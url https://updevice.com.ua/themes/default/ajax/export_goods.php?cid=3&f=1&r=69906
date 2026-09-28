--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7ebf823db4f7a15969f4ba91709771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b46a1749ecb41b27b2beebd6268ab02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a31583e029bc965826b36cb2e1db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107fab134f483e7cc53ee5af9c9fcb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b30fa669dc24d02229d89e1171f285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc458ace4b5702b4c7ee263d9670cee56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eea3abe3383df63606d7e60469ac117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace7372ac5a963d08056537a75d697a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4628935147b20fb328288691f6ff589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce594e71de50e3c0b568984922f91c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd72ad0a984ca5c78967804f213711b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32434f1e55597328ab82d06d5823ad8512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e58d41f2408acedf92862fa1d4a23913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584463282f31b5c85b1e293fe91558b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b742fb0e5bdd8df5ef0fcb3226c3dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e76747017bca5bca1bbbdbca0e14c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7913ab234fbafb0956cf38dbccec4b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95253e37ac3a4ceb68c7e27d9e85bb4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195416f2700e0026cacb00ebec553219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708888189800366bbf7f227dec1e33fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e055f6fd5a178840e0772f1ab109221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaac92125c321b688750c77ef3c110322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f1f43ef190ef8dfeaf72ad8b8402723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd8cef07371dae70421cbdd1cfb5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90e4648be9a39525aa562d334bcc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9236f109cf9708fdad6bb7f2d537b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f772790a686a394bff3125fa18062e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611fd2981795d0f0a380504926c2dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb96c31d60959b84b540cc27a8f3a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20f0bbabd60e883b2f824a61c54eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273572638de3b37e488c4bf14c476a4931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13941b139dca42829e8f688230593a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58e87db54b0ef670403d6e3a80484033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064279a24301d02ac6de4eb01680d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35f496dceda8792184cf8309a13b2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0b2b5be295f59a5624e7c7209bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8418f1218630e0cd7b8cb607aedbb4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641fbd1aae3f651a982a5e9ea7891b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8b8774b22c074f3b42e076847b58839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5510fad0ec7942deee4bf84c9899f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ec085ae816affa199b1dcb864b0a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabc44a663ae6bafa328b03df7d083642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafda9662aed810c4aa0297d8689ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50ed350d6142ae821f619a8a6c02f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ccdaa0e05f74a1898d30e59700f0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef88233266c5c83fa089e3a9748de246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23eca88ab4297b342a2d68bc1c50a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86199b6b7e3b9a9863dfb0df98e6f63448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df93ae0e398adb5599e2b732e569c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce04151a520c09328b1725159e121350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd8362ae5dac7137566986fbc9c2d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d60db79c39bce183ab7681c01436952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad147b3c60079ecab0572546cb5a7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834269befb51f1b52c2401be06b4d7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3553f464b7f7312abe8f7d7c057fc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1343d797e696e505e75350ef34070656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93897ce0ad6ba1e7afc9471b48100f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8120c60a4d0e5af13b13b35de4db8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33688ea548a36512ee80fb21f8ef1f9559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f535ed52c7b0ada31f4b31956a1d58260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aaa202a03835f9ea222617fd36c6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519968627ac17abc62d5dcc7ea5c6c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7a715238adb3c3206bd736cdbd16663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d62111dd2cc4462bff3cf07e211c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a35dc521d0ef82fc7b41ef0ea55c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085e98a85fdf51d2e07d369a8bab5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db912c2be519676f4dea4e579cba59467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7221e44d0403e16bcc53450eb75910468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06631b0634fb1310a89f8fc4ecd8e19469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3419911153ca508e8b0d3f95739770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38d9d0b44605bb2114c133971663971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cbc6f02aed3f3b87f7373fd88c50872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376374ed8646b74461db04633db86cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d361cd5e499b612169866329e02274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552047d10e1220f48061b59664e5b8b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e465bac51ed55a0065b81f8bfe6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370f1d3b9d6bc9e6035ad9c2efa5d2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a644d9c13c4b5b588a40c3c55a8eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca46c91f33b981d32d475b2711936279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce42069f60c8fc9ed4aa4f291d9bbac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5d8455a4b5962203fd250f106a04681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875032b14ecd1a5931910c526d57cd8282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041439aa4ca26095b07ddcac2f8b88683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f0c6147ab6abc3a4e43f5cbadd8d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968715e40af788d7d2e2cdfd8387d9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd03c740004e868548072d1bab96286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a6d3fe3faf72485b1d2dfaddf35787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d97fa961b3894277961c60f35445788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85711a52916fb705988847fa3c9c9b4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a823251ddf3a360305b8ebdedcd3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c804311cd73ff3781e2dff1540bbf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafdfc875c25ad8b05481fa8a6b37c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fb6e7007356b64ac5d6f62ba4b86593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb251c548e22bf22c04d032cc40b26994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7d371f3402449be9d5d6f6a6ddfe395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c852a8427dba4952dcb5a522f029a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c535f658c8b2a35e19cd5634e93897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1018fedae8c145d5b95584751e375698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85523df3541520efdf8e7bfd771d8599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba9c63b6acafcb6d9d842017094d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee042b6d87a3df1770670ff47c38a7a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d96bab001f813003493d5b999bf7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef59762fa22bb2177c5c9cf4fc5cf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f4dee92ac3dde5c31e91e37472baa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f3416370ad99509ffc5caedab6f0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8546d7ca60357ccfa993c9c51da022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20109b30ff49fa320c4e6b7dbd1085107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ff4e9e160429e9959ee0254bb85de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6488412d2e3d7d52f811a47fbe9ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945631f0ec388fc5c5b9851d3fe7ebd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c57c9c55d148cbcbce8575778b212111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bee0d8942a1af594bfac449e529c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac356ff3d6a2f425dfba2936865bd21113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ae4ad9f9b6c88c9a99d25d4682ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e6b58db7bc17bc5a126b658fd3677115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd84772dcc0482db353c572e3ff51a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7d939e7a47506dcb08e985a8f0252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f15c74c6b6abb63d77beb5dce1408118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f432fd2d22599e7d84d0f97f22c45119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb8750dae7ae0ee800de0c72fb9a9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0381e41fcb25738e91d2ede590a959121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c089aac8638dcb26c304ffa9a154239122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d53709f03392df6fb183eb2d75d21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee152e55a7d85ae2ac0171dad74d952124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb660892e6574dcee6a2f6617446b33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4343c8e1805edb5ca6fa546f4486a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1244decd08edd7b86b3f2a6a2eb75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1274bd778df62e9d0efa4c5c6b01462128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab42ae4550c266d0b52ab5872cc929f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc301de0f0320845346f85566daba86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9de9c94a201a971b04adb265e76c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a1355b3137d00ba78a8cc755947de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52345a37e31cf6ccf9eb22d5d9dfcd28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21734c169843856e9eae0ba16e1bc82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072ac7894930d0ad896756dcf5a42ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3e7a95796d4663b5fa744b0a1151f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad66e7f4387ae74b80d1ca413be0c19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82bad8136d9938201234b780eeecd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c361221bdbfee93c3cfebfea2eb9551139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a11f306a05d9ef577321a1a0f1922f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae17c1f261f6e659dfdcc8dafdcdbea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03456345bde89b5ec0fc6bb405d099fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaa9ad21c331aeea252f804df2b0b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe3c8b27868b615210dac9644d19e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec47482514fef35a20a8bdc75e1e1b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae7c50b7b0165a4baf4d8a93eb76b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c6015d429060afa0476e6b3f133c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09d196318b109f6692445c76ecd00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cfe742d663b5b66d3db5795cd5d9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d7fa1d0c2f137b14de79d3194719c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1bafefca6718ee5aad643f118cd55151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c513e35668fc7e50da1aeb63c100a4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcde638628760d46eac1614342cafbe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e33530ffc41c4433c121b1a7135564154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976efb56b25ec8397a3b0df282824bd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f74c93926d0bb71757b2161ab3a8b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861be3b3983220b2987aa9da91e6c70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d6726fc3823a4cf28feb88e8e087158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27130dc1ef654f425efb0b5cfce054159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6961bcfd05e526b9d06e2c189ee75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5a526eed6b1bf08697f881039981b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de69a994c89b2f7ead0fe5e55307d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21437a1b8bf61b49d6bc0bdbd0b916e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4735e8e0d3e1b1804bf36729de77e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce41a8899f70cb1c19d0405cf220bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da5e81968d7886f408103bc498b23f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8deaa21d1987060068540ebcdfb62167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0357f91927ecd0cbdde92b504c5e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea32248296af918663f1f8f94a58f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5725837bfc9519de2036f9e0d11bee1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba75b97651c94b0f8b1e16e760e928171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856f5a25f738648a9032b8787324c32172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcc57749c277f5bb87fb8c589e65f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa2a4ce6980dc0ae0b6537827795ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598bad2d78a7ab2fc24c27b22cf25cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9de2d5a53f06d9fb3ed31d29dd058176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0ea00546926c8223b5de0c35007a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f9fc816bf80d887306fe764fbb56c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162daaaf604dc75bc4b45481d59dd9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81307f65e547f3ceec47e460621c0c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c102c72a1c165f64c762e08be39fb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70977af527c0757d2dd87eff6b6a1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2037063e1f5453aed1fd4033165efd5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3ee45240a3e00fa6185c99b9cd7b7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9436f162498c50de490ef37290e9189185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7884cb022c36d25277b3e0f76402d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31291caa78df4a2890c7ead87b0e2a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b500ccd97ceee80dce1f347c0842dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441da9082a97642f3629f08a977b43c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7171ed6ad021db35f0122dcc555bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996abf718ffe7d95a8db1f037f84c15191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84407af56ffb81e7de42979f77320968192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2c877b289da1ff873c3a6aae790b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea761442f75e03bf357c8808db919355194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac98f9c965bb1b47588b9f5ceb54a81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24544fddb084666467d8951048b30daf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7257bbb18a839aaa0f54dc053c160b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c75faee2603cde9b5ce816b73efcc8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55802e5ed6c3ea388c573d73d833fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e756c308b9ad4c51a5a7a2592dded200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbf07ab399c379135abada50958d56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122939b188c5b59903b69dcbbf08047b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5cd459a6e45e1ef17d440ca3a8918203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4897e47b49d8c466dc61d179affce1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d2551b07d8ffb6f4115e678d57a3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a36d69bd3abb0e0faadcea0244d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc1e9f891f985cd5dff5936827da13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec285cd3e871fd57db4e2c0359d04208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b35297cdfcb24bb11ec1c441154b05209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff304b00d34068ccf5bf0d81231541c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce422866f73b2102e08616293b20c4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144155ab424369346a1fa2e3c272a4cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcf8fc6df90a89ca068d88227e6da0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e588214a882db4a26c35a426f7f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb7dc7d65963c003a0c463d1eea5e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3185252668fb22fda071afeee679ea9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091beaa9ba6d5694486250ed2f5025217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7b00f1da0d66c7145c732f40875c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f14d295c4484cd4dd4a1f1051857b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2ee1db3c0816c5261ca4f0f681953220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76a1cc5d3158c200fc4f12c12b4776221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14596825c8acf14e01f18f864e7abed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e994c0573797b7f5ff9bbd75546c314223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ba7738ff7635b9648f23df875f595224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d732a5b10f53e54a1701dae20f5af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1650e20d11837a0dd9c1e4e3aaca97f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cda726bcab1308d006fb4a65a0ae35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc146d4e59cba2333ffd20e674b1bfe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f25ca5104d673f9e31bf9389a650c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb350b47622ab1d4041ee2331e49c55f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5874ee021f40f243ba7969ab52994d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5370cd604c1ed133eb9e79f4bc4e5e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a07ff3a7549eb28b5d4babf7a43ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dc5cc0c7a952722a158ea9f4be260234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8adcd6c9466a40fe8717134d28564235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3b20cb865bd3dfb31863631cca353236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c3ac08eca84abbc6cd7fd9a427fc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94db8ab63c7a242aa5f5bbf7e8e8685238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1521d537f52a26d556f6f1b960290239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c85f5aefef033a8de91cab6dc08b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376da4f6abfc21b35ff356e41710b0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21043baa43fdac3747c0384ec6e2e6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d425e2f77779d508330a6988770292243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8220e7569506bb6691b24efe920d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6c61a85ce02e78c68fcbe97444dc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259139d201b64fa55363bcc89da25e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e33ebc87eca646820de4277d9505d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8182e796961a7ec17735026970439a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e461fb51f8b17e6a4378058224ce0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615d78709a3c1672a48acb93977d494250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e23eca84120b0396678655e217603e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef963c0096ae81e679736d0842b73a1c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bf284bba2698885b94af357d596bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112541e72195ec6026dbaccd5b8e4441254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49e2d55c2c1bb3efac34394164406c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd543083d433317c292671f5dc9b3af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc5c5e23bd75e418985142c598a233257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8890fbf64b75499eaf28a054119cf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092290872bcf752406dd86682c707321259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348000f5251c99ee1addda1ead1affb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505aae779821295cddb2407da87179b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8033881ef1527e7b7d6e78601b4c613262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e022a53468a084c557bd6424ea701b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdefd9f57331b3ab7bc5cfd6a68978264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5daaf50b367f3235806a7194a421f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c95e84d1f1fbbfa2056e26f81bdecf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f582237d974b3097eb554c50f6cf26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27fb175bdb9e676b5158e7466e5afb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faaec146bb9b073373796559eb6b69a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6e6ee1061b29ef35c8035c33b1417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea117cbf992c29ad9489a38b5f8563271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc850b87d00f8786e56aa9b58bd48c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe828b66dff43595656c2207234993273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1276efe55fb7cd58d1ca9a429c14be274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0902393176847f43f7ebc27ff3420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9e80f22eb5f70df10384875044002276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb966e995679fe56ec7a4a683a53fcc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ca1950cc184622bcbcf94a9e31c7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682cfc637bd947d04375009880c661279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd146d52deb3e8f4e296828a66df0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea7ea2682d17759bddd2a5e1d920a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaefed44b64b6d7c99d883fa5f8a8a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372eb362f5bd47d7d831628f6605b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeffdbe2acc177048caacd47ce4f67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158843fab19e5e0aad7bbea39a0dcba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdaee8b6845c2c57f6a0fbe9033e39286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b60764e2f545ed322cac90fb2a059287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7b0e03fce72dd73e863e7d8012c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4c273cea890e1dd98036b71ae8a66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf095dd3aebb5afd4ccb05fcf396203290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0fef8d16be5b0518bc5629c74a4b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3a952c5897b9fe426572f850cf7b8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afa957bc1481ca456e5355ed7346b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108935f8c5a86589156a8acbd59eed51294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd713eb23a8bc0041c1d83f4582583295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f6f8a9a10d450e9f0a21522d26ed9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940e21ef7e9e406ecd29ce4abc85eea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed256b2fe8464f6a8e442cd8592e3fe3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8ed9a2c6bd8896385b5c293e56489299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f42d89b6fc01815a141c2b926999300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c369ec95321ec3828d4ccb149952f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1f9aff1a0203a001c362305414b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f181ff4ad1f88a18ad1ad0ab737d5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0658274b75386b9d5bc9c361ad34f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f2143c3e9207441a00959942c321c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1bd1ff5b03cabc671d20a371ddc29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eedc88977f2379aec20b2baa201bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0a97dd5424a56516e4ccb50a4699b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99c444e5c4498342741554a12f6d23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed721eef0d5e25ba8afd4068bf120310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a58df355d8808e53a58ea173b94220311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2a6a2d46335a5b463515e39477433312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1556f936a655a69f89f86f4f4f612313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06056463e3de983a904868016facf5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d32c9959b8251a5312ecbd56459dd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66982e181a04185d6f6019866d65ea3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed152f946fe393d7254c1de658a54c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41424fbc47f4c2a66e6e4502679c60df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107b30da87f9f8b856794611f2776c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac1ee40c9b0c54e4d6abab43b43064320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11e07621a4d9f0de190cac13be7c3a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbcbaf5290a3b060b67532d52153a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b58c564afdc1a3e4f6c0a84e9257d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c711f97a4da40846f10688523c0b0be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4660e8dfc11fe5bf2ba0f6fb14006a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b82c68121ea9a85e39a495c9c226326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbedb0c2bcf4eebc6508176b95736b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852f8c7a0b4421757e3052c1fd27026328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae3fb3f5c6520c62c3ec80a1eba65a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96dc93e341f075e6da18b4ab58a83d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bcbfbdd08abf9b31dc1ef78698a70331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f9b5e0b799b8534cefa0efbb3795b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7097830c81c4d2b025b5d7eaecd39f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fb0c1dccd866f47a287526ddacdf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c964db9c397a519923c337bf6ea1381335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e2323a4209d84b20f8b41deddff46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c68b094767d53c1d2b4c84ce02adf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3950f93a3717ef0ef085efa6e9e9ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9be7dae79740d1b1747335d1a3427339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d312837984db911310307411fc870340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f32452addcb46f1d79e02b147fea2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771506f65f06bc9fb717e717428135e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff04c9d21985709620083d8b5523ce7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57804856dbc3a3502b89974e4cc729344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee75cb5a49a8cf1137f2785c5aea40bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba127a5f5ce671a47564b2568a0a674346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0fcc9eba7db4d319b1359b6944421347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12ac1b4a101227385d7ad28ada12fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1358a50c58d7b2780814138412fcfd9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b9449f273a566d7b5797a77aa933350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66cc8837e24abfbe02f75baa950650351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aec38c8e44a6481de3ec6873ef7fa4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc57fdddf5b62e69a690e7e65297f3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dfb23e1ed54a5d0e8f1abbc7f3eb8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26765b60dcc62d12ccc717671eee48b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e89ed27085fac16ed38a16f1b6e971356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b2017bd652e9eb66e871628f70935357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e681ae5dc310f925d835abb4d17a15f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f9f6c9de7ed1ce61d510b8a61b7a2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a65c014fc811bfd9fffb9a1d028491360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a2a669f573838b351e35bf635c108361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040a24dea7d5eec88b636bf57509520362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ce456731aace97ebe6dfbfebb2230363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e4d5a485f3eb0e6d2bf08673fac3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444ead5702a2d349268b249b86e2dfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b84b64ae22c3b56570e6ee1e1240b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32e64ea909241ea921562848fae956367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aa1a7e6aecc06bc287e85311830b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb65687be1914d1e1a4db3630599b0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325df2723720774dbde3650e77256d22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee3d1c2ceaebe796917045a04de04d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dc3f098a41f1328bf7203316b6e36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c03171677952ce5392bdb2631d30a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d5ff69da335242ad98465d5ce2816374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de4a22f23cc3845c4c9eedea1c58f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e817ddd2547039a89a090dea492b46e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80243c84cac1c0dc1543b44e4792a5ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed222066793f4c45fff7409019efc4ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead4cadad0d02f2cd6f0b3f0aed2b2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a981dd522b9cd62c1469bfbaf8ee36c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d075a4cc433b9272ed826ce220507381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de008af42542d4e1dd4a006e12a75e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed52cfb2a072b2f17e51bc16d2a62e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202e1543dcf0b714946283616c803df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26a1b0590168d255cb4e0644de7096385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547f26ea2332c4561a90b71bf012ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06edeb736df57249e4bc55c738affa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba887632b5c86b15640e668616fe2e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb5db954987404b1b4be129a5ca85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5bf82bfefe626aad13c3c8565c2cd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe8358deaba2d41485671415755b6c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cafdf10b6412aac1207be575e26f4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85249b8da4fd3929e24046666a58987c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf747cb16ddd31fd1475b622baa5a861394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aaa678b409cea7511a8d31fd05a78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52062452f4c9679ae56f59f8cf561074396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2231b4131b10b5ecddb100999ff5b86397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a4967572537a0035f45a418ac601398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53e31d5d869c4fb5583bb7a3e80969399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c7ab95ff5105c1f86f8d3d6b021f3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26f23dd5928b138db87ac31f0d652d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b11d0525f181d40a034d4121e2fe3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754292168c3f4f0d6138f080e7a20ed2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c747fd4367e1960aa10ee3c6dae432404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832a71eafe9bb66f53891fa39fdacd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc613ef0e7291e1963565705e6631a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f9cb70c42e42ebfe3060f26bb462d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2eb88fc712f6c5465f391208be979408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b02c94423f4406688cf7f3ddce24f61409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6604dbd9bdf341859e73d4051d6e22c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e52274d9d42a699a7bad3f6c1b818411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a31d4984022db6ca704da996de3f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beb81868bbfdeee7e0a7ac95ddd0c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42667602d0fc82815be08e21b436624a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ce7ea944ec504558836e157e3e050415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10f6282fb715709c4953c331e09021416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729e539ccfd5c8cf2e75702b6ab406a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2ba688a293b21340d28080f74c0b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad36a3999bc7a32df344a09f3f6091419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37544883833fe59112d080b41bc91885420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9835af33ad0bb921d55068b1011105421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73419472b6c7e910889517b3c719c00422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b45b5d835fc4c1e673baba417164c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bdb463273d056d466843003e41c39424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd73ec6b410aa3771525cf2286fcf3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58002059ecfb3e0e88c848fa59fa7cc7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43ad75d84ed9bdf9cc8f276cd4160427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7982e5e7a7d2bff840293f5e25f2bdf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274091b08b3be78424d83a89f8a2cf2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529636ccf3e677fc62cfebfa31f3f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f638643923310834258dd4c5a589ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3b6181408278b290e52cfce902dbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23262a5ed754c42b160971b03ae29e23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2324cb4b2b3cec995ad26077c4b939434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8921d9728705faec848062410b531435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0b85dd58378193fff6c805060d8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a125ecc5429387215a55e3b3bfe88b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea4c12cfe7b2606168b08f90553b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b10573d837a58ac5515a429f4ff8f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478dc846c805db9693f4b9146fb1e7d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ab8bd211fed547c678603d1890a25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f79be7439af55486b34758da3f92af442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82762c5511d11b4ad6d133e7db3b841443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae519059c1e1b2be798e4f0f5a05c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef9a3502b898ee00ec0482824849bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d32831ca5ab4946b2d94117624e50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cdb848f1f017d24feb484c8623024f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538e6068f9de87a34fc6bf0f0e50a0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cfa9a45d8186b1446d73e96793d37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101048d66d78382f137bec0b117bcf01450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0a071d30da48a0f0aca7d4bc147ec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2c04ed8ad3afff8593a414940b89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14561712602c4839f5826328107555f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0bade50d2fa75a69203e5add6c46d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9f8491e2fcbf08c12af973573f7bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abd3fb851fca99f1913c9d7b439a92456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70aa32fecbc06e83c3b21d39c8a5998457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8564cc323c9bbbb767bdd3b6bea97458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37581ecb2a1d63aa4a281bdf406419a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf50d6a5bf0ed0642308c9edc3e099460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904d1b8898d43d3829ff33358504a21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baf6e9795f41ba4e6630c7894474f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a6c1e8a5edc3a69b86ea0455dde84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae06a416f9700c5e88c4cb1366113a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36fde1715897bcc7d4efeb4fd3b962465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db53013c8f10f6d7e8cfad610ae5eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0f18c45332a490d0fbdb6091276d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3e447458b84bcc6efb31b47ddccc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3544da10ddb3b248b975be3f3a4c122469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640c595276eb8194fedaf5118b2a1f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12081216a94437ccab6ce43b7d6feb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f86dc046dcec506332d36feaeb562472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8439169bf0f440a55713a3dd1360e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e67991914c0bfe67e05d5fbd96bda2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00686bcbc6dbfcfa22819490520ebe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525468b7308c806de371573f3a0a40b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64012765074b6e13085642010a89810a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53eef04de7e457186e0cf9933e6421478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d9edafbd85e311a06e68a99fd9be2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4268de75df68128fe5f28eada06ce9b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce054b77283eb33c507f246a12f82866481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d816c59c5a34ccb0a3a83af6f5dab0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1c03f0964d7fe67e1dd5ede1580af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da027e5ea1ce733d54a0634d40873f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2bcd47f85e218e046286b24c579e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5aa7c36189e0ef3bd8c1dc3f2f07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac024f4748b439cab115c75454c7ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079f7463873807b744d1a7c452a05ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77683c88a49dfff3dc5cf94a0fb5dc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472c0654d702429e3302e9d91cd060f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13764e77eae6b73c3ed83d0ccbf8bdf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e8ac51ad52283104c814aa84b172492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a190546c90f3d5fa68eb983b54a3236493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4440eeedb7a09c3aac559ceeb0b36494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4a9cba62451c888ebd636484cba95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854c51c25043109bc42185a4085c4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ea20c99ea4b86c6f90c2df1aed73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cd41fea6aa539887f2b7919ce8036498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf927869f8a08a497e2cf379552a98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232fdd0255f68a24775cc2c698463e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bc39186e1248b97159254de55f013501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b1c851ee1993853a9937ffb86c483502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b256482102ce179f63728300d2ba31f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88ea099009b58dd7cef3642dc5ee38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4894e91fb95d7f540bbb5ea1d812b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c4659dc6f0be10bfe83752bdf31f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a6f3738220ef5df7f4ae732eb60de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3de61d36df17400c2601a2cb736ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da174848beb0ea9d10bd7c0eed4cae86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aac0fec62ab3c5503596f611c7a3e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ba26fc965fd72d3e0d273aa69da6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928e2fd6e18d7505bba7e2c7e728079512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d8dd9e6d11db818df006ef1b4aa25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226b5c2ca46e8858765646a054113c9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e49b2148e273bf0bdb65492e8ed19515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077614f2bf29cbf2523c3548d9313bf9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac9a6f0d7cf416b7403974ad915923517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceaa407708479ecb001634b70778aa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedda226ab7130aca2e1e05fc67881f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef86eff064803019e4b028886b59869520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ecae5e0d7e3550f614fd40ff39de0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddeec9a8ed8fdaee61975b66dad2b4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bf8fd8587dff2b5bcaa2cda455fbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d44135eb73c211a3287262238b162524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12009270c8b5b05f84697948ef24931d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec7417030ee47dd93f52b13230977c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8dab0fa5a19883fceada65387ccc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95555bb448802582ffa11820574dfe3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b55bc1fdfa79640475a129df83f1d32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fbfd2b14894cb10547860a9c26c26530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fab9b26e24cc4687e3000248dbfb40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cbf4ed1f764eac01c8c0c58e65621532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e09af11165fde19c8fae03d82fb4c2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceedbdd2e1d3d4730b99f7c2d342d0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0939eb69a123248cb3f025be843b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680c47d98a1b677a039b65eb191885536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0386bd80f21b3af73c0d9659a67852537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea92f8ba52dd2b64e9067f4b349a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6ed1a4251a795d8f90abde9b6a7ee539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb8160092876e2f035d94200004102540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea201527f3842da218a4d7fb085da9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4afb726d4340b1498e84cd69c50e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2929d031880c5dc0be05cd39a2bb926543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5ab5f56ab3760e7bbbcf0ffe7deba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be056fb141eac0ffeb1d0aabd28b3c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809efe90aa1619fec31b40ceada588b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0082b91466e62485a95d7b88f5ee1e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1f35683d170da2a12b76a8d6df9a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4e27793c1f6071d8409aeefb13e7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a80a04aaabf2fb4cfa25889613e71d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35502b8fecd999c942920693e14ccf5a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b188c88baed43c2e04f064f8ebe38552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2eff1243f36688152092cfa2640e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491d8fc62c3ae05d3d710b2271da432554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cba0b7519fb456b931f1577de18d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213ab91c7e83c467c80c18da7ed3043556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63750ebe766e9cb127c38506dbf4877d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701c317bbf1638a468c4f7707dbbcae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11195263695540314edc75d26b74cf02559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0b00638b0d96a9b4df32575a09012560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a309b09e91dfb1853393031d6f4fd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7e2da46d833e5c89df68507aaf13562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd016a9e1b63d9b657c53a7c5ce2dbdb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdd0a180ca95e12138bf4c4499aabd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216e6b985fddae8cb8061aceb0c68c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f94eb8f0f40e32041184478dd52e49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529f6fadeb70442e01bd7fb1f7923cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba36c93d5aae922cf2977af05967e45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ce889c255946f81adc1a047cfbf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfea84a5311cea6548a9671c41236ad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe199cc20423fb43a2301a5305c82e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb8ee1d96ca0614bd7301887257c47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5522a04f5a20c526f8dddfc17b272ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa692cadf9d106fc57046c33833492574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4341725c5a8747ededacb68ee5a6b3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17695ca5f59a177cdee63e9a16b640e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608bf88ba046941a42895537fcfa280577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e969a6f5cf89a80c8c3fae54771b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd80f2501436d9bb3b540301952ca3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af021a1751c5f01c2c4bf5459ecbca580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f066148f673acc261a2386efc6b34db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0f1afca08ea9fb259431e73dcf4f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bb2f5acc2de6e929ea7ee98343af5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73803f8320a1fc397fc00fce2717289c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d276f7204e18d5940d4da9cd4a4367585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad290bc375f7ef024a57e0f47ab0830586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784ebdbc11ac50f037bac9907339908587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61acd398be8dba20c0f0ec6c5f971c6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda8e179d79f480dd9b0e84fe7ab66a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff616379bccaadd436d22694f34f58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10baf1fcaf78b843451f495ff68f9f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584772a40b0d9dd2ebe17ea604d0b99592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ade1a96308772090a934a077d2f26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e377fe5eaa2f545b8277970a9549ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9edf5f76ed132d643a54c5244b3cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c031dba8931ebbc3230fcde636bd59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2284a067e44575e873091534749b286597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bbd8fe962ba735133390a8e809810598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f66eeb7962067d7ef9cd67a16d22f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08605fb58e32b81b1423058317b41560600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391efa81a8c5fa91ddfb2b9bb159d3ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858186c87c5424cb2fe70d074897069602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2f21c9f458183ccb4e77971848bc9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbbd181137751bc9ac575d08953dfd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a96a88cccfa5d45ab8c1e4b4b2eca4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c6c5ba591413e9a1a77a73fbde79606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b8bf1d45d1bcc4fa5f9774a9c4794607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610605d4f06dd88a4db27578c5a7de4c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c5d468beee3753d99f89a419ae9fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43d2ddd54a76cc8207ca560e211d10610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b6fdc0b03a0ecd6668afbd50ea0aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17889431f37c16a1b331e9b58974514612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ee3f643f38757417a1b901eb68bc6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6a4e81bc1e609fc8df0af1b189650614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0686e676a385ade39ad218cfbb0c355615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f12c9a3e3d8c604305486923eade8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1ba16ccb7d592f880cefbb898e6bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8d0cb6d831e91615d725fe46d9f8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325a711bd5ad3a1567c17f99e0b5687619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe71c404692564cf57a80442f94a21a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80032dd6d16c8fffdfff91c8b38b56a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6eb57d494862f2ed7257b70d414bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73c5af171756d57353f102b3f971c8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a58e7bdcb7204fee03e0f9d40bdb82624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d351d0877f67878bd91cbecfafffc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4cd46cca3d0aed367a44bf016b4c9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441001036da81455b1a3e7ad132e1fbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479775b51f1f91c22ba55823d7a4e8cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d7828a1f175f80a59f9c42d6e54a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77a09de2ece75c77acb6bbd9c6574630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9995ad1a0d6639ed98be24f26ce9f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0fefb9df484c2dd14b6eb54604477632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ec8f8f4d3666b33c9ce4955f80d79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e79977d1ca46577d1ecae41591cf76634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed398dfeb208f53d63f6baa36c110c8e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1b89b8cc725f817d6d310051dc971636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf96a26faf3f6e2321f4ce50e3622f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd081248603a12c420ef5f7b70c8ce11638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaadc8d7012db2f5bdcb356926d67d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90c4bf185b3ce98359eaafc8abcef4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fea1439581b339069c74ee4aff1bfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea25f8bd7599ef5d64c19defbce9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b21f10961d4b881af038c1ab4cd3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613cb86e9c8d3bdb9dc8b0192633801644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f84e48d75d91615950969145a15e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa316ac9c0bbb74015fe87e440e62b06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a2de3bec972d805a034d697804e79647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19cbe884f1a3cdfb52d5f080c4ae1b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e7f07af5eb784f3b7761452fa8c9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6dbee02694b6b7d195edbd41c5a6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97426d1b4027b8adab1a53982e375f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34e7fb1c8b58ae28c0edebffd7b6a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21356f081daa6ada603e2af7c7043281653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf28d9ac84b8cde70c0f12246741eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcca52cef39b8e0b2982fb0a614d737655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ba84b20a18dd5c18b795dedc345b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714af7a5bf31ead5d0a683ddd406dbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdee6e5b5fbc206e288d3bc9679767658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164ca5a4c0c3734274e00f82726b748659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d007ae635db0d649bd34fe0426fe2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aada435fd6b5584fff9db1bbd6390661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a445e28b946074a0298e28fef259d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019344c9b4639b0f74aa7b05715e68ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566489433bad8916fd4c79ec89a10d7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8de4e62d5674492a012e62698fdfd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e948f4bb0082eaa6be59b692aa175666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118b9e3df3046db81c1fd43eeb35ab8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5399ece2080536ef062810ae0d9ac56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f2934b6786b31b6777210bbd13599669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdba7500a8eee009a10bb4dc8f598e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb8a1496d9c5d8accaf4b196e276c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2d28890bf408878e1b14894f58f9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d69a0513a6707cf77965cded36a23c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e26d9948ac159cd16881964b8ba6b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba63e1ab41dc465a4b90ae701f22c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150253341ebba38dfe03935d75c065dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab55baa310aa616bfff254b9d0b1d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582dcb43e47a18237d42955195c609f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ff1433ec4ab90823b1cb9e5527b06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4aedb87d01f670c68435263ab17cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e57a10d69085250dcb376f28decf0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3594cf2855abe2876d1dc653843490d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faca4054d52767dd562851f8b3244e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997f2c79ec7b42b31cc48862641da06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837277d8b67bbe189294f696d6e56eb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3744c9f87fbc40e1f958b7283b11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeb55a8916e9b3c8d9b3d669e1ea4e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9b0f6a13afeeccc13ce61fb516d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1a7fd0c1d29672fabfa065aa9ebff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474edfa258a25a4afcbbd76c3cdea850690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed762df79068fbb6bd5e499409a030e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04015a68caae5dbdb73bed69904f33af692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d403fc075b845b51539501ae215101d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f26967854bb185f2dd74488bc9147694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590336db4658c6735accbf7b3e25107e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9749682d9944edadc2874e4e1571e8e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aec80dad549a171a23d84368c5a7d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5491acd243cc8c06832f6746349901698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc624807d7aea4cd142ca74b21c412699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31084e1c4778c5c934f7efe6c9a6f96b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32a600da893ed91b469485ebcb7608701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae5b5ef176a5184719273775473b77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669896518b4a6b0c3d3949155b4ccc7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140da28ac8ec4fb61017b0ddcc5bc2b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48339539450b201786d70e92710a5ee2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec08e2e695e84523b15fe033f971e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32333d5b2cd60c6a3cef6fe9f22898a7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214824cc4f3b6d5ebd4047be55e6f1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86710fb884a51cf0861bb5c626a531d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769495aff2769238656bedb07fb4a299710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c4fccf3aba425d4a22f00ba29d8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e41e184998b9d953a90dfa542aab61712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd189f640319c1f5f29636ecb6ddc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bce23324f07eba1bcc07fd6c8f819714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7897231fbf713f47b7e2f1c634b16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae573f4a4c1ab5c913e3b25a780dafca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22f1510dc151754c2c445557249d64717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec97837e8c9abc92d7ca1abb83720718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f52d71c989d5c6bffa5c09196b056719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727c2109cf69418517630a7cd0f4c12720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73aaf180d77cc6d29f6f6e61c199f18721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53636622b97f51f4ff75a15026a7d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a437f5d906e2d5e57ea2724d8f27a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53d0e75b8d2fb43ab4033484fb1e58724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be9169bc2d1b67ae9bb839ebd751ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e20c6c81ce70c557930fc89b80076726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13f42009892be1fb5e4ad475ef83e7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c8c16f482998a1e4d1acc1c9a1730728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae35082e3cf7e56e9da6684283dd25729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31153546251b6a1b36f5ed141b3d9a1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2ee7c2bc38e8dbbfc16a9cef3e50f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a58596e08246de6058629def55285732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb728a126e27bc47968dae256fe98c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b4cb3c5719436698923da9d3b6828734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d94de3196e814188b694191760332a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1344b9a2518a92dd1b7b5f779461e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36afedc75b73d9cfb191b8adc7ebe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde473aec25aa49435ae0cd43b6a0593738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b40a0aeb9993100e0ce5296f2e8ed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01563a96b572910ac36daf6788989ab3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f02bb34314d35b55f957d5bca9a66741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04879e4e5ac85c89f0398bf7b880abd7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609549bc465620aca5d834500d8d467d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873d0a710884437405a0d6a2ed4e67a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152a60b4c88be17bb67c81a30f75ac4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca746663a61906e379a8b84b56e11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af31d63bbbbc1efe57d304aa4b5f9f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f69bb41d7febd2aa7de017ec178dd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b606109b5520c248bc14708cb30d57749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11325b26c290a29fdce59f64b2146c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbdc0f41fa1b3d5a50e6ce44bd9295751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47205023b5d2fc9c1ed00e470fc2388a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467c195f607173e5b75939767ef6215753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce8063203e8d25ac897578ffc2c1aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677abcf15714eb540962f3216bc988755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f444fb1b40bbb3a780353a3424322ab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385faddad9089e36a193241faba5611e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2b712bf666711578cdc44aae7eaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2369c7dc66e6deb881d028964c5b83759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bf7917b940cd5e710e459260e2583760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3698f68e6859afa22826bdc149e4437761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae1b37bd698947859c01623138b425762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee2dc5f445c0045418c5bf01d844ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27c83d971c17c5852ef0bea78028ae764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29911b47aa665ac7ff492fbee03a87765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344c0ac1b13f776b54f16bb175f9015766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c60a797929f39ffe89d42e013fa30767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce09d96705dde319ecec48af3f17b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa26e3314dbf4b73a5340c71239452b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f41364af786d3c4989fe1643f826c8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3710d0cbdb43e375c47d860af1549f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022dc667f91a6953c59dee348bd9472772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be4aa153218f5606f65193a96e24cf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5802760d1a874c1506551a7d17a7ba9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb502bd2c38b7d8aa700dd35df436775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097602e021763b4bfb011102dfaeb3a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d8799d32b92ae440a24991e4b52dc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca044e64bd890b9966990e47168e8af8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d3e6985c05e59f330f31a383ede2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136e13b03aad6a634c8cbaf68f5344a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b50efde1742dd699975db1df19610781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cc16c45a48e5b8fe6d67b162dd118782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68191ee25643f21af6170dcbf90661a8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0f30656a7552873c237aadcd1dcc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a79e3fa3e19077df816ee5a9a7f5a7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215bdeba30541dfe556255952af5a18786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5047217ae75bc2b23cd5526b42131787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16c531178799405f6f32499e156675788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7d4a7eba151c52efa847eae9a1d86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6635ca07cbe3929b443d148b9149b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b7f3ce78f328d904da9780f845e25791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe046f1e4f521a39f7dbd660c977c9c3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a6bd1a536ab67c6916dceca954a7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db34b2466e9e0abb202828865e11f4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704c74c6c15c44a44843d6a56e52c89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08625cb5d4903f49551f57f6526865f5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de0496d686825cb22d8c6579eecd1a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b4ca8e57aa84fdc70dfa39f77b215798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e1dccf87a03f32f1280924b61a5c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94f52749d651c038e169fa4a2a4662800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7af2e891d625deeb2e71637cb8e8b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea1a1dcb676bef00835e71829cedd7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f57187fbcd0f0ab4ff231b328bf6b0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274c012fbe086e74480f2fdec5189be804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c233055bf6154496d3aff2c2b11c01805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0e731aa7416e27d6e095fd8c28ec806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac18911c9532aeb176df405d8267b31807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5f7d3cc539e4675f0073e87c5d6c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344432a42bfc9899e718b1dbb51fe798809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdc165e9b1c94598df8cb825f46229810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19117380d7a9a78cfebd17d4e6ddee42811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d097bc448ee10210557a52af32fbd7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbb8789125677a445b54b7c50faa5d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903714aca379670d03d212ff3e3fcda8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce708b58dac4f6b3d32f11410dbdad815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72605c143dd80cfea89488f7cd3c1f0a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290c62bb8f0a1b59a039f68afc10a9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cc90d3d527ff92290c1ee7766c931818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5be7c2d1446ebedf63e36b4100b2f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809b64d0381441a8356a9dd1a76c454820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a381f96b004d8eb0d1fceea6ccf58821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e5818a2190a0f7a5e97639cbd15f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04021b62ae64a456c0e979b526c2e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0054c02539819aa44077865671ca63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5055e77c6d4dcfd1c2d1579e420acc84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39252dd52625cda412c71b9a70f29a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a5dc49d44f739048b7ef1fdb8716f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950f32406ff948774f3b688ab78129c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271f0a2f46a39f4cd4506dc719af5c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4f90a6f4f7f20779bdcb4dcdf50d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd683f3d30e5be00973755dcfc8cfb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05d9fc90ed8552f5295ae3359ef06911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908ebb0932e1a5b2c682b275cf0eac612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b7e7130807a00d80a9d2b6a63b7cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536a491dd773eb9b745d780f864317b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e330b436f060c07ac65ede068ec3315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b5fe2f26a255fa0b8ffba74aaa52016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa6cd70c5d3ac3983fab2ba47d8a2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e0b427208d73fbcf7fc90adc8123118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2d5cee51b0851962daf374f848f8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ce49332c78fb45be2fc3e8254cb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830eab61a2e7c1189df9beb3614fea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64502c32c5d85e35b8e000c6b21edc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca834e3de9d652d7dfa954a4578b621223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b9610918d460c2e0fb773e1ff546224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4c82db8921d6544c5384a72fdcc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53786944631d961410423304f2b023326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296da2b1be38663ef53a1c957da77627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cca44408524109b81e7abd5a4d4f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aee0617f83c430de77f140e9b203f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd683a75a55e71f82ce93c0b0f55db3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2e9591c979c267208098a2503087031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27354d3e33483962657be1c20511945532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb06b8ba04def1b39a4db242f77e2933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc520640403867429ec1dac4fcfce4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f42d8b65d6d10ee6d1cf8eee797c0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70549411ba0b293d164b7788a39367036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988376fff3d69748bd7cd39916cf7f1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0593c005f0db87b5cc26cbf21606f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91998dc7328b7d9cd79a82f9a4a0e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b9a351e156dcd6588de95f3880f9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d919783b143ae29b1d7304936c0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181f4f4424c57e353c8a55f3d3e9a9342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15799c7f3bfd19fe5029c8061393fbf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a568ea181eef7b216612d0d47622644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36688fe4e9db1665459edc7a28fc640e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5d5b81108827b6503ff89de7ec9e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1a0c69cedefeb6cb151b642112c0147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b593543599ccf6acbdafdd7337e878a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb842d242a4ac5d66535bd28246ac04449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a13c7963ce1b2312c8f209782aff450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2c4010740d029762f465356364a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c63e6f2fdd3086023595128e12ead52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3061d3bd85362a38532533700945853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3445e4948e90fc65fba0fdcc45d00c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977617cdd6a199f573161069031cbde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53227fa3f720f18d526fc47f263a7d8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a4019f766ff7f5ad4728482dce95b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a26b6dbb9c3c880c921f2e3f73f3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6163e06703d2700dab009c826ec2a3259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f0feaf18794fb4785b703abd16a1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01c1916927297ae0afd169d392ee4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a267639f2c54e94fb94c42d118d7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d9f161010420a14f364cd14b559f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caff3ad20580fc70758938c3e339a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aee08e685fabec42ba739bca2f44e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0dd33da27ab50d6321e92e293d6e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d8127433420e8a60e7a17ff35eae167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac59f73ebd822c65517b55ef90e28168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b0ead036868e8003d5eac56a4cd4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61081114bf89370107128ab67d92d91270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7974a7c88a2801e18771e6c22955efc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1c531024440bb05e2869375413f8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d099710069681db46d08007a6063c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f9e545fdf929529c18987c148c3f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6572b5791e48eb56abd7270f6118675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c257f67c31e856e8e8ec57da6730c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79397c0ea51ed12a291744c9bb6bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6eaeada5b67df81d275b0f4e285ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6119cd13f80523bbb6642f19dd7f6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6e47e31b3a3312d02746d3307b28e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fcd19d17642c088c47561c1a2005981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a0cb54b1734ea53600cca8b252aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f215bb9b200fba432eb25d2448af2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bc773d1742ef95b9358e36206043484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab88040e5e7d429eaf7b9129d295df85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335c008109915afc04573bb030fb84686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea96b9ab5118615f8ee902c1d4b2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a742897e5f3eea3eafbefe7e93a2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f9ca282f485dcace387ba8dc44eeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982cde48bbb9c0f6be7961b2097349090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c94bea186169f9189ee2eb562ff0eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503b62f12ce4820e9b688acf436a8ea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ea620b8e35727327d6bf46196f5f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece90b075725e9be88983a760645f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633c1b0455f2019a8c36e46737410a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a751a937547687d71b3c42834fb0faf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4f620a59a53705201cf24e737264c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f260e1bf7df125203ab33e864608cca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99083645815ad8a39cd429569e086799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b74c5c999d3cb2c8eb52efa7192ce2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4882a0564b3461afbe64a385cff4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969979d2c69a8901998a1f32351a308102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a1bd63480cd29bc9056eea5ed88ed103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a85b46a1f65aac69708466edf4fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901d9b21326b7f8891f8a7fc0fe8889105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6cdb4fe13cbcba36ddadae8dc286a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189996d27bdcda07f8c1f353a1e825cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137accf4c057a9293f55a9b121e9122108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcebad17abfb1d13151c6a9f84ce0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77f41e161f933210a254fae37b8512110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482d2a722cc0603a488d3505db327e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56f101c1c82be25e5aded88a8720d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6c9a24fcb10805361ad1d8eb4bdec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ced1044bc72aaeba2b086b85b138fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3384cf683de11abb76819fcd1f073e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9ebe645b64d5837145ae8cd92cf0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122d51aebe550dee71824c7cb26ced1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716a4e6ae42633359e783b7b5dd2e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831dcd15dd312cbad715125b7011e00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515cc50d953ede08a8eae86b1347032120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889548bfd5e1c87a838e3bca7694121b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12793904615fe1c93deeef5bfa7d013122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ef96991ba2f5878a7604cca63f9d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc3204a49fc075fd4b6e1d2908ea62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e46c4afb218108b5139256e26a4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961a01f5cb063323114dd48141c9434126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39548b44678986ae5ed1f9c893cf3226127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf8e45b4ec09cf5cc8ac81af25b47f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b057aed3d6dda27cf095506e8196c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc91e3455a5d15546854ae28192cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356962511d5c4df169baecdf5e490e5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c42f5c3f73bc8b7bc7ce2bbb2d825132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b596f5245a5f23a6301cb52f2f837133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d6f6ec8f9cbeec11834eb8ca7cdb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e969b3d324396b8f2802c1794a1933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34646d53a67d565a33878b5d0ae1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076033921e7d880e7f4e1697a3888c02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8640ba3fc8c28b308190570d46c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55227220da96cef789b2efbb74472897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c8b09251c492b386efcd9a5a779af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c474f579054385153a1a6af5e1dcdc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa2333b91790099b855e95e65edab6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0fafc896c3bb5b24fa7abf3b91fdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f56c0f9db0605438cb58d6e8b5b5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f00133dc7010d66cf3f95dffcd715145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4961297e399bf01e41d1caf24c4c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d70f5b8a86832246cc2ee48a37c840147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b84f947267724ffb5889d23485897a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3c9c4b713b7501d9162dcddc27c9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308dc926b885470d9337a150484f71c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196d34350836404989e2b3179bcfcd2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce8fac8c5805603f4130393b7f7f7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8cb32217a741072bcbf13465970d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62fa2a0025f26c9bf41695c93d231b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa23019d627551fe8d193079f08a42155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74195f2b6b89a8c6d5b1302911e19a45156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760757a6ba8bd3bd31cd3f52b0362469157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb6cea7b44aa9d646701c93d0598fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e1ae16e158e33c9e586d621d0a2ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52829ce99e0ff800c70d625dc333176160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131981b729df14f4174d40bab1021af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7847a2f4f7f7bee60208dbe9aa64f2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9179c993409d579f10fcd9c0bb7db6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7a8a632fef836ad12929a469203b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de02b5407363fd0551fc2eb36f124fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a12a87a4aa6e7a0e84173f9a76783166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce42001ed8f1646cc60fc14e9e2336e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f69eb5d2a9e59ad13ae4eb25ea294168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010353fa436205bed0095309464141fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40478b9209f257e4bc53d8aee787de1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e36200559cda12fb562e9756e4a6b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517a9a371a2600b5d1c9ec25906243d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cf771b7ff07a82a4d2a2c96910806173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3a5e88b217870e17232824bbd6376174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754e09edf8dcd603a1822bbe055238175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93c5d1cd17edf28e38aceab2bac397176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef4ad51ec14beb4ccd0d7cf10233ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf27f267ad44b809a720b78f4dcfe94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d502517500b3de8201430442c796179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae60477fba1680a66460a89cefb6c48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3448abdac2e591e7f25a23709b1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fff9b236c9f45ba337ee79dbd2d94e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a37818299744c85c4575762babb69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a4888d6c717743dc854610029c6d08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00c98825915aa7546a6ab9b7275004185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4ab5d28faeeadf34e6063391092e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9645a37d90f3c36daef36af526172187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb89834c37a001d9c94ab84b273f5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4bf41b4656a4b9a2216b27c628e34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e5aef96e0c787fc473cd8ce514512190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1efeeb995be9064337acd1f2c3c13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc2b9c7a696de69ef27fc612957ce6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca70e7238cafc2dcdef70bcb31a68ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea98e97e8ea7ffdb9d4d8b9e26a8114194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32c11e5eadc8f3a3b668d53dcb0aeef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6b057a423ee0747d821fbbea065c5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2305d8e14ccbe5af25cb05d513ffd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038b92aa9389e0e10d1e8cf295dbb3a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d0f98ca9b58eb824e32bddb2d6e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431146bef71f63bc4e691d687d62cf4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0b400e0a749ef23dcf631d5fa198f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935fb733ba8868e0746a9fe9bda92dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd18f456df08c03f7d19df1c726ac8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24613ad1b9a18cb8f6366450a28e743e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fa7ac2bf879ed60ce6e60cdb964aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567c584adea33824d1b77f6dc66c580206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32730017a1a3913a40a1786b325c0021207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa3a5628464095bc3a4c359f493050208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f87f2a37675c838a5d3a751f3a16aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a234dc5a277a2e618e09cbaacdb2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769772cb8f4dd0bfe57856e798544f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd13633186b7ef007e5fee66d120a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b185ac50d98773df8e1861cb326a9bb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14c13327c5db0954e3ce7c21de5839214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28865b66bda969f0dcc81d75f5ac9e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d837a7f1ba9a58af6ed623f045319216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ad44e8ea66387d4f9a442cba040c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a9d18963a4007dae054b7b132818218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d4b38ef3caed01e0d2786c6f5fdde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de2581aa59fa3f2bfeaea51ac6518e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eca1531798d7796797df34670c262221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01407171ca97d3c4a1b5791b6ebc944222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df03da442979feca481cbb2a830274a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add17bf31b3dea153f0a8fb036e2c25224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02087dcdb9182a970342ed2e999c2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b099a5a590a6f95fea903ddcaa86b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb54c8069218d9c96009903e3e14db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56eaf190e0483ad01c8b577fa7aa8c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d8455858be6376205bb9625d6f99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b6c9f656d3897a6ed992d91e32040230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5eaeb8d138ca010f278cea876ad9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d5d8fb4393452c4e18511cc56a0b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac815d0a72b70598c1c3de4d2975466233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cc03df0dbd295476408b255666f6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425657d049f5edd07dcafa28a899bf4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3ba19326532d69dace57be6011e74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb514c0b4e54a2ab9c1ca9a78d08ca6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa585b435dc782b623521fa1951ebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117452d79664ef59ac9d1555a4a6b24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a7e7e88686209c778fa5ab065b41b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be12a920f5a7db11e1553524c1b928f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959b6dea0162b28b57c400cbdad00e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aff2fb52c34d067c41e7048b96dc25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71d29c07a42643f7309a510f257b35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e67cbbb5cb7cf9bfa7cf5bd79472aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcde9feadd8047b44fc08959551e89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51343d45703eca7b29cfaf85a09866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96197cfc287b51985a95f89ed81c22b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e5f38e2b317819e77ae9f140ae438249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab71682f35e1d7b08ce57fc8c15c72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d33ea8c803b2d1f59ab931dfb5b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d1182cba1c63352237babb49d9b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31ac00b32a963eeee50ca685132832253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0a3cd8896a11f7473c1f79531857b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071475b6d26b4c86344f77a25efa4ef0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481add8b27368382b8be62208d2cca2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28376360cb442429b927b43f14a2f94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ced1729319d14ee7f2d554588438f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b16a7ea620807c94e8cba005b954c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ef64d01d52600f8270faeedfb2308260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fad430591c2d3a49277ccc2f1428d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2653cb1fd3fe4a147dcb728462641e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3e11479281a60f31f1e57c5dc16aa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1853347979f4baee8cb691f05f70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f91de46859309c1f4f42e2a9e80bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c97e88bd4f29562cf73f3c718614266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d4a389f4f0c3b4312bf0fd5ae495f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7071e9402f85b153dc1746e8cb6a17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078131b7d1fcc04e604fa38535efdeb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3b59966fc4ed26a2a6cff40109911270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd445d57f7485d2f75353203ebb62ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69049552acebfe00f6da26126e3df3f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ee9079a9b45d8958d6fb6d822a7aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd6c22242e7b8c10e07d20fdf1ff81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619baa041107b8d912f67dbe0874dfd7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dee7f30881ca7d7978056ebdeb23d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee4076ea7285535dfc2a966ce2632f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4b3d399437cddb2f499d9d92f6c86278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8467bd8fddcfdeb0ab34aa666dded49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189067e05de5729ed99d13366a3cd3e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa6019fe45fce2e44f1363f8598e0d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa45018a8f7f0f6da4d6e5ea52a95e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf0b5e3ff52623cbefec69ef32dfcd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c8350ba28f41ef2c8814677fe8368284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5695aca70ea672cff60f824b2a7931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1ca641cbae99737f57fd46473cb68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606494dccf4bfc8e1a5ddf9f4b2ccf9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b2ddebc69f0e7856d98130731df93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01ca1a610c3b1c99a4edf84cfd026f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dca18ad7937c921a6896c568d2e84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242d5462f4f970215f261dbd2da1e76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae2296493a451a31360ad63858356292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d99539c1f914fce1a995547286c4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c43ba367789984172ba1206ebc23fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c25ffbcce110257969d37e58d068d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a11f58c42d28bee31d1695b1277929296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea81914c6d47757cbf599adcc6f08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a037da4367d3a6206a7cb97e1887c7c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201243d7a082d33d15243faa0c06262299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25833d2e6278a2076e4c8a55c8d3fde6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec0a58bbd7548504deb2d3e8f3f36301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b95e0be54a407ee471a87d5bda62c3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b8796ee71a11c331f51b33361a298303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab62258cd4e69e69fa802259d5fc56304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da914736023f2232a7a087a808ca50de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc711e14e3d3cec84bb6feb572386e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51214eab51af760d6eb3595ff8031366307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e6b869d87b4ecc0c632beeb6b2dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5d2c3129eaaaf01e25a10fc72f717309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df45c55ba48ff767913c4d6f4c90c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f458f9c4b64e0483ccbd1becc13bc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f22dd69384a9b5ad5b6f9e1ea9fb78312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4d2e69cffa0c23af8ac487e6ec96e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d247c94cb55b58d978fa98412c4d08314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a945d1d07313054e715cb85d1a443315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282b53faff2e7c4f0b37b382ccb5ac2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f957c31a2eb6659180ebe9f2b31a8c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc63174bee91de71e1b62511ab6738318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead66af922e6b259577c3f80a1921b85319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a69825236493117bcd7171a1bb640320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64601d77a0fec93ef7bc72cc5daed94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6054be775c65e9486b4201a9a5e56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99336b8d7542eb83a133ba7074177c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a57b6c642b3059bc11654428b0d2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3dd21bce6df9e230cef73e4f4cf52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f5e3db57e786c626e2c451ea2097a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89d5867539c47602347dc8821e6076327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83df64ca45fab47f4528b70a8ccc5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae467b958a5cd78a5a574213ab2c94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3ec91819b52f9e147ce2d48c6aae1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cd0e79a952f527fe69d1f189f16f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5b4f17c532a16554e1bdad8b6f677332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07890b60489f19a67f03ced89ed669b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aad3d4e2a517ecd4e81866e3ee3ba9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4040c32c2cd45f4ab4504e3a18659da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87a747b74c0825bccf3204c586c46f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf2b9636d36bdf35d0ad340c3d914337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04cf6351e0223da3698920c2c2084338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcf8bcc086de25f3e8b7eb28991b0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d40c1c5460f085ee08159d39996ee3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95234efe4c13808ab507dc39dd5be355341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576ae0b7a5db6ec4c7e25c41d6b2931342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8153900aaee015e219fe766964012343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f395c0c86fbfa4446dffee8e5af86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76075598b2b4d13e9f3b3ad2e01e09cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6dbd4906e5bb6ecbd54e4c2c63bcb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdc9ef4b5a6c60425300023bed06c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acd2134b67e3c2ac403395c51e5fc7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50c50a99111b888cdb8bc267e3f86349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6975b0e44a3788ae3a1a29e12395c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf96aea9b81050e9a04b3b9c674ce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7efc91782561bc936009ae11df1616352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91939bff213d138a34b991acc7be99ef353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf716f59b37a7f0383f762595225e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eb2bdbc8d2785bbde46a50510ea5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836875a16d8b014d3f6572e6349018a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89cde2798da6d6a2b0f792fa37a4b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16bad373195d08739fa74ee287e111358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6da1e871288b1058c371b1fe832f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff42cf73cc26262b9148192284de5c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8ccaaef31d0b9533e2c2d52f6dc5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1c2359f158fdf6adf669c05317ff6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991010db76f2a0da7c9d224dcd5c42e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731ed2359cc0b13663ef0556b14d8e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6a3467ddafa051042626db4355a11365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f3d814c03d401c1ace0dd3feb63c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5177f664b445d97c0d666596551a2c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed7b504d29e298d9c8e4d1a933fffd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746793eceaa61339f4f857577b94a4ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7cf856b0423775973c389216d4b58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3eef70407eb8dc475a2c74bb495d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab493b7aee16ff18607aac1c2e3bd48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3daa0f17519f73de07e8cb37e7f20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a08a6c73cc18d1c5be217ac6c3da95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f73ce4588b55fe78ba2ce277c2bfec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e4ba7eb3701a6eb9790ed41b1f40376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec866d5ff4a2ad3a4812bc5143eca6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b93e65ad71548c3c5f750360e80954378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1af249e30e1cfd2fc4fc651ceaf79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900dbddafec52f4b5a9b2ab178ab4a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0309a0ea5374499ad033f28f827c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92fd60b80f13197589894ed6b54d18382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671d3c8c1ede35807ef208adb3371a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6d967f6cf2606e3d78033c8acc0b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cee10892336d1a243ec785add9997d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b761ab9655136c791eb7e4e7d91c71386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51874ed8bc0a88d60e9f49776e81b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c4b3a91dfc9340127e0dbe1b55874388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6030a136d85e48dab975a794e59a12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805590da168fc414016f241b90d7625390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b552d2ddcb39f8dda7e3aec97cb14b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123340b9638c364339a080e9ac72816392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77835ed9b9a5f04d6f1f7857cc699d62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38b145a3443952b3752eca01a78e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668454ec0480873c6f6a07330b4e2904395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1227eb1c468bd0fac482e50fdf176396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a33fb38f997a2a44e77f9173b433c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c86d19b141a222e47af0b0e99a3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09bd913f5dcdd8c5032cda80c1be44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fa55860427bc3d93ac0a1f69c4cbd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8519269cf4ccd853d4a064b9d9928a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3064a17e625bd5b78597e43b4c16ef7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726055cd55fbb20e21a809e0a1956d3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1ed5f49b262a215e1e27107976f11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3867037bb971847b9ea5cacf6eaffd2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ca5e115814a7da784f70c31116ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900b625f2b8df61379793d70197b079407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df596843e42cdee964ee0ba440c0540c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4adf086974c59c6819fb7e6654fe0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a534b3db7f208defb29de22986b1f40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a826afb8e36fa0ef8d19eae1f8d2736411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8754644f58bde5cd05005413e80733f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a40a49f36ec73f27b445e3fdac8ed5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab00cc9263f28fe7c68d4534870c2d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43878c3271fb13e44159dc520979fd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13484b5edec8400be9dbadb217f92c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c6054fcafb120845c00191311e6c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c570631bc64fd7d721a94ee1da78b4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdcdde6f0c354f8d2fff6a4e152c3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564f461b41a6212d73fe6f6b5ea94b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef3036f0583f1910afd07e1e1b1e70421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3331f01a60eb67a4dbb068b557aad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc019fd2a1b46d24b5d404b29631c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b0150f042ab771161bd26bd1ba529424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bad51293a1e79e8f0239cc56d7386425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76234a177b18fc1d4759d065570534fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54986e8dde9be2406a0bd0660458ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc1f55329dd577f4a46950dc102699428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5209ee93fe8755ab5ec04b7f6a7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ab5d0dbc97bbd53ac253243c3efc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af5d1d87697f6d82abdbf9dd7b85c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08371a88d2fb3c0affdadee2081eb83432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccd00fbb96f5de57a01b5ebdd0f1fb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef15b9e991e548921191d188c17dca4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830688daab3be64fe308401d26282840435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d374a776ede2780668315ba2fef07436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b460e33f1c66529e196b08bf76653d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec71d0fb2a22692dcfbb290f1a89f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b795e760c47c95e390912d161b63d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb08d083477e6a65666bd075a37d91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2b6e80cffcb7c93f57ec85dc4c2d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbbdaa36fe3b25029309ff2ad043dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720ee0cfdc1d4cf70e7a6e5e3e6be18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b687a2500c9d855076a666e49b95f7d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375080441456d3eb7c6090eef931907445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d99e3af31eeaac157ae30cd1b4eb4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20285c4e9acfbca94320ef918712e65c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc57c2b0cb6a58f525939df022547e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dda582fafded3dafe1719e05c3e93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6af6d540951c15717c1dbd11e905e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29f96fde2a7849151f322ec9d5c34e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf7a8e142b0bc9ccd6eecbfbe4d05a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73ff817f74cc4327c550f92e36adb1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b9c554c7946943158914cf0e4473b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59dbc033dab1b38d3d8c98e29522f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c34191ef0dadded5015ad9379863d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6cce24245a3fb0f9b9ceb446fddfd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee7ba14ccd7dc0c1c81f8deb75f902458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ff13c87d7cacc3e766bd89e146fbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ad41db45a4d1367c31c00d44c0044460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c89d02c900d2542b23cc8dcb3dca3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a80a4b6864d5434cc998efcd0fb7cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7b35c3593344df5110b0bd3b73f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa1a0e5295ab1f0882ca264dbf7df0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6cf11120f32219ce5047e020e5979465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82a57df0edbecbbed620424a5ae4af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff63f68d0842900d84f1f1cf9b203467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0fb9f021c7bee26167f0d8990e21d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb9ad73208dc7583e982ce4d6c2064469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175c1c2d5efcd9fada28e9d4c8c09f1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dbcec30844456167e91045d5e8167471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441d838f2535145ff9ccfd2953e1c67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbb7e287d78465fbe0552ba21c628d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c6c0484a30bec4c340638ae3f0846474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ba869d75ec51c163a7ea2b93b9fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020685fc1f0aeefa1f38313ac28ca7d9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68250e0b1e0386d70fda14856179f2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95666dee26055427d3f1200bf7bd68d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549e2d47f03626e35fcd95ea06edf4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a061eb753103ec2ab31b4d8df9d051480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40867777d28de7a12ae51ac84a6be376481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a16b786bf3d8a7dfb2ed79b1d5357f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdef007c2e876065e1f574c25aa4d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e67e7fd94a0c64c97cfb53ecaf546484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2715b0253f14aa426977ea3a2adac0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681583138b6e94c26b98e163c0c009bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f121613514f5bbfac8c640824485c77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa4a6946b099e0e03038b481dababe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114bfed1a479f78c1232a68d74aceb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1485447d9e425706a178db977bd967490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8838dcec0e8831408951a6e19354e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d35d6effd614352923e3d0b0a1f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b91300ed74857f56cde18274822df3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098f9edf56d8ef712bbe60ce47fa790494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86086ad6f341569f4c9723bd6fb203495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63fdafd96e57d965a158b9c9bcfd8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea62140f4cf1cb368d0c8cd19f5be9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210d54899a9ed835133c9a98ea3645e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18742d21953a781868c16161d69b3e62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ce5b732be9fc50500905a8cf5799500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07883c824c5c3b1ac6f8f0772a105be8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600fc35de8f9fa008cc0599b6e8241e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7416e9b54675ca96ce7c177ebddb4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876859b4fc0bf42ecf46f193d0522048504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74f5f3fb30a8cb6b082482f1b4dc86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a1a4466f4b1fa546ae874c4759d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c166825b6844dd155ce2ca7a6fd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211bd24ab91cfdb44e38e81584ed492508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d33a518cced35c033ef10d7fb1cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbfb0dfe5ed16ce964f38fd30c1998510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d746da8065ee873f99a03b3566d3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e307d3c8577769607829bd5a048d39e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7ca058942fea9592b1e39527f6b2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258bde1390abba9049878a30550ab9b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867df21a8763da8516f43dd6d7ab8191515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43307b20adaa6f10ab5dfa189abe008516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7abe96c452190b54f41abaaf0902c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21f807aa1b362c2a66b33c6090b0d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c028fdbe933f94769fc658ffb3b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60452611357aa05ed247699584ed4cf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e8a17417c2717e900071d3acb1a61521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052db2ec967daf262d25497ded9accd7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1b214fadd39c34e48a3d358a39b70523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0b278de4dc56b680d6b96cc3b52f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec10934a5779f23bbddc69359655da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb858dff45c84cf2064b107754880fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b693b8e714fa138c7f0cb661999aaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008b3a0f8fa85777677c33cd4317919528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ba88526a1de7c617941f7174c0d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575d2514d14501ba0cf47a71e39be17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20568e9dcdb59b23ba719a8f542fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa290892525d85a2322cb5e8fceb05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae667a7e4e846c52e2608a76c12e9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc4e902c0371008c81d5b639fe9980534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdcf76595c4b164eb5c86733ca9751535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ccc818117352cafabd180b940539c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54c10dca35037c99d126faf2f0ea5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e169c8009c01a7c8b88a7ade7ba86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ffa9d2816abf36745ce747d7a439a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e58120956c6a8fbc7344da12e12885540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4629cd904bf9af942aae57d70f85b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681aa27718db0d3495e681c1589ff2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6263ee06e0ed6536c02fe8cff392de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a08a977de3eaf409d27353d9306981544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69f2c98dda688ca2ed4d15dd705b67545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada70d0526669f4a13163c040ff00d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed4134589c427a28e956b8a82e61dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67f68e4ebd0a1d25361043f13648fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cef2c813898d4d11ec5df34f959dd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72648d47232c244d3ae896f3d247cb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae5d9cc047cf2b4742f93679e3a8cf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a303c7b272cb510f59ab54788a4eb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad7ad9f1ba40f4e76c6aa3a64909f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d3ebf493a9f2e4a43144d8204dc0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b933fd0337ab0eb20d745699f0c2bab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0372d5396c379523d0a97c81e1adf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2e60abd2ff68b07ea4f44aea3505e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebca12d5a62e6b52c8631fab24c9b5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae60d58df8033eb1942c5965ca18a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4144f2a14584f580eeaf67ce40be9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f235599955ee5dd2373df1278db6037561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010186f0c208c4bbc438f7aa5feb8363562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13417e5032d743091eb802b4d668d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841039bfd22219e1c11774cca928f1a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cddf29510eb13dd51fd481cd3bedde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971398b0f1cd7e4c13fb4bd40f8d4c0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06dbe71c4635b8125a1545011c9fa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597172d637e4b95da14c991a1d247de0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3530bf38b5130714dc0703b582c77569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e2aba9d88464067859ff032e11005570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60c533dbbd5769527f0490ea091b85571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b70b689bad234f133e032edd68287572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec77422226a488021746540c836b40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945159c276e17cfb562bc10dc75f2a3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed094602aeaa7f3584260a77a2d0a833575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a2a3a87c8d1ca5502f2e775f2aaf1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3286e065618f8486759bb6ef654d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf63bafa488b8760c9b21bbe688a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad112abd5ccb9e6922ee5e7978888b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5af75b7d963e989879e42892af17ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bc0765bf562180202bd9666b469e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edb46c516904cb3383a239cf651f67582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19be50cc557d4a48d63622a94e692f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab604b48bfa6aeceecba966ef3afe507584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e5175e5bff212c30bafd82628cba3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbc6f76ea8bb4e0419a58e9dfc809586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184fda460a2638571766ab2bcacb0e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754067a5884fc783dc86fe3756e16b69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044920f51b6676be9cb174b0bd4dc20f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe9c4f3fc7dbb950fe8a3592b53018590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff836eb9932836921f9f7e387974e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e28d209094bcc14b766dd6a093cbd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd3a7821926ea7c518afff7eeae4e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2331fcd2e4a3fa180b6227258fec879594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaac45ec92185799b9fa4d481a12c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211802162ffe7bfcbe3673ca252677f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186a2ea37570c55382d64aa0a4bfc7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c2d1ce49dbc6493a2d3d70a1da69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf0bbd0a9e13822c8e6163021192d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d989376c7f0bb04ad5611641794c52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541505fbac4ee784a7c8353ed793c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a00fa7374ae8b2a3b0289020af7878602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d4b439e086e91cdfcd5611b02e187603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff915a4ab06f239177a42348fc43d2aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb88deea81fa2078f2e635f1798aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b3532630f9adcdfdecae8acee3b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8fc8c0cd07e85fa1fde3f7ad0602a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859f046fd54825263fe2238eaa60c71608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1417fce3380f0a33adef39ef54ccc7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ef092c7fedb9ca990e805909e5b3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8aeb5e30f839486d54237783a2572611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662b39ab691b9eb47da31f7a72458b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa63015a79f8459fed5489d3b04cc7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758bfbdb529fca507702da5f3903410614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f824ba09258b8b647da2b4c168ab44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4784e33e0222a929cc1610b224956c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c588dc36c7e0c257be6818acc47f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580fd1fd3ad32441ba289e8cb73dd11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acf0bf2063515c329ea12df7a0cb00619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60633d3c48332c3ed1c9dbb10ae0ee63620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85eb8f8df20fe7e8362dbe80efad53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667f61fff1d8e033a576878cbaf3cb7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336fc3c68b6d3a1eb84abd0a3c1b616623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df3f6e6c84fff29cbfc3c5f9fd0d13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a527b024ac990f5fce1db9a6bf0be2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8380d16c9687493cf7e11352596f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaa79e4c877aded32ecafbea3c9eda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f5ada7d7db74a4e56954c4dcd4cbe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780d62cecaf0b9daba533014f07cbb9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beba30e3f4371f432d7ff5ef320c58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6c4d4ea1fd6040e93a1ec5481ab91631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884d28cd46ee2a945f245a4cce75174632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a25c9a8d27c3b472b5082e622642a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9f97ebcb59ca4998a3aa74cde6960634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff78c58cdb8c7c5c3164039b229ba8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdcec860d11af11b17fdb2a85f1d70636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2805ed60211f8eee26b590503c33fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4611a9c796d26ae4cf8ee24040ae0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341dfbaac35ebdfa000c0c9d2ab670e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c0794328b062275b36e22479809ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800b8a86c802ca59e7526a6a20133cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf856f8805936ced3b509bdcecf2700f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7055ad005dff19eb86b4dd0e88b37dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f96b4eba1a9c3876f92f675e2fbd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bdd73e86578d54d25fe2cb02a8c6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17ecb4cdfc878b685f4ef34e50f370646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472b3d28aa214bf1c2cceff34b67702647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6c252d3833f9ad32d21a84a38cd7f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6683e8ebd1da73468b50303a51b9319649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a9749f96d67084d06d11a3a7cc491650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235bc5a4217b59fe197dd6c322fec1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63830fa08d65fe10aa52eaa8db9927652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b7675d1695a47c73ab7a829849537653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725f48759bca6dd285e3ae9eebeac78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc52763ba98f77900376f5aec754207655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf2b32f175efcaf24fac17f03600eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bc0c157413969871fb52b1ef81a7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa4001ab9214a7a3607332d8c5664658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27c1a797e1f931647edb5a70aa821659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07b105b195eb99db6bd35ffad513dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bde36ef8a1b25b48657020e61b624661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c23e6bddcde642dec7c13ad11ac7a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60927131d267c39d182b043fe872e212663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742f42374ef7f8385df6cf847f88c0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57549356f0f2f4bd6de0ced96b541b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92969166aae082cce1074f3b890825c1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440679add024ef1b221de2af8e1dc1a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c849046e17cc54aff2cca737b5be45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b67a94af062c678abcbb008fead470669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814df52f55cf5860ee60c42173035c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2be73a61fd202aee028067676d4467671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d937f0b4a3603984ed1b8a2212280672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a650c62fb7ddf058879fb38bec1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ec128b4e822cc21c4aac93564893b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3472fef3b26e9e7e2f99a640c5b42f5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09897afb0921877eceafc4fe5eebac19676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00eb952afd29fab97f68e0e64158cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f63be118171e70ab5c867c6bcf36678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d61b1b673a6ac85200b70e45e83b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950a0e0c886f95e7655afaa9b92892680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f888f1cd9c97679e47bf1644b946f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3d6ed67b9d47ba598c0c7de0bb05682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f4873c7723448db2a895337b0a80a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185dc43952f670938bcf9b2a4ec11ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47362c01a664a42d06cb53cae5934bee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd131c5a152ba7da0f41452c03279047686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2699645bea4979d37b78d2e3da99e03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf7e032e528996312edbae8010b558688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeea3995121bcdb4ae14d7f2bc3229a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77c74708dba2915f4d2165122e9873690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84441a509138d81b350e1b3b017843691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d77af39ccd379b929242f66df3220692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1680d5b8e70c793fda0cf4861036a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257cdc7b5525e237e95bb0a4b497622694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b62d61799c22aa8fdc0655d9b0602695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abfcfae15080e58cc80eb6c0f21df0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e961e94324cc86973259cc41c0e1c38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97a7ccf5eb0c1face788424ff0d69a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad056df44a09cbff03ef37fd8157ed699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084cfe7dc66bbbfe60b1328fe0a97a6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701788d5c8fc4a27f39e0266634a10701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29853bde1abe52dd6ce6a3fc56688b7f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bb46ddd76ea5ed2be4818eb5ef534703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c761e12a258b9c7ec6b3a696454e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36b4fc151b8f5f2767eba5e6e988e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beed01d9d4eef1fe2ec70762788a5de706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b338c2de05c9fe8f29dcf2414f9783707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81883587a33c13bd0b76a9b3f6f4319e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1a263859ef1ffbd6ea9bb1fc9dab7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6731f4ac8912b73e38a0c68635b02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82986b1322a6174890ae349dc87a83f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890851e6f6549c9e649f7e8206dca709712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512193bff042d8f162567c70981d37c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd60ae570afd6cae9cc5d51c203a3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba2b79e35aa21436db2cfbaecb598715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e85ff4dadd4c9216e288eac7d5ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22906ae8d84ace622a08c402f73a16a8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecdaf1ed9a19bb6b11ec8838ec04ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b68add251d09f10049a0c3746eac6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16593bd4c08d9e760318492258bcd7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bec99eeb99f5b81dc8e6a192ac755721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd192dd6f7e11249f79ae55c391f27f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b14a1ca4f2fb60eecbeb5f41a57fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15506bb1916eb6bbabf95b23cb92f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860911d3a840ae35b7c7fd7b34a3862f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7086bdfdbe08c35ec1665e1ed338726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c704e98a6e51fa9cc7e0a85465dbd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bd1690ad660e73f222883c8b750f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c0fe51f64c2bcf0670e93bf49f249729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98ada5c2ae8b642c67bbfac0b95503730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07167a66fed68ddb01b20228a3e2a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf17fad0bc2f3624976d5470c37eb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc96fb71c9d443ae4059f71c1b3bce6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681253aedef09b853994700c15dd261734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5065a8991a6239a0dc6f81ebf37d8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6906db40ab8fb1c0eb508900aaa5dec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c725ef83b9c5ad88ec929de0159d4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4e07da811e8427f60ae3427de7384738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca627636c0b7567fb475e79b48b5733739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4968a054a37a18fb91f60779efde570740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970573bc1eabdb90bef51fdff6c6e157741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f579ee0faf7ac15496fd17f2e0ef8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78343c1b38403be0d6e1cd3e0d000fd1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a0e3d00991385563d7f3c86a0c500744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96a80bf49b01bc4103a2f480cbbe6b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62841f7150188dae39bba9c7d22056746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afd642c4542335b22d86ffedc976ef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b313d7431580fa68095915a7af846748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029459520342f5a3c4fe432f4a8bb110749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac903f1f4a4e330e2ee5c83f3b0c7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775276e08371407844fb95f227507ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91021394ca271cda9c78bef6adcdcd73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063afe8f73a2dd7e3d106452e77b7522753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697742933ca2d9c5c148ca5ba58dc96f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dad275340e69fbd8cb8721343d50ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dede4e3bbcb68c454125cb4da88641b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c404141a08b313dc6d2cb27402f984757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4411b7df4fa982723ae89da1517406f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8567569e0c21b826f46c988167d89e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfa3cb8dea2aa28f1f53600ce37a09760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74410a3607b62f30c47b1b3f8d8d0c6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c66be543dad74313e0f30eddff6676762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb62dba3b2ff09b7a01647d8f74b2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3148d2ad1ea6470ac6f7040227db561764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b115083d7435150f13e8ce2057068e2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b933fe063b07aa026cdb67a2913bb10766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068635c31a04318bb151901ec8a61860767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fea44a681365e6a1353449080150f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e2655190b14c68ed68e4b6894530c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f25f108280042c8fbe02da1adca25770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03890041afa960ee87efbd17bab72a81771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c11378acbbc67ef3c9581e5bdb77772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3937fb9901daf40013a892df173d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6c3c5e8d3572202924ae006c42ce6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b76fb4c6ad2566344007fdcb041cfc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deaa1556fac65ca44a9e33fd052876776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466836c2cd5fa3bb9b9ff1d6d11a9f34777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd07d0057177798cc373e1916a2334778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4027a698ca266c23c3be9c04125b8b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364474c28408571cae4e14698518b9e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47a84178fe6dfb6b44c7afcd30e585781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be34a07660c5c970c447f01eda8e996782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44a55e24051b6f67b93405ece9f38b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13629918550c047899322a8d10faa698784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdde4eb86e15bdcc95e93f8658ad911785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff59f4b816562ca7f7f4988cea44b7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6001751c5db9eda43ed1967c8f477787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130a35c0a2b7f94526c67188c7d40cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05d09f3235483d5d6f8859912a5466789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040c251a81f778412350ca237ef359e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f104e4a3b7541b1c4c9a90f8d2ba03791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1e570a37b0e5c564e1299f2e2f56d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90283618d4f5d72775b9042e075fed6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a71e046c0131895e16e5187e7c169b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee65b26d150787e956bd1bb74bb878795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeccdcb8f380f0f9dacc2c987e50832796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ae94d3a920329b8ab13c38e497d8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2e1e1ff14404eb5606498fef46da0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a149a016cc6600f1dcb593b02c1da0c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8e3e32def022278df15a761678b8a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bd42adf72aac62bc2af9c34432ca6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20fcf75a40f8c83d8d9d18e46d7df8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5b9d72a83a071d0b27c29768ac384803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e14c4cc1f1b081551c4a2293092520804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a4d5c0780c2b6ad55751a58b9910805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9095060de04ee056fcc542ec727d09a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff6338bd7d74ca7030215f6fde560f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1ab91ecbbf3959ccfe5fffa6a3414808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1735c6246a93da0f94c4c996a50afa809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3a13e79362ef3678e909e690f6d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e209fb7b48a6612f34a34aa5dfac8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b765c0b6cc06565c2beb488acb9916812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6220d008310dee097fa8a6341e262813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cddd23117b7d95e4d9ff8832569825814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0717f884e312c375c630ca0ce63013815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ffef3a529de08c19fa2fc4bd623c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81f7f02dcf8bbceec2b2668356e485817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e572e972f20f3ef3a3e000b9803818818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047ba581fcb4b5309aadbc1ba334346819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8e6f5d782cea8779925596fba843820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c44c2c4ae62e85ab9e0e9860b96885821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>