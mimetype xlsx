--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3520,51 +3520,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fabbac5f32570c4b575466cd130eea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18b70461c32e61ddfeb90fd64d58982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4de9c6c281f43d457cedc7ea49dad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a11f93c44b6035369a2f951b68afd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674452cb4cf5d151544ac9b62cb0c7fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3f34537ce4874a4cf020acf22bd116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f5a5abefe7cd6b093a785a92ff9627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eb9f70713b7f5a6f8ed53fca1604a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680698198fb56b4a592b2e18fdc0a829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd1e29dba7bfd59ec988d5e3024d4910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f080996d8b5dbb3955b1233bb42a3cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ca0f72fcf7dffe29f19d5ea4767e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bae5cfa5c9207506499d345a0ab88013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc38e48e55a89ca143e7a3a22e1dfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91540ae05a5875fb3d85f34b2cfd82fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e3b8e69858413e7c276a8776fa2c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b56940ed2e9cfae35c93c03694df217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d71f0b4c627fe1de5aba4842d6fb8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09b3b2a67a536967cad783a20ec2f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec79d698c6ab6284534572aad094fe820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fe42ebbc4b28052554fd148b0615921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ce395d792ca5ee19a993d68a20e8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb978da142a269ebf4f94e27f2295af23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbeb7737211b7051c09a3448e39cf124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3de978aa8997ef9f4ca30be6f3b7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7b3ca612ad7728fe49e1277138dac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a3e4a997c035d136f14e868db8d4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc7dc70e5642d7bcd97b12959705c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195c6aba8bf7fe53168fb53bf2ccf6929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc81ca925a48e3c3e69d780b55c84fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb799d4cf578fb241704272d861ce4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef20c4c22928778837c239665ffbd5f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d6b39882772337d33319620ef895733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e51c168630abed62d4f21cef7936134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb2ed6014dae22377f7a47723e601635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e52ec95230b38b6bc4eaa416b568436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb752a8725266e3f2ef40acbedc4ed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ad69cb98c1b4179c617b6f963988138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545028ae379817234a8ac4b97d2a684c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f572706a55f202c97515556a897196240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b05024d9d96a266d78d923a38ee4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fd4c063006c780ab9430fd35c549042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30b9bf11e9d3d808b5420af43bd1bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d346b6dfac5ea4de6b8d6bea8815a6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765729b77d2c29a71e78827023eac48345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776521c4530e8960e950876338e106546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8c1923815fd9fe80396830e9cc67a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22b450fee7e2c22293dda9adbb93748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3747df3feeb1f041816c36e32b3a49e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd946570b3ba418deba7cfc0e54c2f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ea5b7b066dd2a2345265c27fe921b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555264d55460cbc4ac9faafbe4ef14052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873d8ca709252c434551ae1fc7fb1a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed703567673b0c636c2c324854d3ac4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bbf7b4e24b7193836e3c10625ff8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3fcde6453564338d631c61aa053b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3887d9621ed3fe72af3625b4f3b79e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85776c0764d48ca0ed00aa2e09162c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4de15c8fd8e850225f343066b20ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a43605c8942ead886a6a37525e65a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe2cd22eea0bdcbd05c10b74b9e56261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e81afe8a1ebf723fbf2998f4a99b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f67c91d0d52ef4e1b5cac43c2bae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9e51a08186859fa72c8618489538a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545814604d8a7e80fa2322218d4285765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712cd78916775185076195d606bbca466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3454b41d453bfb61372bf5a06c5c1e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5449697a5d79a70c18923eec87a9c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58828d3a5de898a5818aec386f8d324069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6ab68753c910a3c862e3f68410ed970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f8454f3f735b6876a20cfcc59eef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df725ef6efb231e6009f3c74e9e45472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc025215dcc75992f5730e59d055773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283e20c02278b31673a31c5102830a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77949b38cf19e86734286ef2014c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae3aa12c4f512afcd6a8f784c21af476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9d3067cc3c9d3b7d8345c60e43e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ad0dfd321bcdd656a65bc17182ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f2e75f23186b90a35252b1c3677d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c109bf657f3347383acee11a9dbaf380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715023602fc084be5c22956fc0adbf7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a1848b28a88d1361c2f79dbe7a9ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98dfac64acd93a7b94cf589ef9b50483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d576559150af45d086b0d4d7b6913684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3302d5f4d4286270c87ecad200a8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a49ed707f1db9284bcbf8e2e20f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12723b48c26d13cd398fc0f0f1d8b4b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee9abd208f1e59ab7ff3f6ceb8bc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf39c5a3926334685a28a372c21a6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234747b5860dc4ad2f6f5822813397ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703222a0f7679ccc8ce51784d0796a5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbf86f2d96cc02253c0e836e698bd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e64e50ad8bcfbdf53e56a387281e4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51868b64ffba2fcf7dbb4105c3c3dcd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539a871a96904dd23006468b6993a7595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb09071e40089b8da0c37389421f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe19bbaa97fdf2f64b4fe6374808f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bf3516e5e4ced67b7a81608c6defe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c507c31d371a93fbaec97b347ab4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195c55b71d3bebba5bbc3606ccac82b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9061cea123f862da446f29318da2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305174e2eeaf7efae3668dc9c415f90d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3118a2cc57eee2c7948d30ddabe76d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540542a4f2f281e599ec4ede084026c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002849b1f43f241725410f3037ce624c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90a027e1fe7281a0993217e6e1e714106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a540e3d544d7758aff673c5dce7b4c4e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa2ab0f56754508b41dfbcda1c6419108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159dec20f36dd1f9926d3de955f3ce2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db156c720a4f98a9710cc8babc3d3fbc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61abfff2bc7aa1298e8e9684ef3e6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b9c12e94167566d893f33b2b0cdd4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c85d0f6845e5d1a42f0aa97b6e62c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936af03f4600ef89cf5bd261ffa4579114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ddd1c79b350aaa51a89ef0e2688a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbffd175202e4659d4ae42b978fecde116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2469258155fdd8e4053172a2442398117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee791c148cd41ac900cb46ecd7919e9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25dd3605d4867bfb594633dc502bb2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609d380f6469ee2e2924249e8b2d832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384c405cc6b0fa7c4a0f4fa7df5080f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5337c1621a4f57b2e4b6df976279868122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05e4b02081433064c5fd8581f2fb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54309c2fa59e922b6d29ed61a5c4aa21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8003bb5bd4efb806288aa2d4c115aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac4eb4f342b7cd3516cbb67eeae060126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c51318e875989be12c3c5dc2bfd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9205bec9170a93d73fad7bf3e0bc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f42801bd0f633536d41ff2c6609dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66203291afb8ee37f9b235196c72234a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268346c836a82c30de35006446910bc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcf0f86179a3eb6c52442a1dd26847132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acce3d7eacdc2ea4bcbde3818a27cad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242a23606461aecfbb5fb9d36eb8865134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b33c684d6afe3f928135285767f079135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245085b35845ea0f99d7018fd76c418a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6d984fdbcb80dcaecdc636d773e25137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c5241215c07f47ef92697fc240782138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c256c98e21269b6ea5b226449c987139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5648deb13e7b5b398d7fd0ac3ed6075140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9b6bf18a8f69e82269ae279579faf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa5d9d775870311fbdc48dcd6ae037142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb9bb6dae23188cddec2542de4084143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4edf9337e43883eb271b4aabba377144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcec3271802c14e4ed6505ad18bd62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550862fa54f3c2cd3b2a009af71e4c26146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19ae1335f63c12b682bb49a35dd45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bb87e6dd1b424c0dbf5c162f60dd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34050f231d22e48bcb3bf1ec6765c73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c254d85201a30b1bb4a119b79c66d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61290e2eaedc1615a990a46a2f90f4eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d95fde0fa9f77f74f3158e599d80e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd9bbd03dc48f0d918fc5e16598ed9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52680b15bb28a10b56186a74bd44ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a574c585b967874c6520431a4a52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d9d88019b0b412b3406e7f939c243156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27531f8171debb57462f44b35147a46157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad256bf7ae68984b1b9fbb86e8ab48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ba870cedbdd56d074428def3d4850159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543cdfc526ff3183b2e5df776c1ebb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ade277ed44d56aa2d069e2c176a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b9352c72b32d7466e33ab53080ba1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ab7852b936fa03b0e28eef714289f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcfb3c5e16d0c34d45c2e523dbd5de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed78d8b0e32365758887e4e84ca1e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c43bd8c13842b23ca8518135ce7896166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e174f001d5b46b42ef826f5cadbe4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c70c317071fe8e3518197e1434f335168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf276d6fc2392dcc61365df923d68e73169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12015aca5236a40153312c68d58bfc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31173b4b139bcb42b57ef8c41042ff19171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05bf9769a9ad882dbc36beeb88217a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0d7b2cd0f49f0d180e5f302157f7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a8194686405e7c8e859948d66eaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51803be4582481dc2cdf40d5b48e37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae4c1dcffac44f3a34cc8a4a1eacb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0bbfa31c0ea726c775abfdc41e687177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae804bab7a8e62f5a45cac7d3bed9c3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3789efbeec47aff1bf1ec6d8e5ecf2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ea993b7d505fffcc0b006f324f366180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768db7c6f19a77285f5768ce8916a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276339e5e4f4ef620784867210e90cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd580ab05d8238a6d96ab24d57db4651183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26e693883cf1e1e32a4ff80d95d685184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d2070c5e456ae107ca650061a9387185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f5e05dff5aa63d23f0fd603bae1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c0d905acd270e717a2a5bf63faa9c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a57df181f26445deb97d76d9b08b0d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b90256f751f6268b8aa1077fa413189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50065d530af3f9193ce453bc53d6410190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7df69626faeed4dab8b85624d461a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefb9ebc9339d7114ef1ff2c9e11972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbf359bf07fc103a068a0cdf84b103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12d2b2b3c1aa5d531ed9b62fb4f63a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4a674c69b5c67d2da0ea720b6fac0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14d27b52e3f8485e500379c7bc3b0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621efdbd5a9b0528a9a000396881c03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7e85997b4a2ffcfa49d7800979ddf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2094ba72ef8982177f344109f3ea9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d5a75771a46b551a607ff1056a15a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b764aae151e0bda8b73fc344d8ad9f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7474e47adb0e8be3dacd626a40fc8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de279b9a5d0330d897260131b15d24e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7dbfc1ce421550e36b68ce47b32c60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fd9aded8e40fe1a79bac90fcd067c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f98dd49b31502de5d6a83848430c0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ee4d5446e0ac0a2b9c29ae45ae35b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ae79f25643a0e6c4cd2a098ce01ca208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ccbf6c74a15b13101d0b233725b7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f68b3ff6c54c2a84bd948024bb6fb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76221d61304696a3d0fc07e1d1b78e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c176990c8f217b3b9258d80b45a9874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482be174441db16ebadc2ad2ff5b82ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c6ac3f1a04653c3b6e6121524d995214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4637e4b87c2c49d880550efee0de0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1abb21a3ac2cd79de10a942792aea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51a0f078189f5b24a01a8e1f182e8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cef7170b8461fdcad499c7c1f8dba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ddd06b454da087f4b98a17a6d7782219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13a91c6a202287fa34e1e93b8e7dca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa042fe5f2016b741cc8d0d0adb70c98221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ed13099074c872be3eedecfcd3436222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ef6e9ddc118e9855cef9e7509c8c6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19b71e3659ccf3a08a61089af6bbb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250a82371ff9b9abeab139ac1f9df04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6750f2998465c87d38ec29896135226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e6e10eed17fd0bce6ac24bbf79561227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24bcbde5f59cfc6a246e61cb1f639c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3612a5cbe084e88a8a45549e096e04229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f96dcf23bd53f4e85952ad2da4563230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac26f7aebcce9bb2f8077939295b4a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dc092eff925e9b89850717659e2e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c972b83e3483f6e9292d8b3aa55b75a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18f3bf40aa62ccc8930dc7d59618e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a868a97370b47e945dd817011fcf83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f943362aea000ef604c2d95db412a1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f7de5ba315ceee6556eb6be171f2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021db3547c118e2d88b7b0bff98384c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46560d02efaea8ff28c4f04df3510f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658a4eeddc19362c3c9ddb4663ae715240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c108a50bcfeedb353a75ebed277d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cb9106736d353aea62488dcccace2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9cba7f81c5b56259645b4de7382e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d4f8028504a657a4a0392254e8b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598893a25bf8a836180cddc2ff2c123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ddd8e987f49c378d7dcb653c9075246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f7321cca49f6032ae0ebd13f6e077247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb351f43bba6bf512c883d33c7628248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619e5a2059388d971b244ae6571094249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1befc7067eab270f2f84424727d1202250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76105399e7328d1fc50b8d8b118a360c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0378397b30f9b770c288b1d9cd9a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c5e99bc87cbd4fa2db9e12edd7512253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6506505b17cb99da2a3541db6cc2fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8c785517ad6cfb6fac3c5ac90029b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533a638bb2890dd474a6d27d218a001256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e5be3a5312a56d7343914968e8051257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ae688989dd9fda42780487c526d82258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0fb3ed6909635e0316a9bc195fecd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8febef84fa27893c35c1a32927caf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeef6a8420a069f77ef185205d778e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29219aeef2c628e2964139b0db483f6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c01b0db30087b644c546596a1ef1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106789fb0372661dbd43d032fd5417b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc948ec23a72c69eed30ccaf371094a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e19a0596ba5eb0b43cba17b4bf65a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2db30c8c4e396a3b6732060f22d9f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc1872778abbedbaad7eb0c2b57203268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8500bb8f67460887f6aebcfcd1731269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27deb80f275c94ba9733ea4c56e876cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a0a0a0d7f6e60f42932bcf0b90b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7d541c610891c171853b054a72c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7830d1cf4f3d91e54cbc08d33b129eb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a497b5d7caa8d3d41d8c7b6fcca93a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7081d8786239b194112c673a075977275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db35998640f1e3cc03d2ec24ae478276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7932fbaf24f46cc565a05b0777690277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935b63d45df238190f873757dc54d99a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59854e2a7392e94c2d71b7b57dc1ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3352329c67b5cffaaf375454469cf8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45530fc0fb9fa7e90f8c7f8b1a45cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed91360e6b426e90ac58abe480b5c7c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c2b6e639d179800011a3c98e304cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ef81d00f11cdda183eb2b34bace4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8a0dff679a0f49601f41d3f1ce985285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7f175405df5ecab30b9551d5667e3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778c8f98356413aec6efd2873f39c0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9c169957d9d5b1fd25e8dda2974c6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a52832c929b83c2c35a7a60657cd5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c61e0535b034e532f20585e17da52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bbe646a7d3b0292249045185f98af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a72d03f643eb65e3dff42ca00347f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442115cb78afabe7a8965d8e386defb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3871243fe85d56786b708159e77efe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1d912d2a9230b6ab58c484122427295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6194456651c5384d793d2c85d119b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce202deaed33833b6940c6d9dd0c0499297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544674ffc1325d6fa95169e7f259a1d7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713165758d9470da5011819c02a11bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e89e5c32f782318fbf0cf11261aab6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35397e7e05ab2fc7275178bb55188826301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa82df2a997e3bbfb5bfcadd2b8ec2b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0417bc252c5151bdfdf00a1fc65637303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7e5b52440ee329ba63b6f986f3a45304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661534b410fa0cf94e9083e4b1109bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff01d26c9fbfdd3f021bb4d48d98b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fad18bc2c4af8547344cace6b89e9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00112a3bf0da396979b694f1452d40b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53db56579d7d6059ebb7314ce1132309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7756aa32202c8c725da3aba878fc0aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839818ca6ea0e5e6a733015c5bb4d83311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ef7167477eb9d51e585ae5babd1c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e988c0a1fca4751b242f63fb603f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f30a679ac899d36fc9e164c7e67640314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfe264994e0a2e17ee6743a3ade74f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b7b404f582f11985126c117567795316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d204f6c29a4b038c4fca286833168317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fbb81d8bea12d28b5262c6c02125c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d3a13cb2e5deeb21c77feac6ba77d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2883adf59b99e3b9a2030a20080cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfad798c1d554fcbe299e23a581a5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39879d11790ae328e3a3ce0f7f2c0b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155522b01ad50384f0d6040234a870f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def156c990bac7d2e770cf2e9e00c99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c925424208a0c95d2fd60045a1396f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b817d0f6025a8f9105b60f9643695326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124ae26aaf37d2251351436173736a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26e26fe12abb93aee7b8e866644612328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744251d87d4bb8770599fab118742a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523580473bcdc7234989d8a87c62105330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235d5fce53fbfd74cfcaff540367361331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3510961c0d4f2bc48ff0a92af858332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026cd15e5b7ce54f3e575120f472f5d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d7171254ab74f7ad83576eff67c4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e3f90d303cfa2dcf7160b23e73330335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba83ee69de6d8210d1bd85266bfd646336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a754776890da5bfa96bfa54442e8a8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1930f191f206914ec7d8009446fc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7588662df272e9a889a13d3473a91339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e59536dde6b8ffb6936c3980d4761340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabe4ffccd6a1fba762bd3043ef6907341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210c6bdafe78b84abc083602bc56048342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382d373e740d753aca71f5ed8fbd4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae032eb61a9ab2833c0aab508ee197344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349432375d196eaa51835f1aa52d87f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3e8a711730450e50a8f97a00c018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e300ebf6527a2ed65ecbe90bc4e986347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82e32090010b78c0b2dc84195e6df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979347f25d02bda3c7a377e13bc9b98a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdaed6e5f8e6a14e0ad4a2374417e3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f67e49d040bea251966881b468b8d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b639b7fec8aaa20dd87fab34733379352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affaec2c97daea076461fbabbf3f3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d07094e03d23dc22188643c6dcd98e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a6f5e09829143bf55baa6c802288d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36908bad7df0b630adeaff8bd93b13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772044daf34e555d41bb8262354fbcb4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d84f2e97d40bb5b47ade232641403358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052d85aa4357c962eddc377dda348a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f11a1ca65869d6981747fec0942a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4f69aa079a0c262a6498c91ec0eeb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901361a62a00f316b6c528d60a33185362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d10b960394eefd79534c5adf08c29c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bdc2292d252114942b4b3a554f19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b627ba05f3758f331f6c91d0b3b67a9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d30e2cd7145498bc2be2c43d8920df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb19050330d1ea78e41aff630ffeccd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd6c008834518793bf63fa2582009b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb788ee4fa9ca365f8c46146e8731f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f281dff3977a29625e331bbd0973f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1355a22e9371813fa716b56797e75371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca189c16413aea600d67318390a12b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4092f7454253488fdeeb4d6a324cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dec1da1e4009cc85f6d0bc1207c759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c9f8d18f9c9dbbfbef9d8c9884a22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244074389010addf4503208d37fdd67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3cfd4a5e4d24fd86863e2c94754d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33657be434cccb76371a5f9ad117bf41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a5243b6e9f5da9a009299533ead6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc43fda1571954f544c5916247693380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20597828415513784e740d649b406381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495086b26124278e91089d6abe84557d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15907cef692a4d3d527d2486abb6fe7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5104feb59c0ca56a5c93e32448ead384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c00fa0779c39e09d077622dac0bb6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bd7b238b2b579a901d6b923d36b05386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c8a629e2fe82d40d568ba4151ae8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937782bb557eb66ac639371b9e964958388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59342faabcfb52c3c987b81703805a8e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a879ea2c1db5f991b115360cd97f84390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a4457cfd1337d2232170d6eb6a4e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0da02b3498cccb720d4076e5266d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3160206e32ee8099afc3a85ed13e02393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e420eefcce17f0016226032527448d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268035d56e947689ea738e6dc5630c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a13b498fecc01a0e7bfde87eab529d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886feabb9b71df952131634c3265526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde654c72ee294ccf315e44b1c757c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79685cdc1b5c787777d3001cf7c9c0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173e7f5096289dd01c28074351d44c5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d612e06b9ea01809a97a6197c9e3bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181caf62bf7a84a1ab47bb4295ebe25f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64f034b4696cde5ec0497662375c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309573c4476e7e67ecdf193f5d4e416404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd42b99092ec90a027281620203025405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c195652aa857a2cfa3de0e28ea389b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ac27bdb8d779ed84824d71faeb04a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf107f191d6d3234ba4422f1f5b7f16f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e0753fc3f43b15c0060d52da31c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28579d13756ff53d833c7bd861cefd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edffc09953939026cd4332fdf028cd4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae125835b320140b1fcbb73fd04125412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961c067f24c6f58b68730554f22bd6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad814087f305f9a7a6d735dac326a220414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f85a84d632fce1e0b32d8ad2281b47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e425e52b64eedd66f0a3c64546bdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d1f5a35924373da594b729bac58b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af932dfdc0c703dfac44a82523227daa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31f4cf2078b0b612196581628c6b54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a93653b576e708a03a516e49046870420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf08df93be810c8565966e11ea65f03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a05c59e9e0f6e6926bf4a0dec06c9e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a232bb60f059c496680ea9d9de3f8b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc8f6288565a19837133b971e3f00b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa108c03e1d3e0d1b5abcd75972713425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bf3b8e7c9f347c5c4f9e3b7a98af6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cb5335c9bda3a84fd178501084323427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c4fd0289a77a1e94747a1925aff7a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28261c34fa9e6727ef707510bdc45c5b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc93a78221d1acff94a4c9cbc86c38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916196b64a927a7141ea83ef7dbe59d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15737225772a2f2b99384deae96f4d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec8d81e2b03684b203b6101cb5214433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63495127301c957751aa563b9e6b41434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe97f97797aeef0ab890953e5ff96d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5c1c2a52d51779916110e8e80d375436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d8ef9106249c6eb3fa95db1c25f30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712be8cc10f025d445bc5d0445e561e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db69a1e69544589a87e686fd6f97744439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c34284485cdcbe8cb44bc4a92c5b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f3da0ca8f8afebd9669721280a78e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028dde89d5d8e8f0987a2a2634c9556442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114798edca7f3c444575d0fb5e65dcc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f633b58cf9e02f4ee8751cd89cca79b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950662b5b4df25b6eba463066a9d646c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363280c92d485764d51611b2fe56d94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef99d30bcb8d9944faf1b618a1b8c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31f893e93a7814dec492332482dded448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530cc82e87eb6887d972721e67214a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1e00b0cb75b9be30909d40050b878450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2879816f0123236c2547b117439049451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35fe2e13b7bf44abb4faddbe567abf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275419de6c4a812f29b660c40fa48f9b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac67c43163ceec74e45974823853723454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2854c72b1535d32b505adc6516ae3c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d561296d7ff1ce9f2f7929e0d9338456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43128b15ac83be7d71e23caf3125a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f2f79be5849d715b95e5fe3d72606458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e08ba8313e1518a00ae04e9ad5ef55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5885694eaa0331dfaad4f6934b78cd2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae9c3cb7002177142c703b0e6e6195461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde49d0eddae846e00b53ede73f45ecf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d56ccd357a1a622059fb55e1020a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9155fd5e8e3539dbbb1bf29aee17531464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca93deae5a4c07b1a55dd53b8abc3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267ce2f6a0ade3b84f0dbeddda10109466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff3f5935c9a169f8f50a4012cd4787467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab237f2af18c92abd0f85b0d882feb3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882dc86db6ee371b50aaeab2bb1e95f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ff4b979c2dd2a7c8f19b4c520d6ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b42a610af25e280600f444f8994fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b9b87825f0d729a7933cff3384d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a9b20550d5b0ff0e5807db4325fae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e38ea3024b2eff8535999ec9d1e2a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77644a952bc9aef138e0fdbb3db889475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12637e16ae5914ef637401f741f3401c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba42b25122a4ebc82ec6d6b9303974477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0becfdb25a396752a5982577b691d0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605683e68ff7150fdb13687f272af3eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f31c819e34d53cf021cee8c020e94e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67408b78d34263a4a9b9c96a0965f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96957a48834f86fc374a3115a7c833b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667c2551a2b6233f80b1b01e06c7820483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dc072584d46153d98e7d889812d77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9dab7f24f5fadc249b2e35335a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67727770a5fae9f3108d7b5ddc3866b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863874c15fd855ac9078e2130a16f382487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f9ef66cb3b7dec63483f2ee2d70a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539e222c2cc879cf06e5cefaaa15767489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faca4d53f744a4835aa53fc875616f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb30a3bdef229d031101c29f60a1e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b881dd7c69fb4037a74fe8a3cb0b804492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f787b66c8ef822ee374e758592f0e93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ce19c7f2d01682e5a9e02275b4736494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a5a5ae87bfad71e26f0c804b01fc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df06cbfce2b5858ac9617b572b85fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dff2d5878490802824118a64178c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3a06bcd38336fa81968b4685a51a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ef4fdab0da9f2f70aaac2cbc8e587499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ba322a2194c36fd810376773657b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ccef469a1bf41391ff00630519da0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f73e272e552116fc1dc7b1a28969502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba97d2f9790cc67af1f99227c4dc8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830996a340ab857b1f418cb726d4148504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e29d9824f2499c5be96df73c68bf31505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3a25d504ce02deb3e40c44240d0af506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f35c3355a135687324487aa454b06507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bece297e9a2e29184c7a6be7c83c3fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6adb1b624610859e490f3b7a028f18509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179567316195dadcf44808c1f4d7041d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2656fbc08cab68fb04742b9838626511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf03804e25bb386a6e1761510f7d713512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c43d2a5d23eb017a13f658f89057f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700dbe2c771956b93912e3e6f37d171514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f12f99e9970dffb75e83c883e6771a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19584a883d67ac1d9a5416ae394383516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a937ab01a5a9fac12dcd320445601517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcfee500c73012d8788c5345e51cb4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6da249f37db5260304db5e7805338519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75108b37b65fa6d2ad9f8a2cd1f08612520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef52b6a3717a7577f6e5042937acfe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153c3b2eea05e679199120906bc178a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17943a968c4d16545c8d63e94ace23d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd666b469a55c4c0b3492a7171f333ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396503f05aef038ab347c71628be905b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa06e796dcacea19c267f5712c26f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60578fa69d6ea17aefd48b9533a6e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9fd23432e9a02a6014127219a83c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06deec4f24d5548769748a90e83c19c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4da89012ebb7349b9b1a94eb785d54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9613278cb5ee0320a7c68b8dcf3d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d48446860b114012192720d2878e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d555565dbceb0ca9558504c875d0ec7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52169d68d748c47c2e534560219cf8ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f851922c2678ac049a9843703692db8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0f4f4cfc120ed7af09ba96f6ce199536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4bdc68f318799a769b7bf095b8b43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94704f9b6c44fc28ce9152b98ea0f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad67cc0afa6836afbc13f32e8e339f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665a039caed99e88921023f66d755a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443291c2cb89c4410c43cbc5a8239c43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7820811fd611233fc601d0e8a463285542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd74081c4bf1b85ee598f34d2dc6b99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b12564ff51d6e1041d946d3a1ee8d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab315dafaedb7da0b782d860b3b8bc4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e63c3abc7202bc093ce95c6f82dd63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eefa9f73ee0099a14fd1b98b1bcc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2c3649885b510d3e5c1d4aad87ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f51c902d3c0e719ac271296603121549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a30724c8d1c5079d22bf4d7726599550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef01ea50cc7057d094ca5453fc1396c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2048d15be795042531bb4b2314f569e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b009b79093f9eeb730d22a2e631885553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511758577bf5b920815e0d4cff66dfcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9955497c3f7f536c5be3882ad293eb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72ba14bdfe10b27ec410ddc4ff2bf0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746e67a525cc9dc4a255ce81e2f409c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06940993490913bff8abd6f6a7843f5b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bc2b8fe273eea448d3c012f5763ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a596a32002f843ed3f52434f7f66ea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac2374ff4f279a8a1ec027307b810561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fe42d56e505b4686336e93d417126562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a57a6cc14437c2bcaa5660c818a40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc569ea201b2404d34f338b84e18e44564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c84e5eb8c239689ca0b220d1666a54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51b706a38a3213ba37aa0800cf9242566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6285afe7e66da1372fdc7163f5428567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d1337303f3720e8120a5f1e06dcaf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27cc25441f96f4a3adb8ca5115e1636569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362254a546d02e50a685bdfd06060c8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279395527c8f85fecc1ad5d7d47ebb9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d733b71bf6fc86b7384653ccd73b886572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8c0197d3ca7af668bca15dbcbe42573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fa0d862c41fa5551cbc889ebfd63574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229f114a523f51689846e1bdddb08b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c759db95ba96160d07295f5e75fc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bd68a62c948c8c2b191d2ad6a49f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e505e511d19778a64d814381f2cee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a4169ddb5cafd74d8ff408c4775a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce5582b7a180faf91976e094791bce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f367bd2f48c613d01d3734e9fa6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345915af0bec76a2ace478047c1f61a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cbad5dafd67c9b100eb5d77b262c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cbf194395844962cb535196a2c61f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d0af2b37189221cf376369f90c35f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d535c131e09f0486e433b647ae9c71586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722edee02d19601ac4d77d8244008736587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b87346702a0005904dbf643a33491588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc135dbb3470b27c6ec6713d598099589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aba7152522c98dde4f401196dc3b49590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4fea63f5cb856b309e50ef872e7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700cf1c8ac3f3d5d374acf56685f6ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa778b6966b9d6461c3c99d1f2dbca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bb9c44a21293802af1c5683ce5cca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab29d05c27a508cd4415b9709edb33595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c0571ed2cd3cae74c1cdc21014e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b9e9b43ee904e07746414b49c63e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc296bbebd1d6f8e9071813288b94b8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea104f8bccc6ea386789a8cff577eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147949c18e33f8a8162ae732fda1044600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e034904ab1a22a1708ff173956ba5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e728b7afe0db97cee51d4a1fe8222ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be5853353e4bb9c72dd9b9b339dd7d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c817a4dfb02b5089ddf0d555b39c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfd4e2de7002fc14c64fe6221e1700605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303dc677f0a7e846fb43ce69700d15606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d63a96c6a569ce7332714cf90bbac5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb345a382a0d0002402a8b03c37b5183608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf52472b2d38ffd8b9b1e6052e677a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efac681227b0153247ef76a437bb538610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105846ae2f9736231f804929ebee06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521564dcc3706f3087c5749ae4d71c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8a973bbc79eb7a51433df79928773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ad8ad7cb4127ab454ff4efe7dfad0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec646f7c8e5235645cc1e63de9a73bc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce95e50d0a6804b0136253337eca97e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6808c097bfbdcdedea85a2c0341c70617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888f4a1d855cd6c6d636d34a38dbfce618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb51b75059a8281aecf39be6979568619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18be43a4f4ae88e8913a9d141b31528620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb330cf0756d92feb5d8aad445c477621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b00e90d556432711e9e5498d8ecf6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b532a86afcbe238c5d574d5430bfb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b372da37eac93c99c410d508b558624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c66e4e0ae785fb4a77e8035a0a199625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbb892e0c7bcb6a58dbdfa0c9def74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9c9e638590dff83da54abf1759c22627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532391bac86ff26a69668b775fc51a2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa300d4812a8c1696c2517a4cc1970629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd638b5106c9fcfa6c892cb8d8a4eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2add065c044b81b8e960536b617da02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f44bf2b2c14936dadb63d0ba6e339632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fb0bccae5c88619211f0f2ddbed0b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f6e99dca02ae1d7ff5d4632843c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ddc4815a87321988a5b6fbf1087358635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3927ec5336d4b7b4bf08687ea868ca7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe284f82a697ba6869473b290bade36637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65b12c63aba1eee142be0e2299e526638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39815f5fdffaac28775888bfddc788639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf2ea377f6a40070007ee28a116c1b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9240aae9ab5ebb479796946fc92d1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad6fe8665bf0761ec8b58b91554f7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cfa6e917ffb1db829cc5c9ff24cf2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab76de0ab2b69e4fd739ad63a74d719644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543931c565965640d54663d6024627cc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815426f078dfd0b07b471a33d3bdcbc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75837c77955266fc6ded2c210bab5f50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8e41b19d560bf02a16c972fee080c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e78f34bfa5f55e2793765082001e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb8469b2c50def8f3d66722cb1b6f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5dfbbbc6d19ccf5a5c0b545538b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e7689e68f117f3c7d755ae4ffe59b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8defe999f86190e8414bd0183a7245653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3153230654884249e8b2ba9ee162cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dead53c23ad6a0abdddd38ed821940655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd06154d36845b9838c30d4aee13c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f1e2e92ec8b6b832ca8cc6762de79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da77fc8148c3314153d9d4889282451658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e64fcd87354c039d3c1f6cd16233e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652297c8e2be4e95d4b62211af364b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1d3e1619828a1cb13eba2ee77886e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bed59c0f8f234a0c76ecc4a69de77662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1d35007a7ee062c05e6efc1da008663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb99d548db2e1b0d3b7a83bc1c0ca2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e23ef043da7c6271e29e871ea9f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c4a8d8cb6f15f5204477a730c94d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f796141d4e9f0fa073d2d1a6009d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f691e95fc588055084bd3717f5ced6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf603e3155850b5173aab472878be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a40bb563aaa819468b3b001381a47670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aff104b8473bf014d640e6bfdd770671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c28851ba0b403dbdf08a929ec0fa96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c7ed4663e94c2079726c92bb21f92673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51bbd20844aba1bc74d2a418abce0f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1601bcef3fbcf68c98e7ada0b21d3a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edd14b5578e125437343ef8e4c3d35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bc75df35639eadab6e4909005c776677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ac260efe89cf7f1df34220ff27afe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441ec87a99ead066e776b4088fc0a34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7627ad428d7495955171e0d8b1227680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed1e572658723a1dfd03275f361cc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cf83731c16996cb228341deffed4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1898dd98ff129f9426abd3c257b60a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b1b10c6731a5101787272fcbd434f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fc674492c9871eb06d3ebc23cd2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee50aa0b19541eba4cf1c3174357c61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa756e020a73df4e16689fee98918ca2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc7a5179ea305a7e4a7a1defd7def6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373cdf4cbe711af6845fae7db1dc530689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ef5b0b9a9d22dd5960a417db9db6d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c5e5286592d266aacd3d5a601c60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfa5487e064df69e94f1f27c3d88ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4bf73b66d9e67eba80119409df6e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9e59683de36ff5c5a40b73e79dd5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04781c27c6d6f3820f6c418fc69697695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae515207e9d8080da52513ec3946da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287010edb66ae778e890a969c044cca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a13bd8f328fa0f44da3556fa01f8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e05cd8032017694b6f19b41d937ae3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15b92d458afa165a277be6ea68e1eb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f720235a3b48121abec9360ccca39da701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee48b4bc5c6c4c4b29490afcdbd071702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc824d91b42c76c8fb12ca480e9f1b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bb86f03eddd322908c39499e6f990704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b64b3bb3dcdc5a48caa328f0d67cc2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc37382ff7fbebeda31fc0950860db706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f7eb8e2f11ff2f6a9a151bfb4ad02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e111325862a0dbb340a05a64d492d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788a37f0d9fe8109f949431b4844c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a93be9db1b8db41d2d2728087e02de710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1fa2edf31b3602488a6716eefd526711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90086f67c1c69fee1291078328108a92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107102f0e7e54cb873da9577d68439d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e09e1b1d9e4dbfc51bc9684f0eae5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543b974fc3753b7c3a54b11604ca67f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1042655b02da592e406d9eaaa46f67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df850c49b3f186c5925897b188765cc7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61054daa5d07cf65ddfbaffb122aea9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde80de300bcfc144645afe8a9c9a2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d5d8b9cf148275ead8c60f9f84e36720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4572426ea5304c0e9938ff7f5befe5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa2347504a26923de3da258636fa77722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab755fb5058f22351f569d251d4396723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccaff30b4a568ce8ea7eab0a081c34724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3a1a87d0ed8b5b8b40b6755f4a0c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f46faa48368eab50707410e2aead6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584448990bc559b54e484ee19544be09727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64766de49e7e89651538c6bb024d9c65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bc31160ef946d0fb68eb027011107729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6544dd1619babb65d48dff7283219730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca1aa05ea6d81a833e678d23a8604731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c541d8941f3bc1a9eb2e9468dbaff4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036a3d974665d0d051e4cfff941d11c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf766a4241f84222ff9e60984c90ec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a295fedd01bccbff2aaecf2156de700735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f9e4059d0241a70261fde7c35e3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5458f0e6a91c22d6744a8da036fd008737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a13a08da81dce8996a503ce657a52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f297bf63076946bdaf08b91415290739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da3b8fec8f4fc2533ffc62ab5700f6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a748a461808510519f1c56fcdf789c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882ba055acf6b0b7062ec8799cc8a78742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b11d6b9f4695a8b5727227c765e8e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602f60d7edb3cf0c92aa09da84e3adf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8698b40674d96ce120991bc9534d68b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf988bbcd4849a1a5eaeb5ed3982fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f139e2ee409dfbcc242e2ea7143973747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ced63bbf4da917b76a923a83c541748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7e00aa7dc26b77d4da5dcc1bc7b27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e820c5b68c61e71b313fd458500d960750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cb1acdc51d64e056078250feb81e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2acfbb7b4c8216c1e1b62275a5c53752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749bb2c06f87dbc5caa2b76c3d0d9fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e13b40ecd261f8a770155e70588017754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e797742b54997dd3fec031387e7a6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8727bba74644f1a0fa95c310c4fb56d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd10979a2373f9a0b4aee98d85f3a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b812890eeba8e9a71d6d5fcc4020b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefe902ba14a7587a7dfdff41fae525759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23317cd9a65e220e6044c4e82eda8c95760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117d78c15ca9d1265da9ffd179f6449761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddf994f00ab04e87f5031a9f8fd453762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9db0fb9e9298e031d019dd6872e0b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7de332210c6a56f37de4d9516880e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998bdcd6fc3f7209c7719d001bd0b4a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb9487896bbd3f17c89073432d82cd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f69ce8eaf683c2a8e52529c27d96c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438714748e5db7d60535c49952c1bfbe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c95047536aa675116605bb7bedce1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e8a780a7e1ce575fe843083232eb770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c75ed5d1c04b6e4c75bdfe9673f6c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c65814bf704564801318782a1e700772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41cff675695b467857b692566eec0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4436b84fd5b85e8ef9478d0f3181ff2774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67a4236fc7e1f3714623fa2a5d847775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b140490cbb876f4bdb0fc49b3da92fb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02187518966f7781de06ea233d2a89da777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4d3350ba79a23813023d5a3147d36778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e8cec75cc19a465dfe13f823a2c25779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a262e038e2cac214d55221217a30ae780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb84a02395e9bf51dcdccb8be9f14781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38409a6ceeb014b9c53371d144417315782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cff09be9dfdd10f42ae6b750923934783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15af38f91f7d100c147b2b7101c1b6e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136af14b69248cd2d9ca69a18353283785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2e72e9030df58afa7fff500ac3bf5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bfaa87a7e9159749b6b09d5187668787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b167292c261076eccb60615424d5c9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c18612d7a539469e19103e08db0e5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346cb65fcfa03024b23d05ba5b37ba790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98795ab28c64f33e00208239ea74d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c02260492d0bf3a6f7882606b51b53792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8cd88c4f59da5f0f691bd5188c2ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a39794e21ee6bf366dd116f2a5499794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005da896aa729d81cf1ed325645b956795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318afbbe7214f833a30f7a6b935bce06796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725697742e6738d5acb21b6ba33c178797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a63985a8e27f7867490ec3beea63d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bc5058a7bf6e3bd8eb5a604502b4a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84823ff481f152b6c367407678260ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa3000a3a90f74309ec15576ccf9af801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0453422143922a24dd3bed78fe771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4034017f1c5806164bf92c3733e8b622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a15a54a02b4af17abd15c8b89dfe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac02d16dc2a71b0afff62d67f0b7304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8abfd28470cd7fca09f4b5311b205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54a28728f11866458d72988f0be6ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a35018cad54452d8c2d1af3ee2d6ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3440db0f9a28ce7d0200c96dd9858e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca4ab7a31c4cf7e0394fc5a36aa2669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbaf898d6d641b7424bf70256ba7a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcbe2c071b4b2bb448b84c9eb7717111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9344846e0fc63a6182abcf2b75948cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41094200450e7be45e0d885163b943713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79edeea72939562faadb27c5744fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ff31640521d7f26208faef209100f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7e1c89995081df7ea7b7abfbbec1f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f206ca2b325a97c06e598d944a6b35317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905a9194672d33c35ac875fea84ea6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f1feab40a7eae2fcdb87ad47f9c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bdc64651586b5eabf38003362bfd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6f191f7f33d9703dd938724f8b82421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff06aeeaad69526bef86ce2e99b8aa822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92163d294cc3c4d2b484ab663e73f94723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f44b5bddf469d9e0a47c36a3b6fe0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb98a7bbe466caa6f074f231bb1c91f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc125273ddd4f0165e50f12a32089a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9a3c9f28a6bcadad017ad7f8fbed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b8a2bba07f052cc26630f5b1caeae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36263efb142fc39d0618c21b5b4b604429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64382d7ba49937baa731778b3bd1dde330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86521d1bc0c3dd535dacc6e6cc63b54f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e1f93c5020f84c61e8bec7fff155232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72817c10c1bf2e8a553914c4e16b28633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284e705933e854a8491712590cf078d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b310b26c6f67ba53c29eb220fab4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1045272f9b3de2e6b6bd49f292455f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea464bfb2f2198a479d8e6e331abf3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c32bcb58782e9ac6ca3db7a82c56638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f76f3fbc522821eccd750050dea82139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a881cf5933d1c1c01dc6d8261780640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d23736e35b1fa55a5f5499a57cc7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3910427d61a5e80eb28d650468e50d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e84ec2a43a885d846e54bb3b7f31e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b97f3f0102c53e41f3d569aa4f9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb40f1fe7f6f6800b3fc4306aa982445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454ba71b1c1af70912ab74b7c6db4d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d88e1e388a1fff511de01deaee4b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e229050b9c9b00142ad3fb36e94c7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956ff5c58531884ae1e99d435d9b8ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac242b364b3ac0b2acf121619f7b2cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63481b01ec14f0424b7ba4c052927551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25a7ea65564a77c2309dbf30fca5e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a94b8c42dd3f1dc7912d7b5aa704253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb3ac3153d0ec9988f0f1c9b42108f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861cd6e9870ee1ac8f34edbee85e88055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e48608a097213c1bb06642cbcf90156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482b2979f37a2bd3c0288873aedd56c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7280898f2279969e756d77e2adcba5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eee335c7ff4423c34da9fb593a4b7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef793181952e675a5d2041128d94a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25382e7522ec0b2a236326c4d348e83761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94c817169e1da82ac375f177c939e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6ef130eb7aaf69b1f7eeb09808f3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4236a58961aa0e57e543d5b48ec665664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beaf22723d675d322bad2e9676ef8d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d15f9db34466d6ba8e8f3b92e2fa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fe14ff1e1f1efaa68192e331d4aab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0077243c52117f7424548de3f367868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca95456f4fb18e0165680c97d96bcd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcebc1cd097755a546990d1813bf5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb0cb63f01235b0a39fd12df49abaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e35eff8ffb5b54a7a33a9d432c85872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd18c3dfd911eaa28ab52c055e38a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c42241a1b8c2b97695818930de6c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ed1ef100762830ce31337cc9764c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689df89dd21931b35407d1d4e524f1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851912006c9388822915f53f22771c5d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2231f99f69d0b264ac0b54fe8753a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c781ee321df65c929973b620eb0679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d20bbedea6782f871ae15a859eb5af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2e5b695cfb52de68d01af2ce8efd981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43bf78e5517fe445e68ed77299ccc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f5562a248ff955ca0c740eeb3418d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0712994d467d756758a350626a5f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b39aa7d21b74c11551d43b1df93e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6f69bde7aa39494a9311c75dcca386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322901adbba34498245cbd9395407b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f72efc5f737f83a349c3eae09635af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090694ac257fd4e8784a9db06f65cbc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e4c82a647bc5467674792785d0dcb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500806c0104142b7f4b11a062c74a62091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179f6bc15588b60fc3517aa3312e80c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e48029692b97e6bd40ea4f0c27ca0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639c5bb1fa8529210ce46a01754a08894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ad18048dee4002bf60d31946a41ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764eaffec5db7ca4464652ad5810e64496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c193bc50bda059d49bb627135dff3f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d05524554831194332e8a713b08e698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85b53c006b3813b153ea38c35091e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031db3d2c8f07b8c1a135840e4f5bef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25777760a3e650547659c6fe95124618101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c539e3fcbb0ad45f2c009e14762fee9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2a17e7bd60bb7d503295a9c7cceaf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602ebd413d76cf78cfb06872580f2bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d32f2945f290a07b1232689d06cdc1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba32bf6bdf9203557221eacf836a27106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5f6d39130db970c3ec54a0fc4953f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871a49a5cfd4768c9fff903f0272a65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568773d2ebe437b3f890f0d017ab928109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c981ef6f954992e9c29ba7232eb93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fdc6aa59b10ce018cf9a4fb7df336111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336c0111f4d422221eb724e744e1871112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e70431a257495d9e51ebd5c82fed4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03d343e4570af26cd362c47a7b04b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6065eef3905d081383e116b3f3a3863115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529ef73ae1fd0cb53b9f8a3ff955bd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417eed2cdcc0c712e5b589ec55df099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e267c8a0c0b7ff8d3a995a1aab8be9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ac54c5ad140a60dc436b173a212b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb7aab3948f90da121af81ad212c70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a44273af48cd30be7356476866fc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939112ef52343e9917730f788f32238b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5615c0462296368efeb3654111b9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeae377fdf442c3da5c4ba21bc21b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b31232f7aca8705d046b8fcceea624125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58fdd7b8f2d14e7d5c75fb8ac2de11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84091cb07a35914fca19bed9cf611999127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11dfdbff175e3fb0dbf36c0f5b88945128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554191e9f0b0fe8aa06716b72d415c16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6ee30d9a9bb88093efbf45ff24638130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e16e3f64b1b77c648f28ccd4c3fbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb5ab126d5583fba6deca360821920132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314ff4ebb4886ce49be426c0c8fda5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb6ba9d7e7a1f220c1b645a8394fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e686bcd44acf987b711379fef468e7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cdd2f1c620fe379b22c34534446fa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cfbe13c51096acb2d0d24f7048943137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ad4c23bbecde7c37fb4d0a658d6f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d7247ad40ed53f90866a032e0d038139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05d04c7c6f0ba2ea3e64d40d11c1af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8359323d4a37a086b9c656d3880f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01461c8b738d0a4b07410b8bb5497206142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd80d319121b300b8040bb572c57a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cc7105067f424454ca4a5f8affda1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db713e2771b4fdc59d70163f57ea08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e7b9a9a1f72747f78f9bcb2ffbfa7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a140d991d4fdccea174d84348e011147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaf5c6e7ed31b2ccc972ca29cbc095148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45239c252e7faa3d51fdba419e75ec63149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97855cedcc0b4fd2b9d1a226efa04197150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7bbfa85424784f98b2ca77c41a4ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d9f0ef2e6c28a584b4aae1aeac1bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026582261e4fc641ccddd954fda2d9dd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31550d0e6d0a53036b51d87c0645e0c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55717d68498d540348e3dd31be0ed9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f95e19f59ea69f27098ec4951ee3d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15cb2869e763de5c3297ca5ac624c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41db8aaacf9af083ddd86ff77997df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d881ed6eaca022adf2636370ed9059159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4f3d391e42d29e9b49dc0ac3ae54d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fb88d2205731a7139eddcf31efb98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56fe3f14539b1b476e2efe1c87b6ab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bf6b29775f5cb5f5ad43cd6febf9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3efea81f2129bb6b1dd4554a2f82c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a225bd7435a0ad4a67711dd80b5964165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b643df388b14ae1a37281a9e54d99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55267e236c42029ee0b8f9c7e5aee566167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc93cc2d9a49aca44dfb3985e995d01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe7a613e150ab5cab0756d3c1163eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c59a184fe49bca5d78c2981ab5f6cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fecf7401a013d175c7b23d6f6301bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d39d707b89c6396c97b6f13013b458172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085a40e4a48cef75ea952d5ec0d892d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767ac5c4745eef9cbd7bbb9e3ae8d01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000c954acadcf2b62d9586a4631e6ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71c322ccc9337f9844109d89b208bb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5845f0dde9471916c0bbf59e742e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087ce10dbfe579f799411f3033b234c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc14fcebd8531de020c48e954bbbd70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c8e6447352cc1a0fec7718e76dd3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc164ef4df997801f1421b2a6ce905181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212d41c134777cf3f3e389c0b94e042182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af0b1ae21b534806921dbd26a45da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f04bb5af99a95a7bbef10afb8da1a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b9cd774f3072544c7e8a5e1cea36e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b633c7c8d313e68841fffdbc2d06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6319524afe352cda99f236942b67187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f05c3d9950d9bbe4a7c28697eb4ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6159cad28184eb723d7f9ccd23b8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c92034dc1e50b0aea0f5e8d4420fab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a75c0114dc72d54089a6c8f6b227ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031d381d3c3a2101c55a72659b53669192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beadcdc224762a8dfa6c5cc95d5019b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bbd698290123ce44a53b115f3a1a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1354f7674cd88fec8776b4a8e916a32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74332c04db841f37ede492d7c5cce3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd2c07826878956df620891ff51c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a3e9830dc947d9926ffd427e8758198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f26421732736c3e3e9df2b45ba13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd794033adc1498272ba6e1779d64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c825f555bf341c14da200b5e6e3f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bd1ce4d1552fb873e2bbaef246e70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80ccc9525ba1a1d4ad8bb4d36fb9e2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e932c21b705b8204f3a8f310fcf0efa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a2f080dbdb2a09076f5f417bbfec1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b548bae0fbf23e581bb0d58020d9d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf881ae9f100cff891e3b075f1f0cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e4f50fb5e4ad21a8c565c2e601de7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3ad5f7c5066c481c48f69f8c91d49209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff05f6717f325e599d59aabd2a239210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa218d844ffc717c0495d91600cc47211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47d3d2116b1f666cf26278e8f44108212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e51f72117dc5fbd7dc888afc710f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe6b1a04d8905d7be37b1eae010d36214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf61d8392aa97f76c2462c0a6115c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b882b2002c31494d092f031c092ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1afa82b70661e1c7dccb49e44dc2d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440690b8c8e513486718041df591c10218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956422266eaa21991b7d771339022a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ac46e83b19c7ac1c3f4a8174a611220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be667bf5555203a49b1e60805b52b8a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11ea9fa97a965a4115b0bc23880729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f662f55c5e3ad59ddba1ad18385769223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7fdb2261abd37216704666db86a39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44046f53216c8f3e69aa3032e20e47bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40590079e7708caf47e4aa1f383907c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536adf7c0d4ed7d5167e8e1df06346d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbbd52d39a43cef9b7120e50e606b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c2fc920dcb400e41572aa3d10677229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96ddf0ea7c579370ab6b08862996a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd06f02e55eca3d7ebf7b7c931a1971231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49b8ce826c8f4810b478d2a3b37a46232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca10c4c77993fc059a9a22ef9e814b3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4ac843ffe83c5046ca2b9ddf10173234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952004490071ea79971ba865a94646f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2303cefb19ecd8af35320f111a5da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ffcd1cca8a9f15ab7cff5a0d64420237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62f8a52acca71327e78b6aeef48599238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7336e01d1a366416a76860ba7b8599f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4a8889a7bf7c9628654d81d275df240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabc9e3c960f5f7a0913a5abd5e5dc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900a238cf263bd3ac849601328e51cd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fcf4cb507437be00a40229fa6f525243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8666d01e0fb2485c022b86671402547244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e97fa4f26192b462749a782b25992a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5e2131d78cf7387eb41fc54a36c00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21703a52f3ed182d5b1bf25f6711b253247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97ae6e35c19795a3b3732def1da536248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c0cb3b5eed8381401e157f576171a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c5dbd36a8a770e2d017a977b6e431250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d35595b4e2c22831748288d318af4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e209db7042ea61bc371fcd53e6be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26ae5a4ced4aeb278df663942f9180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528596fbee699ffe79e8ab93195e7fa0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b714fc2e7aa4fb08b87b3557c975255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27a714e1b598568f1f9707f21e335b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18715522049fe17e119189400fb1a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1a43b41f0f3c7e5f846789ab09a59258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033c584375add46a29725ae36fbcfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b9dcb88b1d1ba5a1e4586662d1393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283852380720680099bf976ff13bd5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8840fdf2967d75a33686136cb06af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f239e1bb5153671f95a150b1a0e5aa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875d509b8295074d8bdd28b6601f4dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850bf60aa20a98bbc1910d93a5a751265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc8d52b6938e7c8903d307c678d4db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac2512653a1ad8e75dd8397f01a18f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6f5c934f36bfaf9a65fd4c648bfe9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6ae31711cb4db97ad02339c117fb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c4d994b03ef8ec339327b6265dd82270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4e6cb3b2d0150be66576b3e2761b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12817c60a0d7d69cec7fda70659a6d69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134836aefeed64acef95f18ee495825273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691712278cd5671c253799e2d7032d2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a500ea5d26e6369b1eca79d2d84c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba177a9ccf1059c6d509f742b5652a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e957eebc9a1deac2ad310e50f5404277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd70ced5b04b1b1cee28cbbf7ab30a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a42eebf3bf1d60b40feb47e08a3e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae594a380ac904982e388963f0dcb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2d902da153fc50256167be6e6c1d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4a89011b150e61963aefc6e866205282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241610088366fc2633f27c26ef6a533283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcc1dc391c0683f49f30eef7b53e5f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30877c78e91ddae63e0657ad0c9794f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae17a33b29e31e142c772c4b723a41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a16bb1757253c2eb644e7dfc6d932287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf984ea8bbde1cc90dc087f8ff9d5d90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b04ef521c5b81a9467096f8f57bf67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913853f8a8a22f15d5c38c0bc971aff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dc6e20d6e0837f977abf92b561e3f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4052f92c48285bab4d871efda51e6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11750a22f47a9bc0456132782bfbadc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30653dbd741d08ddb0c7f14050c2c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4af119391fb062db7b5e13cae3344295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e414b9701f7e76491962feebb80beef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6178c2e213441103977fd0f28ae0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c0acb9d2ab2f0a075cd13b531b0e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199d1fc79240a86894b650c6271f29a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ac38aeb041efa293480176d39d259300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514364b31ddf870d3a0d1c5390721141301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb8e445c11654e63412a4a92fd1ef8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8623488f0c35f128dd00f9a25cdb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f6a5408b0492ce51668f2558a0313304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8703cf4a7a36ea94bb45f646dd2dfd6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354a135f4d45794e9d01a0aed7d6508306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89222fd7c5dc6c52da3b44a565bf5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7e8406b35373e3c05d337174d1546308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c44ef1a9e495cd1447f89bfd21392309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04538035865009d2b2d098ebc1ee3e73310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537060a53a618676cd588c1d33c2619311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab8343af1458bb05b5356aff52735312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d7aa59d4645e44f2b45f9b1ce533313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c357bec1eeca6d77ee7518f8f6b8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432f077a4c0af15b1495b9e0cb27ee3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ac9470050c71711c3536f663902c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ffeae0c4edc074a3e11d436afcdd6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e345e43e665c9df4a16f09b527e72318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c006c3534de25f7796ba0461a4eac2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc0698cc88b1834d0a61f0239a24de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1887a8d8c163da858be01172d2f520321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352814fc1dc25339f0afacf697922c11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d163d18770450dfd1e2d0f712babba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3a5eaa40c3e2504048ec3ad531e56324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a974cf2e26ea3c53d397498f71f55f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ae71714130b18dff6af41309a0493326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ea475808731405a1304ab779eef7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce61e8dff662cc602646ba3bd9ef2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06460b766312a4c135c4f23ac10a7d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526e6cfde7cb835f55bcdc0c6017b04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468adefcc6adffb3cd681e5271415e71331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b413630f1b90bacb9c42e83ef746c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379fb27ddfbed6bebd720b86d001d87333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71902706fdfc1c344a2651253b65660334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9a6fd329731311152c22b678316dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd061071ad8effb4648d548aaa87eeb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3d9afd18c632996e20b2d06b90753337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f1b168faec291fcade048c59ddd80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f751d4b9963936d699d9690787a081339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a70fd93341ef699ced5816edd3b11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94c7232a3f3ef29e7a6b0e876334c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda21029b6b28c61a2866444dfd295342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde523d2c97bd8d4a87223b15d5f7010343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0ce2296b8c4a35aee28af997f8db5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d29b08d26ecf420afcf882a259f62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85760c4f3d14ea71e8ef2b5626ab2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fd46a8e8ebd37268067f5059b9e7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c36cefbbcd8a6f9910e894cd7541be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65531fbae3b8500f4e4c9860e8cad37a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3ab940d2642315ef74f194aab069350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1876b4c9691319c8edd6ffaa057d6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe4fba018f6527bf8f6c47ba8a2018352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91931d16b6f3b34454e599cf09db798a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0962d3369f46067b65fad63e44e73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc8cd00a59c2946770afbb4a9b6c2b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfca8174b9f77e0556ca518ab4f0db356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df20db952dbe756d5c1cbd7094b138357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e75772df1119ea0ef467f72010927b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eed64e6879d4c4f7dd06f033c01ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbc5b80bc0c3facc757f3004c72e87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ba26e0722f1a80b17ab6c1442338e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a09a898d9453b5f7d9ba893859d419362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18525f4b214e2d3e781d880c9ede1413363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144d328cdba72ccd86cf793b4fc1e74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c66eebd62bd23de238d0237c32a0e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f774dd861540a9134604e98efa22fc0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a521bf8d2ef461594c005da94c324367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12904c0a09882ea9deedb95ce8b4c80368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481797d2b08ed11a9d9d22ddec8ead9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60c82ab17366a19d33ac9420d288e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62d47c28b64a6d18bc5ed71053f4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579f9d8c8fce069735ef1cb1277ca22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f5752c80736ec2235b18650d7ab59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ff862242a9c534acee63a95a9a8c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426900feee9929af7c8d59b64d5304d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cab6ac05cddd916540aba177bd0506376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b069d3bf8265f490fbc08ad6be521d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18740af68ac884509eedb5dfe2d30eca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a40b3e787044c59991eaa2d41c0a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6bbf468385d1f9d8f05db53671f65380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43fbb32a2bea4fe401e05e160755a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf14e95173943991f6659fbc25d36e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10402d87f0cbfbdea254919d3188060383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488063acde5bbe1c62c94d48bb64e3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f6d4d8a66fe20387f6cb96062fa7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1481876402b88a870095957303fc8f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce5f304ba1a93ac5374445f1fd6096387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11080547f47affe6381a34df61b6420388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf75ae97e97143b4514a740601636b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c86911446d6cf0e9e437738ac1dcf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf50138c51c1bac9732b3e9c0281e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a2af8ee634ff703d0f339660f350b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cf605afea9c1c0a096943f7c81058393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f93e8fd6c7ddec3f83158e0507735394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81601f4bb81b4c2cf2ba521c171c2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914205086314bc6ec1246b54c0ebd5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551553b654c32a39c4b4a8e974953b02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f2112d0f12033b89f467a1f44f89a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97dc763a3a331baee7bed4ec8f91ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf55ed3a6b5be9312f25fcfe8431e03400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6650e6d5d3311f5be897c71785f52401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db73a724fd83eda355ccca9ac92f01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b338f9ab2248775015de4a80891a27403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0497e2fb026ea06bd6058ae92565d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bed75b483b5784ea3cf3dcfcbebc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f81a315a6f68b341f326ba8f5316b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a931d0de782314a647ce5bb038e11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad80f9cae53c326cf9db8b5dcae8d7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05a82041528b378a4cb3fa11cc8942409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d4a85f4d1bbf0f03d63433608e008410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674c3c703854fe000cdf566eebc7350411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f91bf6dda1753b7c334d248a6fec6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c310485cdbd7dc24c578f83ee24f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3851f81ec570505b7e9e9d4db6039414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3438c9613c504fd5d8f9fbacba7b7e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d72f1b4cb5a5022badaf1ad81bb2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce024fe1cd9780d59f2fee8feeb648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da7373d0e53960634b5aa2c011e130418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fbd1a03ec785747d2bf06cbe5b534419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53730e50934bd2703cf9fef02e08980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df5df9d1592078a4094ba2d568b4ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e5d125f2ef9d6cea0cc83dce2c46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac73db0f8fd69e94111ddc1d7feb4d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00c045c104e1fd43c16ab30c5db032424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0bc22d1838dcbc5d5bd9b36bc2507425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc59b149b6a74aba8aa8aeb151b6f40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393cd9da3dc989841172e1a89a9be3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc96fe999e63d5dfe5b5f9d50a005f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c5f44790e670b93a574db87bba25429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ff4bd10738bfc41f84ff40d113c66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cdf5881553833e2fd75bd270f71d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0601c186f682335bbfaa868bf89a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e23531b456cc0a34504813c60e3c80433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a7a2d798ed2107073d07d33e25847434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a488fbd307bed68814c261ce650d744435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c7ed8e76acc3627517b04ac80dd332436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eedcdb62afd730ca4da29e9d0d63ec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c665a0a66d4af1dcb1bc1dfb21eef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b2bdba02e4b2f54d29cd7b5dd7bb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceacb05bdf340c3002166285372f409440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b76ccbdd749a06d8eacf39a998f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63ddd8e1ef723ecb290d7daafda298442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4fce101e940083065db19a52820fc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5c1df684890f162927fb6860944ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d766d5cb7a19a7ad241712c717dc9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427acc8c74f0288eaeac110c3e679dca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdabd522c174f60e5e88886ac09b0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacf28e8c42432c94a64e64fac95311448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646151da8d8657aa5fb44f79de9bb09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b8b097b0750d1aa523dd22758e00450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f5b79976f2e87801182a3fa8208e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a2de55fc27aa6863d528404d77fa8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7858632ba294af6a96f7532b76a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb133241bb450a89b4b791706c2bee3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081d752f0169671a4b4d30224af8b01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1774c8fde395386b6135b9da7a2c4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1cb5853a03d2f4a2fbde2a4047a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041e905fa53571ccbc95315e0886db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a866a364e625eba6737133b3127c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766fd4cf64cfe7e3f12643eaa93beb3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f1e9b09c38a97ecc835d6c8625ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583e7c662d49b480c012322e0473a76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a717e9397775603cbe0cda0ee27652463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81fc7f2f42d6cc510b7725c889e12f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f27870dee2ea13638da2c7ddde1bca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2139464b1eeba2c431a9e0991b8846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8bf42ce3af6ab95160b8da488a287467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bbea1e9b27135924628c47c5ba934468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be729ef2e68af75dd94fc7416cfbc80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27b820d2739a58c3a41095fbed5b2e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2296f7310deb22e65dbae02c3e7cb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e5692e7a60661f49c1c3229123a56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813065a50870cc7cef9f4c0ed0d66e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec75de7bf88c6380a2c387a1084018474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842cc061d18108965337bc1b7e1aa2ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f30fd5ba8f2921d1cb39d4ead5bddf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ce45f78e20e1186dbb1aab6f47d7f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433a280dd0a9353a2304d3979b6987a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cb278ce254c30dd66b8e09dc8ecc6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e4800ca5039adc620c24151c578a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06452e86d0d7e778638db6426af4bbd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa4e70fdcc22d0432ef1a5ab26da8c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05165d7f50a275a8d7dbf75f8421188b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478a221b74857daf0e0bf7687401fca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298016a847737df4572b737cfdf5c9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a8e19dec87975b21234dfd3774f52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d997f6148e23b882266f0af93d5202487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0253dd246f2aca83dafb26156d3a6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21316c89b5df9aed5447a39df3d6dffc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f1d5ac62907e435c8936804bb7044490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c9e8854913f8b70a4f0b79ecb32b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2375246ea1265f1b60e4a403351799492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb668100313b84baa828f0ecd3224da493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c662bfaea113244c9f2a97e3a4357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57cb1cbbcbe61f4ef165fc12b1f17495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd4b8cb7f9e8b933d9071ece07107d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5d6a0b33ea3c778d304068c18d21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5907c773a62445a38f1feaf2bb74c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43e97cf0f4227c47b01d20f67e2ad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e55241e59197c3515b3c0e29becab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509c73d52ade6002c5c6d09c767c66b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd5dd3fd63f0f75f4bec022faa5bb1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5c40acbd3c56a364bdcf86a634f6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2772d789f5c80a575904aad3ca3d057504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40740a17b0402460da2d4489125625b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a707ace433a07fcb444490cefbd9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c346cb0ca5712e13bcd70569c5df59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89223190a63d60a60416264073000868508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42fdb71a088706481a2d4a531475e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb46726a1c4e200a2f25a2bfa60b0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1c4a973ebe899afc848dcd026dd6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a662a51677244655fef36662b538512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b5abd0c465a4fd20caf322212446513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825c938d36c1d14999cfa16ec7377e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e46e8cc75197fd6714c87630d83ab5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ac6f2a589f51362e4370db9ea29ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012be5ced592da0376595abad03b3b95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0496f884e8842dd7dce2317e578ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fe1d4d7375d0378a0dfb0fbf9429b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c87d85e73746cb0f0787fda9a0a9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d357cd104636d855a23f467770a4c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9758e9c2884f0aae61e384d329f50dc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51109b1c5dc923f278036068acf2571523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc6da74c80e6796344450a731f5357524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc253581bc2ca18b9a0efbeee6b657e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ecd503530dfaf5c1a4d0c10d7a9f8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bccadcd9adb5953b203cb5802c8f35527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ca90f6ef5c1204537da385a5d4d45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acf219aad014dfc14c8eda17519d8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b12d207c1d58327bb778a6d89b69f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeedc301bda0f7099a745f4126aa3f0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff13b9395557ddf59ce7b86ffd7feeb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9d73e7b33ab1e01210331a5e2aa42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b28096823b742ae6aaa7982815c052534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90371bbe4d50afdd88317db5a5ef55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16d7dd723118bc8bc3b3ffecf1caa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37597729923874162ce942ab16d718cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761626580f7efcff9a032229ac107990538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf6b7ed239bdb47d63a7416d637780539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc4dcd4af607d8809eab27f5d138a5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d60f50227f608e0b77eda7dc72adc0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84be153db0ed3720c5b7ad73aa95952542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258031beaa5755732b04c4e7cc0dd1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c47b93fdc9e1c486e180752792526544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e7572cc76955b1adf6c6cb823093545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1859cd66b6107fdb7fc0d8bbb626654546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcb76df3051642b18613c1dff6954f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4547cbee53825da2423ff42ae345a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb134b091323ccd133b6187862c1cfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b38b7c72b3511f5cd12f9ade920f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951620c032f4553a97aad3a1c0e66264551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9215eeed67a47d25dc9b1d122070ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b5be3d691b10d481f20be1946fd65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2898eaa35e73fb8653c5ca95ba42a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc4d5e703cc1f48377d513c3f8d928555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195411cb894e589f450175eca96d760d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0ebe9af05de634a68f1fbe9e7abcf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e90af463851bc9a5ea1bed5e382b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aa242203266735965256edfe62570559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae95d4fa9605742a984cfb7b2f23d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e79b5c887089974c5025ebcb80c31e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af3c1ccc5d3ec676d79fbc2fd5ba5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84102cf416436106c5231dce77aa90c2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626ea9503823b88f3854ee20ca5d8b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980b7f80affe1466daeaaf08dbab1ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd64de774cf9da7f7e3239cafcf93b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7f3238bfd6689a8b159a227dbe50a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447bf42b4cd7b69bf1be35a63989406568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e79a9b25057c2f86e2ac20c3eef71569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b445d52ab5bcbbf6430963f408ec3a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca8efe5bbe1ce53bcebd53e95e5c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18f9beaa18d80556acbef5ac52f008572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7faca972d6bc19095ac21055ee295573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c51445c935639f9afb3b7f1d0cba19574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc33bfe77c90ae9c10ea386a7f3730d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4292b2264561e9222f24664504b4514d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a68a1b7f183aae93cc68a3c0402f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952538ffaf51c8fbd6c158e5fc33dc88578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb54dda884c68ed1e520d7dde33b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604e407ad94fedd31b49e9b85afacfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f0a5f2bddbb3c42e974d160cfe270581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cb9f20847ecc43f5408fdce06f0e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaac0d335cf5873ff950f3110906ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca68c6a700c75678e88f51a75e71932584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee364c6f7fb9de26b8b4b19762baac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a374f483999620fac648be32e907865586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c98a5e3448b642bba1db66a3bc6ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebef7982d9d6b3fc27baf7ea005e75f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c8b9706fa9d12720843b342e90df7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce143195b545fcce629888f7efeab41d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e2842ee616f8d12ccc239074b6ebd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0f9371edfb1ceb0b1e9d2fe5937f4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7fb37b2832ed5876f3f9ac16f19a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fd709c9cc9a76cedf363fe3258e30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7dad4d1e98cc58e11a063ea70df0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde5cc04176bfb5fb1acde4d94b4c82596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a3354a6316592d790c8c83f06b360597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40d1bf30328eeb2a9a78435023e599598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092202e5234d0dc64fb0e30300447356599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc18343ffd61ebcd7f8f621436130a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc702ba18861ba2add9fb75ee4be4c43601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537620f76d72b0edc09619a70a304746602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825e9e5ae9adbe5292e84b37aec3f82603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38a01282078ed4a2b04ee2c7e9cbe5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e9d23a856dcd68c8676eeb80223f2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd1cb7da86daad43b57d7afcd1d01a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57885ab3adff3893bcb51d0acd6a8b97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d7589dfcd8927040ccb7eac0bdbf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464811280fe700b5718d74b99434d422609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcf6854fa320339eb954af8aa4e8c3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243a167380c1b2a9c115247df2db674611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c4ae5db56d51a2b1926d5b0ca1b6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d80ba1e790c50c7d6a23223f7d2a6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9bcc5b5dee56134c35e4d013b29cb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f78ea848fa8315f7c977ac56569b0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45b9abda172a6e3b9bb6865eed5086616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741872dbf1fec2bb814735164b21e7c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495aa8d34066b6556a8e7704097000a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda82d4033f40a1f6c1650f18891e0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6d4ae898c122af03026a1bc8ea5f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f08da9a5c6ed8656dfabd65272e903621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfe2e0a8b2be5520b90643533e58a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a7b666eb2eb7f0822bcc6f933b644623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426b9072efec4a72ce8c800ae1d2528624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37654bccced9968aa60024b102d141b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b972262497957d4de1acdbb43cb48ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23049bf57f43171001048777e580df72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b61d5538218e32d56515123f9c7bb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d99708b680aae1808dacc80ddb6f1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f35051065d0fb3c1c72ea1e4bc7e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad871d28831998f9a81e1803192a20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fa647ad0620e65932c4551be3c991632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0aa7040638f8f1b8d0564c4f43084633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdae943d22ba7cf715bea0c2feaec7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c9095bb52158c7f04983c2ddea61c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2ad48a932bbf9b93ac25bfc3168d2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac74646d7206fed854893de868f27e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e9f18140b994036c78f0ad02877b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3bd9c4bf69517f65eb0fdc4c22d7f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae1a28cc92a28a22321dd8de2c4e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8de92b475d4c1e24af8f93ccdb363f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e60875baa0c0dcc0787eec177af56642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e9fa91e21254ff8e9b14303740932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ead99427f3038a208fcf9538e4f6a4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0c7220264f449c01489d74b3b3048645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2856af3f89cc698eb349e535abac0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec24b9b0b3bb7d571e3981cdc0299f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f5b3320b3e1fc72881edbb72809ecc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ac95afc16cf5a860b259e6643d709649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b30be004dcc20b9c426a1bdc1bdf9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635a59963ee6e653b4e7c14638e1658651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ba5643cc90b6f7d3477e001c23485652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47115a9b4e50b12f91b8498ac2bfb5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a38f5d3d97324b875b9c124703ef1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0adf5ffa41ecfe03193be5e130462655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8a6ab6ee86cfd92314a326c2804a2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8848963b87c26acc6dd1864feaa0a27657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ba81233db83986b18ec771346280c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943da4159db6ad0e58d39e85feff607f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60e123cc8868237a6e3ff5728b36dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305f5825f7cd0e79d364e94b3cf39c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b61d46e92705e1f581d2c198c579662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99303ad4b7f3429b7c77ea4c83ed5ac7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79a30b91e2794de0574754fc2ab6c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0fc7e73546dc4c8398472088306364665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d32efc7e2ae8bdcf6a10437b567860666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5e1cc3289438bb797da5bee678352667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388806e75a0acc9acb0371283e58d196668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d1b21410f687e343d52a57255b7e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359085444d63f2a1026695ee015519da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b082f27d2842e943c01744e7f7e25671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faa9949247f81334919848d7923bb5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c273145d6bf37aef97ef2d9599b9d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da7b6898d1f60a07e2bc926d0d4aab674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bea1bb26ae4bc70d81f6537370fb1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de24a666388f8c6f26fbf951592e04d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbebcf4cabcde15124726ec1812338677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c56643e8b6a8e3c3e5a807d6b9a8f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b180c029d5312ba312ae6682155053f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606147651dfff5fad95779a6eaca7094680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defb3280faae7a5712c6678dd8865e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b3ff509b416961db07146b7aba9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cbd5390053cf2f525904af806d36d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93dc6f4b7f5e929e339db2d4814efb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd26894a661b5632ff292c4fc467b30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6398b365526b6d967f4df98e5678789686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c52a702c9cce0c8e25c6af72831857687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ab6d6a5985b919487998164d8c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3af3bcceb2f501349252a9d3c3648689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb003b310759f477a1b3e38e157c15690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30429f283b4dcd466aa6f6743c2ab097691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8e3174d9be5492c15c7e96e0e3127692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac208df0d188f1949bab28f8269a1dbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684455dfdf908e562f1367e4c029116694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29fefac74efe0cb03202826c7daa7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f6a9a2ad85923dc13fe46a90a5411696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833885e3a21ee2e9af95d088dc74ff5a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbd2f727bfe599655ce9bff55e90ff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab2d8055dfbd49747a8700df8794ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8cda7c7f18f266b3ac8319ff74b07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48bcee145537c58be64596f62654e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ad6dc211b0dbecabe7730400617fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee701a88886bdb1020c4bfbdf7d9ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68813a47514a069376157f0b549f299704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4e57789e4d1602ac16de2eac564d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26c774ca303a3db2e0ac7c23ae9b6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f3bd6d0506ef7ad2305bc7fbc0bb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaddd3c32aa7637b13c507236841177708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23685f15b0a4c99a88cfba58b54566f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86cd4a4b0fb7d0b5f8ae470445c4c2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256f206252d8a84a6e2a0bb791e1372711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac12511990d3ac541f6b991a50ed80712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1401e176633f78735d2f1a9ca0cf8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b581eae274ece32dfdabf1fa8c67a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150a2e58015b2e6e8567ab621b6836b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58bb9c3da5e0af8628de1ac0019793716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd26177a3d71e3087d4379634f76abb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e8dd2f56598fc9f4dbe7a052cd13a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4b4f39d10fc0cf295b00468a2c44c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef78eba42031c992817e0fe52b99c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad496848490d9a4a898cafa41fcd0af9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5097dc94e10e9eebba15d9f7d65c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b74da7120d388120462891a49fb7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426932d92a023a298796a78f82d2650b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ecbf0686d463ea9c21c7f1d6459ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a48ce567579d6beaf76f1ae4ea37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbc3676bc450a1dddd91c65fadef8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd0a2d13a6802aff40c6d018083659728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa7721fb94cef4e510021d636cfe4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e551ea7635cc70ea686be42a5d349c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73cf02711b770fe5905c5b546d03fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fa751deb9836ea0cb2e73a4bdf033732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4397fdf8296260d58f17d3dd4f46c59733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096bf4a8100ad720d19e312c2f1a732734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95fc538ccf920a2309252ed66e8381735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b239eda3324a7a5618b1cc59c141ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4644e009da52134ef5564210d3b3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07d7b22e00ce1e8cc27e4c6476b558738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfeec47105f99df1799db55a9ca755739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9bb1de30d52fe819835ab2a355bb0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a43144cc7cce118e64094e83b9144e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55eb5ded662e03b468ca9dd2aaf85b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91123871c6437663d9cf7afa18710d23743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fc7151f3aa46ccebb51d30e014ada744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92126d22b94928482e170baaf0877f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0bef5416e39568b66fa9976507b7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a01203f0dcd77eded63057f06ef63747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b17d915506ca45ad045a868db26c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980e5ae2ad17e0aa5e2e8b467fd8fb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4757fca6ca3081f6847b1611bb57a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1dec3f579bab08d96cbc0b2a18ad5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1820055cf6163faa99213ba23c1a348752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe077ced8d2f8561bacc98dff0b5c84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f43c79e87005885820a276284fb1f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df979f9114ae529c73f17d9249c1410755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8c2ef23a2e328eea2198e1b2bafcc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75802c17b006ecf2c211d4a3b5ebfbc8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7a8b0853ba3282995540a0d016511758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf9b87b0293d1585fd1b7d60cb309f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39f0b8e8afef2e38d2f5722bd10f16760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811769252b161fb8685345dcef9ad2e0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034283a97e7d08c3f6fc737bf3345c14762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a8273343ed01f4a84cea2f9a7dd2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72c479c9f4c82646f4db0879f7ff73764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a25636ecb4a2db9ae8886c7add904e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c780796b4e9574529de98d0a6d20dc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead357241909b2b32e4d4258eef88dff767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e06504433cad65c7574b9463f3ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c1b89eb569422184ec057dc762ce3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f425b8d22a131cab21bee677d6b7498770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467903479b5bc84e5cf86b57f6b5b97d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39b2d9deb3aae8fc7f5f3fcfa51378772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a52ec9f2410e46f6ad01859abfd4b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32b3b04cb8b3bdab20edc3d7b34726774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a12626fd742a3fa59bd0057d2da6b1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3652aca9b807ee7aa95d7f8e9cc7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48fb092d1fe5f95f9a0bfacf735973777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc4951eb64c2c9114695e4483c6438778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70b4ec83960db400f0591d72f799b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46d5122196c707ce13c1bf0a16584e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8caddc30070494dfe282d5eee10c41781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c1ec5ec53d7ee2f05c47d43f5b71a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f10ce893f19abea330feecdde694a2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178606d90ab1edc0a1775753cf57e7fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b69e73597e33995614d4ba7f5db41785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5e912c7ddba447a1aea05a4ac0eab786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6b56ec22dad6520e23c3da78b8f3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d747ba127b6abdf9ab7c45dc39240c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb520dc731213116ed3ba90a2278205e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd221c41373aa4c7805bb016919c7546790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec56060493383ecc99f5f149d4a376d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b602b643c607f501f4a20db2a66c1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1d358f3022c61d116113134334101793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38106ba556623293cb5daadfa832ed9e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381db7134707576f262f56beab064eff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708da78c52277b60af6366ab0968c80796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d595d6c69f11b5464757b582e65b72797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9df01db3373040beefacd191360c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f360f0495d1f45d20e2e187ed35c59799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d86750f076a1fe0c1e2114435a7479800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d2c6154d9b7cfc022e6d14640c126801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>