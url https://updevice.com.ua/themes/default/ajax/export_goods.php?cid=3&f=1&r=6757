--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3520,51 +3520,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb62dae66feac8ef30ba405bdd746e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165af510c10c158c3e48e2f4ae05d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc7191023270be385bd5969d8f373f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a7ff9fc523e516c1462a5cf3da9be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d74e072956d50e4a3f7213d152ccbf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc7b76ad13489c9caf521bd2c500a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a58d4bcafa85874e42ef4058a62407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826912af50821ed5d7db70e248f37988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef142678e27cbc549bdb52ad12290a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d67a1c9542f5180652939fb94b1f8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685875f1c1ec386b279a56b4ec8e585011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4854f4cb990c476467a6381d85e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581c95bf1870fe8ef55cd9c715def5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b7a751507cf4efc6d24239924109514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9831287eb9bea391584049713e7ed5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56f69c516b13765382ab1f1aa9d2f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eeaf6e24d69272a7b9b746aecd110617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e221f92781a50121b6c57a02726ead518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574457daa7cb53463c150b79746bac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538c85b3d3c0092559c9366aff6a5f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74c6d808a5586bbf5e1cfa3f783ea321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2c5481db0c03d1420224fa7cb8a9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f4422ad9e2c63dd86be1e42fcd9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd850a4a621f024304a2233527fb545524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c129180eb87e95045a1a19387a44125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2113f804cf21d65f696e5f437861c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8988a30d99135e511f95d77d91225eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b116c0e840469c62276e8c9e5ba76c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a9191b290ba4e7a8f11571485763029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15abfe500bf8a214abe176f7543f6f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4dc32bd1fb19dca92cc9cb9ee3d9cc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bff10d3b80fe00aff1228a5037a1232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a7c2cd255f4e9186cfdd3ae17604c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aac8d61263b83d315590292fce9fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf963d31799c94d68c6d2a11fd4501b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828edf910c2e5ab33e71fd50778060f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882309398bdf02fadf4a69b8e56d2c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ec24aea167eb6e3c0ce93454d69238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349625be081a631580278f8746d2de939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b489f52eab4b3a4ce37a6a792c3bd3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc6a8aa24a7e1b3b010256f72cdbb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7c4aebcd2be6f54d75edb86ddfdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afa6b74b7d1fb54d843ee04b378b2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab864b7ea1166684000f7d2ca2cda8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f1516dd5af6553831a07ccff3f1de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7ed8edda0223f41c002779a1bc3d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29238cbc5ba1a098e6efb194746458547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595cb6e7cc96d9c8f974aa33569b15048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4fb7f0b7ebde470a5623adda55b0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b1bcc770b70e41ae80bdce0f3532650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b7995f14153e5e38a2f9900cf24dc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00830abb64cabaf5266deaaa5960372b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03754e420c2876059e812a1e49ee29f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97812f53f3d651a45adbcd6c6199b4ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be91aac36cebeb037ea80bc089ac3c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb337eb8e9f9dd8d726cfc1495f8defa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a465bb9d976bc08cd435c2d71cf9c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f257505ff782e3d9d4aebbc74f2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb34b4000be0261af9a5a8edd005d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eea5cfbff65f3f4d9d9daa4595b64860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a8bc70c8c4997979a68c41592b8b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678011afb982f013c96e0e8810b17f9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f53ca04857c2dabf0e0b98a2c7cade63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc2543aa3962d874bd401a1aeac5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ae152b123f3abdad1f5e68221d44665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f592832f4f9d0032006c83e4c41bab366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbc294b6b858519b09bd914bd40c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b90feef5233f5f3feb263da81d913b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b222dbc2f6cdca9324279936b7008db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871946a44ecd8cd5d0d11cd29e4d8ff170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab91ebd56c357eb2c2e491b53dc42c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c87111e39c6987bfde31f6ef6919a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ee580582a7cb83d49fbe5f947ed0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bba7f3b0ca80fd5c4771046f944b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da475d299ab356e5477e8005b6ea18c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7d4f022d45d4fcf75dc7bc1db3aec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407b7c534b343eebd23cc99944d8ecd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ddb8f3a0c7d40ecdb4f6ccb3d02bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a05383533f8d08d698342ed651a16479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f847830423647ef8a5e3f0d5ccf84e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0279073ad0b4c826f638b6a63c911e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36e020f25bc4c47c663a61419da40882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86814d7c16b697612f9682c96cc149d983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b794add468dc6fa8583431e9d248f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bfcfaeb918bb4a12bffd82a4b575185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef99009175090fc2d055f114643bdf286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a91143f1bf0bed99fd9faee729b4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c270b54e766588801f992117d418788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5d73f296f7d112c28764f9e68bc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906af0150c2e1d6b07de1224afc771890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb3eab06d65a6decb9d5ade0939a4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbcc79a868650d6b468e855758c2c092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8be5906315dcc43d08d53373d7b38893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76cfa84e82f1976b1551610f80d3c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58675d762a99b1512c17f66921d12895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a6456d0d961f1f9e6997343498eed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0ca5117b531248b257b6065beba7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87751c5624858554e2a2bc3d0fa0af198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6da88465837edbaaf6e026edc834999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a13db7bc2e016e397748317706635a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf180d25fc44a3f7369643a46da2c80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb95fa7f91770bd7a911b5df313f1df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ecd147bde902466bfca5e3837b9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e7f2f0497f5021d05e09ccf6db3ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5056f7548b142519766b288c7c10e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd34ea6c00caeaaf02055ca5a423ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c46d08b6d3ad2f3903db911f1b7a3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9523f3b354bfed175c790b17b61e39108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4144fd362798f5ba5d48da3b4d0767d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ad8af60612d62d6386d3894646f72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9a2acef6ef8ed7ca40de76c2a2d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683485991744ad1b2bce3c7d5aa6700112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972c704e47e86c22980d2a27d3a07c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688c2a304b76dd62fcfaaeedb88bcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebe2387130cfd2c67897fdcc8c1fe8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc93e671391d0f3cb4fba535eefd5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acbe4bcdb5cca6bc9a8404fd487a3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c0a3b5ca36bf935c140a312f7297f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4f82077e95f43eff3aca258cbf628119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d1a23143e5fc786ea10353231cc7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b6f80c589e7022e90b244e04fc8bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b12c2f06975eeefb2b17c130cd63bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda69bd61e9d853c863f99b0a6f3468123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb07bab1002378d606738bf5f83b26124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85c4f9a459c711bc4840684882e11d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd842ebcd4215d9d0dbacf338684c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bd0c604767aa79a0af768910d764127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d18e624bddb5d16c38154f150f54c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9a4ee059a9f75e55e3088fea1c73a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb506db453e732c4a987f0a717ec6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b9c9711fec079d6b6b0a5cc13f658131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94966c9a3d8382f995dfb2fe81384236132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52dc1335238d62eb89c1a88f25e32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd42047521945886b130953b416952134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360930fd9481f9be336e8246aca741c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecd9d9cb6b4e775eb590bdabe4e356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7cff3a6ca0cf2c67efb90131e30d64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0ba9451322703fd6b32c275bb9f3c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c3c7eb346d10f0d2f6f40fa0156d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db32ed523658ffac8719ca1f4aabd58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc223fa4f0ccc7c3da67ac99b6517e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431476e75b2e552e106bd085a874ed2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a4bcaba387187b4546eb587b91b51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524a3ef054e497eb260667e31d1105c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca81d952a9b1468d0cd36cf912ca29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4fb19aa43aecf65803da7fa7d1588146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca03f57e83a29f57779a2ff5948f837147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b3639d0bfa39e6d33c95e72d8c24148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00261cd61a79232c5dae0c5d0653c12d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21c87be5c1230e5b1be20a98aa8aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f684fcae9fd8750d52139e9da5292151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ceddccb9203440ffe218becdbb864152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deafc4644210656ea3e5e39ea2d3ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9883916982f48ca87578478fa7439dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82078e5d03d057c033c618e5863beafc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade52e635df037a1ea195d8dcf994d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d70f551b817fcd5e9a811a567510e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3cabd5c536d23e6a5975ed598871158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153ea95f96b8f017dbc4495249d644a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f5f6409d58f2138ddf05e8bf88844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499b31aec28a5a45d28dacc2a31928f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a633ff5565d4ec02819703366a40c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d38a4ddd15ecaf0dbb37ec0de0db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d29db5909e8a02578ca41a2386176164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539c71dd5bcfbe3f29e56c4cba62bf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33b4b9dbd1d120632af0422ecada37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5ab97de480398c62cd5ee11adb0e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384fcee0dde9bdaa4e5fa430be43797168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0759a920d1b1442c817de96eab6ecb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b225f63971138b9e501d67fb64964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203852d4c642e4c6cdda2fe2178cdae2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c1e6ef443beb30bd2f788b5b1b13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35b01c62dc142b07b80328d5445ad5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a652df158c0f45bd33285ac848abc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61fc3f25ffb3d679b556249355dd58a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a12bf3cde046fd88edf6d808c05c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc36e25f17846c7fb2eaf2c38e7614f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530625af8cb5ed8e5f57dae4592148c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f33656ad7a32e76e1b436826bb85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b783508781a45c6c1cbf0699342a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93ae48b85437f51b492004383bb28e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bfab18e63f57605bbd31617959bba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad35dc2adedd6bb64a168a49a76d913183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13ce81bb7a731471c418c27cda0a65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c3e5497e353d8d264991b7687cb6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89e0ccc2b8d4593043bbc6d3037c2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee599f82561b59854c0f99c556019187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd64735aa5f0b25c46d52460619d82c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8dff4df1e11286112a8d6bfb7c42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f10ebe7f7ad37cc578edab52b9a1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb0c5220c2be22f9853e276ff5c18e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68539eb766e4229d7079fe26c28ab3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf12af1246ca52417a9d984bc82f9f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa528057cc8f3301bf4454d4da77f5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b7ed86564346da8e678a8ae74d441195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4278d6b75e88be31889261a92926196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007dbd9617fd68f3499939e75804a0d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376a02cf49f51885c6c55c549ab8031198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2463b3dacdbcbf6097320bb781bb4c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa240a3ab5b1309d88b14bea654d3fa8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49a54241efd476a8f4ad0e73021ddd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad65a6b6d6711f0a679437bcba7fc86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be086239678d5d2e586d3986d543ca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b20d0ca9f1d1f5f7424cea866307d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863ffd023f409fd49e62a3c371af9e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e3184c781b7bffed08ff7d62a6ffb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40bd09dc850f9c236e78281f010469207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8385e7d9b7933908408f9b9ec8e9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e33afc10382d431f9d667d75824bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c01c8ad891e610a06b468f8af0c2d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca49124ab9edeff543daa55b56ece65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4fa3f03472070d883a0afb88d76cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef527a3fef976c77df9f16149d042121213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04cd9c04dd34c7d6fdcfbfccbcf5062214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badf71620c6f8f6dc8d0908ab72cdb6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b864f34acee763ddcdbb18c713a04f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66750a43addec5df8be3c5dadacf7ce8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874afdb2fc9e5113f813dc57ce78e837218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851b200dfaae48c4d02c27f97a131a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548df3467a98472f613da3e8b8f503a1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90019196327c1cfcc7772d719277f31c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82082c22cfd5aa524d38471c7613b1c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b0ce92f11c25edba3eea5aba5a6e1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4553c3c9df48cb84e8210e98eeee23224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93294460cd8868d2c900ffd025d787ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36defbcf5f747964dce2b43dfc26cc1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1117e5f81e80299570e419dcf0b93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6247c4d22b9ec61c3ea5588858280228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013a2b095916d7b436be0a01791b8d7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505d319e3c5463fc861c3e36437e248230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e81a218655b729394712396d57a9b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9095402360229c3bcdf4f6e11d5bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6ffc3f89df1b5ce6e6459c57a9312233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300c496c46f3e4090b206542d1dae26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7e11ddc59ba63fef61e946e7c1cd8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599e5fb55c775ea1b40d16a17933689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7311d76e899eb70d5db506d77cc3a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bdc8c2fc3d85c9058de6621ea978dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142761edb25551490275eea7cf120db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c90a06767ea8b953ebde6551e246240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616398375b5043b3f9724d9f457be25241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3b4eb3888b7afdf83a355896dd0c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b330555f1cf601e87f8a5cee098f5f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f63acd2786c2c21e8fa84e373b5c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528381f99654cf27f50516738e8a55b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eeb402a43408a9ebe67dc637a40c43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28da272e8e359b19509dcaea6889c8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545fc64e02b2cd5118e21d94f1c338e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d88aec9485f27a95a33cbdaa9623e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429eb129d123b97c01c538b851cb578250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060485283cf0ca2570eebc0af3e758a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a5ab1686063a98647531d53d5d6c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedabb63b8da11a7809ec399665478c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd468a7b9700f45a138da9ac857d16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd9836e84e49364b26470da9639900255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94756c806c7dce55f2a165d85117b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551b7125e1d6fa638fd7b1bdc540d2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136ce4405bb27e1c9499e9bc7dda26c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1def0e157228e7fbc868a7150db289259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733adc268d50c0eb8313dd7d1db4793f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7af633c3432a0121399355f913f46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65618d210274c6aa1a567121f0a0c48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3e962806869a1b0cb8a080d8d517b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bb977934fdebc90433d99aa4658b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94312465c49d7ae78e11f6ba2e587265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891a7d5c623187155b01a4efc21102c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc7c6ddc6a4faba133b976d58bb370267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6b1bb8f6a1b9d6e02872660326caf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddbf078cd70dff5498f287f08ee371269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37e4793c0ec556ac8d862d4358e924270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384619035a6b4e1fa3733c850e01aa18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c001a776afdb53b8a4861bdcaa86c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e1c5545d70f370d673d06a12fa642273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a496772490f378cc963ee742ba4e99274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2aa94b5f602d139691ccfc3f91725275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96f8c32a3783d97adab220c490607d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430a20ec1157ed3b66294727917fa9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c797af3b37ff656ab8e82d7472474d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9f7be8d32d1a365986b661fe68c6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80a6923bece90dcf6e24eec528828e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb918eb181652f0d53eae3ca9dcf2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3f71f8e7600287d0fdbd4909692c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb28e9d9b053f34097f6e6b5a001bb0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674b14966d1a59acae5b8031f414c38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439afd7825c35f5c2a326d27263a625e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f170a0469962fedc59746ce813d02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba36597462437ddb801f6d29d9edbbc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a09e005ddb6e70e8a6833b11e2c7d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33674c0d0ae701627ae125b981983289289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a651b9b62151ff01726e2daa896f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6435c73cdc19bec994d203104231c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce37c9e4fd5a71fb9a41c26c40521a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d93da7a82476c85509349f5555c5c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742515f04cd0bfaff125c08af64f8f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db125e3dbbcf2e9e05c1cda48d741571295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9cdc3d2f36bfc5f6fe85ef3325a8f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e889247ed0dd5564ccd184833530297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36f9ad28c7abd37de119f7cdb65935298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a83009e9279edcc23d4df85bbea49299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86ce219815452b7b7c4356f878e2c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a424809ad8486fbcfb1d07c27f0ae06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e021f132e32a450a33c7703fe5556b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312e13fcec985fd7adcd35fb485f799303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bb684f28a6e11c2f6f3476cb14e8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e82c975c9eeb8c993a42ac28a9211305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a81f0540a3c32deaee6a072506a96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0728da5ad5328be517b270300acec4b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd21ce3383f617cd50c00ab0449fc46308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949cd57f04b861bdf7dfc8566cd3f9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00ff0dbc8f4fbfaaaa9cefa84eefb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ea3eefa087eaca1391cca1ba8cdc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c53cac743c9e58400496dc2431a87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff497646f47092bed2f692f0714dbda8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9981079b64491b1a7de4c3fffdbdb54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d99c51505373f3a0b15fb862606e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85af08d15acb598504182e9ad27d3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619971acd72d6e15b57bfbc32fff80c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900d837c030f3adfa19e06f7e19ba77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e939c5eb6cddd7104e9b5a8cfb898a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95623e1789f4828436f6078b29e9cb14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c573398eece9bf04a05d4d46a2cb5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a690ee0bdc66641f41ec855ef895dfb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9eaae98ce554f2d94481a5effd3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823d689aca6697599c9f0e34b7971ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d711a6247f48de6f0b49c8772664325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dcf91a840fb4656ba6085334feaaf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a916b2b0f865c73dd252d6e39559b9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1a1d98174dc8dea779bceb5704582328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc005e319cff7ff31cc8fc5676a57a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c006ac789d3f900b97d15dee15adce330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33012e055ffe03fec3d4d87c12e6f88e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cde09b631ee3421bd2f9d86dbdfec9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89bef90097e281a63ae121899b9a36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d46ebc44ae96f730bb61a09e07c96334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cdbdcafafff2e37f829893cb18f9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ee8767363cdd4a6b134d89a171cae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c316ed0f5d2cb82393e34922724d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d4cf8c0f5ff5e52182c8d233ede5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3114aae793af3fb677c761c886db1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7abc4e8921d9cd287969561eb497ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49220d1bf2fe6ca7254279a84b740260341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde56590735806f07532481d872e5cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f13be81165ddf0565eb6f581c6b4e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08607f52a0ac30af2af104e31f508e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74badb38c4be516f9f95d5f4d1f1cc9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af1d0aa7be3327567ca5e41068125c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b86d33f6f2a3a62dc9eb3ba210d203347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d05b664e85814951dd610a79fea76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a8749220dd825914736cf7e51dc20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7adf0a4d7bee001b37d229ed76c33350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89623351529c6daaba62068df6fb7e5f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d5b6489583fca10707804d92c1d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e814dc3ef8b9cf5ea46898182528353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e56cc52218ef3fda0493fe550a2a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba511a3e83b9145a9934315cd633347d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3a973c9c347e747823f6e3173f61a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b146d8558d5c681165213b802fff710357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3b432ac20e523359479bb11a38eaf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756f5102fd555ffd3e029c2ab897205359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaa1563f1a12c336021044f28c6d6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be59f431f24a3b8545bccfd0b94699361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767b0acff6d860803876e45e8de4537362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da479539ff0dfffc06e0d9883d73b73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea9a5ccbfe8a319e7091c9b632de4f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d090bafea622cfdb686c29bf4d91d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cc08f46829715367f357b27816c77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d62907045a1dfb3d2138083e508724367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeac12d39a067ac48a575475c7cf18f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996bd6217da33cca10c70fa73c9e5cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e49fc7adc73d95404ed5011100795370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28100e72e99019f7924ef2c07137a6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c48468df434f11dd72ea3b1e448a07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c218d072754efeb17a3e4a75918cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aec1cecccb3310ed7a87d25b83b6a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38da3a14c21e9f02d094b1aa4a9cb40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ddbc7b0f580ddd415aa5a4e50903376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5121b89265db92680d07fe4e9963cac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5924b682df7c2c8451d2b68bc98d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3a2a082fcea5a0bc71eac118651dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd927252c3f1041cf01e2591ca42a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95568cc9126b2401317e68cfe6f51de4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10ba9ec5aa4da36e7381773dadc872382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddca110c2f4bbee6387054561c5b8d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544acbccf998404debe3b5c17cef262c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ba6e15408863e1f71aca1c621bba8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72413186be7496f859f5e5ead7bba1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba6cc5c9305b0ff6fe07f62c79e4e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217fc7c604fb3342414f04ada1d7040388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f973ee08022d05e92d1562c5987ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b634b500d74013148b145edb144939390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b41abda0052746e9b6ab4ee32faa1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7d841ec06148dd20e3655837a2ccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fcb8199fd68e6cddcdbe0034c6924393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2e8c871f37ce7079081cf986b60d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a6c1a14866fa3fc3ee118acd15212395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193e2bc1c2bc80877023ee25d076ffa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a201666689335a31528d6f5cfbb6f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085ac8cba0e51af502181aff7ef41a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac4a26e77772f8ee61d0c9d07be06399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d37d7d2a5cc9aa692258538aa9cd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb1e458017b9873c5b0043921ef829401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c93f754977b9a6fca70c4f1fe51ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4914572113756f5e7245f7086e17c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf7501e0583cbb514f9c621512dd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77ee1df2130755ffdb2414c769afd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9bc47eabb51a657c2c6f74a79047e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d98b330db3ba5f90f9f4f527d42cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f32ad3f4483661f8e31c7dd31f36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68117746a028e4e10221902aa7907901409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d92fc91aa7acdedf37783f0c954a38410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ac46036ed116d9d48bf18eadfb4dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537a916ff57485920fcfe4f47a51fa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720749f52a93ec402327e116b712067413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96f1440cb7756a927efcb9b472b47b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361fe4bd38d51eab4f4cbf3b1df562a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c5884e70883637652dad1fd6f7fff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd57c98afde862dac63438b6aa28e2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d1a41c555b7c09bcbff50814f7eba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d737e667456d100ca99fd98bb4b9b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21103e1d5c9b615af101e4f18fb78d76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dc15d6eea140d2c22c12583c204ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf68431c9da88b8bc1287dea0616237422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b0fb26f01bfed6a53d1d4ea7bcaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d998d0c85d82d008002cdfe139943f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc7e120e3ff0d9a0fd42edc15d334a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4a8be6600c82a11e6b652125da7fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8660f9c8c71d967e88609c37936ee9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3d83d2bb4b7153316df85acff5682428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46f4206719d4ea157b0ac1f594cc4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0312e4d478398b52e350fd6979d06b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b75ec2eea9ce7a7e01c22ba61fd7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787980f3071d5e378d204550f0ffa00432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83d66a731f2a8f3bd2542a3c659377433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af092d622ad2f28d6940d024ffd512e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb32313182d2e4c5e5864b8dba55995435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f97ef186df600f0e248283006cd53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043d869ef4440b1611b5be63e8241b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba9675ff005c354030da068a86ef4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1978b8da3d3d0c58a02046f4931e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d068a08e4bd992570b235346860e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bc8a98174ef2f6e3d2baca4a457f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd5ac6c37e4b70ceecc7ab7658b18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5463c07abcea4e3439060507285a628443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c1f9baf0f871484ad3236dbdb95ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992065e433547e3536b5ac1119c5bb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8692c0a977c91f4e1ed73a1f2d7ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44ab985a5a50c6d2a21c973bc6be38447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297de7000096018d62aa7a45779759d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ed8a71eeb05e17a6fb65caea74ef5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ff7c4122c5c7a8d1c2d99c6c04cde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9d1882e9c25b45900efbeec73775a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a7b41c2df38dc416c4acf1a78d00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8a514b8d58335257906d7961bff3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8894b4603e31eec35a3c888a64bd04454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a0f9681aad2f06663bfa4dbc9d29e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da19ab067d23ba3b5cc805e8a9117d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ec3cf041ceb541d32d3bf73bc97de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6044eabc2e5611ba646be4f9894c8b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedf02270df3900c84c591aed3f32d5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302defa13f68f0fb800bfc1ff99727ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d4f965974f584ac3226f95064a738461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4199fd6d8575dac8399bedef05aeecd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3e2d28f92999cdaacf4afe2fb3dc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5569a4eca10dbc2d8d1a6eefb5c45464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d17ffa9fd0385f95beec07761a2e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476249b59537f9534e7fba2e2812a54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc1a4ee12c4fbb0d7d91278a4b1db2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94465677220ae592466afbb56208ef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21c22020530f3fb131492e9f020658469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b38a52ae8eba479bfcf0ccd4ffd93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4008db3f1f864ba1df095cc5bdd89471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34aadc2c873034037c139c517fb927472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744e36cc8c1fbc8a009a7c9d1ca7b91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f835cda3fbcfef5fec6c27dfea705b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece3627d6cf7d9763071417e168c394475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d615f591b2893af65114435a9d7d0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670a91dc97424f6b77e56b138c2adc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea7bfc5e55b378fa17bdbe239fad01478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f176cf7f8c53bb5fd3afa09d7be01f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109794f5f9508cc98c12bb4f558b5f01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c91cc9ac73ef56cd8a6b90efe608f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded26080da1dc8e3eb9d513088be51b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b7fa5409e3f8afa21b4422f747696483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f15b7c0787f7a2f9f5d551a39adc4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35cc0f603209ded100549a8f3948ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e225120ebc9731f8631e342159bcef3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb141aeac7e0a8dbd01b521cd04032c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268593600615c4d731ab96daa5bf7df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8194383637ea4123521cdbb2995a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae10be1f9e4c69a5b671122d2146465490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0cb48d5d8bf8826e3fb53b1fdf3164491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cf729d3e916c028454c3094d895ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff9df8805d954a10f71cf450055dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d5592d50f08987162567e31176f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbcecbf7c99ed2046fb089b03405e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971c0019bff067601acc4d254935b55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1317fb8a85a8ed23dcc3d152fed8c1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea44ff628d10d09aeba6d4320b166498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d3286c835d800dc60132a763644896499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80767adabe2aec239553fbf25e681fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2516ef4aabf99c2e5329af32b1340fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6864e9a59ee8ba2ca5bee45ee46e0d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b3ff168cee4e240df9ee36f8046c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff1063d217035d15a506c1bb8af8fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa479788e97489799dfb827a5ab5f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21540c502e94e9175281c30701c57ae2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c2db82fa8d3cceaa88a7313add2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e114c6989d136056ee6a8583582e95508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5312fba06972776a1cb4702a8edd2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973d1a94fe3e60e8954b13032fc84ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5baf893a19695dd01d992bec99f90d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240399fa532e39ba20f91b91d3df991512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d74dd6a19bf00caefe32c7f9817b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b9763dad15d773e2173d90464716514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af3ca8e74e1eed103f6113d10bc8af515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0f805655db15ed78b7b7374e469c2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb2eddec6b11199606762589b45b47517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b859f64570ad8c91b283d7d1301d472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0367cc2d81870b408e8ff75de1414519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78083a341d9808cce0c0a98fabc92c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e90ca61f40fdadd41f63f4737dfe8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a965e35f9306a00571be9672be1b29a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84dc58011b4338dfa5d6e8ad56945523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9e6088d6e43df3cca29e3ea647b2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc2c72073cfdf9ec5eda67466aa53dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffbaa69a6f0c324b5909586ff3e07c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacb4087cdb9dc978f205d9ac644fb6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7064227978257fa0dc79597161750e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034cfa1202d08d2de979c3a62894ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd4edd6a380397e9ffcbee575f4903530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236ed560570bbb5dad206147000728b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8ed76a82506892711e7c806500fb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003eee7c40bc01a43b7ee6fb4bcef87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316aac8ab3be89b986e4d0a558a5dcc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946cb076cb95a06e3e0f41a6d5d6305535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee82efd29693e795fbca0428b58b4c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1793f028c187dd54486432472aa2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba6144ac6c646078302a494c966ee6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c29ed13d8b068c3d03dc20886f3e1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f21adc2e845a510e998cea7a57b16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1316a521e2713709da59619ae67ec7b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0560b41d0e481a505712d88b5fa8c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681b4440d2639fc56568eac0c506208543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f64ce0f084d3abd308d281ec2fba5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81003ed7f4fc494c843623b9b902f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937e22794611d109894b02aefc0aff8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460301be14dbbbffb24088412dde974547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2198eef26670d186d126987fcd2398548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02fa40f9f17e85aad551e5be45ff2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12899358e81be0a7fa39ef416262ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9575828bbaff44f1b4cce66ae40bc16551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d13ed5b7f8ac82a2924649248809b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378a69bf3c82a6ed1533b0c24eef5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d43c1c16e0605b9c8232a9179e6e7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da251bf47cb2f0cffaaa769214c55f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9898a7b00120442cfde8c216ecb8f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a089fa3e918423227617266470f59c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334249275f82a5b7d84352a8587cc0ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebca40377bacd52dfc8d6ea0c3cdffa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97107a135f83eff0edb6e6827c51f97f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23b47cd4f5b1f0bfcccf294a06533e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d73ac221debf58ecc797de36d12b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699528fdb6ed4f5e90d09ac0fe3a8e68563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594d29b87d73694ae02e905c021cabb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438d28e91291ac5a82dabed99343c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166d06f074c666aa19624d592485054566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deae33ba74f1873cc47770ad253218567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ced37b9968ff5ddd57f96fa263741568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8091ac10f91e868bf0d814c94a7abe5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebae9236732d356eea6bd9dd262a3b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48e11f5c9720a846f8702477502f95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c28904e95c37a65882b4f354d1627572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf6933e4b92656280f38db2681d176573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213f4b45c40f536dbc513e7dc43f39c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6a40e7526d5aa5b8d7d9abd90a69d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354454916c2b5f8af8fd66f760fc964e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e69755f53ca9634816978162abba3f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bee3619c48bc766aecbe357c2c987b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26945274dae9320af42f87bec3b216ca579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a89ec265dc2c96aaf6c2002e05dd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7af5fc2afc2c86cb94ebc934dc9f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b48a46b1a300a3a5494141344a7404582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b203c65784b4b6ce6c731c3f84cbd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f8d21d2c414a495511a324d38edd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79499becf7c2c91530080d730e06be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52d841937437174632578d03daae7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20f38d5240d3d8fe6b0929a29662b7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e21383e0a131e2bcabaabd907ed3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e1fd5da0fe24afdf3462013411ff7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4fd2f79f44b883b42113d87c5ffb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27e7b9297eb18dca2f80966e37275c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fecc34778a5b83bee81f11382c0d44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bfbcf4624c00e10cb5f02124da9c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291d23ce49d74935a0db56fe4627ccd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1765a261592662c965448ae6421e2b9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bbe06a8b58fa0f185561db9cb41ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfefd1a65e28cd314b77525d68bf0dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7551ec29705dc846887f50d222696c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03752c226a351363dd076cf82ff5a2cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a734b48cfc5f2e9f529726e334a1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b025532b455499ec68edc03df5aba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa54d7d04cddf651ed2c1684e5d343602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c24d1c8729178a095c8a56aa6c6f39603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70186d13457c5db2cb9d9f16a12befe4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b3e0f436e5afd71f2ab8b37a6dd83605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dabedbc0ea3ac277bd4ba052deeefd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787165d7e46068eb5d6cd8f85fea478607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72aa096fe90de3db3c345340038344608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b65ef61bdc563af109ba45b09cf04609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc15e1fc7f48e25ba6d34f230b4f1d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16ce57df37a1f00052bb8a57e2194611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901cb85f1a7ce1ff940ad7330b5dd37612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcb092e6bb25f1e12f6d53206bd1ac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37588dcff98707cbe1465425842ed0c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475266dc7752747877a0f53fb0d0f87c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89838be1a5a085fde7227c7039bcb531616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4cedb1875c2445b510f6d915e983a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3288ca480c8e7c10577305ff519e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21248b41e2c75578be8a23749daeb1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3b993d8356d1c718c440d28840686620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89faa33166ef266896b7430a3501cd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb2f27d5af04b44d47b9691ca02282622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb7ae171f2a0d6eb6fefc3d59f8d31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d58914d680a355eac8e445cb670d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b3d0ac5c26062d24f236f6ad26c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea12e61e9f8196aaefcbaca369552c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b36280abd17968cd26b825c741af1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee2a38688b0ecbaf2d920c8f6e6cd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7016e79455078316ebcee147cf680f2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32ff35bc87ba53bfdd42207310da05630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59109abe31f2eac16f4089babc4c2626631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6b07e047575105a37e6bf497bc8c0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb68072f9ffd538ad6339601cb84d4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b126d88f0e27fad72a902e75b4b85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727b3e967db34b6a92f0274e6c1df4c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af9c320c974a00d6f080c9a620ded636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25612d88200aa9a3df08e05c7cfdb5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec836579396253153940401962ca247d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed8c0d3e24bd8350a8265b775da7be639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade324f19862c35582d57b1b7d9311e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006792d2683eba7d2d832a723420091641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4852da300c9ff3dca18ba03a9fe0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d851aeedacae5ec2a5a375bc21e251643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5520638cd368dd4a6b639ede24cd0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c318f4212fe0443b1bcbadc2619a04645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac2ed1cbd912a294a03b74c05f8b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f7815bf8b8984229cc24e88a8673647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88f19138cee3860f4cd0091f222071648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a30647a8e44773923532b5accbfb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54a0e71f50c4ee4ed73b5b9286f34a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911745a6e585487f5e2dee9bf7e67a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441248567b2e62b2c77e39adcfc60e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8ff26268562c3bda220decd4d98b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0223171da5a34f0f5dad6b3f11e2c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fafaae10fdb30ea77bd913fd2eb27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fc7b05739701f797e0b6e4c4e1a30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea750b600fd3f9b07fbd18ffe48700657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41dba6038ed6b405d79065d25bb66e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5443cdb180c242a0612fe3fe03b318659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989c290e66eb513af9c56f676c20345660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c412fb273cf6dc6528e32efd8f42efb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6beadb7ca1065867933544a57777e3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b5b24312fe21256d7c1103deb6864663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d490393319e98b26cc0e1d601503664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a66979dc6ba16b2a0795257fac9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca34cb08ccf981e8ea2a165134049d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444128612f642b09a8837c205050e04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d656ce2223d6307ca350911c2c026d9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8414bb65edcc1fedfd140dfb4d6fab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290e4c8324f3aad3def782af3c183bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29a07613f7bb6a428a50be525a599f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3493bba504048b05bd2f1855c2ad22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a88be1960181986c7097bdab11e1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe82dcfe97f3bd274bb494acd6255e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ee9a5f2b0e843146124196d01b8bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1bc1d14daba01258c5f690047d89d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b967b4f97bf929c7f75f37f20c8a2c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221b4add48328d2ca387478480569fe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3f5fff9c60b37d46d797c1b4b45e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48d41f64d3bc8d98eeccd7aa540898680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751da8b306a0fc05283726e8cbf1655681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ca3b5e10c1aa75e40d556a86dda2f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce4c4346d3407847d9bf6317668beb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d11d94a8d0a7240ad32c95750ab4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d63d1d806a07d93aedb787af488f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df37708187be0cce5c99486c8b7941686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e66e16735f153b4a0b6154f032ab14687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8639c6a83f839afb94aedf5214dd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95650a65955f00a9686c0bb356642a2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8099934a9a8984bcf9157c950b02e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e248d2bb62447f539882323f0819ac691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19de181a5eb1ba018d1c57d677f0c6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39546a246ddf08c5e5b74d172cd43927693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af7727dec3743c66e53b9f4f60afb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6504354ccd9ee41b528ca7fd40540695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8c2562155d586bc8a146017920356696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ec2ebdf70fc498eefa0d2e17c060b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3046ca643b6a002d742af8d91420afd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da337aad55d89c56a213e0e12706b34e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cd027985a5019c357be4aada116b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8e0d8010a97e52b43fd271498d8fe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b3c13983962bf804be21f931de96e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653a5320ee4784e24bd420deb85f36a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102da76f882f1bc9e6fbecf1e12aff2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebe08c7122986d95f254ac2c1f3739705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883b503c72e2d9ac782080082367baf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9663af3d630d5e0c3317843663b32707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c794ac2fc40627e0f73bc7cf7b2b0a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f96eb58e57c732dae9d004045c573c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc60165d17c1e1817ce0477053dd03c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e8058bd2b4232dbdc5d4851b37d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2bc2c1abd5ecc72ff4e687fe8a8bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8ea9662c98fd137a3402a5abb1fd5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb53cdd0cdcc531919664bbb87be646714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110550ca1cd9a41c37931cc2425ca62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b258a3c06a1e0045c0fdd19821b156e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c544bfda215426590a239fe6f136922717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63e7a5c6d34ff3893d3dc57b915cee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb73f526ccaa6dbe3d30d1bee58c68d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e56f82beb9d88af50d9f6b1b50a8d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ec087b5a34854bb56554ffddfe527721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250feb0e13de5ce8b572cf60c3bcb23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a8e95c18f8fc12b0ae121d4605c1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0fa808baeb9f59d64716c851f99ad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4d8f2e223f2574731a409c7f7cd2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f9b2af216a4471431cd5b656ee09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec0454a069908e5c0d4818d6e45422727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5b17eb351d43840c12763e0770043728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507f55c486d90bcfc58af26897db5bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395678899570aed2ebac5686a4fc77cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e8e860aed3119a6261de61464dc0c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152dc50615ffbc19f54fe02f53bfcc3c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbc1b215dc307693ad05b2cf80e545733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6d4c0aa13127093407beb66dd68ea734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a1160e83ce2a0c9463fe30c9475e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e153dfdbf65d4e6d37d7d5f717e3b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7c9ab17eab4db09e2390aa6b7230d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e5427e4cf977953211a8f78752221738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ea306def596b1f4f06f24605757a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2eff7c05fcb0062ce6c1953b430d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e5f9864f7bff6b645b2c30f6a283c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961173fa9d4ba6d5272a3a015c93ad51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c040f4d95cc16cdf08b78613cc5eca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2450ad0f918567a9d08970000a857d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f84301c3a01c2ebd9b9021ba11b910745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a0551300c8604208db6cae9533b94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acc67e50fe738d91b15ca6e2306a01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535d26a02a2178d19629e1015f24f02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7daf8024137f0649ed317ce44dec5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f141ce148fead05bee37b017cb769750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95596cf9a59d6f18a3f8324a906f0b16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ef6eb48b0e5059433571cff1ac0ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c3e43923a73f0faa66d3cb00a09e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8a545fb431b205e652e580c40f104754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861230087fd0f4d8b9bffef0a55cded755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe90fd3d99db77b99b0c4ff9a4f1b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab50f9be55becda06015e8c6493e047757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3769c5d5df31826ba9db51224bc18f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2d702b1dff308a4168be7862d1605759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbacf915168771af36248a177aa191760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb74fed6e401ded55ea2e80dc7143d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1331f3050ae902d4df139c2dbb3d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46acf5d96cf7bc188c9a316fa72f578763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116be80a4cf89455dfc09e229001de9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ed9857e0ab2e0ab57be53df0e0179765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e57363cf2cf209ce82eeca26bed3d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1a5cac714ee49a595e120208e9d4d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dbb8d5eba0afcd36495700b865f19768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4e6ae1b474a5110202c38f01f24e0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeae38de85f101d475a6cd2b32fb8d6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8738488b8519f0dd95170a431304c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41aaa6fac482a2173142406eee5ae75772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecff252bf6d483ddcfd7daaf952ae00773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4f2b745a3c959a942d73d555f78b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ea761b906a854b231951b5da5b39f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac3d6c6832eaf9f2c9f5048da8aa6c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb30e4178fb8319a9cde93fb051bf0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a045a8fb0a7c27685b30463cc6ada778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202601d20e294adcdd6886f434cd8b3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3910f0ddb7773c1a7940824ec7ff21780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e8e2c27b58f126a02835f9c5a299b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e58804c4dd702f93b16c2d9f3385d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aba0c818d429bcfa3f821010a21760783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d115819d2709ddc2883f0a84c752d8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cff0783c0bb909a5a7cae1263efda785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787130b2f213280b9a69fa622362678c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aab40f0f34b6d0a98d703f8a54114787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746a48ecb0caa5218aa3aff8cc97852788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5ed3808169708ae9d3abb6de65a2a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b22763b2a720b3745ece0b032105ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa253eed494dd99c90f8b63069d6b83791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361bae89b4d8174d581e94317185bbe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081d0d950a852c1bb1ad6b8e9b89d85793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e32ae1df3709d15b8c7fb7b0bdcab9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703894b5a6cfe903a499bd0d6590d280795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4383e5cbe7edda7475c8dcaf151b79796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7791259357d04621f745363afdc793797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce9bc44dbd6b3d45880b108c384d45798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30b6638214d7fc140c5fff4caf5f0a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702135b2a6e05c06ede085a3f4895b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a089e4fb40a8502f0d7f6b7f67e556f801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9cff88a4396a2fac2ee14a123a501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f178d7de40fa474a6dee91831f47092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920f42ee8a7dc7d5e101143089f77553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbca3f64370f8d1e76b9662b3218344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3971fc35c154b545047cd1931b08c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc7c2c1a6dc2b6f856b4ea753a12586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfd1e3e1fab8595e4006b5223245a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63869e76016049254a17150d924ec7c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c06a8df298e0c8396a6cf67503719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd72856a7fd78ccbd847446b09e6e5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da7cec27b7f78ddf2c002d045397fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b43ff6ffb66f58eed100367d77df4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6850d608f645b4a99effc0fce2ab3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68235ff04dade9f15ebcf194000d90b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad27ef89397237993fc21fc1dbe8a6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bdfd6fdadf762a3e00f6843357a4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904ff1b94a3fc3c4d5ae69628c9ed0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cfc7999a4c67eb579bd22c285713118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce8b098da2e485afad141381c9b3e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871d56ee954c8e7a3b5fa2a60c2690f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962afa09d22f869f4c324df013095ca021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3dbff8d4f3a45f3035342de0842de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f263d48f0f8a3c5b6c86c7e8d9182b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c42aadccbb1a2ad9ee5ca8c302e8324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7cbc8ed175bfdcad88a930b3d3d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f62c7f584414aa65f30239cacebab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9e4bb8d1c2be85c19726968493edd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122adb6e2e006326b7425f0758233ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d12ab50548f6ca20f99f60c2a7eb3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c7e9c49ba593cfb6598b074f70e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fc26d1cbe3c3f24e44fa11342ecff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1a574616ca8987bec62dfdf1520d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915798b182347e38c74540525a448333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d136e060bdb8cf744b2e455d8fbd0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56800903458cbbc5ac12465fb3059135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c595589d9c6d8c2f5c93603bc1786436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cda4074c5e7ac220193bd79470cfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bdba184b903a60d401543988c63fb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5bdbe299838209022c2dae1746e9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014ca52e94be4f132c4507a4f3d7ed740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0d682794eeddda50503ceb93f623741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd24a7b22550c07922d7cd61ab73b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c216696c4323189e2edc99d45509d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad408338dbd7bffcbb9d8796ca81ffc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93610961b6082d3e619e2c6b17cf03e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317962784d259e316ba8c84c73f9e4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55ee40be81f7a218b3643833169c6d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac07cb51115c8f99e9fa24dda3aba9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9393f3631c03bb3053d0480b36e3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4a7dbd51c16672e86c2f4b982f62a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631e41d08f8a25c5466a5a714edc05551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e969782ba5c30337c0604fae4e03c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc86e49835f55b93048c69c8a116c153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6bedd8c35b8f0040139780e56556854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29858bee7c04767327e76a66a7835e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32093aeedf410745547af089c4d532d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0169e726209fcb72988d8f30fadae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52357513198057766510f5d3579f6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d0c83f679245374629e197eb65dd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0f25f6fd8db6e702153d575a5487960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a315f07fcedad11df981b2daabd2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ed088155311cb6a0428baa643059f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ac8e70d13b659f030306b2ee8e4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e394735e34e822c21fe310e25c16d6664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01713482ba6b70983d81d1ae94cf3e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea689f760f1749444cb72846430f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071627eabd9e447463be8f093416eb867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab2573990edddec3a6360c56dbc59568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad943e9815d9bcf89c575f2b24cb9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b908bd34e3b49db1d2f0f1ee334df1e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b436a342973d9addc500c37e4bc9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c89156e8385c01e9e4d7623dd2aa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27916ee378465e7d699ac0ad4622b9e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c7fab1e7df69fb4ab08ec2e7c4ae674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d7250ec7d2e572646432638e41ad375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a6b4895b31735973a84309cad094576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb156873b313392d62532feccbde8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574857061497f29cecad874103060e8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9588def0af3b7a337745ae5990a7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b582feb06685ec36d78a876dccad9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e514f1dfb7e0fcf980e3a21c9ea9c9581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc08b267a3470411b3e1c7465a90a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945831e508148c0f0144a67e7688b8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e40e8fc16b294d9a84018bc4832ff484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca498f3a3892d818c0854bd3358ab9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a5e78eb6f8ae314e31d0a396e198f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf70bfe6cea686a003b999092352a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7d50018457bf8003e9a8c150fc56388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8734be827be94e896f17d1f0b7f6ba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344582ca3662c784277ac44316410ff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4a103ddd7be7351aeb2005032575991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd718c706bea3d3acea1413d3d811e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66018063592aaf6b0e3d4fc6c93e96a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e236264afb9eee82a6fc2a1276eed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96271cc1d090a8ca4c04ccfbb81160c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9116f3f72df89d9c5f099d9363a6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db79e320bf443b9053e755a32b96897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede2f5f9e572cd409c6330ebfa6afb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629bb0d90bba778dc1f1001b187b14c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee48ac1a02e003579e5bdd9a84e50b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d96ab20da249b40f0f1c7b0824c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b52e32e09b1b37d1af3e7bdb9759c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa731fa52dc3b7ebd18d2be99314944103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c7cbc4ab2a11ffdd3742c8ceab76104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a2ac4656b6af1785871aaa7c011b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f708e8161a3ee9b71b00c05755bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9992f3772994dc0cd501f5d930592107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243d7744581158c5946c3ff2ec39d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10634fb61327984fac4f1272db1d989109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740ad89934cc5e138068cd656a296c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1f454882fd1709f054232cb0b8546111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808bb6c1071c02aa657339694af7843112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9720c27f2fabac838dcab2a7a44cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2016c883ef296e5e5ec285c974d798f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfed7ff24a33a1d1aed0e973087e525115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f1e258c7241da8f9b0f3d56e08bed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41f809db8faafba6a39928bbbda6f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad49495c988aa223d675fd40c80e2ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99469e45b1741a9f01ad0fb7a5e21b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ac07ed04fb26dc3d1e22df1af60da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a108a27ed9a96131224c8b25e82d20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95be621c8478096f902164d958088a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58478b936a60e50b330ccf9927e7ddf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe8980625457dac117b9a13b6bc6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fce9f77f06a5c160c67abc0b986f6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31fb58acf05418d6f059f9fca485ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f474605c2de0e2e6846f86595c3ed29127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677671d3a24be65ac5b81186af16910f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b97e440b84679b9b4e51d46d71c40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d193715a34687b7f8c5de95caa952f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635c70f0a2b8e8cb431f3fe4059ae62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733aaee5639d4e5979b85c7b7a38696132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d797a146201cad5db4940dc00434133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75d295b6b13ebc2e5a9ca867565433134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f7733851b5474a44a4f77ddbc4dd5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ad61fb4aa3a1f7ea9d1accc3f7743136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a57eb44df15e3a3f70aa4116434be7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fcb98c1c43a241831421465a8491d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12806d9bc2dd457a7a4b7c592affebc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e3d650dd8adbc0c2639f03abe44d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774c53b6966597872579a0dc63ea7f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1b2fda3a95d0856a2a7ef6673525c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28766fabf299e3131919b60cc56966b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb06797ce99a03b2c9afedd0dc5223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74870a954a7f7a36f77e6d46c4bc0df5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7cc62bd7e89a39981c71ddd598e2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b411ad4a8e428aab8e5fc99fbd3354147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24758fac7344062794c4f39ce878cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c80e6a82ed527ba01435a2055a264b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ea35052002e7cb47e270c90aa897150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d3ee76d134c9e0ecaa12b6c458ea4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949af4aa316e39548601af9bf9b8383152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6aa09dc6c81ea9aef1ab9f02f398153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbb56f277af8dccd678a3fed48070d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9cc93bcab08003c26f6e1411799a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690601cc321bd084f04504778f12581156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb96f0adcc82d087d917bf32d446084157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3305e4949e18bd7270e552cbd1b3710158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7516c96ce7441aa205f63f11f0c9d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f541b9da5870d7426e855ddb8b98e7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe1c9fd823d53b38f13e10a7eee642161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379d2eb96dbcf8a8b265ae5214c860162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c604805667caf66ba59557c5c6ab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef051176b689061e848959dbe84f64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2dfd44614a5f74071abaadb8056b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcec7be19552d3dbf5d47d13f954b6f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e41eee5c64ecdde4fae15b29557836167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947453742c8d28bd1077775e809e97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c54d4035cf89ec2b73ada2b80449ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136b7223ebfa8231395ec6cbb455b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ede19228f35c3accd9b6d6980fbcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53279127e254f640294364d1436143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20d550e999e9955e5f894240454ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84157d420b91079a7969f5fc9126952174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15937d24f85de7869845b2cef0f7ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f7d1579c7d720ec740b5d1916bc3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2895ea3ba9f6251d95ff5303fac94c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82f184e05edc58121138e7cbeb99cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f236c3ea6b963159f8fc8036e1dd3ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ad6e375d4130e2d8de0b6ad9d5afd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c53023a079d5ff100ff0ef3e9df93181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1eb9f4c716db146ed3f0a5f4216b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ccb3103c171c6d0383e2b5fdffc5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c38eef21eb6771a4ac6fe01fe79f1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff69232d39340700be3469e83fb4ec8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e43984540401c61394f1b9b21da030186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20873023b31bb8b80d2857396b4e484187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a258f1da9a21bb0f4dd2c94efc007188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59934110e5d21c917e19fca2f14b331b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24e8289fc77ea3baa97aea0dea6baf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca891e692607ab46aae0335705fe3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f876bad9195527407d0e04e5bdf04192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8bae2038e7d5c198505b1adf9492e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff79c6b2819dfff7eff10f53be66d74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffefb3b3bd390ad58487b01d2be35cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad986520eb45c3ff70236716c2a7f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90874663c663ae20bb5a3cbc8c1db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582321e6d5e98ebc05ed5069bf08986198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423430032eeef40d464b0f7067ad523199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d5c5b3fdd32331ee4ffee1c30cee3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ea95368aca0927de85a724677488201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7172054f1c26dbcebafa58ef5ecca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0db17df50a55deda13e76b513714b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efd32b946a61c20725e592b9c9b330204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7f5426099d0700b96f8d7e1763bcd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a2942fa778cf0f0ed90575cb429ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477df2d4c5e1ac41b0cd8f208aafe71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a5a204dec6adecf301918884fbb3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64aacdb191ba088f39962921707f0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98fa4613d6555881dcd052633a7365210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca21feb9f81f969d982351d7a951c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1867b38497c5670bad467581bb512212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dd7265f85894498e90dec92e46b16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c2ae266ecce8c0c4270150c322d26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60f0ecbbbb8f55fc341084bb970710215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dd6662fecc8fdd134dc60a4f829a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72209102740c7241ded3da4eecfa0e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b425abddd04dd9254d52db686e1b8b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fce159eec2a16dd35309db6623e3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f35059679dd021c287311efe815cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90ccb7507340ccc3ef8309bc059762221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438c4f427135fc483d92526f17b0a90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c11911b43731be5f7d2ef56656d93b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5a72d144102620ca3a0a2297747d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330cdb47ca1981ada1b660a582473e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e79ab6bdda200d1a441efb02a42d01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba709653051f2507407f9969005ad0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5283c2ce750824540224a8ad58221228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a5c26f3af5577f0479341133dfc2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb7598928ba1f782a49bec8441bc18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d328c9c22e93a10aca58bcfe28dfaa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e4fbc2352d95f4b4e960ab1a21b4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2382143202acc0b9b749e3d3b5d134233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce305fdb6f04998d99daa28fe98172e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde76732e92d4987329883cb3019925235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792630b8599c390cefb53186c8470c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5933e58053fc9172aff3a44d2737bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07d6cee1f8a58d100fcac98870268b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ac73a4ea5b34924ffdf8d3b29a389239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b614a81a95d9aa24359c51cb238d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e60c3001d0cef9e6ffa18636a2a49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012c8fab4ba2a90bd814050b98f949a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbec87550b8f93b444e6d50fdcdad3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a0c4ed16c53f2ccc28ed3caa118b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834105e72ff1246dc364cdb63e1e616e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a877953d881390a439d0698eac6ed0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b39b96a64d7f33d2926b4f314eeb44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7d7e7f34d176e65a66da706dc379248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0658cad10bce98f4c920a02d917636249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211447b526b309a52269a16adfe00d96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a1b690d92b72085b45bfd4625efd7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defb7e01dfcb5d6927249e6e7dc15ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ae28e5a6caaa88b1979111d641bcb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda53d31bdfcf245bef88524e3a2dc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d75df9fcc3f497ca3bca07eb1c4f47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f61ece45c861266250824367f6048256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47975af030f1597e4dcef36a0dcced49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b82891314afdedcb7b91a49c39cdc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876cac7ae941f2aefcf81bf42b520d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26294558e89b1c44f8a231282a952e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1766680b3198f39f9d1cbd0fdea8743261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91be0f2b2ebd980f136a6f9c219f02d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754270c712193707321b668f36cb968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c607ca5764c92acb55c0fad3bf938264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966da853852d34560c4018293fbf1fb2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3c76e0b75828dfe9b258ff5c64cdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8897c358e20b86db6e4dea7795dea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be0127741e93dc14b01ca922f33a85268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcad8b21257e3d61da9f83c9854f8a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff69f9e93ac1f1d2c48b159ce653eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870d56d87fb25a5a28d31e4f625337e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81209284f4f53d24f4189451844983272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78001e1a94b5e4f7d5ad21244fa12385273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21973a98960e84ec4787fa1a363f9fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3482927b10a1ec804d6fc041c47ead275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f49dfa094e0afcc3200469f87da4cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d95c4646d2aa9ff12e66215476e83277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b25215e20beb9405b2934fdea59cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597748d712303354364065f71c53f50279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c0863dbf03bf976a95cfe998f23c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d943301c004db02ae833c243d0020c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22422822aa6a679b2f984d36e6aba2f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f1611070288a3a7547b59e5b2da67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1416039455d02f69fec037287abd909284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75d6816b9a958325bfce6cc8c0538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4eeaa3b5e44e07313f0d784da623286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83b79d3210c5387ca5dab2336c1042287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830edda04b8e75d15face1d9d202eff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df0bfce2118c3218d9b5c2ca88b64a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088d67360cf24f2cfcc561ee4e1de09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01046e3a636df9f183dcc49335df8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587eef2b6b907027fbb0abe8315fc6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611aaaee314fed68e7433f54e6e7ddfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c3c51feb22ee21fca256e9d7c964b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a31f91bf82d8a6851e6392e2bac22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9d88f5ea8dc3446a71b3d7e996a03296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ea7d09f5bbf6ecffd26001e5328df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffdf3454410b8fa7a10cbd81f86736298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e70ebda1657d94751372741d92dc92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c5c592ea7b90f5b7e4deaa9126415300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d1f01ed18fc21874e06662949c7c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f855e207f83d766086e0b66205815302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb27d172eda4f460aff221c97eff88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb06b25f35d95b3fa7ba102dee9a85d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de67e0cc2f07daa5626110ab9039f8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ba5826859a0e0644b48a2d57e306306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee24142c9adb6f59d889277503c408b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a389118b9cf872de7f7a015625fb14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddcafaebaab63151926ae772fb6950309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca2021b33c73680afdced02575681310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081775eaa18dc9cf83d56b64c539ca9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97062edb8d984f6b3fa793cc7ae14c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ccfbb2d770914d6b434226c60dc1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0f2f0379c825ef04932607df15afc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da519a5de64940356b5fe287c3ee71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572386587df2ea01eccfb0855936dc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad9257285474cf845babd0df4420c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50890c6bcee165e2aa2e554daa038f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce829fe2f3882ac38252d149fc45f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b9e9bdfcdd62c0fdf9363e84316a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18076ff468ec26d944af5918087cb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0a82003ef81961fdfe774ac78465a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a08f0db073c12056fe08b0d7e556323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb236eb6dac9a3b72956df762da3e61324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72de0d26e1a1d64758904f9239cc589325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6b83e870e189fccb43f4930af5786326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae28dc871d60153dab4f1b343869c7d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a299596f7b7f2635624c11f6823a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd625ed0c076fc08edf6f2039c200e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faa72e053fe7519cec83ad35f21509330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f056507fcc85068eeb23fd05a0746331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dcaf1078e5ee4381e6fa17454b689332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191c9770396ecadf919840a47745649333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644bbebcc74fd0de09c5c73334e4960334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2c695f137c3f1a678515e9cbef188335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36309aee023baff21bf02efd96fa3519336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40893c1f108b363b40e9a79d99c8b1ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231e482f01ebc8051c0add5d1a8f18b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab9d21a8650db04d3bf7b12f8c0177339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f14beba009cfe276da892dfa7a335340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f285a2d568e4e13e8ea300a4f6943341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcfcd9eb9708b2f2143c7acd4ccfd5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05e62b1160c4537eed5b83163b8a07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c37b5fdd23fd1ae5c28fd68b5f1864344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c760cf1571b144997425dc2d64a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85576b234329c09314f02efcee4d527346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0e2ee1b6a9faf6fe56d38323cc3fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf0dc1d85dec914e4aeeb03b32f406348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe186b8c7bdca799e7b95d71e8b1b44a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f52d4472de53318678c57c857c8aff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4779b6615ae333e265bfe774c1eea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a466804c9aeff8a3d87c89e7ef28a34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b79fc9cb3a550725543068d06aba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764f219f0f3e0588127bc1d2293cc8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c8ab1185d6fdd9b41ac4aacb2c381355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03015665ac9169f8f5a7395582966f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3de8865396cd823e9a50562fb9084357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e91775fe51d4a2aef943bc3939401358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845833bcb9aeeef03e855adc641b6436359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdacff8d67d268f90870f47462ca90f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b819c96a3f13cd09be5987a7704f86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e91dfc4d6f5bc894cf63bf6f827d88362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf806f6525ca24d2cb42aef809dec14d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c27449ed3fd34f905a18ade9a5304364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0516dd27bdff7e54a28c20698c9e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937e6bd1000bde0d653afa4d878266366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e72b45220d7086423fd0e7406823d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153db0ec5cce1780847b08a528ef48b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e10aa3aebf65b49374fe707e3bd61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0703256540c47f5583adf3d41a59b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cdb845ada358319012510f8809d8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1092d4d1194e55d13e6d6e44dd33afc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858eeba9009ee3b2be20b3e4146d0f8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857dd9fa30160e446c10f98ef8db2aa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1b165ccdf14f26cd600b890df91b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092df7b18aa4f264cfa2c24a71b8c2a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21313ed1a2b4b8431126bb755198fe5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3334f5fc19fb4876562d46964bc726378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf5cb84600a6ddd53e809b240976d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644eae877c5b22fa32dedd72ca86e013380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10ef20e6fffaf48a3a64b758e8cf3e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421711f27cd741ab137a563c1b01996d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faad418b22dc63da2f185080fcf7172383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d948b292cd8f89209c6d3956ef0aaaa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f34f832afba298db2907737884dc12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e86fad3a7cf4913f12f204e77e3d4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25529d328436d8a93c056eba639266387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2bbf586ea73e71473de61094a6575388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5974a88853b12cfb160c2afb0c59339389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7218bc241f5ef1fda93509d36fc9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ef0240c3a7bc329ea59d6c0a13dca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293851027e39eb6c465f104f2a9a7b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5140a891fd4fa4b7d206fd59720d416393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f7a5e0cb20f9b9c79214520bdf4c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a7638d2cb87828b4eb3fd46a5b3ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430924d221725a96060db90ee0204d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c65b841d61d5263f0395aef8846fc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdd5255f1c149ed42658fd8837c04f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acf5d43d32daa65632a65c9d3f439c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7005f3289cec5acad962785d2d3cacf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f531dc329ded1dc9eb6f66722a664401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe815e319d496e6e574a5e69c341386402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420fdaa59342ef49ca39a5ff79c45f1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb56b73b7343ad92b2a4fc9fd383eb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b1a79005b074f3afd493aec8bbead405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab5e8d673a25c146d145085dd5f531406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933fd2440f0f4276de957e025d3493407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc8e320878f4bc0ef221768ff234b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bd5647c8e23ca2fadf99a955b136d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d495b8ca978699f8da55d646c6d67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77e1db0b849a0684555030320c7288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a32ebdc14121abccdddaa8f6a1729412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce87025a424a214e977e4fe16448e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db16be97951bfaa68ea9118035f12cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f9597deb94473704f4857f0bf8139415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0104332a26b28f04b2384740ac67b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fd16655f766edc21c55fc4a44f381417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898077eaf9a7cc76830f00c9f415b0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbc8b954df3ba1b101bba65336b565419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df38bb717f8cde5cb0430c77504e243420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f24683a001d405dc0ed5bed7fe2dd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8a44d60eb9b0e86b0fd179c629c77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d428c843913f317415257b6268b7bc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96be247088ca7409ee487fac3c0128424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130421a8aeafaba65b1be4887ce5659425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a239504006c479b41921c2aa2336426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba3e6de7eb1a562db1327d037db43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0467a0eed3283b534bb6d9e69955b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af719fb35146b5b9b7f4abd80f0e364b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85bf16aac58ff46d60ad89f413143430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ad5ba4e5cb4d3cb1f2ec2d7a1310a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3967062af1f43d102098f3bf0bf7a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb77dc32cb282253657e26b2703c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5838061c322135906baa4ea97531d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d86d00a33032c7280bb7e4a5d933f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2fbed39c6367e8a269aeac66f7148436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3546d86ebb2eb362d9b7e142f1cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f941eb9455499fadf7b4806344c604e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d225e4fb4bd702b2ba2cc94dd798d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653d24a0a96e785a634e06690b0bf38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac21c684c5148bb6d332ee39c30511441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a4b152ae1a5241dd8c2d818228f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8eb765b894cb125c43f5a9bae33fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf809389e273b0990af054ab8e51ed5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6364493cb7bf8add9e25924829c002445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e53124a5938267cd9e2e775e96f735446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b06c7c92f2759c8579cb398aa5df5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48365cfa4df4e7ded7c54400082ac6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def647e72aef3317fef653bd107ef398449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fda18a76f3b3d8939271c760595a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe5f6ad0eb3a89813606452af0cef9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19be1c7d97b1942e82c2f2e7b5c4137452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261fade8f83b119221b2d79680e3ea6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d741ff09438488858fcdfbd33db16a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463d1a5ae6300633306237c1c9297aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4fd504252b69d2e0918322030b5bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a87fc9758c4351fb3a092672d26c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd204de64cfdfcfe5d351d673e45df22458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe4108b357da9173dff7aa76aae6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680ce44cfa1fd6787cc96a26500f153460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f4114a76d9dca702597b819120b0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede75093867a2e4e5e09952d18746be9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dbc91fa4ab54b42b166bdc53c6134463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6251b4adddba691f38b31148491a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf081a570a3ba7376846c118f52436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b934007c1369c6b1213bf1e1c3c995a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387300d64f6a483e2844a40422c4cd81467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726e404ba258e507c9a688fee7802d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef73fe8dc4299422580c733469b0ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e3b065076546099f3f88ed5be389d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa40727dbd1fae24820c13609b35fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1dbfe37d054e09c326b4ca65cfc1b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44e62a30f1e26f039e202852dd99388473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8e65bf65cc7586c4506b76eabb603474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05cfd9cfdb19c6153284845c936923475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688ab36093a91a19f555bb965b2d4d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ba9dff2d5e1a0422fd5d93bae5909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673e5be2683be3a49510d38d36da78c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a818542f449aaf1e17a2056095b1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a138bf31aa382cfe9d86092ff2e22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453ef40ccc2c220f386e34302b3361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3122cd91311ad99246db9ab6f7e685482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de93808f652386db9290bbc08564b2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0daeee6614fa31d612a456f224b36484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f08833ffcf2cd537eaa41ec2fcd808485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb81e46e169c5ee68b52ef00059fed6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a084bea1cf6935ea7f452e8cd24323487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9605cfa5912885e97dca68cfb903c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfd7115ac885ed24c266a720ccce4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e435d97c461c1d8e05d79588f1411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e82fb5f54b542aed1eaba16c4f037491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f64ba77610ba969c5a2172be2ca32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83ee06f7b1eccf8813da435a512149493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ece52f341f69877eaadfd5476c616494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaa471ed56a9e6aed054b43271945a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cbbe2b101291ac047e53f93ff0123496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99937118ec1e047ac3ae4548fbcc57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430528a7f6471f57889eabf997435bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c84ea4c77a2ef863c171452e6772f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01816f86e0bdd9c77c885da92ab3aaf6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2c711e0072610a69b747e7271131a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595d4bafe2d29e42a6b98468c652be1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656d41a644109747ebbd7ce790ad683503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cc0313304138fd1fc4232f9e56e4e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396472f2df4d612cf8b271a094eae54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbe156d989a8bcd4707a473883aea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ca1767c08971f99bb9b79784025ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3b892043d6fa62b9aebd49ca70433508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d857b9d1c4ae7b7d45eeb47df809aa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d689cd85ff71a8853d31733ecff4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db47a054060af277bf1de17093c695511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bdf1f7a761b380b63ad91779dfa49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c27c915112ab4091c59604c45dcbba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0298498eb99fe24356ba1b28b0714514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d6fd1aea7bf6c7b9b0b5b2d3c8e82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61b54f930650f7b42ce082a5a79c0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e98b930cb425d9f4d6a8f2dc3cfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22549bbad0756aa3afcd8f21486247518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7def0b1bd7003297b13a49d2475681519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5477cb7037a8c146ad738bcbc4f98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2071acceae518a929101aa9d5661590521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391223dd61319d0df480b86e1f2f1d14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c01efd08e32cb705f9e58034d27095523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75db6d97eff318167e89deb744354a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec426989cb022f27bc1e8ce14d2957525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4fb54f94077efb012384e57e54b63526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c9ae9ba76ff114648b5c51a7499c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e4427f28e55837a5288a74cd0c55f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ce414c0a1ad8f228527204fc57a9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082597850a4ea36d42121444545ae77d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbee495ce6c3522289a8cfb579502b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f1aa089182a1e8beedcaf1462d020532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aeae3fcd99003550bfaf4fdd327fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecd9e30389c9fca81a573b41a0d491534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cafd3660ec043b77bcb73a70a8137535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cd25dd0c4a5f3399455bd6899ca60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc78b56aec3eaac256435bed52443ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee01a7364128db32e5e751d60d5282538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c794f4dc7b8215663a5c92bb20675539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11941dff168d56fde547e5e6a12d381540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a813b21ddd3643c4b8e6c3845bd96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd72b2b8d150ecab3e5026e26a39bb7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cab132b782a00cd657d93f99f62a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28bd6511590a2c1d35e4989091ceb4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ce732a4c84a990220e10d9413242f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e0b71c101bc00295afa795ee397b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bebeabba5273b6941a0a73ed68c7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac6e702019a8d68ed5e4d1836210b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb32a5d888ecae675c42f66d275a84d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194497a17d98eea12c60b0547a351314550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f0ed973765810b191249bfd70954a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e82b6a870995a38f6f9646c4c8c36552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485c90f10e2aa0934a47db40310eb6e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb905075e971a10bb674c5df7fadff63554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576a15bd226b1879dc36fb8a3ae65c9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4f095b6bcf81f1bb5f2c2d8bc7fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd744dd85a41e322bd2fcfd695d660f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ea3670c83507c84fc2502e33f05fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8044640ea69b91c693676754096bc2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca46292480f16f925d7a18b9d59ce3e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711f3dbe8924af77541560d746274c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323521ff6a01eb2268d625128a5409562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753652c2d62d70ee7f296ab54302938563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a6492c52cbf768d1698304f2960dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21134d798146b4c9c2fc442c4ec0376b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a0776eb26019b0de992ea4d4cca87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb73e7ec3baee4126c16966aeb4193567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18867040aeb06d7526db323e584cb880568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbb71de18144e6647c8c91cd33364f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae7e0b3ff9547509aebe1e1a0d6aea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7ad1b21c61e1d2571a61a3bf5ae3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246f30a58b7a996fb64fc40ba9690e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d44a808c474445854aa87633b66a09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc009237300fe023045bd64e79a733e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08a7bbb9a0f65160b6e2a0ea9a7ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6435f0c71cf5c3e674b324889ebc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93d93cd93b0800033e3bd762475abe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41707ee90a6799262a5232fb0e99c5d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77fc840360dd86c1688c7ae44ca84b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598b6f77ebf43cdeb5a1b859dd1ea5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f663f8bc77041d87cace56d536e4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1998c4f65f9c58f4714a2e6676b65ed7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e400ee81df97dd88d1cccc1863aa4b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca418fe19dfe66ad289f5f9ebcf13c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a921f8487b0d367c207b600cb99ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788033d011a637e8aec436d512dd24c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021ee9189a5ff535b089b61d6e9859c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753bcb2a40d8c95c1bf5967b3407e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ce3cbce6a40cb3958509bc580b34f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee359b94c601d0e00294e9c1e9d244590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22dd413406b6ce7f2daf597b0c6e72591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc814a52c28d5ab9e573e896612165592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ff6e9976e1aace066ce822971dd31593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ae26993e74a3c741c8a20936fc06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a42a4bdb258ea0e8621f1e0980ada595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334883421000b26fb8cc594814f79db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec17c760b6d7d810d22bf4dc869386597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeba86ff7578518d1758ff167a9ae94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c940415475e8d2ef60e50bdfc19826599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f56b9d3eb10b61e0501d5673bdab6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a6800ea3dbecb0eaa4c52b4036ba0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c075414444d2fc4af1b2ef41b1fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcd846a2c5ebd1c6216bd8649427b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494d747d5cbf1c62399512c7bbf919604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012abc5c34c1cb58b0c9e9c358954cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e2461f0ef292c1d7fbb66498e5335606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c064fb82d678d83c78e16b856042a1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3c039cfb4505bc8ab7c5dbc635734608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0cfaf4cd68aee34875f931ef00e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae339753dc4f86e656579b529910991610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca421750c87f5b3101ddd1456b2ecc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1c17a559d1854a6317da4fe46fd66612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd8b8749a3d9298fff2df3291baf6f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0b10b303a7c6c4eddcc4c9d62c046614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a7de5c4f948e934ba69e0bfb1a1e2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022679c4a40ba7573aa48b10b8f66238616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fb87cf89d1d1dc6e7b5879b58c752617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba83632511adf10f3792599b502764a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55a068560925dc9dba32ac414cf772619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86654e3c1f021b0f9994a47a053193bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9fca4202d522e71a44985ef2b27d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721d1a5f38021dae10358facc441778622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a296cb8f0e6bc7764a5d6601575fd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d606b97559957ac574aaf4782234b4f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a8eb9df007c4e371f916b6c180297625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433acfcd0099dac5f0d785cde1041a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d03182fd32b748bb6f36f105696f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb9155ad6751f1de5674ba2bca78d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43abb8e0ee5c6acfe49ef0fa71af873629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1b2e4aef572407ab8cd973fcba8b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576f0c90e28a21a444cb4d076fbd8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611290a0f71de2adadd4a2fe200ed917632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd112028bfd0e80235becda6006371633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda9fd08c697179d3d09165f2cf525634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58ed4ba469e611d9cae421886996fa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a65d067a79f162d4ae4c6c01509c3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bd6933c973f7c477be08d971cad24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746df948d79340aa70bb68a418588937638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704722e7308119c5b33563e0e3542b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a71ada3247a4a7ad31101587999d41640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee673f8cc55d3850dab978f934c325a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dc86c9f47f0d06dead043bc4069c3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123042b5893bcaa754446dabf974ac0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deef3b8a80c80879ce67ad79183838644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e36b99a1df1d8d15ebbecd24d578b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5553b4d0083cf934e6ea31e83eb8837646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4644d4b94bb7749e272659e7ad6dcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fdf9a09e297f87615753b17eec64d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e0e90b2d756eb5e5d9dd3a26756f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffaa991e443652a6f0228defde9b20650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d1d799996c62b23f1d0fc8e8f446c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5855f0c79169774e768aec678449af5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad63673207024aebf1de5371291b976653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d49f478457d1b4b7f8b3239c5f78654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960eeaa1158163c2e853a1a0374d6b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4298f8582286badec10dc1f0d35f6bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278317f2bc1bd4c3f058d1e5fd2c5349657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34784372b53b1cda0ab3beac991645c7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e88ca2aff9b51c922e429e81b3f4ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb830dc879ce4e1bf274ba141fef999660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743fcc3aae1fc6f633b5e556f6fb948661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e378528239aeeb1ca04e15c6dd62a72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197902736de73c43729bc9e0fb0f3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43b8829ca96bbfa57048d6831f299c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b81b98a21bfb2366d3c0448e878a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1f42b212f36744da57527af75deb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64255eb5fcda59647cafb10f38010a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e0f8fd44d3f098375b89d41816357668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709162aae4b638bcbc1a86221c13a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462beaede595c695e94154c821984eab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb40b9bcdec6ddf3a4f714ddce50b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5af8f3a08130965cca2e3ae08038672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c62e458436dc8992294bc8795cedca3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8346fd4075ffc7e987a03820a0d9ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba0087f5fdccf942e6ef12e6341a04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1652a7157549466b86f284beb26b06676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece99cfa77ae983adf9e708f922292ad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7cf09cf5c9170fc3fc852f3913a26678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c66740536e09576cc9a407db60b44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdb4496fa9859cb7eb328e18987628680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364444325542cd6a18a92d0481380d3c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24216885e38aa47a24073e520ead28682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274387d3be50f297abb32f96e8c881d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355939aefaa86280e3a32d949bfe432684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d831cf13e7727a9048cb353144ef81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea6d91661aae53e04fc3e997c2bd55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f5e68264661cc024bbde21455399687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66303022d959ed796f6fd9252174180f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09cb2122c83b1dd887378ea87721a9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f757409a46790923b353125c9235e3a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fec4fa580399ea2bbca9dae20852d9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff17ed1467dc4b37ec148dde1cfbd45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfd25bbfd9df8b65f2713feac26043693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242359e799939258edb2bfa549c8afbc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed301e5393d4c61f06f581c2f9fd7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253bb8a80b28dc1df0c908e09a1df3a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c1970d15228ef47181e7f499fe137697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2e0e4212cbd092023ea0184ef38ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9344fdefccf7072a30df90411aa9abe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7677e47e4621faca7dcaab0d7bfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a496f311410d065e3b19c795c2bdbf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dbcab08478f6acb9a41b56fcd282c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d45438f4ddc0e499aa1147922ff72d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04784515ac0040416746b116571e89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3ebf2b3c82d7cbdc3ec0504453bbe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c7a5c1ef2b59551a6de1f80f3f773706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced067a1307185c4228da924350d933707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58e9dcb8e6f55e8261896791182009708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd142786389f00b3195505dc794ba5e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bf18d3b099b53f283b98a005ba79b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c141ccd8a49f363d301ee6737cb10711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb69247bf9285ee30fe9cc08a9d23b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047777b153398020bd24b41170ada4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c700ba44c901163e4fafefc959000cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec21efe0849910f78a97bfacdb9d244715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834af2ca718c02c80db407541189072716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54643900afa6bf2a5c83ae50caf2008a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4d4de9af9c588c0d13a7404f878a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bd5b6dd5d021f231afb1431b43e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66df4b1b93ce0e299c92dfa88dad7ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6593d0fa383a779cda236564f2811d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0679076da242bb0f2a798df3a8b5e3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd77b208108c6a7415f12cc3b9bec3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123410a39f5df33456182b2e6e9635724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e993af6a3240924866729eeb39640725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab098c2d15dae8da0ca396fe2660f55726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce8402f8b54712d8e481730dd05018727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c7c51107995a246315d32682bfc02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c199ed0c87282b46e6688789364b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cf9dead30ac48fab8c53a80bf9372730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49232bd2ea5544071736d3206bb13cc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d8a61790f87729f9a268961b9805f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ec692af602f1fb73b50f099176b2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f79b9000056589bf6b38c78dec13a4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fb4700fc7e20cc1584bf3a2159c6b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa4d587517fdcd560bf0140c0d3a94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa211051966519569beb70adefec38737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb4ee33c156a791aaf3470519db984738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43994ea61c8c6dbfafe4e11905cf8cf8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757571773e41a1b9cde84021ada35e1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bd0917c24a7ae93423743d9b1e194741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7a8b540d7d5ae303516e8d559f973742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104337aec0c674cdd339c2bc2808d6aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814692f71e0139b7cb87e80c0428dea5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5351e4f97fca8ebd443a128e5b3826745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241c1ec83d740ff187f3dc1ae6be4d7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1ba6e3d5a865c1d015c1bb2b518eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d77f834b3505ecaa845b4cd13822a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96890a1ed5cc51866bf519bf36ddbfb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef40ae3c8720a37337c04b5d509b14e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6b861f98330c453b739b7f74b09b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37da2e5a1a657fa5424032f2af9d2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e720e5a7e138c48e0255676a7e5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f158fa59722d0a382fae1f731026f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd1c92d819beab798d9d1f7d9e1fb6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4b6411a5f8444574cde0d643a7f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c363b02f3ef72b4ae94de8e4c28a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d4e264853920661ee569f02974283758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b7fc1b57b2e42f894911c99fc84f8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071fda3472f064ddf57444db3a237e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37f0d39022e97ada194ee79a199d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480f43554e4f9b8714342e7c72399e3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116566c239cbef1ae7cd83dbbd26e1e5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314782e7957078b56c68d6b2562cc5b7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27713b9aea4399576f1ce59fec84916765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07117fdc18baeeea6e254104aecaf5b1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26366c31ab787b25efa00a565b84172767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a4cd00a10e60699ec631a3bfbfec5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc53ece9e94e9ec850bf3738bfed7f0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b4fc43c567d4a52be3d273ee301b4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcfd4debf86ed423cdcb3a5512b8bd771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76adfc09d1603a9f0b6832017e5ece5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf449f6213a8c63e8654a39dec00416773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12831a4e11002fbe28c443bf43038ac0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bef87aec0f1aebc4b56fc0bb9bcd7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4080b14f0d634e61fd5e0f59465dda776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0afc5d1c5df016379c41f0a35a8a5e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db69e40366d2ef76e2a054913641689778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632feb62326c005652108746d672b6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5677718be48d313ef0f6356dbce2f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60cc442a7e1434ec04564d60cf843781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e7648eed01f4036b0b9b150db69e8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0b93f89eed7fd0774c438015429d3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb8f5c6957aef3c8fd638f28e22bd5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f0b0ca49ddc292d75079474bdd16a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3bf8f4e1bd47c72b8d4cf2d898082786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22addd938e4fa1d34b6d977b8d58083787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffbc3f647effe8a551f8735b938b36788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea497b19283e3d17a296dbee620c57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793cffc2f81afe85a40dbe1525e0ef7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862a0010e7d40e0a17a1b99fcf9c013791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1bfc5f0569a29756bf5f2b6751d71792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a86b614c65e0f6d6762c56e7632ff793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bde528fc59bae61dd417dab782ec5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f6c86fe1605914fc8ad700b35caa9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533cf331306995256adbad71295b32a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d6224b39ecec4b15ea60dac7c5c5c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaca360eb3ad12be1feae659517064e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f509787eb7c0494ab6fc392c4088c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6378d177ecbfe0845964929ddee007800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1576cee44d90fba33aa8e7bb42b90e4801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>