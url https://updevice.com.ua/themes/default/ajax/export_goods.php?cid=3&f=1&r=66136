--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2010eaa190df03b25d66e68876ca01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e956d2c9d3e1902d955102b159c20e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2479dc351c6f0634e7ef46e614ee0983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40567e67ac22ec173db4e4934c51be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd5d35fe2155a29231d4c1b5976975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b38f748f032e4e86747aeaa949ad556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d89b42ece47c8b797ecb0acc8260c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94054253a79be46d2980e214dc3b2a328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d78eb003190bb3b35eacd0cc5e2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cd0f310f52291cf3142253d4e29e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de443558bd6d2bb0dd53f979644783d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bf2a79151100d811534867f46cceb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bcaf1e2b02ee5b6b96b38ef93bbc013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f77e2b23d37f4893d61b2f847faae414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd205f089cbc206fd4e603acb405870d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f748167c3ba9ac1c330fe52e3789216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2702b12981ceb8646399e1ed0a3c26a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1145c505e34211ad123c460f29c9c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65d113acdcb9432430eee7610a607f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4737390ea5b8d862efd9e5155434920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73dc3ddbe2035f2f1a924f2ca80bce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd3d5d627baafb45b1fb6e8db4084922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4840470691b0016215ffaae1a4263223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dd7fa83597aefa962032fa71576a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d0a047035bebf62d37c808fd6bb5a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb0753cba4570dc7f1a077d7e6f05226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f2457887efb3d0330fccac586d7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ec84b5afa2df63fa12037354349cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc6f60947bc38299ea70ca2284af5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365bff61c75ca7b1655ec5fcc71c15430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27684992a8cc94ce0f1ac871cb187131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3851b413258143b0029693ee29655de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b7baf56568bb6aa88e7994ce7cf3e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b7c66999e289f1473ada93536b95434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e192728edaecf56d5b796d7f4cf24835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185402eacc92952dee47108e16ec93a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa36daa0c6479901e3f8d1b441bca8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4af16ff63d820e09ae5b3463e6acaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb553952c4657d379ddf777107d7cde439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fe8ebfac7424fc11f941ea59442e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfd821e9ab140be65a940fd8e0242a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6940b2024ba44091d75995e6fe40c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc2aaf2b7aa551fcc9d2aae23159fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a721408a95a35f60497c7ac89332a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab84cd6ebc9276413bbd95a0696f9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c48a50b0aebb694ebce920da9cfd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99505ea71928fd88262a66d29b2bcd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0417f76e6901c5260a9f1c02146126148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b5848afa59247cc9372708cf1e8a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be269e97d4d721734dbf22a2c9a6d2650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c63964bcfa2fd22c928e2eaabdd8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b0e12cd331e41f0bf54e6643bf96852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091f74fa597a695363ef149c7328e8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcec71903c207d014dce1e93095050154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad98fa56326025b245323e7be567edb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e08ec5e185fbd42ebadb9d9220c3dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0a6bf950693e56369ae3457a277c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e69f9b87d03184b57b4aab8efc70258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e55a50609e8f23e8acdb48e9493d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae875919e66582ae496b11ea329d3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037802bbfbf0638ac701341a11449ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9249f77b0eec9ea2c859bcda141a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6e9bfdfc1eda4eaa08dbba963e90663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21661d29d1878806e26c429d21fe6bce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd80dd96b1827a933b30248acaacfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c2fd02b36238056658b4c56b368c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654200bb3f7b3838e53df3e6597e81b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf601dc58726288112a656f20212d9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b728931e92f4b7bc90023bf04881469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed4f7e78fe35c96f2b4de7a0cc4e7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e520a7eb7f8d1cd07d474ad33732571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e34479ab570724322c26d4502cef272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c13e34ece5e13b3d9513478246d4b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d293db468f74a803e0ddc5d5620d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46fd00e988c2a1d290afbe629ac6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a07f4ae82a7a20627a84c7205880076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301484a5ef64633463754247c254814377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e367f1ceb6a96454f4ef3c148763b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e7e870225b674df721a785c4bd49f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe82e5965f24f62044e18f1fb57e17180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5524d183f63107a018dbf08d10a6d0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060d50fe6c644731b41b287cb2f7dce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c01c00bc75cc339f9a40c489fce3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652580ad1506eb38ae561f6a404a99184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1dcc25e7fec42f379c3b8fed6b84b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d23f7bdefcec0541bfb245bb8904d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4c045d55f7330aea3c77e8788d11487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c69eba2af0ab9fb6b9bf664c119f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc67bfef2762d9c6aee9f55d381eb989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed898e49f48a9e67d8d17855f0610e490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa218ee807a694f3943fd4c4fbb9c61091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6912f8399902cf0a5b23c72432ef10792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48925d4b664c336ad29ec548e3b84893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a4c6a97d5dacaac011fb76713100294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66f804fe1d92a2731c9213800463095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1cf23d38cb3ea125a0a94c74d03c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66718713b85be3cf602b794178dd4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de29f47687fcf3690a3c112ee9dce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44994a3d75ba4c1b130bc0a71f0d6fa899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a17e418a69da9c50602cb4593ef76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fd76e20d1e1f37db501b75a13eb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6ad8533699bd6857d71182f011dc0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7924f1cbd2ac83fbbfe13c1584e797d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba39d9b3aa991403f76870522e09fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8096837fc5578d31bd9fd1fd7ef0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517e9c8d0fc27fefcb4eb55cfa45bb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16af5224e562f62a9dcab375b489c65107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e27bb996b508f4de8c9a56909f66e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ca57f10441c96e75c596a476c5808109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8706c8646572e0986c4810c692e525110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6851307932232000835b07d81146a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e98e3c6f236b1c74e367abe58c89a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c8739fd5b37bcc8a3fee1406159f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c5713ea309954d451ba22fe3f5fa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b307bc6c64ba7ce5ebea2560eb3f344115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0edb97fffe0c8c6f8943342acc6a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882f9101ca240d70d8802919f2130b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dc9adc300fa693a06f0a60af1a9f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed32345815009f1e480dba3aa7b4855119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961ad4c7a5bdfb064580f8e62220df1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993f017c55ba1026b5a9ac5ffc4c5b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c1269765b52be2412aa94b390e94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4857dcba2f98b8f61cee8013311b4c2a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af94f3702ed7f58ae8ef38fff87d6ea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7bb2656541cea111d4b0a4e405fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a82fa3a1267807c29599cebb6e61ca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6081ed3c430ad5c9770ab6a0f347042127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449893b781e398d4e2f3478349fdff5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed225e6449df98ea6cf6198dc71de4a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751bc75d1bd50c021ae3f93a2e3350130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a2e9182652faea89f26d99cec9dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b3d0b123bce182d3ae73ed9e00839132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf71477caf344b6a667ad74ffd1c46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec773ab7bc08c3ed6f0ef673b5036d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e5abe3d2f6f71bad9ac96c893093135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da6071033ab17318ef66406464bde6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c8443c87e9ca9cb321fc1f95adde9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abf884a4704124544d866ad15350a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b7d0ef37c8b7cdccfa7ec7fa889e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5618245b6d39ba1631506975547220140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77a6808466d592990b1b6ec651384141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340e7bbb06cec7ce5b1d01fea38ed9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031e92a1e1bfd852bb0d9b32fd9a41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72200ec6fb853efdafb127fd9fe0730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a055237c4555bbae1e66d0ae4fd68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2ad026059b708116ff86c011c22b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16d25dcb657db8e542037fb05e6de6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dd768d561585c20d850719a565db5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21728ff8b2cc535e6e5ffd6f10852a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77096f26994a533e2d504307bfe1a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b369b93b9c3d71d8fc0528118032c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1005233d2ac313f346bde2757d7dac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58242f6bc2537a5baa711fd364d3ce6e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e59b9166c9b2c539e5d2f96a69dd4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d4b454f7820e7c3b74030f568cb2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c51f8c00cb98c636878ac32acec1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f93adacbf6dd92186b54bdabf3b09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456106b04f1d777d8b0454303acd8c98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33a5bc448410f83214d994347565ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa64043f52e656bb35e9aa62687c98160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1be98a0d74e2aafd49859014c808a6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf2a510139fe57d9c141dfe51785eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f97a815aab53c0913fd27921f38a25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981c57879050441c91f208f92d179c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15c097e8839488486899c742af555a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e74f5d4093ed52257ba72d43c7331c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff727cfab9586426cddee29056c01e03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec4931d3341b099cdb29e3b84cba49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63660ba70c5dac2cbe857f32c7daf9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafae4991062f2b64dbc0bd2418127d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ee19473993fda3ddcb9d293e9b3ca171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3544bc817f2877a6a30e8ae556c2bef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcf6315e65b0d7f177f727a4540e66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d8290e6782ae114d677852e067e23174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32541494d5ba6bd71d4b3f0658b5eac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219abaf4d69a38fee570d15004be0bd7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f80b45a1c8d77582d1575ab055c7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab433b071f564a046ae419bcdf4842178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e2db53b94b4f37416bdd1f269883179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de7d6ae07bbb9c354064fab9f437fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9592de0b574b2ee8c3e27d355c8776181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420cc1f4599f372639246008ed60699182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add073fe9ee8bc6242cd9da106812ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41bc539ca4399f89a71e254dcb782d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403d035cb48d4194545ad8dd9316659185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1a786a2d6205f5c37bca5ef2221ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c243a653ff4529c88aa4f4237bfb72187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770c054f06689b4accbdb799c3cc141188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaac2a0a29e44d4edd39f13cbf5de9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8267ea340495386b01a8761e73fa588190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c963572772f1880f3e2dc6b1f5887e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a973ba5a1fdb2d27ee024bfc751bb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6a4844312cb05739cff061acb139d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff23b16395522d4e3066ca112fcf08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9266664c0336daf4d8419f06a4462b1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4860b9f3eb822f23a006f27f91642d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa5b1f547a09f24808e0aef24c420f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c87dc28e1a3ac3bb90ab23fb99b6d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148187fd2be2a35bf167536de4cdf80199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a021e8a8cf48ef512407d15502269a1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe9cdfc45dff910f544fd17d8152ee201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea87c272dca67edcada79f902bd3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4435cc152774e3ee116514b2a825bbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5436636bee2d690f66e56bb0042ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91c912be4ee60f08d3e76c115b9bab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216301ed7a40d492823cc97d5acb6d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159bfa47e232a4eecacceb923e4372207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5909b64de593f5026f45a72b7a3aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e976b876b7a2114e78c4c32516b8e68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a31c2e09c78e7bea630afb02dcc4ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1033c981216896daf7e8786101a9c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5971d04b1952410da33ed9bfd42231212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a17af41e9f7425e0702a738a35165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee624cfe9ae00c083e2cc04166e280214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b966cfc119539ebf1e13aa9cdef3ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2c63c32db7970bd96f6a0aefe7cb7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3fe8bae91883099091ae7e70815c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7725e463ee126e664fd9ba37d1a4ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7fd6d77a6d711c38dcc9634a0512d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fc5138aa9209fabd30f3f0e00b547220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254564cd2c637dd2e779c18c7941facb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb72ff3254daac0c8b36a8ee4ec768222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375348370a55c05e4a76c7a0b83e5495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf748941f128e5e9f3d15543deb3e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a473b7609926e3d0d8217902ef3708225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307253e8c0cf60a14e38c824b6b978a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8d8b32ef2fafa9e1bfb79a526a039227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd49ecce00b7378eb9d9157a55a338228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1be59772031d10d8d0a34b9211d44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6996beafcacaa056c7d8c7962079230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06170f80b8ea998158f63eefb21f99231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793de3388ea13a46038cc0342c02e474232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40fdade250925204ab763e4518f802233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cc55eda4bc15fbde6f4ea8a3d634c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1efb59b4131ade40650c522c29863f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f20c0040d5a840762a7b9e76a60279236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a9060dd0ecd6c99f14b10d1c1924e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982df59ee184c58efa344a9397672e80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb426848f1e879e6f1d905edc9fd0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502cf240da16c2e1de7eb92e81dde4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359c8c1ef6d457911c50fe137c53df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea13f22f9c8b9d65dffc150f199d05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dd0890720921ac70bb1989b6a622a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd2ada3ecb308e9b1b9d6a46c4fb52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2756661598ad540fb9aa14d750129e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfd8f0bf3598113a7b739c725caa75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc849bfdfa83662694bf8b4faa96b3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a46d4fc8c3d2abdc4bfcf885738c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1951f0e04eb4a886dab8d8a294e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be982f107b429a22c56fc38a1b8094250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3254f6e985eee83811a9504fc9593de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b2d2a3d784cbbf21b949a647078a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1968299f0f11d9a61096a30930d53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c15352abb6172ade3593e4eabc821e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1551678aacf035cfaf472da26ef4c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d6a7eec41b171f1cc0fe9a02e0dd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127e09ee94e5082555ef5d24b60a919257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c722a1a4744c5854c0cd60a557d2a6ba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9320dd5e0877db0118054159c6d04f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d86bdee2c77bab6a3f5199d40bd860260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d0fb3efffdd2e29e4bf50d5bbf9216261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1419804630989c3119499ed4a2dec4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b0176dc8a6db2d953331b358c3552263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24466aaddbd17c9cbe74c8a3fd289c76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf32acfaff3971dc452146b4f37d0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f53b857e44abe6e0acc023226b8e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25470c0e4649a6407c353b877c3eb6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aab3a5064ac9cfe03edb6e2359acf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35230792a4df16104ae5fcc5422aaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13451d819fac277a4087b7a66160c06a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f6d7340e2b94b99cff954a49b91a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dfad337b0a4c4b7f5105f0bcc8623272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c67281d809ab37b0d020bbcae5636273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111ed596c5061a326d7eb64e36c80f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24222dea0aa4c36245e870dfb25cbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b929f2a0a1aa2978e3d7bfc2e215f16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5edceb8379f8d4ce017be75fbec40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8997f7a0943cb06c341417faf37f27278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92c751f49d5067fe07e8ead8ad26d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100833994e705a81e16eea10f512d6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117f0b6509926b017bbd95e2f82f655281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadf63fc539a0e3c5c27019979d22d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d899cb51440bab0834aef5524ab16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2873949360f9763d6e9508bdcc148fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee3febd4b77b3e342b977f79a150b8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076335e9c49deb279055aed766cbdfd9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ba447b7879167fb8608c53d729d2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4318aaf8f747ee552eccb56364f3b03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82772d6f5f5ae10a3d20d6fb92c9830289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29686578440e4fa83a1a6322deee3a04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea43af37fc211c76c5fec9ec3dfa2b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28724d91de95311790d128e24ff404292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72c47be9009e31d0c63a0aa2033718293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29123c95e1bed61210dff04bc4c3544a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf21122996fb20330b5c38531de52e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efca77c6f74bd66b50d7472e82793296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e0506c8f854a96cf1ee29c718d9b2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1488c2d9f4d4489df26cb7476d9d4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d37c846943e5543086572e9a943b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362a72727ba9edb441c101dea46aaaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da9b5fe2f9a617baa456f4f268e4fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac1940c7811242bd7672507eecbe74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16cad37857176028e3194b589588b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2697114b4f0e5b6d8cbbd799beda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fcb33f037ab362c1f4e33263653ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a57088e486108031f0c67e56a396d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bda3ee20dae70cd681191c181afbc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbeb941f287b9422951e8a596bbbbde308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c23963f9c23078ce60b2d736110d95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd08d608b9ea96c09b12bd48e91913b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9742c08b113e5c1442e8b746ec66410311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca70ad6b7e148c25df31c4bba38a64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456f8163f9886b8462a43cec8bf1c68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0664df23d9151330cdfb1124ce682e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6347a2835276d5a63d169a0e1b28b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b37084f10186358adb7f12ee23a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f37cde553809ee44114c84325a7a2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd2f4e425a10447226d783ae95921c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb25e2a66d519cbd8452dbfa88db684319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dbe4d34d7ec5e03d328d4e23fdd18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19847735ce7f83fc7e7091cecc0cf25a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7695e589d4b84eea7de324f92f31a1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a1b052cffcb4104c3c07eb01eaa97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5bd232fe9ef03a6a8a0567c419bf3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b55db0a16d6fe2abce6b4dec04414f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7909624a3eeeb0699af6c8656f83326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048dfa4f05727577dff8f8b70e95c23e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74083d71ae80308fb93647d8b06157c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527d959bdeaf75e5b4088624c07612a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5519029c00a4c96cec7b4bc2274db7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48624e765185cf70a01ed5a00a3662f7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad926061a7b881a436a8fad08c177f9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd9935d1ce866f7aa48362e5a94a9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a678d370556cce97ea0d92738b7a95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba391bcd22203e124198df725e7f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37405f3f48b2d98bd84a354f7d8b4276336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be1b26dd1b45f151f5db832746f00337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32964ed31c6156993154960717a42c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a31b14c31c7a15857bf4166253ac2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3424db9eba14e6bd45e24a867e8c32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c66d1d6ea530415e171e4a018f39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e9f760d5087e885e8122caf910e4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1253872239a07cc00e30280708436343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375080aee3ec34603dbe278a8d6dc0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f669505b126485270e436d0c895177345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1edb75e365a1e35ed1d7717322069346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f4a07b86b7a11d85f77eaef385eb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28066ee5fbe0c52465656d5f818e3af4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2cc5319ba4015b04abda776db2c88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57d0b1bef9f05a614c919e7161de7b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8fce12c9734def156f9800ff52e78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a8c254c9faad1cfc89718252ee384352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f0e1dc502caf129fcb3beb2e2bb1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57571a9ce23cc2b22b8e135a350ca0f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948139b4617eae50ecb4b0c3d90f88e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84061a12e44d9c1fa514668d1e930f8e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224488192ae01ed1c0574a896e5899f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845b462963558ef38b2db1ccdc87135358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595df5ba8afbd3b60e0bb73d3a8d9164359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b980ec6a9000f824382fa488d37a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5da9c532e5459502b8473dd67c0607361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b226cba92f52fae80eabee07bda1691362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfbd335befbf5e90dcc2e8d3e558e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517a3173cca517716101cc6ff64df30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cf0a1542af33bea4c76bc2965fa58365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607b52bb1d16f9b1e1bd60ee968b3c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9ca2199a575c258db7029b0289b8b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c975b4f907f0e8b9104fb261a2ee16f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d316d9964f0bca2acfc1f7bdc6a71e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a135dcb46fae37568eb8c2382662e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a318c3650de9e811c9924b09b0ae5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a0fde39b46c29def3f38bd14a6028372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85073e3e84a482026ac7a993e310200f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993deb984a75c826d401d76595459d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5dad6d8cd6fdcfb772aefbd6a0adf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea35d573b5eb2125ed11e10b888806376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6f0070bd2413af81dfe8b5c6df926377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4aa7527b1fe4499c2d6f0920b8f06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3cb18ef084d7c166c1efff9f60ff3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a47dcc2326015394fbb21a1dbfd07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca8557b3efddf5fedfea6fc277e06f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02797a94c71331d80ee00f35d536c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff584265c933f0afc780aebb8d36c2bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebf0473fc14e4fe0cd905356acb71b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed60a21a3fd388598305d68fbd1a54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0585ed6e6aa7d59e83d0c21f4b461e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4be2f8285ff6a1062f38bc430f480387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a45b45c350bd0930bb9dee1deb1a3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d489a5d30477610d87e50fa1ae7e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ed6d4ea96d9baa647678fc8683859390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54654de45e1f837d0b13bff2379f258f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0d3a6dec4ce3edb2ffc1438e5e760392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1793a445811c0783f1d5d1ad58b737393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1edbb8496bb38897e1385a0eb50f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd376bdfd7444ae7bc507225c5cdf495395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ec7e0eb65ff682a2e2ce853caf327396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa51db9373069a160c2ade3a839ec2d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed058e49a4f0bac698cb59631b0a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b642d5480c68e84202248a0cb6074399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc79bde0e4e2d2fe0c5a02e87ae095c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a27fb8ce63a57fa75238e27bdc823401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729242bb0d24848470a1ce54df97de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b383126701bcc7fac9bada99a970e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916b12b249135e94f5656f4e2c3ff1a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73534725ea29bd51b5dad5480756946e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4369d252475ca793529d2e469219089406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139de6453162d3ceab7b9b9e9149cd1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea888fd420123f252be705f2e3c572408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc13ef96eb994f0f0cc454f89bb4fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc95a436e95f21d4e61c25c762f550410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbab5b70e48b5bd12f25688a8ecbd97411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda70d2e9e481071170c02df794b3a0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5a94dca7301bea77e889e4cbc44bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbcbc5ef5c10d044cb2916044ec055414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabb7ed831d4ee032d96eac981bca4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8f882ec13b36aeb7e78e44c78e863416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c2bf21e957b68ad16a71f033daf9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3439cee4aa02900e82eca0c1f4f7b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e30ead185fe26f5beac2742d115b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bd5c4077a55f416efb53fc7becccb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1b658e9908d15ff686c2c160fb9b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba28b83f97b6684da0bb2c0a575e49422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a814041f0f2e660f2081c1076865fc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84ac77b2db35fbd7da168a6141a089424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c6a81f6a1a5294c3b69a0d16ae60e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6ba676ead64fedfac1aa7e1331a4d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbc2cbfbe5cf74681a2178aab8c770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a68e4c7fff7cedb00b3ea7e214281428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d1e020a705d45408ef0c8df3c813b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf283393f04c383a305c7dfa0a0791430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c103a899c9678aa5fd7655f6c0253d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56840123e8c48c89c54ff20d16b0fe2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50540f085e03f2e1bc1e84904ad5b8d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c03cab4b6ddde5381248c7c5d465ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1428d2044f4c1b92a6b41a0241845e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29028ee5c94cf68e708d093da85e698a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c96eef1ae57c3eea1f31e92965b0c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866d1e8e9c9ca95ad3e7036934591ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e588ed9061bae7870c66b28de5ea9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41ec60872145542e9462565e7cc930440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b57fccd91d01898fa4bf16ea4839f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248489c6ce7dc8e46e37d1273a4076d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd71cc9e69e62977a65dfe1a85a490443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c12606a5aef4a36265702d0162d8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac79ee7bc54731ba007569ebf84cf3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c787caf0ca625081c5184595533261446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84278e614e9e6b495237ec2793d9ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80546d36d7b0083f4ca2fbcfbcb64387448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f6b63189f5b8566474ae6976ce13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ebb0dbd3386ca838390eae614a166450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39653593755362cbe5846b19cdbcf08a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1b886d77f6f48050129f5e44ea44452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e85f8589e13c5601f8c08ac809ddb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6fea4a3ef3904a694925adfa192ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114b75a7b35f39041f773947e91e7e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328a7886da8081445ebc8a92db9eb9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a50781a5b50f395d21625e118ba05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52a707a32f76ef58b2e15a37970880458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf2851925d94380524f7f122c6428b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750aea8ffacf1658210cb1b4da19698460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad94eef9d04232e103411272c6a8ea0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f90d35060e0483e460acec59fb1a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f002de4f229b5c09ebbfe52b2acc0df463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0500204043f09e1873ad3e76c847437464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023df340d1b64c9ed1275e15a9dbbd7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626319b7d61f2c50703a8009a9fa795a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586580bc5e47b82140c2dcccd6df3b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0460ebaf9f50fd38b787669f2ddfcc0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54294448d955eb44328b66aab3277f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bca06c021bc9151c4a9cc6dae06c0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c54f77c583b59ab285a71206b0c2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d322f0037b8db651611699caa49c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44540f58e13718f5e58704c70b3e5ee1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8c66fc8fc9ffaa16a66d1fbf0cad0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4283e869817a4eb9a3d4d17c0b598475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fe7290bcdae500b62f7e9fdc2d4ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899b6d681e81a461afe42dd56e7b848477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c2042daf0e2856c022f17a8a1a073478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e622a90758f77f1a5c27147343924e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f419c344d22d7459c2bc75c75c3b705480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae328c6c67bc23ac353ec6b5eb313ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded80caa3a4ac92598e539dee5979d5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135f8533b3ece4d0bf1b4ab31756ef8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0327247898c6eee48201e4401892712484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac265d908ad6e12d0b3609abcdf2bd6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0d8b51f4e4b205d51a7303105afa6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860ba53af02f61a1911ec4cbc7924a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7e5d58bf6a27d42a53a6e8c158aff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd49ae972332bc83d8020599c6df7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c839c7107434462a8cef79a1fc6da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6894553ee08a9bbbdbdb0bf1490e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f4aa279b2528e89f5a54292565753492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9135dc869a3468356920c130251c14a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918f3aa6748c983cf66f3886069b03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c73f559280ea27ae34ad659c1f1da3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9efa0f6e7bdbfc4bc8a4ee49fde18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83795ddb31b60f4c418fbba17adb5a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f7fbe6fcd0ef3cf290612ef2f62f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057314dcdb47d68019e3e75e96dec4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237238586dd5d8fad2943dee0becb295500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49390df67483129786283fa4678962a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acc8f70922ed6ec1a8084e3f039f20502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f3be874ef8fe691eaed1fa9d861be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca083c28019a9b593eca89f11bb7c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970d028c862dc474dada76b66fff58e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aeb007ab49d5308b1aa2d87c040b66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09828853ced4ba1fa20372443aad44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbf26f9e5a84b30b9ba40b954e05af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f02dc6c8528b6fed76f72b36354e8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211edc322ca7aa3d4a52176c9535f8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe42ccd981c96524076f4c3d35a318511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3ea8f40748cc394ce31d5d26e4bfb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33459ad325614e85761352a58f29f798513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250260787f1f97b9881f8cae026a35da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa45abf2953340011eba6eb95ffd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15dc98de31ab09d72bee4a6a9839c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaf50a8fe5196a9d43c94708e0a2f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddc225fb7193843432c37c99a355a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b9ea214a33dc27a6432b1641d3563519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950656fba34f72a783f40891c3d18956520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca47cdd1a0a90f6154017e4d9c351521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8cfb45497380ca7d3609086b76f6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c168746371c0f97f025060d2018e76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1c2ffb5887a629fdf364af6fcc38b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a59bc78df12c5ea5d89dfb59c3195e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3e7f9ff1d356f3b685c25a5ec3d37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af788b33d691ae2dd44612483aa6c16527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b2e1c48c4a532f2b9716ad240ee64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192042618f3295133a5d7416ea3d5a4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b2e2f2291e20465519992c205aa47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3058b69cea3c064856c7f3268bb6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890a358dd00b4cbef4d37990f001bc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8b23ada2345d7de6e03229a7d77bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49eaedd6016e6ef16dc72fdec999f9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd53eb09779d28bde4399c55db0a35a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d81d77cc4619b02ee6ccb01aea9b4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd8bc5cb529b77758c4f53251f49da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bced8426dd350ddfa9c221ffc4db2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229e58431484a9ad554bf146bfb64cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b77bce55463b5e0124a081413486b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf439202a4db261bf4aadc182fefa68541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3d97fe397c71b3ee345de5ce1bcf1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d5738371a6bae3012952a5031ede543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ab3e3427d8a081ac6644d11c7f354544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e6a898c07e6093045615d76c6d0bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc98f912d8bf66a70e2f8756d6ea8ff546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc28261eb1c19b90f301650bedd8c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef97934a7a6282570a3fd33bc61a2bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776cd7f9ff9cb68325a6ff8c0650793549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521ad037411271c3868938a4411e710550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca12a2307d5c712b17a5f1a1713229551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cfc908ce6bd7a1ea21c4de78a04c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d385f9793675b48512ffa6b07e0146553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592b707479d578ca24749a8dd727ca9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75839101452fb37a6e2454a2ee76ff83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a33b4d8be75cd830e7c696dd49c53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99a3b949c7347b27cad783d7e5f1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca739367c814704c1e015faf198b4a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e4e6fa8a56a7be1b8fb3bb55d17f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d0351f2ea50afbfa660a33398f70e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81a0e967acb3e4d11e7630614df972561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aefdb7d574e5f337a73d64573e58f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf62219eaff2e4ece30f1ecfc4b6d89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c848b0aee99b9e16ef0fd44975da72d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e2185562846e4fa29be8f964eaed5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d44d7dfd75fd1cfd89d41ea3523e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de473cb5581d4df701d99a0588bc65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada619c609f45191ff0468ee2df43901568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41c04353b59c9d595aa833b2de8370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c0e70adf3937b2fdad1a68f9b0697570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271328743e4af66c5b76fad08ea10876571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b007fb7084f92a696439b79b2a2c4b7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553551cf9f4a36a8e44fc314b3b2fa93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a18258af709af8b59358fef1b8f7a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56522ef7a9ce6142ed1d1b27f8749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12772707d6affa7b30f61a87433e40b6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f079ef355e46bf7b4f5858012168dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f31e0aa7e3e667f7c4ec4657a28f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8257941d3d7f92737bb170a4a336579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ca3f5edba045e7dc29c787beb48a4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf35e1ba8b8d66cfb77199c6f52d3fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92343c0317800a014d128ca38dd1f2a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f180a12d4e8c2265a99f237bc6102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0c1fa471f9ad40c0c0dc6a1ec67c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca73b69e3da40668059d51bc2294f11585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e76b40082f28f42dc6414617969b79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193e8e0d463150fd322d96cce3b3be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c00ce757b89687b780cbbae99730c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3230fb5888acf0bcc38bcf24b135710589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9b7c333b3def40332bbd74e359198590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c1bb05906ebbae3fd56f03caa101c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f751cedd7be0767fd3a973f511b0811592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737b215ad891415cdebe4d857686348593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07ecc658dc3cd548d90d526efe66e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c675c7a8fdbeb6e1b2b777691b4106595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8513acac9ac1a1148a193e712b75b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818359e1a70e19ff839203cc3ff233c0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf600c7ae49f6c30ccf99e626caac1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebd2798b08c3272549f52b5f4590ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b896913a6e3f63338aaa071009eef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578f0b5b9481add2bcd93e9ca709ae601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c33907ad5f1f1da229b7a2099088d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1082eb6ca26f73eb884447755711a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290202a1b776c2d56107bdbcd62febd0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6ba04fdd1db83f1ff846e6cf77827605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fe5b7aa1bc92f2b9ef8377a231972606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b922bf13b26b899f3b1f56827853d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ce42e5009beae638adea53fed8be0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8b5c29483c89183bff843a87d75f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058c4f46942975200c610908d0294d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252b8fa341f84a177ac9537a07f16d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0620aaa541925749332bb8d8d93b35612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d44ae2babc6d3cad320002a29dced613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc703b759ad49357771b1f3b5371a69d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264c7a5df534a5dc1f8e0a005b0bd2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd66b9bbfef5619181e72e638c5de43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35603a66d941c04c8a1bb902433d1d0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07035983085a3881da725b10de017ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66476e8e6deba12953be2564d92151619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12951dac5f151c2e8d413b878ba5a56e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a239332dc14153f0f8f3a1d68615b15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de72d5755698994814892ad7ff6a3eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e5f57bc0927241b14c242507eff66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cbe0843f6cbe8c74ed3e96a2c4d55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9cf7321c7e296434c53215ca5cdee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84cc96ac0822f63e7624b127c91568626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde6c5fb7929dff1c46e6c7f968c0fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b83f631594cffd9a59aff3c5d50a60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae6f1f3b77245570aa290efbe397e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2380bb1ed05da6b7c2ab9fca270b46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe399e0311ecd196f89d41cfa40226e7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2563fe5a3699bb180037c8a85fac14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2334f9af3818e28a3976a02a4c22ab7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e3f3fdbdfe9471ee66c1d8eddf84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c4b2a982e6196a4be8fb4dda5cd409635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e40cc6828b877578f0abaefac65cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299ee82ec9a2b95f1039d3af3af69c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a04856e5167583534cb7f58e2383aa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8b13fc5da7c83134bdb71a0921b7d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd255ae036a06c92563bad87c08bdf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d296f0c5dbaf024c8de4615faa546c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8fc503aac3cb97fbe277853bd897d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bbe27e17d9fea94a3adec0e4118a0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389326b7ae8eeac4881411b0868fc23644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be83304989cb2e4661bf6b76db1f371645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f561cb0a3acfee2b9a26f59c10f61a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154073ec7b0098c9d39287776150f94647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d921ba5c54944ab843377012024c8bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f1d5de604a85879492bbfff3b3339649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9519cb2766dfccd0781113ec67728f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5f75d4f2139b453d783d6cb63ae25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122a70e055224d04302c9e8f74b70f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53a5dc723594627babf1c6babca9ba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a837e68af783f32987ae242a294738a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744fc83926036c67247d0a927ffdf733655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4fac38e39659ec5f374ecc9e9811b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9098124e213964012ca638bf88a15a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68899877668961bbcf53991edac97792658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925a30f195841085e2d4e7c2e88b58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d2e81c90666499dd4b048351b9169660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ece7b4553b9d23433a94675a846ff9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba85f88b6d42a0cbe565117ddacef1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68336f534fa4dbd8205bea792abc92b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fcdcda9268fcbc082ae17dd6297d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8138748622a73ccecd985723aa67969665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193e1decdd4e011fc0c07483bbf8980666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c60250da25c404415b140a3d5fe2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d85c519cb2ec9a9c90ade87d76d78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccaabe552bff8f91f5edfb4eea92414669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfa7c3b0aaa0f732820c99058faf0b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fc08a65a12c9613927163d5318d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60897421233d7a6b439ebbd9375f7a60672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a538b5df9001db3571a3354d2a5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd468352b126d9c757bd023767c6b8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9a499ec93b30a3534725ba29857cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875fd346021c1d5217247c5e7ddcbd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a646818b054fdab9f63e3bf30a7ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087de4ae6d1d415512ceff51ff71e71a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed0610db4b6eece2fc189f86fff3bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44111ec677d1cb09fd7a207de7c638680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bb6771a844070584c0ebd34f0e24b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadaa5245c573d920a94b825eb690f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d80bb4e85d13c06cd152245f2cd10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8e5fdd55710b9e20cd1d45254596684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66904130d9d2fb494a56468318ab77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee077454fbf5231111d5d027a54253686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067b0a0194d1002aa3af3a0d452c5cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819a679c65a6f3b248f3c281898e11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4f5ec421c357dc7dd87c0ab1866d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977230f2cacc21ecc6582ee736924bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40647ef492e59e1c2b683228026aca5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd7fc7c55f20b426e0cb287e32f58b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a513c11482286746d637bf7c6888a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2073ac35f90dc7b60c92dec4791104a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2487c0a0fc7fa8ec9670c63c8febe1f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b00fb496bca0b8ac8d7c708efd3cd9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac88473e35bc23b002bd8ed445325d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc8422d914c00b521c1b889f81f486698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81719cdfe148c9972b22a475d30328699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beafbac7180cfbcb6dabd61068bc88700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb76ba5719259a0d26247e9a5984304701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1534de94e3d8df5dde93195a93897702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bf3339377141f14a663696666c43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a437d6aba49ff7ed1e345e8d716922704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b9494e076f0db74b3a277fc0923c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a8bb2d1800f8b1531a550dfdb32aa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd176b7137c8e672384f4a4e63e181707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961755bdd264ba5262fda819c5d127708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8354b045c7503749906c1a2ef311bcad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de1b2df9120ce05114aedb2eed3b23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ee92aead21e421fad39ef08bd768711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbe830494ae1a89a283115203c202d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7744001cb9b9827722a39c24ec0f4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438562411a16226990e2710717565d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63bfdd3dd1a6881a47da390acf236b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc843423caafa927cfb3d39a0672f8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f62dccedca84caee8f35d44d79484717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a7703472984e5adc93d21dd510ed6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ef3195ecca053d816570b5b90778b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c15ff3ebcb4db974bf45ee729adfc6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3379cd9c0200b3e44b6d0466c0469721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02000c21cf5cd39ea5a0bd4139061c3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef7dfe789bf533c7f3db731bf56b45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e79055254f0a68af3fd6dae24e5ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983f1aca28b060cf0714dba7e0adde3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebafc1905dacc1a0aacd7cca3b37afd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103df7c1d552c102822205e0cc364496727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed65b612373931ca9a5838cfb28a25728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bf86fa4fdb526e34a5601cb10e15a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49276788268dcd1b5a598e2b4731ccd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b77a2c3e072bb0b6b8a1e8794dd5e5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf55363b632070af0244b353203dc28732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9843247a9b19020a4fa8d465285e7c1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f74c6aff788bd67177a0b002ffe25a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f2273b1a828b78204722aa21d4ba8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e71d9c3fdb90bad55c80ab168f1189736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3f9f279e9ba67e325e7a4e3b51dc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12fc3c9661dec50472919c95677ebd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a0079151a8c65d36324181a81f2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a5efe5a65ac5eb1a4f3f5086301c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f3a5868667ed36c6faebd2e2d9773741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce92e70d78368d868c84ad36f5517e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e59faa599a025421987cf2fa25812b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a878b8f422f149e47d4d600868cfe4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0ac39a1cddc0d561c0e694805f4f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9df592d37fb03b05972a366ef7f34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7627f0d0b0abb431116ab25e5fec7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576153fe1b52c41c7f33a5dcf625cb84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb090e7d12d20eb2acb547703698c3c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33269c0651e7af05940f7439e72a8546750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa97e015d9cb3d5a344676f82bb57b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb301d741bbfe4191494f72e20d141752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2f8ca042eec8d504c934c6e37c7e8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095f725ebe614f478d768522ede0deb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255bf4312088b4a8d5a70d8cb73d531755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8c7382f94a6f1059dd43c7959b0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24517f67932067c409fd80319005def9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4681796486983d54e272a03ad16fa05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933579804d6beb964b9478db6c213c4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58719dc581574f395b6ecf46f17136d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd01f5477ad85118df40c70436997761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9cdf7685a6adc3dae91fd64cd07d7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f49b1c8662525a764ddba0ebcb670763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fbdb3bbfcbdf70c1804de92526b23764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca104a4648d24f79cd60630898b1e5cc765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d0d570188df643b291ae4b0b9fd72766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14882a87e9645207810574c3826af5b3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196ad150922f659fa4340f402794859768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3cd1d9c6d0c79fac840e796ead04769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf904f53453aa96704dd3cbb5ee0fae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de1ab6c5430e5dab3adecc79d5843771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c7bfb1d6cdea8cda9da31a45fd337772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58c76e5d1d66087cb7b457313bb539773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055baf60b74caf2384d0ce898cacc14774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1099dcd177c60141b3f63eeb7714d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc2b48c208a4e6df98979babd1c0f3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1d998d1b84d27b90fa9e4140f8230777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1612bdb4ee6cd9144b2091aa3abeb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3685ff6b0a56d58e72cdb15b01a88779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e05c6071a5a313215bb4b57a25d2c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a322b17fe350b2273d9296f2b89b93781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e1b434482797ab8dd5e3c128c912d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0451161dd05eccb91b7e9515cd2a1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff89b15e177109642ebc0980c6788d9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95bf62458ce030b2c5d6bf1eec785f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aee650d35029a03fdcd8a102f676f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a406ef6bfad85c47b651c5ae295bbd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf1b060ddace714aee153b5df2dd33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4463b18bba425caaf38990ef160423789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b53185368d1b409315986e110e36d0790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927ddbf89c3ccae0b1cf034e8b1e6c3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f66ee98a6ab36bdb801b5450e6b9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb2c423f05d118160c81b4cfac6492793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714e69ddded8b8f1bb82d0c23ae8433794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fe56b4642ff3ebff9d8a847997680795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea48cccce3d4c6e094f86311321448796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02300b4fab0ae2a6a47bb7723565759797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e08da42d623f276a22dd6a426ded1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69f43bddb8e8108c7a86819e97b6c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37197ad3b1ee8181b5179cb40d85f55800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f1bfb524fd415ffc57ab84db77dd801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606e7394c45e50240dea73917fcf2c9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fac8936fe85031dc8e5e8f984e9bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7466f0ebf6008698d74519901637c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1070ad7c554d71e9d70a4b700201ea5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888403c01d20e659a5537d62cf317f1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c6c7b95a8d88def3d0311b9fa0193807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572797e3ff93d24f0f28294a721e6e9808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a83577bd0bd470d7d9dbd8d600f77809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f017547331eb2cad089dc4cc2a777810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa09de09b1baa19c2dbe00007f0e026811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d2a2c2d148b74c7fd8ad93f0cbe1d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8df07073cf7d968996d323f90b4758813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7acd009b790f35cbbe9fbffef63c1814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf69090c94b9c502abedb5fc4500a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc20e79163595550d546e861f2a9a9d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b61c435e4bd2c1b61f1cc875535c8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42032504a2f472c934f5cd9b7987f7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973f415a6478e00d60bcd38494c8fb4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cf49a50f378680789875a2140410a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d51cf3f44b8f4f219f1ef41c22b53821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13631036c75cd04271aa0fe466719a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42f110f0341ee0732e521b53a5964a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e4f42a26ba382642343710a924dc33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2177d512bcbdc5aaee0e0ff8c8c3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825601eb3d342d220db3ea07f448fe165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958682b7cc7e982a92f671372b215216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087692712a7ae86db511175e371a1a667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13549484aa926e04878ae81a9127c85e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae636cf412fadf1e5a2c46f03f7a45b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca4cb47ea3057b8ad8d2076fb565f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29963f2da4dfd631cf0bc5c68f138311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7b7616bc28064d914d46e26bfee3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95c699c1528aceec3f2f7eb850fe4d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c110c3ce95ba6f27b86feb0f800957714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f100b508e71367b9947016bb748d11e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3ef79a38260630b60fcdf6b59084a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a6f76debfae703148c1894d2922eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce43f14b31bb9a6342a082ebd564618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621458b12f3bdefb7f6640e8b80d30519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5501523210335e32e741effce818a2c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e54c7eba405d8165de3b3d49362ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702e461ae123dc1803a01e7501bc7ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14487564782ae100fb5c5ec3c5d08e2023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d23e7908ff025b8e6b0b736f73a01924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c7fad83ef2eedae055cdb1c0ec24825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457de952dd799e7603e55ba6dca659726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b5410ce8d635074ddc2dae8dda0b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a997c1c5a5d42c1aa22254fec2c0e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418881e3358f5e8f5eab605c54ee066c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b06ab6d48e43e56049f3a3fe306eb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e0d444510f70957dae8e102ed03b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b8854d0a175b8f9655c8bcd8a5ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bfa1127bed84f83cdb145a892101133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3b545e91344d69a53180fab26ad4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830c31b35f2295af07f82efcc6fdf9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea119a104a4b9efd38ffd6d205694636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37dfd7efb5ea1a846e273cee2740137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146a597fab715dfb8b1507017204a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc3407a3b900e76d7d95ec9af4eb5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c3a6d1a271bf083733b182108ba3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4f3c2e8813bed91b63a33bd6ff71e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050431109d67d6c22ca5d680379730042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a489a8b5c300ecc255c0afe220c3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7c1170d5d1f0f6ca0bd295105a3eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15495ff443ae59c801a81ba30d77c06d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4693b8d9b97dc479daaf89ed0c49046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bb57b0c679feb52cf1c73357cef0a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a8f307bc2e8e7192f1826e679f0c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a5c7e2b2d100caffb969d2cf1e3449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8983d0b9e31e665c1354e930f0cfe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d2ef5ce7cb3d19dff9bbec0a765f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9da48e397a2835342281d3ccebacd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab91b9ca4a36c2aec8019d6e1d932a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5139d9e3462e3c9f9c7e1f69bb47ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bab57e9171fd25150ebd3d7e85a7e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4f78bc4d22faf53cf4525a9b921fd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60730da6de1ade48cfe15068b942c3da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8460ca0128935507a5d74fcc22535158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c3e98ad1b54e95b5b0e7524a1b13e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585518a362b257e0fbb0dc4adfcead8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd17256ed1d84e516000feab4ca4ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3cf3df18652901851d38c4513653562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39922ab416c4a3022935677c4e3f284763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3219026141aa9f9f43df1db9dce4d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0db13f2e3d08cdcf45ef46ebbbfbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c1d7fbbc720807f912a34a63479f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a922ee2713bef4e5d22e1aafd85d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83bda8e01f487a3557c2ee94fda4b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0823ee15977c5c1e9d5314f68adc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67ffe42e3ba7285ac4ab8f003220d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a998061f02bcab8116973957cdeea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038af30774a83f53a5a315f55b794db572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b291029379cec3471ebdc6913dfe0c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274fd688ba7fec0c8edced29a7de7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f60ce98b898002b43267f69eb733a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b753e3be329197323f22bbf9c9969e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc811d6f66121dd92120eb80b2e318d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b1eaf635da7d405fb25fcc8d53c8d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763844d5f8e619b08f31db1ebd66cda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee6b252da13e8ec52f090ee7af196380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2531d25c69005f9592b143d0b2592d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b3f756a1b32d267979ced22d95d5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d2c5a0b87951bf277b10bbf25794f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dab154b454bdcfe83a67540f59e57684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf8982322360b87ce7560bc894c4c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aacf583458c66653e504936ab8a8de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad5109bb681392aaab69e37b5d330087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a066854dd408d523f2ff336a580f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88852a28632b148db613dad8e82ad45389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1c00c949b877e05dbd87f5ddf81de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b107ba6b1adc34d3e75e0fd24041091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b412fc76274df30672fd9450011e45592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f7b277de7e111603951224efbe58893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5fc7a828d7c53e311f56438fb2cba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a06d441ed8ec785c64df0bb48151895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b3f2d226bf26b37a4b0756b16f5d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace02bdebb45b0a221a1214670cb0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9622114e419c4f2266121d274057c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dbfbb812d64429d5a6a9b39ee995b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565df4a01b4a9c86418f7ad667e208d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd01ebc89f39f92366a734f8cf9652101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ed164a6ec05a9a85b2d8b27cb8fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eac67c288a571d9795e0c32e07daa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a5b7e79fca27112108ff07462e25104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c161e10f2cdbdc6ae4bdc6b0d4490105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aae8a303ab666d90955d76baaa5227106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b760d6d754a4e411856704926ca708107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d7343936dc553a44f7e32dba4f42b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de3839fa4c08adfb01f25b203eafe1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879708bb2cda458dc352b7bc30c40af110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de095bca9a41c931a726813fcae8878111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015a3273d9d12ff31b7733c226a2e61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134d7c80f9981db0cbb938ad11dc694113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491b2d58f2afe0964ed0f1a9209ff9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bdce67770799888d4ad788da8c02e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bcf9a634507fc8bc7e2d5653c62ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee8b9ccfc15b3b30720519e7373e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62edba40fcc6985fde6802d5e928f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3fb8a10ded70d9903d7399e0175b65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440a86280d8853bd30f258266030312120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0ac332f2e667a178954b5b74aa3ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813abfce61f52f6fc485bdece9f6ad2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c135dfb7ec730526256fa0415a49028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022251866120a42f8afa813a45e81297124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70574daed8a21bb9a83bc7c0509d5182125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e3ffd4a1950cff88c76b49a96830e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc044ab0e0b28aca7213f6fe1fc684127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da1b487919a46217490c011122cafa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3044b98fd45dcae382c789359860129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226dfc19c15ec4eb94b0245f880f205130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac847a1a1e69825a665a7f65bd6f8ab4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e97ccf824d7ea4bc0ae796588b37ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fb4d33b00809b8c2d761702a66da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcae9e009dfd0ea552d8920fe767c9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064af4363de1dbe5b6d52291a7b06ade135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d073919a64278f4aa26e1d205d592136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9768622b42468c71e116096eb23469137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a20d6b42d4004686344e0c8d6df6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236b0a9254249bf5391f1d400ae3205139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbacfa112adb9cc10729ccefc9cd24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732873bfe7a79b0fb1a8c7f0ba7079fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8622b7cf57d304ab6246b702e950e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158e91938867162d17d84b6901a4e68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee721b8ea678c6835c48d5dea20ca8dc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac1f5709a8d85b598bfbb899ef69ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfdfeb75c0c12716fdfa6fbc69b120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d24b6a5cec5c7c8ede15bfd805bea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26af45e1336dfe27c8d51697d6d9a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e905ae34e69317e5813e25f0266af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcc2b670ebfb9c2245f84325715436150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dd746f1446e103bf3bb638adfc70a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cda91e25fb09e50d2b78569d22e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110df524e57926d5300b9a92d2f56f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf0d6a966c5df094763e90889e27b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e197bc991f15a19ef665adf4ee7c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ca208dfdee2cf2ee9b4217e9cd4c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fc5cadad475137835ef8210314897c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88908d8f11f509419cb1c463e81d90fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670422311a4a00806b383994ad70518c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e748ad6dc38db39497faeca56fb4c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9db110e6f05eff35cb52aea91b656161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1005878c7fc32a2fcbe8f87d81f5a69162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a310765b80d950e559501c6eb64aa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb34ff127edb04abb46ed57d3de196164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f366b72722e4a33e1bd23cbe8abb5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da4f6cd1cda99d5acdf62abe5ebb30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7190fef1ba16c7919725645c0538b44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebcb5b39d209bb0aae666c1c571bae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa4bd424e6f218e3c052d707a777a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde41dce0d44d55063da11f44a9df16c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5ce930b7652a90b65882c420ab35b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e019e089c064c0d8255dedc0fc659776172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e07da6cec579a5015ae192ce383cc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97811dafad9c971a9dc535a38ce7ee1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d7c32cd5a957185ae908c0611d1f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1eff2f9e202afcec6aa5f07f6335a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca175a78c07469dbf48a39371e98e2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d815c9bc66fabe223468ecbbec9d297178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649bfb351475944e08365545bc4240f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2b803a071deae0302a3a5b3b2f019180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a8123aa23cfe6b050fcbe7fd4177181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084adb25f299b2dd8ee84e36bec5aac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bae6edadaddecdf889b4fe197db09a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a256536415bfe4eeaf73e645b36f828184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fa0c0df482b6285110eb99014f2a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a32a7f49533f6e731fb467b64e304b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dccb3cff68a16bbd4fcfda6e51d5450187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94349e1ab07c3a0ee229d0eec2f372188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d42e83b921cb9bc568aabd443c406189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff2c5695a7bcc16469e5132a33d5e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072ef180b8d9f6d62c24f742db7277191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6e6a312e81bb82cc9ba73621c4cb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08509a950ba8050fc5ec52a957597b5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb12eb419d8f3a276681668f604622c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a810107715baa7e7a33fdd4f91bae74195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc95a3a09d4326f58664120cec9114196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707c961ffd18e2f5a2569f89f23a273197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323e0b8ab354658b23eb4fd9563866d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fea25c15dc3e0052d7b3bdcbf2c15199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3579e0bbe14140231c816abab95b16a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee85e0e68670dfd1e61a5f10d7982b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada2af84f56fa54d7eb76ddb7875d16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c064689ebb7d329c7daa9f96f30c118203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edffeff1ef1eee45a316f93b31ebbe2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0f508c2fbad4674c7532142e43eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf8213d10a53078f980a0a516cb975206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fce7c9b5ad4420bc697635965628a7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac616735a2a2c185afd21c834701cff9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72267b69275d992c2363fc2ee8e8b27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c21ad2666c73425881fea0eb72fc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99455cb5597daccf8cc9356e621bba21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfd370f7289a18f3620dd92429cd35212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f0362485b1e684702049c8db98f7b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d923cb613ff282db8ac9c38ecc9af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf420eeb0dbc7ff883dd00f32f5c968215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d64488c21e4e0e14c8daf3491a31b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4cba79eb19eacd3b72f26d46782c0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15f4cad0cbbb19e75990f733f2c7a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7967c6377957beab0191cb8926e12219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a3345e45160b345fa55bfeecf7a15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6955cddb00109ae9466b38a2a99f2d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ab65a5fa8e6b7cabdb47db78b23ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd4ba869e75e7395952f93c0eb3ee0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e2ca90a672bcfaae9506ef4b0674b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128fc97230a92338e3a3d07870509d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf927fe03b8de7651a7422a31890bf3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453932532e698319e255baa7219c0b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90ca9c73d266973dab342a4553b1d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a93b8a1b0dcacd73ca64dc281f7e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2109cae37f0264dc21b9c33e003b4ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57c1ddd497334008968daebc0866d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf2fa9c669e992fcd41045b63d549d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a56e76fe3ec9aa4d4a6ca022bb5ec1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b64ece70c79643ee4657a32de64c18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb942fa6f122f1e418fac774ebe2c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b914155d463fef4515507b84ee1ab0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc87d4d2ce0bd202e0d59d064ed35f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d623e84e0a0fca035e3ec564f055238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f18987775fd8ca04a69e09f8c3fe4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c266ff12e24f46c65dc31c7d9621240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08d441945739aad5f69cc780ca223241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8624587dd83d5b10fbe1cba93659e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a214ab4da54b682a098f1cde034cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429634c755b984f2b90607317cbf2f9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463816bca97aa4b5c22d54e4c14a2ed245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84569825eb24fe2b92aa923c0ea1d14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f94cebd81f1902aee9a045f41707b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded17ba5678c4aff41f8622ec42dfd80248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b3282cfdd2b822a867e715e3e5ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a321c4bea7f427dfd47f95f6a9688d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afb73ce8e33f1b8f84ed2cc8772890251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe9a74fdae22188aa0cb81b0d5a3db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c5dfd8c89f13f8e12c539405109c3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ea4609c2263667ca66b35825a4e4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efff2fd76008c4c2f8ac448ca7e85e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53f8fc5160fe5e347a9dd9352dd04e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f77a8f2c7ed40e8c234a106706153257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f925aeb336047e13389576add4d5ca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb109dc4b71fa3b814e6c914dc529d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648f3051d8c88b509b6ef80da00b724260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb63fc52bc7cb114536442eafc41a1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7e79f1bf480f732ce65bbd47b1aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a201e0624172c347d0c9e4db590c9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c918d61a17ac532d9a8031a7f57742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a81733a5d642a5ebdd0f557e12705265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f97d00809e7bec7f2f24af3bef39d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd523f6418eb67dd7ca9ddd9dffc287267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d817ea358421a0cd236af6ebe4ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687cc3d669c4195f089de404136e06d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0df75b86077722da5c027b616265be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938469d778ddede21daa1e079751c8a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3edd82de8258f9cd020b9b96dd1b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b94a8439c1864f382c8464141a42ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ef43972a19f51e9c967b6ab7a7d2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a2b6abf7825780554ed5bd25f5ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec4cd0cbeb5ad784ad9c549e0d60c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8fe5479e4e76526cf965d83970865277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6929e0bd94d58f29b75aea7d259675278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa096e3be5fcf71404010b42fd52d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199476b0ac0041a3c4c885b1dc61585280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ce490cfb784ea48d9411cc94a67bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea721c342991fd42a835c4380662ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a74dff6994507400d3730165829af5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ebf58af0bf089a24ed06ab9347189284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad56da4cc1814ed370783215397c212285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294e4b0275889f5dfc804417206c181286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c319831445b6bbf144f6933c74e3250287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc744b19c5d69f81487931aa6d6bdcad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d35f1746f50a17aaca5dc9f65eb258289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda5b7886110f8fe39fcd084b098f1d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256911bd6b6fb050ae67f3f4788615d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fa71a80ca96f79ab93b5a100c58c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fda3087b4c16d7ff0c6a6fe38dcef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722eecc27d8bce141c7ae73e27f9a59d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1ca07c2ca593908a17160194ac774295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1a7c9887c7af8355080f13dd36a4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be60ff3ccc1ccf367e017a6263e552297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe7ed954f70b1778d892880f272423298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c4da4c7f2d751f54ca8f42f309ea8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b623028ea261fa068a652c7764b0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e0c83250f13e4bbfd48edfeed1020301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ce0fd89fb4f9ff2a30e5568e59dde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3f2646ad113b5f7c1f1ab473db70a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ef7a6abae5e59f0e177dc8a979dea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb15721eaa66168a23c76222bdf281305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6de78f484cd1577b206649c30da21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356bfb14947700d0f59a8f96c36b876307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0d8f970a398d464b0d9d36b97c882308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5b195d4c5edffca05aae427b2faff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b3f4d0ad089f487e7f69a90eb8170310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b846a573e09f89677d551754739c73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18812eaf9ee7a32fc93da5d05cea295312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de983071234bbac901b281dba0dd1a05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb034abdf9834af780c13b76aefc695314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329406e25ab329f01aedaa9677421f5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896240af137dc7c3a240a9bf9a1de93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a4d44f051784384a9499e5bfa32e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd9a0a899d72292dc748dfe91afc5b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d8488fc78dbdbb55317073a3070e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28939b906b065972fe93aec006f1e31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca39826114f6fa35764fefedd02df5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b1b9f9ef7a646975fc689a0f452f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97aac1ad61736b8f2ac894c0b3837323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4104ec50559d6fea83f60535deeef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4d1987738c467f4e2bd894f1b6f04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a4f8331aa82df68a81f09f867162f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f7abb2182b3f23b196eabdb9de851327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da33847f7a97dc12a525d01b7f6ee3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7577add8ff84b31087efac8ddef772f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e8a432ccec154290a6f0d3e43fa31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fbc3baf9bcca76e168c2f14c06a61331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08894b525b13cb9ff1d2ed8025dd1ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685fda62922cabf01c3d44874b63278333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65115d92ba3233a60ddd9d7b77af1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde6cd2ad62a1750f5db00c8b9a2a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84d5e99bfa7a163e5df39857bf22a7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7276ebf0ba15c1ab911dc64a9554f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab3c9fb9e7e492b642b1f801a6806c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36d20eedff0cb3634f52d78d69e317339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba0bc250a0c6d3e1d67c2bc42542ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eee673ed72780b0c88909382b9421341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72b556475f4cc51e463c4de6cee53b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7b55a0254f3cc14b3f4bcc808bfad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7ff089562821c311272e958b8486f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6941e7faf83fa42551ae2efbaaaee4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f883d467d93ee37fd48fe0f0bd4487346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89730820bc4e3899407100dcbc01de4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4649e98f0197bdbbc5ff63a2a5cf6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732fddf3ee69db8f501ba720257735e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafb4bfe8a98b94fb0cf07796bc2f5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434a69c164e5266d25a0fdb15077bd9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe77fc87726aa85fef554e994f9a1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e5037f9981af1f423285a4111d12353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111730da9451e1c8d387915469dbd5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791903ad65b3c4fc9ec319998ea72b71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450602eaeb3eb22f1178b37c0b12fa1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2072a7d18d8e4ee96b5e730d01d63d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3523938f8a4fc68f4d14ca01f040e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e02028aec6ebfd0e756fdf40482f8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a724b407181577b2b31a42f3ab640360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9859a4620c42d33e9d6930cfede080361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c8558f9594f6598616b62aab91b51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ed9e47ee6ba84f65acc10165f4744363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80884ede118407e2f3d5e762346eb98f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487f99450d7bff74cdf07662e3998e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7eebe91f42d035beccd99c5de42ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e609af40f15ad0332fe618a2100f18a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febd036cd94b07c44c40e694cabe187368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa29ab8041c2118c8fcdca8ca4a6dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28110b275668e9b87c4d1a3a16dd218370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224bc8054d52c8d9079c60d389ff2d2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210475a2c3c9e61230a730e120de053372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9bbf68b1fdccb4bd7aaf2448dc895373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eedae458d9c5e45f37dbc3d514938d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c69bb227fbbda009625eac082be253375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ecd9cb816f926086b5fa7727c21129376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613521b1217c77003ebddf7cd480d489377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b78f185d53269a1eb3961a9b4d1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fea86a513663055da30f28bdbf939379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402778e23794779f7b0dc85bdbb6577f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b633231f52a367d265b34ded235a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921833726e0ef1499ad9b606740ca514382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2b67a7446707c1858c9487e81e8a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4783718a64d8449a30ccc4fae24fe78384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877935a7d16c8c5c8c0b70ca4cbcea0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329a5cb351fd64a5273e1d8d2cc644b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750308f8960faa3af39aedd74bd642387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f0e96f4b76d8f0aa748402a741e0e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b093457baa4293475c07ed33685c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eb26930209634f9be5ec9f2c50e5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af9205da9a976b321ebb43ddaa0bcf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617622197f8a344996d44a1f2aa0f2c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81de79b034ddf6723a1fb9c0574fbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16ee0ccce00cc427dd5e1a2796941f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42e07a31bcb13e0b00a6d8e22f1c0c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050b51af63a354bfca9916169d66e89396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78baa469e0cec69289378adcb22eca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dda7f798fb3f77a9b12456e819995398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4bc4074bcde4bbd71218b3212499d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748869a71484c304fd1368be2829f30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2788fb771066c74d87d55dbdba154401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340bbd30b3f8b308395f8ac06af729f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defcb03f027b80c6e2aebc217c06c67403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42f4ef0625aabe8614ed7a4cabce7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380ea65c1b57f046814d81e9520cf3e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa3885f9074c0a26846d909a168fb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cb84897cb87e526ab0d04f7be2eb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f12ac2d940f9b758e821ed80e402c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca7f9b93992fbef790979ed60b70f8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991240f431cfcc59c41c5efe3565ba4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d98eb42b12f9c5fad8aa7bfca235d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc5e5d9a0f98a7d92040b4b464d4bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03da4ef55ff02b0e30ca47a406d86ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c2a85522e4e00083bdd5a92ed6edd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4fac325a5fa16ce4f6b471420956e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5ce891733bdfa9ea08258cd37e134416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a8939975d264cd908aefa75574205417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f8072c9ccda47fe5607b73c06da5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9737311ce06a8ed073fe179fb5719419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba0d22f4b0e5299b5daae3b6e2a307420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9eb079795774305f77f7b9f3b46a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537254f80d9a95621746b7e8e3e0c18c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d49b56c2f51c8a16a1baf25923d2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515cd0182433d165be9d0fb07ad8413424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c40ac67293bead3f33ecfcdadc053425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4cfa1e7686dbb37b4f9938b8f4a73426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d555afeb30c0816953a8ee12e784362427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed09513cbbbec290b18fe13686e7f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f235e59d6ea7a5c988efa8d3e4f739429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dd05b00cb56a82f4ec242c7578a42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5949b04626b73eb68e9e06ae30ca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d989cfa633edc17057714159a819e2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d7b8d163cd06c06e200bdb21679ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3678ddbd0f344675cfe8f9a1c68a0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff40c2575ac44d7d748e9fed1d6e30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba832a13368aec1140dd5d9429fe2bbf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ca8c187d99cc748f55608d033af3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a313f0766e4a4f3a743926a5a50d4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0e8286da3535247d836112a7d9923439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba1bd0d5bc2ee99470d9d0db6768bb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf992300b170956508e739210ce8ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06565c23676ff5cd411049eacfce7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f49eb709e496cfae4c4238bd384498443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340a4d419013e7c6d2fb550e047e446444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7dbe011675af9ed184284c39a0d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e719fb400d2812a32adccb63b34b165446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6b46d91e53a1376790116de858e18447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8c90f1a254c5ae9209cf9080f7eee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599f0065f41be6b54f2ae96f6efce8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bc1683b36b3bf9a257226d0a143ad450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e495b2b049d7c6c44e4f5fc716f03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2af51983e1a1303972dafe8107a12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d3fab75e7ff90e2d124a2c5bc4c71453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac0a0f5e66a1918a2b968b7188ad00454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef2f3a7cb45097767865a78168089455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887ad3f08fa876bc1c03d2e505533d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588d0d6eb9be580842d7bef3db937a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012561040bbe60b219ed73ce4bd55d4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933001c7cfbda7564598f39dac340b56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fe346d82ccc5427efb3819feebcbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1682277e2f29ad69e4ae2653ff68c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d48e558134f966ece793fd0ac16321462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af1412fb5aca561eee78c8458cea2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22aeb4d00bd5de04825bccd8d07b9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e0c157c375488871e522fff1842ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ad99428de834a1266bc417fe3aef0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e11e405e26d5c28bd92e4ffcb50ff2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a792c783270711b806206b463206433468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75fba8fab82d17a5b7cd9ade1b87b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c07aa9ec995b305be0ab48a406ae2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78c4c2374534f38f0beff15e065eeb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ddf47b3617b7695af9e0231ed5b0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc5b9512c9d4518f6bef13ec165724473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e75d6de3c3b111f0706917aac3376474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd68c67da61037306c0451094ae62c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac30f70c0b4243c284b1a3bc91535fc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28101835bae081f75a13522a8fd907c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e07f90e95f0672d560908bf8ffe596478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929e0a3b5c6890411dd0108c98c560479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c295307fe40f3d8b4c7f98835d585f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fabc12d10732cc35291ec1a6270557481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f603c93b718908f57aca14a4e5e15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccfd962c2b4433bfd098e605622d5a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf15f48a06a0ef988959a3f4b71689484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318cc5faae05c3ab8e8d669ffcfcb17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a69035a0b5d04778b79305b4aea93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc17d66b7610f0d88aad7456adddfb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7391c4ad0ee36b9007d66471ce82ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c14ec2dd7436360b8c1cb160d14a34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88677342690a20f2ce9e34228e55ec98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3a34b8e94ad62e8cc961dcbe29479491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b12dc806e2df01e9905d05ec18c871492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0664facf4b100510a776f11cbff6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d523e53cd46dae7bce7160d53cfa45e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1df3dd22c745d600a6523e6caa401495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115790f67294d96b99880fcbc5af1a73496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df3f345e00830cbf124a22ed3a9253497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246dc5cd4aac36796253b6c57f71845498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee23a821378d19b13d675cc6eb0c780499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed500d235b6712f4cf3ac26e77e2f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5251f4598f39ce77516322ff09e0a3d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8bdce72c70383cb1fa4303ded16a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d342bb88f3118cbe7f9037f200c3a0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bf452076e1b9c4bf715564e7936d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af7d933623c5bc6c364b0692568a49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0388e999a4431ffde91b60fd78ba18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ffc579331b097c5d3ca6c703f59c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7a37fbb46b1c69841ca8709a5a78b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8105279a7527a9471ede2ded5738af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace338319a5d463984f58cebe7de0ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af0fea41254d6c1b47d4526ab93cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9735d3b488a402e4d6b56a8c7e1a6b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582868252b18043e81b06d9713f48502513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c92b930f1a7ae3c7a6587013231d74514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279220e5a2f9af691291b6225bc73b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2701cd3c40f9346ba0ee9711ff17c7a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359cafce2ed8e4ced0b88b03d662bb2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174e9d9895f3ad3b0b13379b080e44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca15fbd90f25ab84d05b42e11583a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a978ca713edc9215d4591f67f692520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450b5a6e205002931a969cbfe59b9e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62b75870bc10e57f1447ea41f8e942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635d9e5d8a855b29316a632cb5c7dbe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16720d5de54de683260bb79914ece8f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c30a279c531157ca438894399bc7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef9520ab4e79940eac1e1e3b527299526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8086f74e8ce354cffe8fbf9ffc1fd06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35733b05191320e973a0ccb481821f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b0727724f017d56fdbca15902362529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc060e0f96e80960bd3bad859ccf062530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce00dd75914e45384d3af21c97f72a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72462e156b78d682f81d4240b42da532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae0e7666c7cbc3065f8b8b5ce2c641533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772880ad1fc5d14f137ba3c1b0db765534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe88fdc4b1b34a88fbbe59ac7f6cd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2d1729a02bbe858eb2ccd2620e841536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75341805ecee4a69d13afb8c0c34f3a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba0542b3da3a9ba118d5737deb91d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445627fc56e32e60085d7aee260fb2d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e7b1319b1e5a5a79d13bbcf4c0355540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2deec6f7d49ff00df6065d3d1f1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bdb06bdb78e98465fc5837b243797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f45f058fededb9a8a16f75c0f0661543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5e3eaba54c36904c92fcf18050145544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad5c2b58143576dfe2626e449347741545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcd04ff31167b54f957a3d53482c5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0054a4bb12040ed130c85003dc5796547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10ae9c6f4f5e10b98d036716557385548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9790e4924939699e1dc12537e8449e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7114af664d4812b33b266b5d906af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b2a790c011c1cf2586a2f19194ea7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350743d801e6652867d656a65515459552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd7554f17d38b86299bb827a1770de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a970d02f64f783ede578eb0e62d950e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316a38d95b26140952e0bd30d7954b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a66a075ae02fe7a96c42fbf49e6253556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3acebcede81a3849c43474a15d430b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b24f66821821c0e23fed21c461fe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cfda3801df6cea9f85f66044d2d47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b185485ebe9d5568a1a528e55e98d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b69a0c3ab95c748589d2cbfe6c7a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8235b49cb9e983000a10b63fb5736562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60595e3f5a3c63b1f0e6b3558134109563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74373fd01810c4e70d2e83204b342cb1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5128a486c364750807d6d7926d15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f721f1f62e169d91b98e6c0f49513a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a80021bb88cfe782f519a3328f43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea5a5d6b615c8fc92cc88234cc4826568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dab3ed37a436c208c739d8690792df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cdd5b0d58394be0421256af635082570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a485c87d6d6579669743a24f514e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0cabea7caf0b460e4f3b6b65a74a0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddea7d499a0d2804574b4ca3085da05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808f0b127c52797b824ddacd1cbb74d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bc52da32008b36d5c2ebcfec3ada6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba7cfbb5124f04dfbf8e77f74d9a8a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71c1458774012f8db7d65de7cf5142577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44c5bc9b473e25ffa587d203031c86578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebf637a205f388668e3df20c07b7f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2b34ef8896c5458a178a525ad90d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4995a33f591dc7366919b97e004d89c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62ad47e821f357cbc88b78288ce182582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d674f6d15eaae3fb894de360a86d8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4db3f2d1f187f7d3bba8384467cc30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701a6501e086e0f32cdfb6a68f36a6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827c420bd5aed8efd77d9fd45c3ccff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c88f957fcade24ea4a4fc13b8ed1e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea370142421039ef3f3ca54a8c0f151588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83400f134a7c165a55c8aa0513977ee7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04a29e593fc20036241af309cbce87590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723c27d2a11795058c04e95d06cc895591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ad4b1618f3e01d27e4e40dfd5b4cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6f3f14a8449695f810f4b0d1d0efc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b894c33b6eedb44c227d753d6e2ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330e95c00e47c4ab7d6a51b2f1ab68595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc6d1304062503a8e5c0269d786e6f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae777da3da3b25e10101f6509f7ac45597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938afb5c952a56908bab52c36aeb836f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017524d1535b0d8a0da04834e7d4b242599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef45559b0c2e52e5d4b9f995dd6ae3f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d706745c39e9f1c526241292a481b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab25dd3a52c7ae113036bfdf5868c1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf97f7ced03ff954af188d661c59021603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3ed4388faa0ce4be52969d097b5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24d344e7f8c5daa73c652d6366689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c796d36b8cb0955b7a41158f6ed69b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed952e06b9efe953c4fdc2fa88fb9ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f7ab4b39fce8a84e15994ee4aeb31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dfa901017e0c993144f3dad2ea09e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d84099c968cfb0f0451b6f0567a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77495cf4cbe6e3fd14316d83d8752036611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04147db0c34547e9db0f01c418d30ab0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdb97015205fa3706ad49c16a61fc5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb12466da0ccf8bce569d1cf6b7cb83614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e45d2d3373e670e9dea3201f5cea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032b4c0b2ee38d43ddef92f62026fa9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48268b64de3a5512758ecb92030430617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03dd8c0d63ed41a6a12513ff95240e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea265d3be5e73bdbea075b6690cd752619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ead517d005bf7ccc815f0d7ee1a075620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734adea6348afe52ae93080fb2cf010e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8ef5ba2c563065977107e23eb84cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50946432cb24a993b03fa56ff016b7fa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71702cdc560c0780885459017da328f2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae47fc3d9d48918df8bc401281afa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25025c78303270d8d14b6c013f5ff1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db666dd3e4a2e78a4fd5c6ec050590627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e569e7d85d346f8122d37724a2bc5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c16185623eff246ebe7c5a410a3ba1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f628fa97b2faf96ab255c321052d75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482a5c4831ec479249184c35c636d2b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9a870d8f5b528f223cf994e8ca7c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faede5dd6028aa872550f4eb6e52f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecbdebc19b8295dda67413d9798c3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0c4025c0015ae9bbfa30b8f975f99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efcb88f23c8affea84bc6a4ebe8811636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21677aa6f50ebde18b13de9d3cd095e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef711e3565b5b496a50ae2214d89d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc15360a65cc3a5ed3987b32eb085e1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3fc0e8d1c04ef7623b1fb18654ecc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b1176883dc0bf32aba298fafb57b3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245d5e88dc5104b1464d1a4939f336b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899839f0bf1c301170108a5de8f4908643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17367baa1e5e47070b396918617d8108644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ad041cc0877eace25fc0bf209b8fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c386dc99487eafb3c986dfc428a34e7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900e5c3f4cd2556c6299d27369edbac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8a2d91fce41a9c566d7b7e9908297648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cdd71a44b4ca704dbf95db994eaae649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58972d772c946cf5e3b30a6e11fbd5c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b08d99d521eebe69e05fb380673775651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b900640b61ac4dd43a9e567a8d76850652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e23af8e76115817b11c20c097fe76653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5d50fc0c9d31c7ad15ef60b4e89ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01b18196c5cf89f125238e693366c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be19e711f9a5eba9604a5a76900f39c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed078ee9a788143b1a09450ad6a3750657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d1aa57d7d6fe85e152789cbc88160658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f73909b8e5b4cae3f112acb07a8e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683ccd8bcf4ddd5b796844a50c00a0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788075f9213dfc062b9eee3e3382c80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d6f5c6b5c64eb157987b0dd445bca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106a33f7f960f0f72f261d079fe57eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd08f64bedd8fa6c81d065939964c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904864572c460084ea57fceb571d692665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0032b8d0cbc48afed78a54e3091a9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7091b7cae1dedd91d4ef99c440e507667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9da15d6a63eb42e08bce53f2e44232668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f623b6acf806fce05a410a46aa09928669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d224002d7a3a62c5a48aab2bee8cb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd69202ba4a94954816c48a5774e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda45a66b869fab45bbad38f1efb563672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c90bdc5f1acdc4deef23e4dd9c831b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a729cc1c8a02efd7c7c667b91c309b2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0e0e5dcbbf9ead7d4b1025b53d4d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bedcfe19149ee68dd6039f9075b146676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67864ea2996f2bb1b7c2a41df49184b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c96fdf5b9fcebd46973b81fd767b55678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22852c8bd2c2eef9bcecb18364215dc6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc712270ef7281b675ceb708622cc461680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481b19924f3fcdc019733b91c96753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21502316eca82796d92b6a996404a50682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339629b2c87f430fc3374a84d8ab193f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d6a3a896c9ce32051d1fc6057bfc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd88b79af7a12eb1fe9e57c21087e1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e44e980c17b8cb6ff18f042d882a90686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337f1cb229e82f43302d06daaa5d426687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01088db8e601b74f35a37f800fade854688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58489107a77b59dab34a412e99e1ca1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fc759f1b33e396cfc817edfbd32ca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6cc30a9c917c9b3a28fe3030bab7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7946f9dced23db0b4bd277d22b020692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15a90ad10803dc1329f7d822c500e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f816d13e52ccfd398bca2dd072384a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e5a1cc417219a50e7658d3ae554d4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fb87de12459ade70426e7f8748f97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9226fc9a1b899337a6f331cbd10b119697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc14baf2e82e252f5540ff6312eab24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb09141e527f81af176348cb72c192699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994ee3c0062ecec71eb90c3656b6e26700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd03b17841f12e2b56f192ab85ea68701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec8b783ab389aad58489013c04acd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553095e28b3bfd5fb37c1590e48da8a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253f8252bd4c86fd928f5742f9c0c74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bda2f4489c348546a4d1fde744aab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57a334ff7d25eb9cd3892e5ea2441706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8e71d75880f0aee40ee5f9ae5aa9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef45c36aceb0bd1581470eeed7c89e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb67b7729042be1534e61e2e03e4af6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccf8ebb6a596716f8a212171e6d873710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e155077ba2642de23618d052ea769711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8270fde8558d7689f51bc5bd4dbd257712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367517daf187d59ac2755ea328d226b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794b38559924846955801a94ca22a1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bff5fd156c5f682c942548262ea1fe715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e845e60bc38fb393fc79c3b2976ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992a26ac994c292a57efbda81c1e9c1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5cb5749da96f499c2ad7dbf6345e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0506f7e0ec1d61d91178d0efab7081a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ad070a9cf7d978fdca14b2d2acaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a2bf082cfd50c37b0e9f4f1de8e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7309e9f80ae9384a8b20c4fdb9012722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b98d21aa0a36ed3a1922471032d93f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbfe74bc837a0b3f7bf6a7fd75502f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162becf7e721c6fd6cb6415afbb5614c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c99e693e83a756456e7d112d847e1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49668fd95931beeee1f255b10aef505727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9a6a6682b8413a1fd6c58e37ff9e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf93e484ca986453ac3212d79ada5b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6874e3cf191a479ddeab1fbe0ee2ac730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636695aa61f00e2e74608fdab14368731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6ce5e0b64e0c587d105e1a0e84304732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9eab869329bfad4658f20081dd1ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818360a762bffafa0546ff59719be8e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c02f17ba4639ef5f72576e3133d7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e2430450d8ee3b27460910bb9b0b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d3be4f7c1be768ff8a4a659261152737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075c703dff9ba2d66c3c17bb4e86e29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657cffdd445e2925d7b0846281a026bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd530e7a58c1604aaec9559f4a5b417a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f80aef80c87d1c58aec2a1b5ade986741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f592d85e44070772403973c79d832b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ea8bed13701027006bc6471989765743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1604acb11beadb5c8a10698f6795744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05b413d66a7dd8faaec395f4a99b37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9548c7935efbfe4a89ac9f3b2c0abb71746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5adf20bb1f0d3fef84b6188033d291747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a7df9e947eea4c18e1fdd00cff61e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fb5f135df98c48f570a2a416847a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d78e1198773c3d96340d8ec705fef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c516c45930b22ad90de496d79bec613751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8236a66fed8d912c55600be88c4a4d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a779be7c6e6e7a40c6d56cd227ce4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd501163e43739f73bf323244ada4b39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befdb93363cf88559800f3f4354a0fe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa76d0cc0f471cacad1593f42789f67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb819b9362baa440388957f2809d3bf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1f120f0f54121d8cece5d4c927133758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0e58aa3362f15853b65f0e1ab5147759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0186b03c7e4fee8b1b2c01c37db612760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c34e59dd41b0f6896fb04cb687593761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb609ccec823932a145c7cc311c62b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b4370041945d01ef2a49fb8917d99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865142d5142941fc3c383b006f83505764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ababc76282f681e951927dbd07a44b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f342cd823d921290f91c51fb395427a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f231f45580b06c46847c7dbec882ed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016276a97be729b02e0a9fd9a83efd9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5ee189a6ae06f7df5033496dba9ad769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5310316e66786f8c757e87a9b1ed8e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346404c4bd8166c64a7a9d0fb2b24931771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86b47f09ab2d7cf2e0d12b34d562a9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa223165c47a8fffbb4963faa929de1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a8422a1fcf1300aa3273b731fc6bb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e1b5d2af777e4abf6bdb65bab5d1d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354abab86ccf26ffc88682ffb681b71776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908c7339ad08ae19c9a3bb33adb0ef2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2b1c9e07fadd602f43c66324d21d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47994d1dbdefad7b07a720625e57c7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b0508fcc0d43ef7ad834acc2189bd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf83e33530fd3c035e0a20be6aac00781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4de202c8d3b9d74a44c90517dfd896782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d94be456b6ea49a497b359f1a3b1b6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555af16c3dc89bfe69c4ce31034321e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7e5129023b52ce9dca1582e069320785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2719c406d4f52bd1ad9038e26d1bbd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32322928c81a9e8bd18e4f43a358d24787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5640b247cd272f4a534376be8c7889788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637e47485ee5016a1876238436fcbd8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f252014686046bceb49b67ac7a21d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c68c057a0e3ab977ce585c751e3a49791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c979d82c5421267dd8a2f886f603103792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b7bd3b653f3f7d8e131eb30188b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570596b8eaa9fee22fd3ddb580a4adbc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400fa2017f4e40853bb3bf1a09ac55e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a21f8dfade6920e4f42cfecec2178796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32f87b6cf8cc8a643e9424d1ce448797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459cfc0fcba836a09ed492fa3073ad798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc65997f134288d7eaaef500e68901e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a678edc11eda8b71666b88e855ef4ad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d96066dee9a14c4d32c38eaeee752801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a25960c16eee0822d26d514527e55802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9176288aabd69b2953d1f5d2ba4d63803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef05c92fcbb5650dc23e6f5e219cb7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94312c69c75db7c88b0ea21077f33ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427f8dca4501bcdf9f62278a7fe049c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6969874af16d2217fe57577cf31a7b1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8554589c602e2693b865d3f2a560395808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff390516f931a4be3920cb98ea070809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f03292f20fb74772f6a20eb75178810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2344bf962de9f26922357ec8ed0d2c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59060a309a6e80d897a612167072f1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0effb811b5e1c96bcf9bc6e626392f40813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333756ad71551fa87447607e195e241814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc224e37c4bca0b05fbddc02adea938815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4152080bcba28559fb33687a005db11816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ff2c622c8f74cde68f41b225fdde5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03284968f008ff8f996e8fff13976629818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2a83e8d5c3318cb167ffdfd7a7ae2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6514dc7db11932b8cf530faadf3d239820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54281652d69de2da4212a4fd0e3d1d7c821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>