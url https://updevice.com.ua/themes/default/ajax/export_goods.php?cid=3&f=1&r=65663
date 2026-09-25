--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee2ef0d7c6e5ec63810f2e7ee6c8011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d4d3129d970bb042a2c47253aab662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87b4bd387c6133806245bba5dcbfb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e507559fce098be3f3011e90dcb3e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e332fd7e4034461be83da2962006d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ff95972d661c07828d43775b63c5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2791c3badd616a582cf536ba39d41f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f57a6c181c63b485d882266255f738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd644b17bcbd34d237eca7c9c9129129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e597c3d84d7db120ed58b0dde0cf22e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17445196c060def0daa8184b3c99c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fac2d434e9aa4effe8ba22b12d6e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564a75dcd89df208ea815140547ec9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2cc1b1f3a9339a3f9b1294781675414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6107676b5d7efd4f1b8796904c10815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d988aa7e99d1dc4db0928b943bbc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cef4e1f0f1518d98e608816cebaac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a48a370e7d4637f8f25e835cdc64218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dccc83004d5136cc3090cab76f3a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714ee2e147722eb75f0487a097ac60e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd068262e20be805c76efdc95efb485621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaa08170bf10419eeac712d4ac95d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8fb8201b5eb71604c2093bcdb8b2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8f170192444fc026b5cd1616efe3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9055a2e800014b7e5e2c554246663e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043888e1364a1d736e6b52ecc3cccbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1980f0f982f481d616fca3524a61327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25d7e19210be7e6ba29fb7207e5ed528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c85457eaf8d79c71880d6bd88f73d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4f93add437aff174e49b2dd52e15430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca55bc58dbad8eaf6d8d82ce2a89f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3af153833a1ec7e697c3b0ffed1c5332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044c58149e97bb3d26273d7e3a40ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e545db43dda5e953c462d9bb7d75934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2131308a65b825f0366b814b6d266f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750fb35fbbabc42b3530f03c03b2fc0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56c0310e0ab19614478110cbd7cf1b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ef878fce717b627aa8c75f8e3c94238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31738f5115a33427a66bc7c4666e6ae539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf1b93ff6fdd92c19212d5ce3e446c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e8666d4919571400de02a6f3dac9b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15921ac417988a98ad95b467fbf97f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf1de375005460ffbc16c2258e75db43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d65eccf58d5f2d485780afb6308f2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b65665cb01859f7e120c53604debfa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da2068bf280753e62f56eeace7a1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345edbc861911c3b6818b3867da59e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c300dd06f6bba76c4941b51975ce7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2ad16c8ce5a7c7e4947034b7f1b5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69834fb21c363f6db6492680e1aac24150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e149097943c1f095a459b26a12b646051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ad5b4598d1d17ae93a3abcfaac8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd20de15aa6daa117eb37ef8e7058653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832cd12aeee45bc06fc31c9c415183d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c4e0d8c229572c11a7c3dc92bb3ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea388a7c609aed86ce3126b7262ffc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26da47abdc308befbe15dc826ad8d8457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65372b77076f6d3473cc123ce0f09558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ac3c821cebe911be551606327559f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335e240e418a20f97d04330adc6bbd160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3e07570e35504ac422339954430ff61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e4c3760f1df057e38d44a20178a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02ebbd551f483a86a634e72436c38163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65349df6ad47c6d67d67b665dabfb264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106f80b8bb51fe5e9bacdaa34c6550a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f7ddf7cd9c4523359b3fd6f51770066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e7c83d4694aec88a2a7d8689129c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e263d082eaa7a1bc0b735eaaf078bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a793d4f79c049e3c8bce23ee65a33f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0bc400703b77e2eb32bdb577955f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74591c08f6323ec6514bc313ab77597b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f69cd87fa55ee7fc08f670bb5484472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef81783401d66d660a7ccd29571d2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e895c79bcbc439114f2a9bbd10060c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde51f2429e1f32eb488db7f1190fe5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115c2f8ba8dfdc79cc6a1456fd046e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd772612c2964af2bbcae6351ce2f9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54006ba778e8895c8cb17a2d65ec6bf878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1d36b81ee4db477faf8eafd6dc56179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564582f38ec0f4ed070f399be614376780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750781e8284cfda17879feb74c9405b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba56a0e9383363623ac69f6e96bc7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f2a8db7697945fb60f722da1cdd6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc4693869958ffc414741b5e9cdbba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53cc000128dc9d09f837e4d89e25d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65966f034fc6b657240e6d439e25c4fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba864bdfedd61b3608e8d272684af287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64f541f023a0f9ff1f1c6ca6e0371788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbb183d3198f8b8495451be12c7a4f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230c59f5708f6726c097d14b71064fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f305212a8357090def8edad093b969e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f5c06e935e16db3fb3cfc80debf4292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee601c30ab5c0249f339e5a27b54d9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719224a8a64b9e78b076670a4d88468094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e6088931b7d448416b5e18ef91b5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31409864faf6d38b7672e4de398df896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8c12b7c76adfca84984d4b309795797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fae99db63002059d9b259c677796e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081abfe77bfbd2f6db3420b7bc9952399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6820c6b01372645f11ce5d059c4c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1287eb6807749e4bc355cb8a5cef4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee57db88554f5333eecd8705ad14f21102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb63559ffe6548e135f512d028403d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf7fd3cd211c68f07f1370e8d2ba9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a12a3d490afac4aba4d4ed41d8805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063d6bef0e7a0b1ee702020c4568d65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9e78a44e959f7aff2cd7d2eef7b08107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0436bb74aaaa8591e2c9a85bef30e20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c667e3a1648e875f7a9c893b4f888af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f67f89c7035f29067a89d95c1a606c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63648dbc75d8d443489156d8459b095a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803d19bc7b9c69ac0428f12f27733a8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a366f6537c933bf51a1f1522ba6bea6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41030bf0de9d5dc1bfff1db0530344b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a292f49eba3b401e7ae69843fae24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1ccab6a9ab8774750d876e61c5789116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262a856795e4dba88ef748f114b20c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15521c08a18a686f067706a2302050e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159ed1b46d91e170ea8f6d46cd0ced119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf544ce3b60a303ae5126336278fb98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1b62b49e33080fab63c090af084c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ec10b5c43b0c0c3f3208ceb9a7e43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8700131f9e8e80c9e6b0585b2d374fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e288b43e4228d3b9d407e5120c14b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc51946488dd482ee3219192fe60143b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc49ff64c0b37aa610591e992247d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1732a26a74f6bf8c8ce90ab229bfa3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a82c93b64b83d0e5e7fcc729e279fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b56b2f7376ba7e4fd9f4781a818f72129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122541c2b33d0e2c85047fc734134d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e721fbc2a8b4b0310540957ee9ace3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b065c92753eaaac70f50f29ca56e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6b80c97f4f04b58cdc046ea7eb5a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9c552452aa537d28652c0dd1c8c81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1861050e14b37087fcef28948c3afb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40128f3164140c317ce807420e3b4ef0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff3fc925dbd7da97f194d3fdf42d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eddbb08836b7955c7eff9d4b4a7fa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5328cecdf1595fd668b4ccf5dceed3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cdf621f43b26b0744b807110b84b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556985ad2cf9ca3ac6c13dbb4039922141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b603eafb519f403f88a46b00e1c0669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf24723173649842a9db979aae95f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a325fa764009450295c0717911ed3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9790fbd436361fbdf5d35539f616f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8852aec01258313596b19a1b3e705f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6463c538410483953e2e48bdb58435a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f287299fdbd3d2fb9c0c0e2d5fd41a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9fe617e76127ebb4b36c990c43c8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268044f538b4cba2dbf77afed1e98b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb024e5ffd84f92c7d5985c7541b80b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c975e828840a595b186c940008a1b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496697547b611606f0eb77d1a535e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a1afe750451d8637b62ae30d635ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ee17c38105474fa3b2c9a50200f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e104d0a20091793329eb75d2f5247156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420cf8e72f200dbf01c441b07d7e67e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b7cd2ab251fd0a70d531b36f51abf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129a330dab3f018c2a0e17e6c57276e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff16e8f60c546a5bb4308e531604edb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aff77e4cc86e7254deae82a1c1b37e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7f12068a7cbca12b8d1e8e90127a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f43c3ab9120f695794f9d32b0fb0e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1b867fc037a902b3760003723cf35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a6c42a37f3fd91e0dabccf8e4f1c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76084b3d2b6bc1fdc0a20bba2e977d71166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ff557e40d352dbf9450bfb45c6a8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c351b0481d8232ff38098f84b5aaba5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f34c9f5ea55503ff5ecf88add915169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e65188239a52d0a567728c12f009170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92723867ed9a914445ce5d5aa6df7c0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60cf327fcb1b1c20ecfdf191ba014172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7313e2e430039a80a2a3c55cd06ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e162b0ac43273a8b5ee2ae759cf860174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02eb2f4412382aa0055fa845da357e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d48c3e7e5da2c0af5d8bdb665229176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe97008b43eb6ed862fee8f8ae941c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150e4219b0c075312eeffff849366b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a73ec2ee130d3b4edece8ae782405179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6c4cba4217ec6b99f300af9f4e23e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8607714ee3045fdb957e59a9863f66a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae51ef4bb6f2f76f054e00312abda9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785e2efc0a06b460306ccf576695e7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f88d5abf64be0b83ed9ab8ee170e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b1d4739ab134cc533f8abd7ad6e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaba9b009f706f0e8d9c64cedd08b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3fdb83f6ea4a223392a34dd8e7fad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7a2c813237d6d6596017ff55188be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a684d39dca2f0579624c46fc8811189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ea021e5d4bb370a37c9da4ddc72a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1b3b1eb9b6b9edf7a352d2fd0e873191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c1902814a91af4a5f2c6c27bba6f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14abcfa2ae11422e8c353ba10e65532193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473889a7a04e690f15b39cb68bd80e81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea43ef6099332c6aaae4f80bda8d87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6c4f82c690cc95792f0a9d847cc4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232d72fec9b3f7127c5e9428eed1317197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063792cd1c6214688618f94f272beb3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d965a9eca833f1579afb9a3cc9515199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec150dff1897ced9dee882e25815f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff26eb9a62bef606ccd02ddd2cac65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf10b2b12f1c6ad12bba56268be6b76202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8925c54077f27b368ef31f2ea2461a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee759961382e049ee0965956ae1b029204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5e06223e109c2682183ba66adb309205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971ccf688d0fe8c69991cf89b51023e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cbfe49647bcda59e29baf8de69233207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ae535fd632cf3ec6ff364de1b238b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7339f2fb038aa37ed0f59600ccc3f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ce163dca67060712a4fdb0df85129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c242d8c220e53af79541530018ccb78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747b9a578e91d81c3004de9afeca617212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5a41c2d09750fb38136b469f1ff5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a329e9ab0afb105d97d66d70ce4f4cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752228f789c1125f37b25f94d9e6d691215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c9c94f28c96657ce89b7cc4cb9c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c148b963436d91b7909d51a93327161217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ee1c8c23995c790d00e7445b3a0ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b26f683adf83e13080a00da422d419219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f1615d85e950f16faf5f27f88d242220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68763771ec13da973cd180f3199155d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1ac34dddc54e3d24bb632f0fcf13a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c1e1dfba7b791c1e58bdd2c723f5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aeb8561f55653a78bd45bdfca9ef18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf1307b96ebc54311eb317d862ac63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1237d32d3245b0b3dea97d1cae846d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7fccccb60744ac4b945d27d07fb70227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f4c4d771f6a5c473a0ce1435e067d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742cf22bcbc0d6f7a083fb89c8074e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ace6d9e6b1ae62a21c40ba1e9ac21c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ebf2300772b90df936c45398bb697231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4faacc58d2f010b1c64f3e640d515232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b96d056469f06329edc3c84e3999d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f7058ccbd98f091f5fdeae677af7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba063762f64c89848355b3561cdf0a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4304d7a920db08c03f6919c3d814f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427128f9af92be007e42f6fab91465237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b575f7708eb4ff10ab7584dfe18f88238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea555bb0810cfcf00186b0cec1f6be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa6bec8c35d5cabe83056016bdf861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106182aa4b6c315cd566d5c570a00524241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a28f1be25dcf54b71583beb3a6f0c2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed93d0118282263bd5f7204cf3665a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbca87e51411c08eaa32e095955f8a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6321fdb2db76b0b94398aa0307d7c4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204d2d61277e52e3c5a77d8f0e9e6a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2df19bb78a79c15decb4cc459287247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762141de2d3e7a43851f2192d8eee44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be31554eb7a41833ce0c11e7c2b107249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae23618188b084684076c6a015aad72250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26803f2203ca74654bd8e2041604e91f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd356bab5bbad6794ebfdc7bede68b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956158b4858ddac0c10b0c4b62ed4d20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689ce902ac2a7b1563602d087d5e92a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfa7d24a72a1ca1cb705d95dfed5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d2a93b539bb1223cc77cfe82c73f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbde6d2406815ffdfe3f9dd25084cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50957ed742bdab163dc177e2954a86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393b42bf3d2ce5467e5523e89f024a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d9ceb79b481e199966d11f3fd09dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d98c13932e66c4b9c80424709c75a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605464638a72833c9ea8d2fde6b6f44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e96eacae4664e8ffe3d564221970263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbb212565365229b0a0fbab6528cd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc77ecac17f3665e137c7837f11328b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca7ba789f5b0d5548feae59d228456266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee868263ccf3bac5f4662d79b07e43dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b4dcfdb7b20cf54077c7d9337bc2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469bcdddbdaaf803ed4ea2b2e9263b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb0f0c323ad4a572f16c54a498c212270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca045411821b1f92062da180d385fefa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b963e50dcf43e347f14ab47ffa0a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0373d657eae4cbc804faadc8261649273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbd5f329a939011354a5cf9d003e45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993ee978fbc2e51aa071131988c12c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7482be6f03b082d2a47083f54c55d9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd52f4cae842e333d01851d04c2c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2f8913272462e4e5d35dc7dd343e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b764b3d818902a931009fcde1acbd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baac67ddceea524b1009993b15c514280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcf0b8ec7a3aa4c80c8ffcb8572113281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc694f9db2712544803ceae9c00e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12635c580fc4b03eecfa05d0554dff283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac69c5860080fc369fa393571fb067284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a1f559522727989acd4249d27f230285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071661d17533a909188fe8968767a626286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5d3367bfed5f9e0c0b8dce34f7dae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6c47c95e865cfa10ad4a8543ba5b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29b66f0a07f23c189e1ef63a46f5ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8579d654f3f65c0d13573966b90eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238810156dbaadfa247713f0f4d08152291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1390ab333c4cdec18782b223e5f4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be6af9f0b34a5c2cf96a1cec95ec4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8c7829793a672e4e523cb07603a91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c1b3bf3fbbc958b1b697af6ce4530295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f2691d461abbc873aa725b4825f3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73efe7273fe438878655af8b9691f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89346a0cb6c778308f13401da3a17f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210662b242f662ad951503ef288255f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f5d4947276c19046d700efd1a55e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaaebd3ab2901402cae07fcf91f0ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e71bf3c253a451a3b0bcec7d1c1552302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5bcfaa3af236f3d05d2f362870219303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24f14e05633ec5c0f9cffe270cf62f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2f43b479eb6eea1552f4af0bd428b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d805a0589a274dc0a53cea34ab3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98579a7063ba9dcd948cd302b86aec8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b53bc904dba9483355fb665dca80bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07f18f2c13f7631e007df9b717dfdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b2945cbbd25290be78c1f9a085c09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd0515b1d3d1ace92c0a8f4008a2c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede63259c6bc9fe0cfbcaf477dd3d6e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8bf6fc45125d6caf8ba77612c0382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3abf5ccbab6c8dd09efa60eca040314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a2128357f8408fdfb315608299fa2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bd35138b337e5c73f27ca80c8fca3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bc094861d71b2e6ffe3171f94fff9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aefc17a7eee83162b946aeab45134318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e221c367ba216168f8260961601ca2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa4bff24dae8052474f621526ca594320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67cf400652790223d1306529bc34cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd148c56af46a9d6c39c27e089fdbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef5f40ede99aec85d1eb8101dae81c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9c3e5ae18a9f4c5d24d3f9d3f5cb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc047230aa70d834bc4e79c6085cfb2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55732a6636e54710bc4c8b497a2127f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374681596fc32bd129e074e8a1e78dc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc538d86c0abab51fde2bcff504a1c96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fdad03dabbe71d7c9814194b75df0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891ce7ed87b4a10b2169d77cd0c94eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f07c6129a4cd384926e20794d01f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7147355eef7dfd42acafcecc8dc5e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e579f6ce87b91b32d0a217f725ffbae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150780ba3648ebfe25f04e8c3703cec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d917f869533e53832c19fe9a111c2f6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87d357b310f31c5e86ea26f8c2550d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1db155e642288b7c8ee5678672c79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7ed3c11c0f3b29f3bbf0ee560bbd2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5dacf342ba850e161893df8c60922339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a765c7a1e83ddc79840b14df71312340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387655c9b500852a0db482acd523938341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fb477c6f4546878e22f5964b6f620342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85748c8bdd1a8094009809aeeb03ce1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3496dba71591a8f92686fb8dc88e48344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5b7ad64c079a45a26bb9f4c14110a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9ec623c7c7b1b1fb845e861947df6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570a3380aca993fe6a3c026c951b565347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617bdb7abf28c498c969dac22dff6c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb253b8d9e547deeccf77d6d61c0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a890ab40174f7382da15b4eea85baf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce81659192dc570662fefd6de26225351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3270e26aaadf33c41c6d4f9a32f435352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6f35e8ab146d10db288ca4647a149353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327854839da05d9cef42edb7588ab247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af532743b3f8a27a37f77850e8acbdba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050d884ccae626e37f343ccd7b57ea5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c7bb058c06c49603fe0aae2bc41a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349929a46c0e5fa524e7121eca32eea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e6e4b86552c3bdd7f1488242d9c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272195a3fa7ddfdb5d4075bbad6fd68f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0b038e812ed9002baafd04bd4186c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d399dc64ad8683ec07b54d70a8ab5e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39854d8f813f0f381f37e5b129e2e38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35845cffeac04423ffc8950c39fe37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999ede9baf6ed290bdad25b80316b14365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edbe34d1fb816eeaae3fd3ec2b78d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726564002a992679788bab9e380dd24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084963dfa88ff40bd1c53090fc63de84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e127bf1c4ac8b64a4aea41d96594be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24153b7d7334baac243bb7e16481156a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5d219556970dd68935d4fe657c26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aeb50dbb8cae486b880ed80f82681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8027bfa303da000aaa5496ae04455d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeed5d52eb00661e6dc82caf6d6dd32374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3697a7e04a64b180581fc981bf49a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b88542cad52ebfd809a444ab8eba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e2548aa353de6743831ca3a657fc2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be40cfcf3858643560930b7ef7ba100378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5bb5c15f61868e5cbb6b2b0193290379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df58bebd13729fae0b26fd24385e3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582f7f4da1f0d4aa11eba9b0ba8574b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba42d05c3981593dbe51603babb64bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cb72f4de039a05e8f52d02fe2688a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe95c3ad137cc4df06803a366e3955384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62595f393d082542c7f8b2e242afd4ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ea022b9866faf280eb70ece69294386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6637bc546ff3de26500b860572508387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ac216b83a1aea5514530818b8ba6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da11324717d1f05a1777d293fda21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805b56dbd2a0bf23a10ce2eedc1df75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bbb6f60ed99b49908c4bbf8c3895b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e242bea13e2655dd37160e6f74587fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e9c354b7690df598b1de607ab18a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735527b25b3a91e7c37cc805dd6b716394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87ff9dfecf4801d049db82e2bd5a58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089906174a8c627ede49dd76372c5c16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6476b73be828b44eb6d9e4db241556397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9bed4f6a79a581a8b8de611b15e67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1180731b2ea641665c07935c7a0780f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e094075f6ed60a68c30450daf510812400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde0d32bb62e81a5a8b4fdd4edfa880401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e91583e776ef3b5ba9fcb26f393b91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea724951b2eb2a9b2c1e3be968eb3a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e2622a23315b31ab599baea2645e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432712fd1b99c0421f1d072ea8a01d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76797451e0222f2671ca4aeadb653bc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37912e633d39562eeedbf525ee651a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ba7a5d61431d9d52d2b25f5f6b116408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046ff463064f7d88ea31b88925d0aae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69299a142e838f7b22087acc9f8b0494410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248baf6d767a937f51642c151c4852e3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878479b6988fbef11d724478cad8ba4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c17d7d013b2f264eb3da1878ba49e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951a97f088e9dfde636fc26d539bb82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5b9b09ebea317ce4fc5df3de31609415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b3ee7e9962b6ab64b5f2cf420007416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab435f3b9e7f7a0d7c8009c9424f16417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab575c2ec39e1922eaafc64d283109418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824ebe6527a83a540f9825721636d2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8d9c12b283fc10545322bb0064b5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98820b119a4396ec3732ebab7653d79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39034661740c00f0b9f1b6785efd54422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc8df93f8c57268a8fdf28a26114f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14053e3f063732830e709f50944071424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522588bfdb762f2064dc8a92f35a57ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e02e8387c0109065594a2b4377fc08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01701fe682bf9cc3ffca883e3132bdcc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb647e407efeb67945263958503ab9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc458bc991f8c94f443184f5ad165429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46124672409c0ca89cc925b23c16d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4db3f071ffd7ddb8a4cca4e7dc286431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a066f16818780de90b0f30a34e016a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6cb2de3578d32f64af0e7684debc8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d4121f4d65c39eb72aabd83cf7b43434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a350169f234785448fcdb7a5f06daf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c396438622cad417a2503f9e7073732436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cabad808e95f58a092d87f6718eda437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf809880162c5847f4995b183781bc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5fabee207f6c4ab32ff7f7b2797a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce3b1a64d2d36b1c191870419ede88440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e06d1392eaabce805710fe624959441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6698803558976243e20c3dd398819c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27994841684d37f2766cb266b4c2e064443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0340c4b9e7432abfd8aa6558bdd378444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bf5598e981da4727c23568782bb18445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7266e5f149abb5274f9d981d3ca6595446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d9157c4f5b4d138eaffa6c04f0a6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956f82e22bf394d5101d2d15f4894ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea651f945c8822afbf3000861786bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4160d253d2d697486a953b62987abe2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595172cceaf396690d99490e8c4e434451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37717ef51f6530677a7d995959dbee9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fedab687844bf4e55094d67a20deb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb0e481e8e7e2744af389e3878be1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0ec5149b5be73b552f203093710e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f123495a31ec7e3208f693987ef342456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b47d5a1455bb46830712208e0d9988457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9915bc84bcd40fd65f5f6107f834cd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea05f5f915ae929ceec175ed5ed5127459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97495e97846a4aa4d3efd61f017ee89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba217b6f5a0ba884de073781c3213008461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2085cf284d27ba7f1d13eb2d4096a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4edefc07957ae54a32565b82d8fbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba165fa8ae32bc2868d2af8e1c40d52464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9764c90b018f871c15d52b33c7f69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470188fa082253193ab16908bec70612466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a998e03a4495dc36d0bf37ef23892b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89335f43ee1ac88be891bdbd8bb80396468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583f7be1f8e1e0cdaca033be189d76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c54d0390657d4acea792ad50522f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef20c07c015b1db2ecd4b81df0ac2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41fa019de432d1e596e6f2c959ab3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b9924a59cd12f421faf536404faa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511004a442e8b7789b8bec5428ae1b0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3efd0304964136d65c93213009ba7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec11b73630a59f43aba0852e7e51fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d746f615ec8e3a5cab42f90e97dea2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3fb707300924a3b104d9c4a150e23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a63341aa7983df4f86339f0aca1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b049ae397f683ede8789c8537bbaff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0dbee1ac3f53a1aca823e3e9e6364481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5915c498f1853ff99f053650ab7b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fa0cf1234f6270c513574494722d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff207bff7b5d88e073d8daf03e06f71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65131022dc9e88917a21a5f14c360b21485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b6f7ce1593c72d08b7bd36958b983486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a8059ef8c96120023130867813175487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79444c8bc6d03ecad7f8cbfcf16983f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a37eb32a3f332909915bcc9481538489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac677b3bdfde47eda7d11fccdcf643f0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb19b6cc4bdc8a8d685e4134d890bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e15ea86f63e10fc0a5873f008e8303492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea157cb51929e3be681383a653417b41493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21af661e9364c1e487b7191914f4b2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4bf2a1ec0918ccc16adf1f303e4a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134f54e2824648d19d8d4485dc5543b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8172e839e8f28981f87f40b73ef6ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214a27f36676e6e3dbcad452cfadb51498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1636d3e0faa363b1488c4d6a1b51a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089572a22dfa54743aa58b6746f57f5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c90f6da0ee666fb786e84ff2196e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c9add256138f52841eb92f0fa2830502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605c49f3662a30525d0ed35f173158503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181cb47d06321cdc565a74c3348720a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c530d8dd5b2c198bab17c5cffe3c3ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5d781b40cd0850b8957662df40004506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a346dac71a41bff516b54329e7081b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb820a0f8db29aa1caad50db017e0761508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d232eb1bc196b4f757ea63e22e5f0a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b4406b937e9416109bf46298316f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f5bf22be3cf12fb41fb87bdc76f19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b885c82134133b820c0c9c57440dba3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744abe42b23482d59eca375fa570c2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722588abda3780093ed60669e416cb2a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db1650bb3af7d2b0a1517153efdae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb2491f9195442c105e7956e76e555516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57c67b6d72106f0180b907c7b77fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4c9ee5f60aa0fa14fcaf3972312c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92eb58600285cfe2d47073e1bb6d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002f9270a980172d4cfbdfa7305ea6f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665998b9da746d9314690c4650400950521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512acab7e7589ccfa39ea43ed6b30bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e0366a0cc73b206af73034ced51a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e69b5ad10081caa6c4e3809637883524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5db9c2f255fcfbf174246598826000525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85fc3ab82c36bc646861e865117e50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8510f281ae6c593f9800d37eb7cd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6adde6fbfab41624696bc6ebd50a3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7440a9b4bf70abae184c4b299eaf501529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a153b605906b9c16fff277e681bf2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336917bb111799c48cd5d4a95f3759531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb8b702dd043b7d48fe1c09bef7633532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632202dab0246da295eec0dc4081fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf55b4588ffde68bf3644133cb18c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a15bde9929d7d070d07d082bf8887535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f2e7e3535877fad1aab4545d0735e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076bf59b9a636168cec61adbad2447a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53386fa7d819351bd57a217f99b7c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30388f89d98800dced5edfa3568f5b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e4148e82d70d93d5617b1b3e53360540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49db5d028b215f8e9781cbd805aea1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75dace00200485103a8b9c392c21c10542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7762414a388606e04a88046dcec2529543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfbed0c0043702213c546e7330aedb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6524cd01d866b50d0952ce9e69498545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bc326a8d48b3e50ce20240c61afe6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144ee6a9e885826d6b91125d2bba8e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50dc361f3eb679d983bab9110cc0c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1fb508a7c740324f9fec26c3dec33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39654155ffe56f997723f0b17012ecf1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200599cda827371afffa7cf498cdcb46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a46d2b27772de63daa31ee772121552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974937bb3a0344cd0d11ad3c5d29bc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a2c983c308ae6ee001931b3787002554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3336b2d19129614966581b10227ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72df37971aad9679531ced6e50d335556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90619cdd057070d3c0d14d835173d4c1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072dd260cb5d5ecac593e4e978701cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6053fe456db4b45c0d38a35b3ae7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faacc9a2fd4cc16b448b297d68ae03560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8508be81ac1ce3a741c159e89a6632561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd4d3eee8ffb0bfcb86c376f144221562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9e2fb419e9536aa1b7e3ecd807b3b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce395bddf3a23bc5cb1ea39dc4b717564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963bdef9266714f4c7915ff1a078f31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce842826415e7c198513e561cead40f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfd9f0dbe7bf02accbf9c5e9c38779567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b947df3b163190fdbd9aac3e3b090d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc411e12d94d4b8f3aa32fb9b559d95c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f2790ae4cb639a4288c4c1e530a90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb7b1f1f5aee647fbe36a68861324b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484c66ce697f9e2d4c537e0fce04acd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b78ff5b2275f4da22270d555e140d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f7fc9864bc24b1af1b76cb0459450574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11524eed26c3af579b095df3e960560575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78834347a34e86623b02eed02e1cf0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c0eec0149a944318ac4bac2640011577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ce6a203e36b46fee39e1e24e7153578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3216e3f9e1b9bc3c63a090df3dce997579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cb51e887edf5477bba52cc58a1194580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f3f63464bff84a3719a4b02b20b6e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d87bab526cdab5dabe3fc198fc82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf51badd54964f16799eb89573c570e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4955cbd13325633c3bc00db197f043584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9641815c91d3c76a40cb1412d58736e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeab47bf5651085ac005a2631c6297f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26625c36ec8808782fae98c46dc82f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b563ee04a74fd1d1c8cec4fc97e93588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261b64ebeda1a35690b835cb08a0669589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057a9bdfb2c19feb80a555b2c46d4c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19303e102fa663bd9503ef27bf0e52d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9af936517157cf8820be032d8d26b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6e1a14c2734eea68c710793fb6ed7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368284c9e77d8a9f528b66c3db4f41594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68047eca8d5dc98802c04a84f8ef59da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651a534e98b981d6102d1e06a1696cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed919eb46e7c848969316a065f98d336597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa44d289077470878646bab9001d51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9179854d4621dfefa6193e8bbe71b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330f19208657a4741f29a9c8ac47b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942cf585f3ee5f8d1a4e033868a57da601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842547541b752a251d1f349276887fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a8803732a1163cce3308488d22223603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003903f8b46e00c492a92be1acc8e738604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d874f2593f0478afaacb8af1188f1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e84b234482be30e93a3224647b762e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55260ecbfbee30d1a6de9a3ac31e5dee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad1f56d21cf5285f2497dacd6260c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56d75d12bebf87517d11ac2b94b50b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03a891d53df239e8694f560965d8b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac39e47e0f033412f4debf2bda19ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c801387fbe46e46f78c6a796fdc468612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d748b44c9c4fe385a11f61feb11ae0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef487ae6a5d908f367defcb762f0dd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bdb17065fee08cd68a707aa704460615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd854a72eb5be43eae9f34d9f3b97e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cc3f0a76ab04ff68091fb63ed4a42617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51058f9d0ab9330eb9fe8a50367648e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8019a35c2a10e97e817f936ab8af9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b863c0958d1b9c9d8c323bcbda0bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97b178d20e1923188f34ddfbf291f9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6973a166bc12d111fb146784d97a98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0ffd5f1239355c5d4035a33414d32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46ea084e33eae5df3eceae1cac9e7d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3dc3bffb832b3f35ddf30a2ab7d8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52011279b145d90ca35bb78c1e64b33626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc103f7b92484f635923598f9237f2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0db6c1085a4a270d176d5220c0390628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225e7b17ce0e64183af98b71280e528629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faceb6230e1edf5615a8e2ba8bfae871630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9ec63d35f4b604d9126196b46e299631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23922f649295039996811434f83af639632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d1221980a9c49d07ab800eac627f9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df7a458153553789c0e381c2c486e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492073f4f1c8dc995e89f4b83dae6bf6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985712a338d53f9ad5698371493fc858636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427d5d0a2ee6f1a6e5641d2c25fd30b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724072c5eace2f21eadbe6645608d2f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3a0c02277605bf9b316cab0ddeec3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be02bdd015b8aa98f65cfdf25baeffc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec22c591fca9a24cd0822f7fdeb548641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c339040227e5bcd665e5e06e74b55642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d40765ca7160cdb3d9d8e2d43b594643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6f127d25b7acebf3a16b714f519a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec9d970f331ad43c5ed774758c2f0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4502094f12bd7794e8faea85dd36e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7fac532f7514b7cc776872422cc43647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b54ad1a9a3524991367e5da4a950c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4fc7db802f09c34c174fa44c04614649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa795bf1f7fe594973b70bf1812a7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88132d539f0105a8fb7d1c11d223b42e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d624df28c5814f4d61b84225066e844652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1202d3aa2c6d3e1ceaf9027580107e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d0f1ae515638dbf822da5a345c8f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb1b3de9f34d47d06a2aa13f74bfec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb73f44a2794641d1e9585118d6e58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8569af90a42f9aa36eede5f1bbaa8c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c0a769539ff48d02f914b9e23ac33658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784899ae0c2b7b5e07a13a0d645346a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd7be42bd0f19f2a4c477cbbfee53c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f7cc8ca4b47723c28741a7677544c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c940b4d52bd6f1f474a3f9ae86cba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf72d1d083342f2214c67905baf7a4a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3137ed9ee8bee065e728b64fe079483664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12891197f8393efdd52762fa86358991665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3745ae0ae25f653199726b1e598fd8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7851544294ad736f786b913f9eae05f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457c653315574fcc3ed9abc63732f51668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21283f67b97310e43e451ad7e29bae3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d4f4cb3083baea7a21ebf81d8936c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c16b5824a3e9547d9eb38d7ce27e6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b49dbd0ce1da08e85c66f91497e4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3790653808c5402e4e23fca1c7ca741673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0470a4c714dbe2813c3a8d434e754674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e02704911d6a27a1d8bdbd6dd7c917675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71adf1592b7ed658d5c8fed7377da0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494870e25d8e890d7b661c0d4d3c9e22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0fb727443f2fba1f830667cd6a57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986ae16e078734d651086c3436260c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e91118d965e3549874cb9d5e970bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f1a23160ed93e8086de20a528cbd9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd3edc031b2edd8a879b6e67ad03e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f017f0e796f8bf0d3962f110c9fa3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b710633fd96ed28ab3a62cffc6efc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0208cb43725e4617dc0b4965ea7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0961562499f74908b2272d6e73479c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99edcc36f3898f2ccf34dd0073b593687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da41d9bec6d24b1827fd150f6bbdb88688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa800c0f2f5f2be0979a251bf8a3f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c65c22e8bbc658e287c8bdebf7c6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cf24bead69bb427a885544157713c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021b36048fc4b2199cd1a265b469405692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12aa0c522f2f3f2dbcaccf7f940f4cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898311ebf210721b640bf673f1ce2d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262503bb09feb6d13fde1d394242ffd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4752112cbe9f0768de852ca3ba73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e0d7e9e6096950d479a7ea526122697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59910fb182b62d9160d1a05c1a84a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1200d3f6bbb9d9ef3b0a773f4c0e67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e9ea2bd537884d2d26d4e362ab24700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73958fd3607f062496cc91da4447756b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ccd83970ebe9f47b61a0b5321a1b42702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bb7f000b0338bc5db71d9b2ca5cd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca363c3770a3f057304990042092e2c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c91c334bb340de6ecbb714357cc35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8296729285e51657d1ad67b3ee0f7d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f348472dfe8d79ac6656b40cf0d10436707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb41633ac5fdef90edb8b5d32df8a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e646dbad7826be742d5e7e69df8068709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4922e24ca151b9833e4f96206514e6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bafca20e1f76c7201216726aa421711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebc045cab9082caa3782f6a57f3926712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242bb7492185d9eb709fe0a039b0d0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786ea5718c8c288c65fed8abb501ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2be50bceb9f9f7ee69f065302cc3f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66447885a04f66b0ce3ad60ba8727b47716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a70881380056a1d0f834a7192c0c99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3c5f771c2dd0f5e43a21ce4e1d8a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26844bd65dfd25853334aaad080d96eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716fa48ebafcbf7077eed4d8303714d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4c4b570c3d8c55cdb65e0ff3bb034721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005084c9f1a44a9b8839a85837e701d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec15ba81fb4da1dda2961daeca188dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9073a38674e44bc274517572921bcc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e8613bf0c34bd5687320789735e77725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4966bcc0bbca27a7ad0cca0ab37b03726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3bb8b51cb981c8f4421fc38096f9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95149019585353556df059933e5cb45b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4305b922d713709ac029d0ffeeae6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946ebb8f774a64ac51d8fbc64ce28d4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8c7cd7d2e770dae1fe362f9cf6c21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709540e188019dfc5e0bda6d3006797732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d056e2d4d6fb176f6784846264c704733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2937028dd23d465e31c481e2e80c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8e6762c0645078a66ff59f2e2c48c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa065664e970fe624ac7f2d1628b096736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa4acfa4ee1eecd056708e9844be8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eea45b812e47e9402c4cbb70c5825e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf22f0fda793da1456129d655f71d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beb5dc4536d4bfddc98a5f7d52c049740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc6d1a9136702d612f1cf3db84470f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59405bb9752c757f2fde674bec2a1db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a0e87393e10a574ed2f6919954714743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da906d20e2aafb1959367d8622ad0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4091e5d1406d82ca5d7873cf7133690745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e0fb2f02cbf2d29925e6760c5c89d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370bb44108304be4b877489c0b566d26747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93054633ecc5cf8c4e7c1291c6440b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a99d552b7f3ee7d356533983c299749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb314ade367d3527881b70e207b386750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542dd95f5b4a16ec7952702bc918b48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca870b30f9c6a92665e7c789ab14f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534de7ca483bcb4536154e64b69ba657753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddbef658e3b723ce466d3694f797fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7fe6c4950d937b672dbb497355fe8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fc669f9c69caa5860ec8be0a8e7f4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631224b6631b5fe5244ebb1a0ba8debd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f96e33c5331bd4649d8c6a9f30dfe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac98deca280ed1d6bc2562307799ebd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69ce73cb0d11faf1185c7a8bb6ae77760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e876b6c237e19fd58839486c1f0d84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02beaa38e295d1941788ecf030bd76762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317624c83181db2e18da0de52414bdb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568f3278b412d3b329400bbb8d374b9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6219ef25cf897dcf75722a245a0cf76765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368b46197383ca9b00ec0e94ca98aa7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388d4d97fc4ce00950a45783640a6e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfac6df9bd2b5cf6ac0abcb93ad7025768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146b0e31fda572d0db9a4af9a1fde8f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3487e83d9435e0e44ffa0b204fd53770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f781fb31467750a89d60f6ae53ac24771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aba05a2533a164bb5ea29b8f7c671f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42ddfb0b085fa37d61c8328fcaad9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf0418be2eae2a0536f13fee358c9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dda2a5ded009aee08d9d17905847a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf866f4c1db24d96c1faadc0f50158776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e18d9e1bbbd9b1dff85ab7c977aa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78199774bcbf9610d2d1b97541b4074778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61545b7f9803808154b85828fa8eab9c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c73b4dc0a509931ccc0434e5b2315780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7996858216d35464fc8ccc9b8a057a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5857f89a9eb353d3d14fb615f6c58782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffc79b0a9446fa0de28a4b752e5095783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d81bee7f156bca1c8b93ee37e021b7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a56e5ea81758d104596c9e5d47428785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7668b94534958e6f65f213e188ef5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b4639fdcb8485b467baa27ebe13a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0e0ab495fa5ef542ae269e03fd35e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb403a008b025e4b5ff10a62b0a9247789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79949775fd0154bc6fd114ea211c214790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f870765f3971791ea87e3909910f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e43717205a97c8848d71544c1ee63792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703ae81eb552f01b5d33d017c7ae91a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5385a2b20f09c568c548c65fce4954794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bb7972497de0a29e595c3cf0e93bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221502abfda60b339cb20edbf46e829796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6365a2ddcd3b323946fe16e53498c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ce176d87795628f89d68668e470c3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba796eee57c1c5a6e7ad10420a7630799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047608865fb45a389115253ecbe146b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9b80de6c3809b6a4a13ee1a4dc675801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f25e9a951deb674cea241fbd126b72802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e29bc2ce61a51021639006e72d98803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd30998b5a9558b3e2ad3fa74782d0804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468953142cea12183684b3aebb954b2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa8860c2894062d28f15ebd1738cdb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf5dcc077b7161d55eb93ef6bd0cb9807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4a9cc28549f8868019cef90a0e5d2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80af62e53039745fc338a3e8e3a695f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baebc8060a8a3e86e247056fd1f697e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f95cdc117606128a043369194fd8e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf98914fdf01bfcdf1febfb6fec292812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814998feddafdac2316a4b72c27ac8e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf710a776206b7c90b878464b48410814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6c9ee91ad0e10a0099ea2cef56c7b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8048a127010b4171b28c58679b35ac1c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8af474ba6fb47599917d439a45c521817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c85b46c7d15ed63beed444146f3e28818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211069ec7d489264f9056683d824d317819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089309c899c9ad65e806a95817ce00820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c3bd8ba8c655ee49ddfb57d2a7fe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b1b357d541f48b7cd07604ef4e805822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abe5ef0ad5a7ccaff4b4babe7b75e8823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eabc63fe65eaf3da876329347046321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0089292b5b6b6e72fc4a19f967cc2df82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eaebee2fe4ac3d2c848d8289716503.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8ae3f8623f334eee1f1474e6fa3394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780da7edb8092d88bbdb5dab26b36e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2ed1a95053cf7782f6c9d0a1bfa9e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0d7da7db93b307c9c5eb72dc2d5777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f514775b4d29b2b7f653349daf6618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e3fab9676d5bd00a31ea505273ebc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49128d57cb2c67e7a1865335c9b80010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c936a20b032a1fc797a5c5bf0e7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5006d6edc42c73f713394b922f3b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588403c5d9e4df37c293b4ac11c4d34713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b01b4489437ce1480e3e14f2869ae314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981d4206d0c2cedda8060ec620ca82515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb025597326c3bc263dc28f6d9a9c46116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f09f950d32179d525a4bcc036b5c1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd119427b6d31b00d6a8a12d00cb4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088139ed0be072c36408a3d667fcf4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d19dca432ea0ac49e8e0c073a24f320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229934b240821926bdb51408240fc2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092e6e6d01960f209d043516df66b5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d70c8a4de1000837a1bfccaf0a3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf7f8e63ed25ba608a2bbff125217e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58436354459a15952a1d9ab89f9d44cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783247a2de316376e3fa29dc79a39e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19971c47d0755aca208c5d6ffbbd34227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f87b00e68d143edea9e647dac48fb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce34ba6e0cd52462e3065e7aecac18629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52efff9f99a421631daf32f1e6b6c8c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de789f57c4f22c6b609ca62b0d32ad131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3fcdf5d3ddf0fa9ec4eb828648c7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16879417be701948914ed63d4fb03a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c0f0274c353a864eeb0e3fe24c2bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f80b0073c1991acc3a9a4ae2c4d5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2736f94f88ecce310968662af114f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ca3bdd8a4c7aeec827196cd6be6ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96636c0c47c2b24a50b244baddbd650b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b575a10e9acf0fef8d2bfb1ce3dee039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e30352073c78862b69c81b8e5803c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84717e33c9b67c90cec363ef722e356c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd9fb730d6d41a053fc56013db308542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a7f878f1aa0dc2cd50e92faeeba8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b4a45c5c71e0aefe452e6ed260d4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522e387ea63c4fc31dfe4c7df06bfc445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38ffb0f7bf284aae073344f4459b8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af603edaf5f31eda5fd67ef95952df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a685cb8e171e64bb229d461a0593ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b7edcb6ce524e20f49345c843993749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6a327cd0469c2eb3480755052614550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cfd9afde0e880793290c53fc82f5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ba48f0cccab86e6a1cfa91fe59c2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301201e9ba7daa174c387c8ea03cb03253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cbfdcecc0a78f4a604b19c7b54e4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45db34709dcd400e9901547bdadb68f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204c6361165c4db27f8e735b790538e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035319f4eaf7b1736aab1dd0029906757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e40fe2a5d4d7e094afccd95ba7f11a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cab61478aeff71692cb0ba46fa6ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a59a9a1359c35b87a66b4ae8d47260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e995fc49f56543d3bbbe0595e9e9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef44a001d966b5ee936bdcf325500a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f440db6e2f36ebcef0238fb73a9d3e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397dc7a6bd0a4e56aca7802da97f8fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea40bfb8ec6f4ed2fa44f1a152d6c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5ae15b1254d14432bd77b25b2691066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e2403bba9593cde84dbd66791f4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a202accde491088008ff67e00eb4d5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17673479aed2ea26aba43e8f987cba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02752b1d3af1b9bc055e86e9f14efbbc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0fc796288ad76e101d3a18c77f2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731e850c0bdd6cd25c48034dac284c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931db67a4339211ae6cafdf7f9cfeca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a8fe72b65035464ec76587d67224f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec5f88020497ac5843f43b5b8e25be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94264cf1465fed6b0142d4397833b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234526b6308f1d282296c4a52f7619a977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8302a2fa0ac3e70592c1b55f2508c5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0271499c53861497f56748dafa4481f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad587dace7f4517c98451bf6456a4ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31c0005a0cc39f5bfa7f430319f2ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441452fd3afbf687c6538e695cd957eb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499747669edc0c9012340bdcee20fb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b115173e75fdf3100cfef874e2b5dd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c74f54632848b8f6ee8419a3cf61d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaa66538155c9904a085813e00300886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1840689c4a4c830fb60d4723bee5287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61b98cd77b0952ebc97cd7142e08b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb37ea514771a3d0b3f706d5009fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692159f443f5b0a885aafb4ecedbbd690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a83a3d4d9d082dc6daae6b02cc2191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965b9c5ff72619cc9eccae246767a6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27326eaa30444e303d482bfc519faebe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7faa34e81d55ae05f9d30de67c2f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c336dea2f9528f1caca4ccc39a0b2c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e84bbd37b6790c652c2f70ce4651ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d6453033ee68515352daa4f929f7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a288bcbb257b658b1eb99329980b45b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28762b55b193c9b78408351cf08e1ea299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e38fa40fdb90628f5bba8b542e3fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1348454a7e54d2db72b15cd795df2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7cdae3d54fd6b41089849e0420dc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39237fa8f92daf704c42840d512f6c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e21582bb85c534d67eae9566aeb45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2ab9aec6fc5ede62a68465db4b630105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bedd087becf76d6c390150ec1eef7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334fffb4e39018794c2dd7882e59c10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70290ae6b511a1ea0320977b7f89f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9e3264b4efe005ed5704ba5765df5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e84468be8782b7ec6b1a76804b7e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fef20eb1920a9f2659fb0c998e0847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34391d95082b4cde2d2be1eff3d61749112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531160221b52bb564a425bbaa7bb20b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ce26a239f44b7b512bcd4a00fd385114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc375a3bafd2ab095ae98eb98a009951115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68b21b8b5a4d4b16600906ee75ae97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7967778cec193765dc3b6ab3b4eaa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498dc0b72ef3b951b91db004b8ad3e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5804854a60cf2255e3d8fcf6bb0504d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e8eefdd3fdee36833e586b01b150f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ded705c6f43847ab6ca6c92812f6f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26caf58c788dc9a3c16c098c40b3c207122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde35dc0fe4898775fcf8c36d0a097c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40826c160f61e9317c368f0e1e5cf506124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42408490572dea3bf206c0bbaa9511125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaea22d90b220de440c4c2ae4c4b480126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a79fa30d7200fac089b0fe227ef4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088d3d79d424be7db79f799e1ac4cee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379200cce07a4b3a024423557856cb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa395b5668ac14ce37c37c8937b837130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e366562b6fd1cd84732ccad981c71a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f8be5987e8024878d22c554f55c82132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24523f6e0bb52278cc8b6134842756a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8954ce9c266d6ee6941eeccda6981134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d83a9ac9636322eb6b977e4a3e9465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b6bdd1fa2a9f850815d07f792711c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681921f894409eb66964d28cbc68597137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4fcd68cdae75b9eb86d15b9a53429138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf787b15d21e0b85fdbb3ec407b790139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23528d01c3b9a311c580a53ee45d1700140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5dd27248825b419afacda9cffb473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51fe958c91973e970137c37c75e056142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9875d4136d1937f9e2af3f1670ce13143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23378d575fc1b9f46ad7c3d7fe4a6332144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1913de2169f68c7ff731a49a7c25f8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de0badffd1b619ff0391e1c3c362ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8c050d503d9ab6fcc15ddd453f216147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d28281f4dfeb2033363f794c30681148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98573d9b635eb56c66ef2d02295a96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f30f0937bf9fdbcfb1cda6b199ea2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d402a3c021fbf1fdb67f4094ea771151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ade5a143f8abee854fd569409b165152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011caeed9709fb47439a5b06c083fc6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15f64d5c9f57712daacdda7c142bc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2b1ece865c0a0f2b20e91b8490fe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656e8de8cb9271d8ed4bc7c0f1729d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e86c5b70d4e0c9d8aec0e533d4991a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c43dff1aabf3cf0572597d3278cd06158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea8e15239cab70c33726e4d25b9915159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860a4e4049d553cda204a707f4caf93160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecd8d2e2a27870670d757b712f10d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e871d3c1468cc85d34ad813fa4a5351162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ca18045675bede276c71a7622c82c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ac63e10e06a9083bdf83f292656d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d62752a6a8985f73efd3a079544e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2ac840035fe967c5baed5cd2e1594166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a9300fe0bce40fd9b808cb3609db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552f334e7b2eadb62b5ccdb83af4fe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1a869c5b048d32f40812d3c08158f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814b80fbd40acdce5de020aa1cd3113170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fe3b3f4045f7e0524013a92b96f86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b177cfcf6a64f86fe494a0a1538bfae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96060da0294dcd1b42638fa4ce90f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25142dcff5d21c70a32ee0d53d7fb84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f0d22fef3b257724d7f88354d89f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88179c85953d09f9cd724eeffccf5fa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0d4794dc16c2591f899fc2b7a9797177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460de82f4196b2cfef2cc83527bbf72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35789013200d2047935bf4a22abff1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64abf88e78070941296a7e1a82e30f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f68d5e5118081dfc69f514f09db94c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ceaf7558c9cc2b0669ec95880fa5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d92d5f07c6c3a66399677014a8dc2c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a07669215448b7ef22aac248d5940184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be0a1f514e5888fabd8c2bc56e2120185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35100e97ef405d309283d34eb5fabec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bf4372d6bdb7193fe7dd23dcd1b58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0ee33ac1ef4289fe8c6f0b50737a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f558b6bccecbd35512723cf256966189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6d080bc994bd83a79f17da585b75c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457ce0698ad4dc43f21fb794f412e22191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e47eebb421b6f603c497d196e0944192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629123e90e5d56333fe7896c556b323193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975f4e6bb3b5287d4d04a2b3a17d7fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa554a0a0ef5b30456218e6863f68b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d084bd8d400ee56ae9d21b2c57b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286dcea246bebef3c73e0a79af5debb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923ac7268e3ff785b4ac176b5bd0c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be668410c83d56cec48bedd62d4b3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71993a4b936cc151a2a7109e232e36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e6ddab4c5d868ed1a556fa75f8090201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060217d4f7e0f48ad842ef676f5e37e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84196cf1109698f46ab7fef9a8a5bcdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23a222f2d4a27de5842710a46fc7ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d37bf6dfd8d308d405a87a651ae8a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371946f1336d0832a1dd462b413ea6a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f00e7ce442fa8e9f8e4bf42a13998e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5cb6d018cb9e5038abc5041ae99d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5f8d0d637a6009806cd4f98b50720209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7f4af0c691c8706b3fd750922d6ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb93a65f9b5d73ccab53e743c132b50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7672838988479467660cab31db982d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a457fa52b7ac73ee5853755c5ab4ef7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f86bdf97659beceb5bf21d609329b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c25b72b332863152a0b7e8a14c357b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390326bd1d6458fb3811fed248eceb88216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4cdaf9fbcd83f77b369e05537171b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e7a4401bb4c23f32f2cb1decdca7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8096a47f8b9fec8df3b551267db2672219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198616f4b9de8009070c4e383de34dda220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a86040bb647b15c0a050e73d344bca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516adc724f5e2a166151ff76e7b03ed0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36124e9bcd9d3d7deedf16fbc63eb2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7430d9e55ae2fd8ace75cac265cac7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa1adc4be8f9678d38cd055201e0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc30eafb7223d745c325d1de7e2bf7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c0604226a5018724a4750848a5bb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6d6d080917bcd13e55bef31e806ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc18a90c110b7063ebc90173456a93229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd37353c0e9a27ab6085169834c287230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb5e335bb8b2d8523ea3ec2ad946cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db54554853c16265ba45f9f12a64e2f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764f71fb04433f8960ecd081a8d3567233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af443da6875f71e01b8e57f9ae96ef1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae623ad8eb88d0bcc390abad82ae838235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e38b9e87126919c05296ec957bbf2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be196569f293885d132c4de47f0ea086237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c145906d457cc3efff6edd9d61ea5b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134e3f5fda3c4360fa9686947168dd9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c5557469fee44a135118e99e93d35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9909e61e3756d564a347cb4a35ba34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdddc6006ac46975a7ad5c71ee75346242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5d6d30459418bc6ec995d9f2094dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd73239c5f0eb8cf87b466b3feabfe7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647c1c61ca3fe34a0c0d50dd07780c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b2d2fb6801a33dc6f3a4aceea7414246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88daf3a7c6f8a990c8a0793c981276247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166235763867e2cf0d27dc731d6d14e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414d6f8b6b76dd4fe38c3e75ecf2db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49936ab5d856b86a04a502bea8c9270250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949ea19936bfee67d73d2ae6cf2cac5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df043678ac973521e6361d32b5348752252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a12b7a1af94c8a6b2d8a949facb219253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3ebe2de6ae6acc90633885951c8aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35cc466448bb0b0aac12f3b8205356255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56566cbd8d7bdbddb7df958e2652f943256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41f4d8eb95d2e2813bb9a0e474cc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26741a104dc1469f50bbe645b82028258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fd3c3ff6d8b090bc457572e5fb456259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1121c8797a7cfd9bb645d1111cfea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce9ce0e167963d8f2228854505444261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156c519a3c0f24f143d1b26ba488fb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20c0d38b91bf1302b1f9b11cf11d55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd116cd58f2c0c96ae7289e47fc5fbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57783bac29d1aac172f4a1aa2f4264be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea926f76602901245e7792659bfc69ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ccca96ed629c99e3b3f30e582aa1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7289993c577faa7b366451a6a12d27f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602753ae62d6b6ce5f390ae76b590572269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2d2f586cd06c8507399abd43bb893270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1add43f0de4fe85b6c875aded3dd45271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36047c71eecb93738dde9ee8299b7771272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27bcd1e67db72e339ecbe88a870d5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b930b57185025f31987cb28f306f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5ed669669893d51b321a0c85a7444275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bdd8f11d2141988a594f3c4771330276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b63e8cc30a317e5e6d3369466b0b95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a23a37e252b7376bf2841813abd35e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece91c7f1e82e4ea7fc8f7d7a748aea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fc4272f06a6e255fe04f00b9347ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041d5a4cf1928e914a7b7dabe84d7b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497882ef1290e9e25413784e559bcf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11948f94db19f2aab318494d51c76317283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f09a82200909518178960a2802ea55284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a366e870b6ab8a806efdf54427aac13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe75c57f43a43828594433905393ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403fd3ff35b154ed08ab2e6558d4d58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9b5a0f9aaefb704349c1b00a775b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e468ee88d08f9ac2ed648929fdbc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f573246ce903adabb5d0c9580b5e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a7ac2225fcbfff20fa6bd37216528291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcac87598421014f9f097e2f7360a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d96cb61673d8a38877ba64114ecf6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2f8947656ae053cb577f428d2a0fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44613bab42435a52f62232fe436e51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0578daad7aafac605d9afe0c97c45df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cf2589abb8fd83ace436a978683d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84f4ce7469bfa5a57860642ae002de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27efbb240e7c785f7822e3e1f2a710d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a21d2a74702d91d9fec92a6850bf9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518570aac73f107ee4f50e78f41297e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ead65bed7d8a16cfe07b93e86a0dd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481d4d829b53d6276d611444167e1b3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8827d79b18ed5e983d6e04744fd946304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3616a7c1fc4b6f18c3c8d93259fa570305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6459a1dfb33f144ca0fb2b03fff6e35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129c7f53803f8d32f6b257c8cb55a6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b128928c3e4e30f28004ecdfb99808308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ecf3951ef134de6766f105201a706309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a403d33b0fcf4cc048b400e1ef7ab85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a435b54be86211f37a0b0c23e839a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6a469f79eb8d71368f9ec1a33ef28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b7d7e3e02ea98501a7ccb11ae35ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d413d39ac2da5d4633517adcf946e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4280032160c3001c7d942265065acf53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca61b7f9875ec7a018f2d49b0e8a8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa56942ab2aa47cc218f4dbf5ff0529317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120b4885f7ab2eb5e19b262ea71a623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71d4c528c8c17c1c80a4bf409a7218319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df356b24905d24ace6ea4198f48e7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98dec173dbeec8fa28c123412010e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9ff5c24b04286654d20140dc63b6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be48874e204ce93b9dd6fcb70722e8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e64e088fe838a1c167cf63a036de53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d8c6bb89fdcc8060afe1b4aa55173325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7065d96e32c027e80ac8866177c58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c53e1156542a26fe15f3bb39d83b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e0695ad9373b1ca13c7bf6904617e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2afed54ea50267c6b0ba439adcf001329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9bc5f6f4dbfe16f5d6ed72aef012c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2daebed48b1d58e085f5927b1b580b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e6f0bc0cc1a4af8cda5304bf5ce91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc73abe66ed57a020bbdccc7a15ecda333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2dbd683e115d5891ae2116028f04e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b44e8bc107ae53ec27700d172ae2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45df07beb328233709a08c149359c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c32d3d5b224e3dfa29dce1ec0ac0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5b1f935d933d80f3fa4ef2cd862f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee1148c106f4353ad035e2b28e579339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0d64eb0be1cd87ef41c187b5cb027340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f9a34c684dbee1c67da80cf9e6b0d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97ad09ee0c94018517e8f540875776342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd0db349ca19f7f61de9e30a72345343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055449de6a505eae656d40bda1193fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b472fa2da77ee5405a86adba98e32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f69179ef17fa0ab65ccb34b77749dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c45ba2e2f886e1ca591ac401adefb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38ca8ef1b4e1640079642256ad384d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c64614a27ef966f57e9bf8ad7e428349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5aee12e56ba61989ab70c9c45960350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217591cf3739fe0c10a430303783604351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047cec1f6f5a102ba5c6613e912c8ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6025d13334d903ed47756a9f44976353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9636fd9beaef20b693c4305187897d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a9ec38e7cb706c62b458d45eb14ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5abd812fb9e4be4092de83c348927356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4800a4fcbb8d48ec1ef464550e78b5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9289dc4092a3bbc80908684bfabf0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585da3d4e4bb94e3a7034663adecc25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366dd10e9e8204d47b1c8fdf9500ebb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb79aa74bf8075809a6f933e72e473361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28a66c2d11f043db15da226b3da159362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82976e772fb6329a4e2f10d917fdf5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69849c37befae5d4c2f66f65c9dd11364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f2d1f11e3b06c37041d7cec131888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659f30e173d801149463f6f81bdacf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252d0dfa04001b411ee67ad3f031ea8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12fe159424eccc3d3b3f53595e2da7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce51f325bef88c707b3cbb5ca069cdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611317cd3501dcc480c4e49e751b0a5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e01f50c72d36728b2b97a8df84ec7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290cbbdac439616790e956f44e2b205a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3ad6a49b9355dcdf0e3af9c4c59e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49f5fd9dbbe1df6c2557c84a3bf0a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecec7796cf3a8d2c9cce0554ff00b81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084a4b9472d618d84412b6203f71076376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1627ce6d9207880186113804991c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a9878d1cdb3ebe1ad35bb49314882378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfc0c1812c5fd712a45516fb1d04bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204027e6ba009098f88ccafd527306b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8348f2fd67f9843a6a419121f84a34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3198fdb086aff265442b7cb72982046382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0903c4fc5abc3208525df1e2137ca40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b4c7b17dada1932979dad5a4f1271384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cdd653a3c5d7df1f1024c5a96ee34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736a7ab9b9b4a409e0d8fc48f350788386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e9ac7fbe53f5e93ea4eb25aab774e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b1b90ac2427de8b10db66d9ca2016388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ae08ce3e175214dc302e036fde93389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb427c2c51f4cd4e03a4e140b51d3f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd394ead70fc40b5d6ae94da20aaaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaa18ee93c28fabfef94dd983ce9ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8517f001ed31ba2506a5e1cbcc131d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c096232a69b5a38c30572918b0bd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83ad5c10693887237b21035e9ba98f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052621649df2bf0ebef250c1d0c6e2c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d35f3353d8c232c3e296814a5df4cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcfaeeb8c6fef7b6321f219320b0da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b4c8bd1ae70b3535b882e39679048399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196380539a96143aefc487ddf30b131400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4b0beef01414dffcd9bc312940b6c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377162c5aa110f2b404a6736d87239b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae211b6c367188417c7a4a4988d8933c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404e7cf757bc49e6fd274544fc04c39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cb40891ce78da7e42fe5068b739ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f38f0b41af7baa4a683da79be8c3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b93bccb5d6dd33fd3cdd56d596e14a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f88444f4c65d753c8c16f3a66ae51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b0d25325c7bd3df185f55ddc9f91c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3643fc89f2d33517a8e8956424b4e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1992b33a7ebee846c31877bb8c8e8e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66688165e2035149089fea2f7d38ff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253a431d0cae93956589b4d3f3374c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b035e39e985752ceb18875c92145d01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f5653a1031a3575b35b4d0dd3d336415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc600348b8346c8b057de229171d7d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a587849e10cd29f3f4bf5d77d26057417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b83ee8f447a032bfcde7c043e55397418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91110e5b3df02d2cce27856cd7c1c66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec74cce0bc5248a31cbc8ad8c99c15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a4eb789922e2597dcffdc68cecc5d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29e625c0e9951072a4b4eebec6eec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026055c7de440eb0a4fa393a08f5a1dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d95292a97e0d86e5c4416225512a84424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd11ea79e0a9cb298eb766cb467f15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dc7845b9207e98e3d14c66ad5db71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc5b122daf2394c2c4aa493d6c4e8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc2e10b734a00be0622cee24c504b6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d830320b896883321e1510b8f1797429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcecd0aa61df412dbcba51ec36be954430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b996c8be5da612b77f4d356d633f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffa34c796accf1a33b9c8451d2bb8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f9e338560c73e7f17fa9081be862f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29f2c4b8d059ea264265c1abfb1d8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef041263c1ec297c17651ca59ffd038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b90985ba6d7e8449a7dfd8be1838f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef4fa5be7821caa62e29bf446c538e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b6750c647e7340c43a56cd0eb2688438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fad1872b9b500d872009517901c0c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fb5d1a2153cb7900046eed0ee4193440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f537a2acd8ef498c2d173dd4f410639441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784446bfbfbda44e369e4a83d73f1643442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32e016f4edcbaa2d3c06dcf2d152ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ee20a7775b2c5f83aef8dfa607a6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0cd39528898de3b86da7702dd4b3e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9f27a07fb708240bde658b0169480446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385920c3d192e5ae1c020d6737cc3745447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60186b67ef467310fc7eb9754a55a27d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddbfe2efee0fc431afe9ac3bec0402449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e7d98927eb0f64807216ad11f0bc69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96335fe9667cc0fe7e5fbd53ff35bd1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fffc5e98d65e6ae62197eac48d412f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a70c5c65fbf6b5c9d7fbc61275fd7f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538f4f71c1c809b4d6132f684aa157f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa58e162b2d75632be6a65731dad38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b9198d09153a59b1b442d54d96018456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8100e6a60cda768f6505d7c0e973a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4f6cf8a7e624a63fdebf7af759edc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f8e69fbce511a08726bc98f8826d1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaeb111db77a60fbe9314d35c413330460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0c71cc2ff8f4ddb7671dcb2db6e1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708560976369dbd964aca593fd4a97a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16bab9992fcdbae325411d7d86f2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b75708cbaa1740f4b4f65cfbc1c2c5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbe2b3d0cd976f5e717c2a6c9e14ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5f2b6efcd1a23fac9cc8a73650062466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a0b013aae7e601f8044ac881c5aa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ad856e4dff8fa15fdefed622d4256468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcbbf8578e4c3f1555f0e9d8328b0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6725b527ef75e5178cb26dd12dd0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415be206d5da242c82e54ad77891bc7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffb968d2b75755cac75a3147f84b81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5021f30a94b2324e0b2f29e38da426d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e352848a668133780ee07e0f0833474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d98d5e04d42f512ea989841e7b714475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bad109ba9314f97136d755c83fa4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae068c562dc41a49005fec5271349f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814acff0a9636a2dd7e35e7cf9ae4b3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a604ed0be0450617acd1878df373a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b82e0dda8c3df5d81eede168d7786480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df17e7924ef36e7e76e7c0932da0d95481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ff2bdc13fe66afe43170de8b24292482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cfee83bd289bb01f4468038afc0c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c35a348558f655553f9b09a26f5d27484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290ce1db192736b5b28c01f62ab2021485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e892e463a1868dcb5c69cbe4f58e5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90efdfbefb34d86785ec0c7f2c96b83487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa140c749ee31bdd4ce3cf7c619de35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d466eb4187755eb78dfc95dfcac52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1c7414207b5849badaa7862587734490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6438e9e063af8c062d190dfc6dbb88491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf5b4692358ff8d38bfa0ca2287c38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a68bb5c53062c8f23de158f5f1eb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064d6c92768b7495a38ed7e3b754e79494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a4cb323e35b65751f6e37b9dcaaa1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502d455f586d5f39a0d94e1d38a263d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227591ba66b0b87552ea7b1dc7b69ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733970fe5db49286319fdc216740727498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6cfc2d3cc5699e7a55e69907a2094499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572cb83681919caf40eba7553339371500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e323fa59e69ae82b2b9e66b8838e3ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc1e3637023fa34a197c9a8be79d68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e2549edb86e7c0d2ae78255e0d369503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621dd3efa83e6750ad0abbcc8dabdbb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1de379c8dde6ef414591759fd97ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc5c4723e1a5f7c3646d0ecf303090506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a22eae6a2085232d3e137582797dbd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c87f469cc50a68d4a5125da58625508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd6fdaa8218801ffef35a718bc5774509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2be95d1b794ef670d9cf7fd71bb54d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dfc6f4458b063ee8ae798b7a68248511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec4712ddd9386cf95e3e81632dd0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4517afc503e649eeb940785db57a50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf50bcfd0f024d6f0b341a30ce2d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05a9ce15f122fb3e7e379c599b06e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603526d87015182271cd77a90ba0fc2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37a2a26238b8fc1eaa4eeb0b656fcf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2f03494278da912b4fad69bc954cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba0c1256b2a2f9a6fb52404b77367c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd654180ca33f80438e184c5fcf7d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997d03431d78566c497e53cb340fe5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e7b7cc43ac18d85120d7299874c0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecad0ced995a7f38be99f55c84fddd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823756f4941fdb3e0c1a33a496a7b0f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430733e34108bdd8b993cc66cad1975e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a2028eb8933e482d1a9076441c631526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe44ac6630b509446745e2fc5eaa7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756657c8cf8d15a20a69484345bb9d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598cebaab78ceed9a08971744a7547d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805bc630cea5ad2dd186861f11c360f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a2eb4bf54eb13b00bf76e01924a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e88bdac326d246c66befbd5cf2567532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef90b8fbce7fea1ee179ea0493911d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703293410f2b406bbfec4593151eee0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92410381b469e32727108d5b9ecdf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b932d2cbfa437b5c24f31619d93f293536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca05cd6f24113a658af528dc86943537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42add3153a0c1e92b3bd8803f7182c06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aac2b389102022eea3c5e5d83fe15d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f055559c3251cba96edae5569be5c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746942b58454199c6763f7004cb5ec9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1335cb1028bc7586ae35a6804ca2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e03a8852e229d67083792ee1715fdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30dd3b053175cc0dcb232363ddee3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1f2310580a2ea0d2fcdf8e0f4c998545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e95dbe36f2075438d9b2e37683063546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8e3ba07b30ed1042afd2f21c61974547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68d4cfdd17e7db002526e64f0a895548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4bf6a043709b189e0c1483888883a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857af7da4487dae359fc0dc2ec8f73d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1eac685f3a46cb856ec7eca61dfa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619b2e0f2c95927b8c9b621ac18908552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1de00d043a704de9a77dda23b8481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ea122e0db84b0dc454bdc3a815dab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813423d42d67bb7255a6dc3cbd0ed3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7664ec6a3adb74d1e724cc6d89465e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7ab86525750113ae380a7ce8755c3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43146b6a226faccfd3f23b377dc8a01b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147354e8f4b9fc4cea6836be513a486559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387e26937af895b948646861a522842560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549304a631f1a8aa8f73edeb7198310561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf539a2466de304a739841c8de9c94c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db552041f0f2cb3034e2d9390c271cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3b75cedccb38295d44d1ec51876f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c7fd4e4fd219314101de4ac5fd9d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ef19ef2ad4ceac426d885b696e8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91be036855df42aaec86476ca232bfe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e972202efbe01a0cfb74f7a25b3a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729cdf07204959cae2483fc6fdae141569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c8c523486856860fa190221ae4b5c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750e4b590292a1e47233b01b007bf70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd868c85c392d83254278e4afaa528572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee933b1e47c8f1889851356a72ab7519573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af33766028f155804fde5305b0ef1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805c32d1e400fe58702baea8af8654c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8d502b3923e1821c99400e60c38e9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec502b8ed9e0964bc1460b6ceac021577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f037583483beb58f0a4bb860c61c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d53b1aee024827e0724b86ee0f8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809667e27de72daf402980e52edccc2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359478059919e21d9c1d9d3c029898a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1be477f7875fef343b7f1d6aeaf216582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27780e2fa2561821cdb6b98900be18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1bc54607e9ffd69994691ea65de63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4707f9bfdb3a485420fbc70f5666037585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59550be7ad2b69949d5e360a71aee5b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22443e649a41b5d79a81dda66cff337587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f52ff6c18d3cb83a42b162416d748588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9ccdcaf12d4f4b537611a525b0a55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c27cf0d0b9fcd88545d7b4c0e8197d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2830542ee0ad07cdfe3b5c0390b8da591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524af4704e4c2a2e64d0f313a8fdf8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84c1ce7d1f4515e066969feb28a8bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbe59c00fd981d94d62fbf49d10126594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b50a8852e72ff70bf7b84a987481c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c122fc55ac74c0e5f5654fb0266ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a3bc356bbe61f93d4e54ac40892e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ebddea5ff9ccdae20fd84233c1707598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bdcfb56c27c10d3335eeff12b3a11599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30fb749df3543bc3dd56370c8c4d5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53063cb986d87dddd8378f323596828a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba54caf3a192a400bdcf7fbf03648ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5d53bf1ac8ae7c505f24f45d717fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159e2268589d94e045ab07b0be14058604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d63b5c613a35458090f064540a911605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4a6d3c6170623761a523f77f21c7a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc3f5d91cdabec48759d1a952801a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276215f194f1c34f52f0caeff8668249608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeccac85090e775d009e692cda4aaa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e9c247ba4a640c07ad977c15fe0d1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ddca34e6ea8f7cd2e30eb36331ae9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeedc7b699afb9b4ca3004b1b35eb6d3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d3c8468e061fd3a7f73cae5817cf3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985c18696d1024bdfb0e4a850f6fe4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87ae726f08801cd00424d453b28880615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02066fcff5e79790357ec7a8afab12616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41935200ddecf6ca8274d29f84fadee1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c932b312eabc0baa79d703dec0fea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab449c6effa4bd5b639b487b0f259d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202ee257637632eb5363f9e556865d3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd9468dfb025cf720864fc923c81f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd799e5a0f87e65bc3c87741816e8f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28fef9a578cffd67dbf0cfb55405f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116a4db427a09d3d073e16544df1341624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423577a6784ac49fa20fa5756c655ded625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b794574c7d17281675625c5b2dc98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865aed78b68b6b81d74421bfaba1a80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200489b3013b634e05ed49d62ac8b53f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37fdfe484ac99820b0f41cde31b0ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7eaae0b4f6cfde9b7e86991a7bc7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66586e139991c369a8fc3a5b94043e50631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d4880d16d15ddf27777bdaa975dac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2b48bd950cc03acd87436657b47af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2ddc5ad58193f0d7308b257db3ce634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089bf8995f7799a58f0d3a2aa053149635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab32fabdde71e290c9ab9aa9e10a231636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f8f92605b468e1a70efa7a81379f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d5bc5c7cdc28c9cf521aa5e0e58ce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2187f713cc1d9480d0956e5021308639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd4f0985af79946d5223752adad5ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052175b0d1babc75845ade1a3f9ea30641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491500748f8ef68fafea9fb9ea0feba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5c99a90366ae218bd68b7fe26f7dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee8b62d23d1bfb8003f77a52ee1d4e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41caadcbf29ebcb443493f6b282f308645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbf9dfd78ca5f7feaef738e4b76355646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae90ada2cf65e0d563384a01f0a9da647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da354239cc202552857ea4f4ec30b426648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bce62fb6954c9f666c52512fc90f5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ae5cb4fa3247fef5ef4de6f09b277650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd261468069916325a4954c92eeda651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492fe42d2eb90a3f0cb4c8b53beffa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459dd307a8173e7e024a49640f191d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8d13923edfb0419eaf0c8bf6477d8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35843e486484961e299c4bd16c6f680c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d23a32e132c1566f596ba55802d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5b8580538a633e48e13720ab8de61657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c5b797b4939f73ffb6b46ecaf853f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a679942e53da6380fb8fe04bfde22e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a519805a7f9e7e5b7149855d48cfb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365395a26633bd50de1ffcbbb999ebf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b51009ab8f26973a1f035f265e586d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678159a2688f109e9e0d77931544b98663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704c51cce30b6cee7e55d9b1bb9ce01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15929a81b6ed5cb1b4f75c5e182ad579665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852642b7c20cd51420696cdeac6c5530666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9e885d4256a8a6d542b92211a769667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138091613e365c043b431c26b501f91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9257c1674c39d1e89d07c2cdec986a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f9a3f5ce074ddeaf1219e280e4b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b558ec3654ddd82342f3637e970161671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3a102ea79b22fb00b856babddae3a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3b24124ab727bed32af8586d800b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12f3a64f749cded2ce64675c8591a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa6634700d25934406feabd46fef79675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3179a804a6646430e9a1f2352d5bfe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc047c259d7a306425b75626acebd8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a3a1c9ebe58a07fc6719733e0ce62678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac0274e0d3b1e1d5fcad20ab625a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee90f8e13d35dcf3f8bfd9bb67f3e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134905fc01f52ea62015f2f56a49119681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67d5282ac2e7f4f0756a602afb8a87682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68ed1678c02ecb623ffd6dadfce7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16693ee15fb04c757baf8e3acdc2310d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfaeeb5a1ffcc578a1fcf939f706ecb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc3a6ae67e1bba8d0381233b359441686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c3a42c8fe92a2f3f3fb3f71621b4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce6856f6d7bc8bd672382faf1702a7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9a6863776972a7da92274f8af3439689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9289f7865a5b7b2850c01bbe9b5b0fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c1038b8a04799f07259b16280c4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9d6fb5197ad8be2d84e96bdee48f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a795b5be5ad20be534a69e7ab5f415b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122a2d516481ec0c9c1364b4d87d9a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3054a24c8b90094b7b8389930da9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ebefcd21ae041282a3e68fbf3bd6e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656db4a25d25e0bd02b1ee589e66fc80697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73269957c24f78280d0281d487fc092698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f4fd37364b1656dca2431d5f65f32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c1a2258814f1e2d550c0a4f8ab19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5052a060c05960bc01410e5f877d67d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae939919ea78422daa33847af2dc1df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b114bc4f7ed49e370d77000f1d1ee86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d34fa6afa7697493317dc1cdbff44e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aad8aea4d1229ce407097a967eb635705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd4040d9659e51b2efcc176ecd8fc3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262525fdbbc38698d63901e8e5b57aa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ac8a2aea0bffee265c92c91c0b8b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bf6b5c6a2ad5b55cab95012411701709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e19612f5cff48cc1730a82c14f826710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3f9dedb943acc46429b2cfd727d90711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892634333fbbe7e4e4e0c91d03f197712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7955d9c468938ef5f7adda0c49ae4c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa927425996f7a096f6f99de0ab182fd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b38329716c82b20bf100594c14c08715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ab9897f6a6235b3a2eb91ab5194cc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfb092587c42400ef3ca8b4fbf647b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979177651d30ce782e98de9cdfa369b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f282e23ecc280a395c54c34a2eee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ab417136369ea4a02aa945cae3017720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb7045c3cf3d4c0eae1773d168ebd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26ee6ffc1cf532a9e2919f2cff0c67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651473f93d59ffac6f88565dceb6f50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d053eaace658f19da0f787bd53c99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bdaa588d7806b532e15012edd3f55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38428ab56886bcb1f68158aa851d5ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ef01abd21de3f601ad558790a711e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc44174cb6ef9e4424c3bf6100757a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d48162030248cb04499cface018c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa792b42dfd80da534660b75521e7b3d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2672770684254383910a0d0a6a1e84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b3c332ba9618e559783aa6b6e8db46732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2051396b9c8f82d9cd421b3820d2f7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4641e449b73b7cbf339c34ea85bf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142340c885efc22e4d8da7d64f450751735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6895499ebed8dc6db97d8a718a6cc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb010af083adad28c8c79fafec5e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040c60aff00203ffe728d2f26496770738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9e4bed1c47a3d30e9ecdc43235de4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8073a967020d6edb8edba01820eac8d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d93d968fbcf36cf80fbaec51e877741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf263f707057dca2b286631d8d11644742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64f4c1feb3b5f311c5bbb65c86e605743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92b8b78ff63ec5bba5b91c87bf486f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a186c2fb6c9dd7ff5a2506f3e2dd50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf50b88fa54c035ec9af3fe1e01426746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2609f20df8cc04d3d15dff7a0941d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8500a29598c8d144026ca0e90626a24748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d7177c06b4e7b43c44ef1252cc681749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e93bcd2271e5675b7027bfba5ec12a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc16b1283db2712927c783d76e2bbcd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d11e8886b47b232d8c105b4bec445752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcdc1017f9572b4ca2ad8998c79058753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce79b2ca1da6e6216c069af49fd3ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5be94faa01de54fa9bbc1f79dd8882755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c9fa6917e3efaa76937519f198aff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160741e607fc7aea5e28301df702ab3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53689db4474e9c11c46bcc4185b210c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ae4290f50746153f835af51c3ad96759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c673634093ddbd995f0f38cd4509760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375f7e1cf5f00813dad708a87cbeee761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51ee9bdff8056d083302bf17e5de3a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15e0e6d23a1ee061e0c4c14e27a0a763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e0ef65f62b8c185eb3fc759922e37764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab3e0e752af1cac7177b11380d7a00765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da914aaccd32987d2df3c5a103209d4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735904656b2519c1d0fa1c1d207d73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd88a393659814af7fc71c3d384e39768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061294c2034de83b45bc5b023a2fa70769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7939a7a986b01cbb7e5168124032ce30770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87baa3f14e92aa283ed69dbdf57957771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12946332cafb80b6e9b575473791a920772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db716c2c7d8df6ee7caaeea22580c0b9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6394b10291c4ae411d3df78a0709f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5fe3491be67770a73bbd360f46efd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231f7e9cbd55cb82d7185ba210a84a7776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887233535ccbfa8b13cf8edbcba2617777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f0cdd0a1adcbf825aebf93bf02e77778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8533ba219ad73e9aff1fae58d3a4a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d71b126bf394d892e7d3710656fed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b7ce100c92ab8133306338a281ca38781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4aefbaebbca55f57dc0637592def2b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c042a5526f76833147bd037ae5f7d2b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192de7407bbdaea7b029fbf8721d2cc1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ed037b6bc8a08e95d8c7f256c346a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3a4334626e29472f7bb3c12c44406786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b472e2a37b657780b17196a1d32da42787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ad59693326def42873ffd42e5fd1f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dace1de82c5a1755a8f99476f8ba77789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b0e54ebc2dce36dcfa1377f7d50c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c831fcb8a6ddbd33a282d357b304029791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8990d4cf757d335ad542a064b3e271792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab35883633c061e08f291e119fe615793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea769f5398eed3033c084ca1f3aeb794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3708b5b8fa471cdf440401aa4ed29b6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1ec25c4bf087757a8b70b6c31d65b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9287ca307a442c41b1a1865f6bb669797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa4eea0748357080e1b9d9585a84bf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff32f6685c15269722576ace6457c2a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3dbde4ef57f95ec37acb5462dbaa0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb12801df7117984cb50d1c84071baa801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b46baae839afbf7272b499edff7d4802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffeb4d12644338f8a966e3ea4711c01803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8821c715515ea42be92794dcee941d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af74b04ee3432e09319884d376d5aa6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909ce9670bbee470e3af239a1d560ef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f09b501fd57cc9aa32d6bf885f4449807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b04203c279f4efa219eb052e8dee0b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c957cd65682349f0e1fb9af676efae0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73add4667f639d14536630688c1c9979810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f8fc5df1137e4261564632211410811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b8fe40ffd02e8f52e5c8c0927d30c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44074d846518e653cdd77f89a409cf1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e431a92d1414fe8ab9ce09004af00e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03435e39ccee8ebdd6653f9282955cb2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31249a64f2deb0566da4632e6cb35b0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8424db8473e83228b60525a00575a6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59463d0c880c80a5954a8f925b1f4d34818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ef3acf4f023d50023908877909ce8819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05868f6da40b51a6c1ba2f41f859fca0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbf216776db35d49d5e8871a5c6527821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b115fb36ea19e6646d59dbe9446322822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b515d3daded3921aff257dc2a4be50823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>