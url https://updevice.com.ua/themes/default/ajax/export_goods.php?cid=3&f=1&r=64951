--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b252a3fcdc87ebb1b5271aec4b9a351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59de9fb11f8655765af90928b26713b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb677a4a7b21ba42944de00b12a00f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20845c27aacbcc0db14485c8287dd7214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77979567a3e34913125e01aaf63b00a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f44bea236152ba67b3bd673a11776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d8817f9b4a78b74248f07f94682d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e249574d602ff90660c0a50ee8391918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e483b0fd4391393e69da0a1d262a819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4810ec159bad53e50ca1f174393b23510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724b8bf4aaa4f7f3e2bdc7dfb98f85711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46832230f0dfcc6efa697f57b80e2412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8046e2261077e697efb8977cbb5dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44679b934581550b5b135011053ff83714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1d92fb0cd588eea60d5d49014dc7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee03c00f951209ad069fc7caef75d1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ded8664ba09bcdb74cdd97413f6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bfdfeb2d98b72d93d6468de159c8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a175d65c2c1379fe78c271e73427819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4afd19326301bb3433dbd20a95f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b37acb1130430b86839f780693ce3521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866075ca5c90f84e69f1f086ccbc24d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc19629a56576cd02c5df0fbe0512d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee19f10414168cfc505079d57a388db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b2962432604816b8cfe34e159b70d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68b7ab2f477bbe3388edb55acb8b7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605bec397d469ed8e03d780cb402fc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57b70093baeac2533f95d84b57dddb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e316181073cf2410d184d37754c19a429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc7613e59f1c8e06c718d2dc7e1bd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1bc428387fc3197ee11f2d2656cca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879260a0acc0f9cdbdf2204c1a1405832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fdbe19f7d472b90adb84699011b2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3873925086aa0157de963eb513817334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605b2a11a537001b0a4aea3a9e7a13135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed191ff4ac81fb56c864bbc019dbff436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1991386dfaafa250cf1090b0e6f5c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13991a362f0aae97c182967bb9dcb51c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae0abcbdafcb3fa1954d64a4d7b4739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366b7489a80d943382526f68b9e249f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c94be60aa76c3ef740826a32813b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd29545efb87a64637d5c0d48802f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7b1b01ac7b6cd91d39e024b5e39ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df6437f4586bb039d6a0044b6a8e9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f64f2c7da56de8212bc8a504501f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33940ab574dfd34c41cb68e612307c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe02527130ec7df28744b181e2c45647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95611c914fcf19094d2ef1d159333148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb41b01688fd984b47082bcc2443a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf97c4e119b628a256505bb2ec0ee950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b830550f75477a57164645f07feb23f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9708bef036159ace0689b7de9d86252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e08eaf60844556b95d34f1b51a25c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5522b8bd97b9d4d46a9cd0dbd022254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71291378d51e50e0f73c7b39c6975055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d02031d7c3c4087963b179cc8583e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e29e3ec46713800da1e3e8e67d838157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea1384466404ce34cd5271e69e805858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e58b88a5e1bd8d794049cb2e7aed7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6802575e754aaabdaa99c5bf2e2d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60ddb43cfbb8993e25b1296b9f31c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08cd24ea98808e9af823c8ad73f1b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac72085c0797b619f2790a1d9bff863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf58cb2c055c16f87a7601cd6daa564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3187776f86beca62140977307677b6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ea158e7d0a4ea741dee19de6de8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ee11797a7ee7de11742254121cb3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3b1da0a1ca98ccf3e8904187e2bfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596bc6c5b179bce962ca60ce287fc3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e53066030d9147e701ba5539d999fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada0d29efd3b90bc009c8b6d175b50171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdaa290526313f427677bdea50533f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3953042b6bcd34cb43eed6478c5c7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01719efd80d962a3fdf0dd2f11c9d8a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c358cca757d105447b0ae23b9f9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ff71099150b900129153d2f54e8dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e36701318fa380e8be3bf695ed9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459bb912447df3d19a59d77bbeda5278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a4aad578ff922d24a1e7766e230f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37824c8eac6c77e316b862f25d9c887c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c92b9d4148e0071a51a21fc0b75ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cf22362ccb9117cd3a0ce568d7f6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec179d644d899d5c8cdc2f9ea67583fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76601fad9ec8794eb609a79a8a9e717b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc774dfcf061626f329158a53ca0a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618f081d9a5e1cbbbd9251f1d5f59e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924c257f20c4c11e802b0549ca1b59887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114c820e33e86132427ccc7a834f90a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d1869c9a601eddbb1f79f0d46bd3489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097a085c973a518fb4a084ef0be4e7090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca13a19cb6ac5c9a60f569341d070a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d7019777fe88f7230d3fcb697ab6892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3995cbb38d146ec4ba651224fa80dcf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e0de1edde8593f2147dd5ac7428594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778f823dab7ade3695eeefc1ef02f4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23459c59db927b648b217dbc13348b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640cc367dd8e3d1974b85ef7083acff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb6ac9f4301ac9f37c85070b2996b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84a3760eea6dbfdc550dc72670752299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf370459f41555adfd63d0f1413028100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b67ddd477015d31d384f8df47853101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8589d8c0d0c6f299a09def9daa611102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ac84b77785ad66fcaaeeeb7490f20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7a6769c309a45e1c91125b2a8b90d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ff4fc938bcb1f4907e17ffcc5c37d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f740a2328d0d9cb88e60e8dfa92ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d7477b5f27d35ef0f47889f631bf8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813fe6e3992b4a073369f9c6b0b43e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372abf001c652eacb6b8adeb97e46bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341772aae32ff58126423a3aa3de460110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6f5354d7197f8d6e5a1d01bb09fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af08a84f34d2fe5b685aaffb557fc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0cf7f3f485e8060bd98f15b94357113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa193b090511e125ba7bfe7c8b5945c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a67d269972a0552b44453867c6a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311da0c4aed8bda5083be93ffb3e285116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ba2f60decb079debcdb95d86fe3a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507879714711e702dd1bd89cdaa23e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393674215213682f23181db6dffda57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df05122397b67e4df6bb1837ea8748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c08949c635bddd7f7253f94d018f7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb931d87468f3968a545a07800c66bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f244b37070f90cbe67aa55c5c31ac7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a6260911909d4d0d13f5a5d2c1db4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e82e0772ee5b6dfc87fd59e0653e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119074807f6b14eb517d0992f6f57a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a1cc8178a9121be12b1f5b948a1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2dff9440e82bf877f841f74b5d37f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b172d5614e2dc9e3544d4670cd789129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a61eb1bcc9a7cca128c8a530cf4fa3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2529ef1de83e5701444f1bed5df41a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13011dd095db28649cd5af90b844043b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16eebfab513b7c5b191d6eb897b4a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6ad32ff54c848025f0c30998a48a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0852096d8ad9a79c69b99fa9ba2c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f76791de7042f832a361e3deb355136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4d338b279deeed2811317282dc44c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002bf01e033962b085edafc855407ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0316d9da47919aeab59fed4987903139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d8391f03bdb00824cd29f7e92834b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003265bb195b993cc8b9e234b947f17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401da4dae201b24b1de26c024cd42344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311ea710d2361a642bbfe19e49acb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ce0fb5f5593ecc988281cffe3b6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7b4320e87c0afe2b761bf45e4b077145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056bb761836d653b3dd46395e60f68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e602f526dc0054d8a6fe882b4765f9b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528d25b5c1caf836630550bb9082ed2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adb5caa049a89d3b7f710b936df8d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b363522e259a8fbdc8cc4a4550726a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaa8aceaeb05edef4f8c4a00791fec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfe4efb0aa04efc9d5a3ab6d9667ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60de7b7182e41a6b3141bfad105fd1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5176d5425e3761b454c2b910a9eb41c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf9e88716d0a8749357211493ccf07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14a24e07f216405291d19ca1d38939156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415d6bdca53da7828c9d4cbbb146a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c0833400e9a73b28ec31b54078338158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5ea3370adf2edfb5ad79d3e40ffa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64804f58876caa673426082b93e146e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a4bc6288b07987806fbca3ed8d0d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dc2ddc052e1372e92da7b82b9bd8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cb5154bd88d2a305fc9fae7f0249c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7b94080f7a8116405472a75102155164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748968887799b392591d7f52e9c115165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b9e2730d062b0ef662180ce2c41a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e7672aeb4864f15b4f498e576ba0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748dd552a98822d06ec50de55a99950168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a17b5524c2bab77af9999cd9edf34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54232e0f6a3c9fd544c8a9b0ac5a51a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672afe69488abe1787d23c790bcf718171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f051401775a6c5fb5e8a6fe978a18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c30bc9f197d7f1f741479d0faee19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644707a3ff6d8e1dec28072eef5bd4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9122dfd8487ef6d357b9edffe6b77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507fd6d14509a83b6c5c0121ab13a8c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5c8fb2755b47c93cf08877d1feecd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b16dbe90fc320332ae81ccbcd76f9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ca219bead37d77a01cc0a30584411179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393c0428b7588bfa7846c2ee011b1a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c0e9f46296fa721a8efc0ce8c742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7a1c0f19eae1f76759c3ef846356f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02eb7878a6c0f9cc63cfabba425269183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d0cee2bd1fd366c310ebec124bbf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ec26f0778b245ce6702297c020872185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd0fdaec207fad1a0c54972bf5cf97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5487dbf6ebb2157ede7f7f9e33947825187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f09bb931d66332c0ed06cea79bd4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8ff63e98263696799f133860cc8b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d3ede1391b30f98af9bfd2a314b85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd96cf6b5d0b56a83e0ce6bd703e141191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb50d58f08125d56b530f8be6fb95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889844f8bf35a1d2ecd8654f1be75c4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecf22a3bdd503ee0aad768196349a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc0b56201a95a87f10b3e4807fc81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc77d4537776c8e4c70751ab48df696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2957151ca2cf1a31ad934fcf15df2ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19789685b75ccef3584efeafbaf35e49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbd2f5540615b59e081966f381468d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61622a07804804fa6d71c37263521e88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cbf0e54d849cc5e429085e441ebaec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1dc261270947d4023de2e3c08d3370202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a7bf6b2669bc274259bc5a45d34ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb427e6f55c7ee0566330aa46a83973b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c9a936906cd30bbc0eaa4e2250496205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff0b1444a572596e8e821eeab9371206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df501d2beac5ee215f223e5c60ac64e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbac8a6482bf94607c723c763cd674208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891640bb245551f99c525843a34f6da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a701d3f1adb916c7d0a111ac7a5d656210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7ea61799be9671570cbd9d97041a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6927d59d10f831f55a1b510187bca6e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041574a9a7d4c5196bd7f8a89448a65213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f9c6e06c695e89417dc16d2c1919f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ae8f2c3a6ffcff88fe0e0c08c99db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25996d2c77c2020a0791eeb0d86637ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3757d1216dbb51a8850ea237efa6128217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671aa6c66eb4baef0580040b15343b47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c5cfae82d4ebd50f27b7899f749df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225eaff3adc180d7de82494bc9d4a00220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5cf917f42da9ef81c169a03f59103221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b957229e4c6e837e699f796a5b0303b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caedab2f5437d92531facef7f87c738223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423620983e9d0dcabcc679231f1ea77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf98f221df006a90084ba00fbbe765225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f643b8d41febd105f77c12714f2ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070624f247866f9588432a67e02a57e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8bd4f86dfbef0a1253c129a9cd90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326303bbde0b6e107f106cb28cd0c1ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0793f118859b25da749c763f26a7ac3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885559c5b1d79dd1c79c3d2a2b8e0e5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f72d2ffd612bbadd17ee56c40156f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7e4787dbf30e0e15c4e0d2ecdcad0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dc0a50657c99a08cf95e758da2ef3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72268a70ae59e2f3deff53a0a86164235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee4f5aaeed1343ac5cdb80292a3e9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803da22af89ad14d1ab19e163e1310237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b43e5316388ebdab0f384c4962f51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92e6e8e6f2681b1b8e60e70e68dd25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f003c127d3e9a7ab7144b2cf8f80d36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866ce69a7adc7be0c3e41c1eb4ea86d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ad04a6dee08854a9ded8c2176c218242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631d40179667923cb8db093e1f5bffc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d803be832e7df2da806cb7bc6099ac8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09fb0c8362f77d14fe8daaf1e3fad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e22e64f219aacc4b7ff80667b24680246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd346942ca4895c3587cf9eeaa064a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fe499fff497a1d2bae0e575b78bb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf3967e4f6503d4b78feb72e23cd5c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c910018e03f304051a25c6c024565250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24156a7b4ff869f42e88a7b8276683ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6122ff9f50d833aa96e6208e1b0580f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e7dc8809a3eeae838d83e0dceab59253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592cbf43df5aa3a5220c7a317f056a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a675fdfe31f2a9a39ba291602789f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38595f64aaa7fdb9d38a61a325b18da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c70a4ba530fe2e18bb8de4494e7a89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4281e3c9a8e7a7eef4c0eb9e3a215258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d57d0aef085059b08e1b1ea4731f7a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702f72399e02d5c8ff53d7e74b730b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d066f5ce11d78c673e43e2d3115654261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7218ecb9e46f3360732a777de73519b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096858f0d049ca18b787416ccd51815263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab9e4361e545d95dbb50fff6998f79264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040416d4ab4a3c9ec9584e1bd10e510265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415f189a75364f8e3f96774ed333c6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07332daf2e995e5b66d1e20357440849267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2518f17b6ee2ae5865cbe5ecfd492b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1818a7e135e6c812eea5e68d9766ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d468760b6a973bb1d4a9cea4c6ee31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c48cbe51687a5233f54fcec093b602271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418feb3ca9f60b0be5ed894f93968f2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c2a6c4da962ca80b98e4fba164fc1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b6ea99286bde149cd8b18f9966171274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf593e692e5353cee9f1487934d9e42a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87aeb0f932912e557801c413465c74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae39b61f4d3fb8637ec8ed3cd8c031277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1f4657f0c246f5d126bf1cbee137b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a449e585739f180a972e7919d2f30b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17d55321f21b0cb45d12aacd1b913b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc112b8586070789dc105594d0af72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea23af6087a2961e771f70d16e27d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f199d7c029a7fab4beebc4ad90e8c43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f71412376b1816993b48862ceaae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf842db168222a46c832aa09c17675285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd8ba0705af7045ebc48141db675a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8fd47fa75f10b13da7bcd9b165b59287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611cd3d9f1f7e24994dfc13892dfd41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda1b0e748e6bc986f9c54bde6c940289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abb3077322880cf036da0cdaff6ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7d430b56018ff3edc1ec10d2c421f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5438f7243332ae1ac2278c6b6703f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd9346d10c6b85ef6379fec515a75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57acfcd396e5791b276a1d2bfea7f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2e6e685a4ef204c3fb3ef6876a487295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c214100c459344dd67b55202f8527d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b1e5871321e1d422de39261b8e64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f5bf6f5db37763660876d81fb69af298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fdf6c60e53cea1c1605e6bc262759299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb61e3f28834bd0c6e791d2aa31f922300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e674ab6b74c4a34c547bbf1b57474301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245cf10dce7998b1ef154c7a0c35477302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c13509321e37c178dad0eb857a32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49787428a0df3af6d403e22ccfeb70ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f62366bf66e2f5b79aedcd98966087305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d221a24814492d09d4f1973bec4b40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b822d535294e3dd65008a359e7f1bad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f077d8249b9c6182602fa11ef00d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84e9cc1ca41fbd2a4f4f4cdd8cd185309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e2c3d34bdc0cd5f9443a14262a4d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e55d70baeb7297c0635846fda28c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0df90759de7251f16c2f131b2929c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061274b25bde2088c7926ff25c342515313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a662606aaee14b053ed8f46101977bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853f3b0a5e5e7d3cd9d5a5a9660263f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47b44ee0d1c8a2b72f58d79abcbbab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32099bacda600bd338bae99bb57f61317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c3dbdc73e1f50ce32097780c5ce9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d787c7b264ea3a1066e311bb775214319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22b5d3e19401d83bd3a0f2348df41320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecef9cbbbbf20213962bd643c2e5a25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dc65a096f1b6e2952085345512e09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e37d86fffcad9418bc07a24fb1925323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfa9c0c8eb043fe49baf9191d37bf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50eeb8de99b46c91f8ca589c0cc9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e9c498e4b3925ccd4ddc6cc5cdfed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e64027186911acbbaacc0836bd1b6e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22457e2719f914eb6575272d48170895328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfb6ee7433860a2b8a5d03f8619f80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d1b2b37f63380365bee122b3027e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dda0d0d36d902cee7c0c59e7ee77aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01eb5fd6d1e2c7b121cfc793386b06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d3f9d9695cf3aaa26b2aa622be765333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e8aa2725b2ec12148530e7831f426334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9082180ab709a78828539b2a811c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81faa7c8cb7371b1bf163f6e6551f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468984d202a2e1bb4340fa6299eb8f6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978411d3b1e131c1c79686a290aae218338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d7602ff536f9901a90a825fe808c9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc0cdd11f178b9b017c1820901a7fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c71e662b667661f2fee69691289c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c0b1c925a35fe141c210888d28b00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250af3b8b8e82e8981a3ffb7b1f0709343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141031ed3ac5b4420ded0ac6db7d11b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fd4d9d7004bb86b904d7c58c89e02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15507f4ba57a908675b3e7aeccd8c860346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effcce392d4281d389029d3ff35144f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595e9ac6fd6c84f8d1b3228498d70de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc2b1a246a853c5b7cc684c27ef4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050d4da60f5cc928fd30f7239399fb5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14191fcac7ff086faaf848c41c3b4ee8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52400817fe61d626671fdd6f9aab5f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50476fd26cf1fc2f58967c51f4a13a5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2b0b203aa73b4d78fcdd188c6d6a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9966f212e1119e2d5b426beb61a5689355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d9ad6bb9b8d4eb464a9f7bdc9b6bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60baaf01503f7a188226ea9632c20c49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7b21f43be27b53cded4531d411ba1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05925260958bbac100462adf94b7d3c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d11311a23a91ece53ffa40e5e0388360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612d322cf78d1216cd9d4b085e4975d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4987b232f381754686be9727e07aab3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6759e6833b88ccfe713f7466a897ff0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb6e53f654e95fc05c7305b8107a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab871e75bf9198392d025c16215f2b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e13b365baa6b6c2e241172290598e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287c950ef368974bce69d19a9b14845367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1290cb318f017fbd90bba8fb20950368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c857b0bb0a3f3d929c031f2ad1c49369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9b0a4fd2a1e0eb5119990d5262a53370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b9dbe6f78157e8b70115b3eac9571371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be11a459ccba6f0cffa238b3e576db372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31307bda8fca0f605e9d011d18405e7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c5384b5c7515bd08e87bfe9a8053a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc78c648f785206c3d1028f10c8af57375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fceb22ef24b79e49f6ec10e4e64af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2e670f674b762798827416ad6cf99377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a830143c4d9118d5d18f4a2c5dace378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2b6a13c159f5107b0868a3fa944e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc63e7444803c5dd2902a2c126118c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a388735ccd74468146f36e094bedb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa121ca2be429869fc6961fff07e82a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d86f2115ba765da8f0c927aeb91fac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96379cb36ede81b5f5f05c10af0b4da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4556f523b267988e9eeb53845ec419b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f88a10e622049ae7b260a8e720451d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a7ee79671227fc445ac9efbcabf4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44253bd61c4786db9fb52fe5c4a55c12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a5e9957c837ad87d9f998e8ab3b2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236590adf2629ab80e4e7236cb416833390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f916c78be5f08f3eec530344ef22ac6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd3bd0453115a64952f78f41ca5a59392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55820fe092dd262d26ed678c472c9e9d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbaf01ea39160b18a46c24a7edd1e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249e410b0eb100bfcfb91bde8992354395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59aa3cb7766cb06b3eefb74cab4f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b36be70511397d49536413790186e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65684d6eeade8a8473d134fd22522390398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5fd3664565759afb8991f89b33e9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941587692a9911ced31f21b732ecfe40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e3fd4ad2e5cf7a0a5c0ca68697de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1037aa7a7db44348d0ff8d8ae734ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e2953fb9c6aa1d792f3e3ce307312403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ce381860147c452a8db8d38f6ed17404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27a5d5e538781dc80731d163ee773405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3544d300a50a711504b92ac1bb82eb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b3e2e63bd6782fbef5632aa6a4cfe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db10b3c73e7b0ad5294c4f9440c18a1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b7ccd94e6b5baad430ead56e29252409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd6eb995d338e097afcb00ab7b894d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c02550ed83a491742678310853a5d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff538cad8c9e64862e341eadba30ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a5a45bf33dbf1bf61fe4a1a460e02413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a449dbfe653cc37f7b25b3747ae1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb915e8924dd14e0190c385928c0ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a3454b292b87807bec641f4e5aa6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f28358070b0fd66d86191dfd3a9cbe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cae8d909720a898d760f9f452d29e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d05a779062c255baf1a358cf33b5ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c6a524c3e31bab67d4ce54c74d51f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869086673125f6e57c37d7031153d53d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9151acf28cf193a03301a1a2d86670e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319adc2bda1b6ca217a20b89863c85d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404ea0ea73133bc5830c9794996510424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc79ad5757974d0dade71e3d8c9ec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72dbc61cce3b5baf45163a440a9ee2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9dc1977b4a03a46afa42afa62589d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a750dcab76af2637f3c7e115f092144428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffbd18ee24692f790662673eaf7f2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079fce040d94c9ae5bde89dae37e492430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2079e51818e00372125be19c8d7a3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389401e1dee777eeccd87b672b526a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1b5e427e8edd513fff7cb19b38a1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f3fd8d227a44e4f8a0914e8abde9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971367e81c422397f49e5732ead534b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ef31c932d04234e3d94510a6588b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6126557acfda7f608ad26901065a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42233848ff1eab220ae3fcf0b1c444bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01533cc9d165951680defa0d675056439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d4bdccc08dd038b42bb37528810ea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6091e5d7ffcec3edaa18e37f2b378441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8a90ea7fb4659b922407435e831a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf2acb5e25ba1f74427283daecfc73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e597cbf5da9af9a6575e29ca795b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf341bab8ab9d53ed2948e14f1435ebf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f88099c2e6261649b18a888d2162cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb79a127a9f7d6757f651f588852e9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce98bc4755540bea75a5ddd3f466d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136c99021a9708105d5a8eda9b255bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3b379d23f45e53e9c48108fc7eef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded427d82ce4aedea3de073619245673451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37001cb750eafe23973224a5aaf271c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa2a1b9475baae4cfe0b18189ea51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb4dd4a1f207e372a374bb90eda5ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc109bdbe32654dbea15bccc232f08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e4f85bfaed6276813270e78355c46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83996038ca566601106e17241af328457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988d72f87cba9c66353bb4b18a3cddf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f817110301eb575da7af3945c56a28f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a3668d635bd1dd9b11325c6717e26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b018f66aa3dacaae86af66e4ba23a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e415f8357e321adab79757679b03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffd840805f508f234a5748a6e0f9e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d37b52ec4263b756d675f6e736e6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee085d7705f213f7ee2ce093f14ad1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bc74dd8afa77bd3df27afd38e1b98466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64fb42636e8dac778bbdb4c9591ff0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058239c3c2319078deb483f81b150dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bdc27d4f7dcbb0605b13e6a64ef0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b385f69fdac9f576e14566c175406470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac4a55af978fd54acdacc72eb40174471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3696bdd8c688dda0660eb7f02062ceb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b72508a12328627f29c228be70066473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b7acd46976f9dde888ff8c7d8f534474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300cfcd3279d41c63f634a1c33dd0af2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0c26f6378dc449f550d817202c866476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b582694f57257a9a84de84daf24316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322083c5d94dc0f9eb21b323ca7d53c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d61ecbb11c39d4005c3258466dadc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff2455b55bc05c186227dbbf0e3a88480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4509e4f3f3bf38a689278bf2ca228c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d738f473f75311d6c1a519adfd81c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0414d1e28b968245cc1eef9537f4e82483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd7c285c82f9c178f6ca10a8b10936484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d29e546e4005bf39a843209d5371d7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873c2a3c23d74e0872cf46bb1039faf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a98d78d0696a9db74ed7d47e85835e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd9d254cd1bee5ddfb7b5b8858ff99488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b99de6345a0ff6be7d5d3ad240356489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d0a14e661737ec46ffe61e4c3954c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819638b79b167ad68691626f86ca265e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f08be4d28b6d7e90a8b320ca88faa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb666eede18aa9f29e3f0240065e7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948543cbe400d189cccc8b837e422e8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc339c1bf7a778b814d0eb1f0f59a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c186ef88c0cf97bc6d25531894c72f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cdddbc6e04a260fbafb65b43d9790497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1569de1900d3dd5e49fb28a9379dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab105fa84d9c3e7eab500bd199cf9c2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665461657639db373e6c564984477da500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d052338f35fc0ea314114ba26905026501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06748e20ecd3b1a6b2a09be15b771ad4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65415306d0724a3dfb056b719c76f324503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca086753b628f0813bea2ad04b38c36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5e03c742a892290fb5c40f3907f73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782fa31fdec14b9bb2101cdb1999ad6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc147a5ab80891894e6b1626d7c6003f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf363a13798b09aa591c33b25e8e34508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520df5196975665a7afdfb8bcb89b3ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc32da421481d6c1ad301fc4f189175510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e517d1d35a875d23a552cc2fd006ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e601b6610dc6296ed9cd5df9712df0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be23ddba80d319dfee7adffdfcfc208513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb8382c586294c0c4ff2133fdb4c05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec1f9afb14573f6adc1fa73a36a0a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed641b0d3bafba6eba10f285d9128d30516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b282bec25da8420d4004716216229517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a65faaa9267d01bb173cf3a4c256cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b9c37bc13832ebf22e4a9269a8e4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499e42d9d504d4eb32784eb8c0a3fab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2606ba7a699258a07785d0bb4b6eaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b0a2d6f63fd880dd439972459f531522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d53e8f9ff8f9a3cce868a218b98cc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4327629ad4267baf8801ec2996065df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302a0acbf5451e01b65aac8955acb06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2ff17fd48192337c05410e092037d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a052da4cfe1f195aad93b778bf0cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c7aa6aaac8c1a7faeab6007b8bf5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77037407bb5eda4664af5becc4b1c561529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfccc5ac2d435658b616421816018f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1e9742f46b76061914137f06c58ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db0e7c0567fa5a88dcbec0f5ca39fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa613ee14ce69c7fb1c59152418fd4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba29d72f842ba9cca6eb1ced1c1bc2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff93089f9610fbb4e93a61633acc38d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc511e2b215b50712df28886630be7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1d57d0af053fa6df3c5c976fd3f6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74260079d7330ef4d267a7bea7665f0c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9ee9348c872a988a69fbc534df04c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca79142a74d2a4daa83d90e103d33a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81dbb6f82d1b7d49190bb32f5ffee67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da82e425780821eb2da6e43e35e90aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9458a456a1b1536f979be7d9b2302543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fbb25fccbace8c8df4b90c4e41c43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94e5b3d17c181f0aa9e1fef2f875a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62a5034f15d15a2d3b8ec1aed642a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4156d7d46632085488d017bc0e394547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128fb1849db15dafd381b2b5ef4e71e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee92f8bbdf74992ce7773dfcb8420b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7595e1bff8859cd107fa5655224bdc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41516924a1bd028f82db8c4447b2be551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e462c5ac2557d136b9a9a577ee80b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9534136af754443e2d052864de51d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ccbde9e5e775d367380ede58eab64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f246679e7a6a920fda5e09de362a2d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983b371209bbd643ead8fcd657d28f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb738d282c4bd29567f2bf4f8c51ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec0bf405e5523ed79745b5cac50648558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f580c89af831acb4cc49156542e928559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159578d30b8e853dad8f9559c624361560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa478afa53a9adae7feca752287f4f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3db13755bf1c55565e474ec11b695562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0d2a206ee5bf106d41295062b0c80563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850d2d8e48550d0cd75fcd891b9c96d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34248ec8aa819239d192a0b9df09dde0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be958ba6556f7313fbc3c948a79951566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967390d1e4614f3114cb019978c4ab65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f881c5326e673cf8663c46e0453ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74aeb8a3e916c1c15be206160e33da569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3b36d62e9ab5ea2d6888a924d5e68570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd64a15fa1288cae03821bfd0e136571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec492e5e45dd437e22e6d19d1664a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85de7579dcece783493cbabbf54c05573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdee4198353aef772d1e1ffc6117018574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f0090d166d5856898c1e44176c6b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03546bfc7cbeff8059d1966dfa4326576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79748e19a14bfc57dfe922854a7919ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03df359bdd80d336fb7aaa18abe2a2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2edff2709dac348a55cf14421fb6f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d5f3539cb3dec4d163ada3d1d1f07580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4f60e243f340442d0af57e31733a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b3d6e7c2d3956b6b9b861199b3555582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59843dab796415341f150d68df9d697f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ce464fd288a7d23a4aa1307380bab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d8e10e1f37bb6a4246294b2fe190585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a7fd35b0d0eb887630449ce5572b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f6aab9e6e9db080c2da057ef1917a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fecf63946c8d1570075e9a9cdc4e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9133a156e7381a3d6c5711db62d009589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b9b01f7ed7a99a7997e3631f3d79d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81007c8bf70eb49fa71b198d8974e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d027be049ed418f0da55ff0fd6ee667592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4025e7cde0eb4ee80779c2525971dd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a83e298c4e2039ee71739976f9a2a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683680a3c90b22debcbb5e23a731f61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75232a7025a03a40642a5db208d9020d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a3393cc5a7e0038dc11852f9be2bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf605564ba18184a5c197ff4230dac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d6da589df69f45abd476e614a006f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bd1226df36fc44f46add58367ce76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676859f3a5cc7f5922b1c96442281120601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd64bd48fe81e96d086dfb84773701602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c38d60a9201b5349fa0f9c8594042f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd415f5b73aaa7a81ac496b18efcfe79604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a4fdadcb8a2a7c933f5e2397ac567605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0906da3c8aa8b16856c956af2ba43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984f4d9362147a56317a3e6065adc26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d00bd13088a216b861374a67993fdf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7d7c73a49a42526a870ebd4e444b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7ffe3a11b8fea6d2e226353045cfd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318770f3d052169621c86f6063b41aa4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3f6ab89a9488f78ea560651558e96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547b597c74c77ec2a9e672194c3117b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036e672a79631d138311fba34094ff4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf52544ad3c12cc756b6eb7df33e6f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53684bfc3587bad5553bb424e7e52d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25b713bd26e0e21d54a23121580883617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8e746fc704a2570a763baf3113ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15fc49ce5fb08afad09e823778929619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba827035189611354ab09cb58f945a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a03bef88b8f75db17343ffee78256621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df1b2f10c726c8a4895448c9201bb9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0223d440db51ffe7aa80e3f7d9e355623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758c686d1e6679418cc7b0eaf273b16624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f905891778a261e93bda904dc7b481625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a08be251fa02a3e1b82e7c9307ee0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc7524f87a0baa7d82379505fa607627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a625e4bc379462d77e1897c05bf021628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e44b796cae1aab3fb30d907fe47a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15f615a45d19b030e614e01f51269a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3d34f8925aa045d8a79e8800945e0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3672a01ef6e3d0b012b9d6523842796632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f694f2a55b2555aa9cf9beb8a9abb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9420fb65b825191bf0675c3619c81634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace28fabb8db2c4b4a4bdd4dd58abaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c404a1155c9114d105215be6d1862636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28042f3625ee1e6f413b909418b6a6ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844b2485c00c0719d6a097862a273b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f77a05836af6261ba91c99000a3ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995d6709aeedd610215305a4307879640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe9e6391bef59e9debb3d60473fd14641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efea3675263de956d0ef453e2292d5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cf161e2f5473a3fe31e9ab942b040643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ba7f832629e78d9c156355efdffc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a1ecfd272b81aa49ea9400b38f823645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6de59ffabfa57548265a7ad32795b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bef898dae3edbfe3a4d70ebf1cd63c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f98c2000cef02ea26fec456ce118c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19905183646ac1ec7333509192e25a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e8f98a7fcc578c16636b2d6afba95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ed5891e02f43f749b2f7199c04ab7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56789be1492cbf7bbd0ed890ad9efb1f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda53c5b750bed3148761699b7de65c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d284d5fad47d384e899445e50f722f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f927ae7a4d180b45a234508d6a92cf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be835f0d6c5a9bf1def49e9013df2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f21b1124188bccea4b304024667d97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148d99f45d8bd35f13c60aa1c63e648658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb5bbd1ae9e14b5edce1ccea3c7d08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef3dd8ce8bb836ffd8533476ff9dbc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e639f70f6895991abcacb3b5d754c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cc714da0293cd5d345c068fdbeedb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5419ff712462a8ebff379095340618c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce610c13392d4417a480b538767aea664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3221080e63786524e6a15d029ff1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10540925665245896f6a5425a3c3e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfaf3b76c9adec0dda81f4843cc4a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a40ffc720a381d9e0695afed09b5d7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d6d69df43aa98065b20b113142ed5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82ee66132654686b70032d877d8393670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8fd52ba1bde72ca70a61336c536b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc69cb748b1aeae9850c887d156e26672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c89bfa05af941e47a0b04c546c87a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27a230d092fa51d08406cf2c7afc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c407f05aec5bba45bf132ce4f3887675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa808d09b6dc5fb802890d59b226e4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15e964c643777eeca92690ff049fa6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bb6c7f970c8207b43c609d333c182678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9788ff83b2efb28db8e6029d627d76679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f5e996dcdfd4ecec72b855227e11c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0212207ceaae34c21c320df5d32ef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e24f16e2318c253bdf9a23130926682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd167791a332a3fab11e56f4fc0fd47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d4db2556ac44b0998a6fa356cce07684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc4c0ea907e8ca6224505b3a628e90685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a2fe80bb598caab7214e12c3ef4c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cf7a3c26f90b91f5197c3e10a3769687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e7154d71182e29a311a1a65a5ccf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d31ba362bec27f697dbbf2bd22a99689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d37225d9dd7e01388472e92daa69e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7f194a15a06df13d62b396ff76dea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94165972e3fe94aaf18a4adf32f6b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981157361cd2ee11b230510277e5d5d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7610b90bc6d3afde292ee73381b93b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147cd7d8657245a2363bb9bbb4c8f8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c796a1eb22f6ca575b8280c51c56f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d1b0fb7ed40fc18122ab25a2915e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287b5ef5abf0eb11bf2bf9e73b9735698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b38a88f6cf707b79c6a2f901a2544699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63687d0864c150bef7daf9ef4470dea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe1bf7896b1a456907212cf120ba0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dfd4c75154d08141f95d7f374f9d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da76b8efadcf9b530145e839460b41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f26b4304fcee984b3aba2dcd50cd7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4bc3e89ac058c80c5cf4604eebd86705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688f67bcf8ad1ca512945da7a4ce118706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd21c30b412169c7375e191e67f908707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e01267ae5e985d272d1531f99e94708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f473ef2bdf68c1a3493aae96869b0bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35217f9356e1d49b31ef77287958686710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc50110214ac84e78cbf966199827f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728200d1f3353a9e670a4b84c216472712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865212ba047df357c28acc0582de897713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f63534e9e7780a237c84772bd1d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d18808e642f864b68b69b0040ed123715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085f230525adfb8a8def0208bec90bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1262b7331732b3787c0b8e1eec9aa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4795ae2db8a4cacf7b18240fed08e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed294a62ca39f08e9ae85b4ed5625719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43d6c6877d114b245a7790868cf031720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55663dd8bfe2469c94f1c5671f88189a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c88e6da9b20c4a466ec45570c2a0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b07510c8b5bdf6b427088de10c7744723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931e857e2b90d8efd15e6d391d2936a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c94557d04826132fdf0286849457b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e833c7b3c4e28cfda529f8e3ade03984726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfbcb267e269988bde784cb21c56ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b409997c6852ff9833bcd5570e2795728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8c064fa38b936405f3e9d42d997a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7492195be5a0dd402b965d1f1aea80730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76e19e8e078c3d2a57bfc4c28199a6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85966c7097346c19da1c7252af9e5f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da16f3097d58f7b8d43faea4c3b1d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b182ca7d79b6122d1ab4af5f8f9cdb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbde8008d64f3bd97366e2b6ccd075b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d617a34e0140a794c38a8ccb3b19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c2051a41e03d6f9cc1edb81464c0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf28e36a4dfbd7a69837c8b62cbe3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9bd4ca9fe7107d61957fa94c9981e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32db4b2049865d56f8dc97f051b6fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d4855240e753056adc0cdb7f65ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85987b079be8007f699f33b9553c61742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9fe78174796979b2301972511a69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41bf27596bef12776960b04f3336dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45189104dcd46a22c845a5c4e15ef5c2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce1c18cae3a894ed9d65ea6fb42761746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e40239651b6ac835215845a4ffce2c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56214019fd989645db86160cffa37748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c93bbaf944403e2614440465236f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a28719106fd5cfaabc2361ecfc6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9cdb4811a527ceb523086b57a5d5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243d71303d5c744e8a85e693d2bdb15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e64e087ae030bda0bc9aa0e97a703753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e05453634217cf9547ca5d47de27a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9db93006e202438e2dab4a70f6327d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30080f5f9a6d284c2233853071e7d0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327874683837f5ec4e83de8e01b947c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee6cbd436be30bb7be88fa1d24b98f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadd69f7d7d911242bfb25c490e8891759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49441b601ea094db93a807f04f5fe11f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60f78bf396185f50787e6439682f94761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e3e75d54d211d7eab2590e864ddc8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bf696ac6a84e6bb042bf1a93cde2b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbfad19e5318f9ba3d33145ae067fe764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4610b49c20031857a07a51585a87c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e89b13efe96d94d0631ae4de4e931f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a78beaba54f3be36491177bb23c2d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c6a757015283895a9e10c04b944c7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c7069ffb05348ded6e305f7cb47f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd642493ae43aece5a0a7e26a4b5ae0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c7d4ab093257dc44f374b0a671c1e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c4c485b048ea9e3cf01422acc8c7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49c3aaf9054721800cbcedbc0498a9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b25dc3cf7e0052ed31f3f42320ced774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954e634576842d5f0b22a946d9d8360775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0649dd1639fa203d22480874c10c9fe776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8279c0c25cdbf9bed00b7cae26cec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb82f77fd3253a1da0d3b3ecfbda4df778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5482e7eee0c92c82439478011f0f86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78151e55e0403b84eb825a27eb1cff780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6d50ee40f3d57cf269058f3854a1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781b06bf3424fcefb3bd3fdc59c423782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf038077ea4bbae98ffa1ea6f2e5f8c4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5d74939933bd36202637465e41bab784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa4aa14ecde258ad8b7b9ed94e6bf3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5006b5c79101b070241b3ffb0be9a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1203d3f78e3778755affcae790b0f2d787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f7d877dd95e5cde291052921a14ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377693a8f5a4952ea2303d17d01e25a4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01647489403a87c91e6dd36a24ea48d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a219c8cd3efa78ebb9dc3f342be7e37791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972f957b3e92ee76d02fe922011f835792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dcb64b5b733a40c27222300aa8d77793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84256ad8255255221256cdccdabe835f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73093b5ab07da97b8ebb3d315a0e2fbe795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221c9f590b7fb3439c15e36e39613eb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5e26b29501a6d05b3f5bdac469e4a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34defa5535540a006d5606654823221798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed003dde74e9a87c7a7773ed759e07799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9cd068cc7fc30ed399d45623d1576800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a400e95eaecf4c338a9e19e5b32ea801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10ccd2a5bdc413dcc894d6c3d27aa5802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61747ba74b6be33527fa76344998ca30803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54380a71fb71399c39502c90d64faeb4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529c99a973ba59eb44003ff242db2c9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c5ea83ac932c21f5efc9f6a3e0a59806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c80b4d1e3029a8207154d37e3dcf807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d340933a60c6100ad2f4944fd3595808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42a5b722e5250f119229233f62dfef809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cba1500ba84c2e9d5ec5803bbc1f2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee71b95c716a09b60b660097acbb96811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43bf42bd3e590d4a44e7592a98a595812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41d1c3c116b9ac3d86248d1f976ef813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3ef640a5d6f12afd2dc57af992aa0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165241f6fc725a1da80dd80e116669c3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b97aaa1a342f4fd38a1ed0e2bc28a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2b47951ad59846ce33be275025df1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f0b4cb5ed41145f15e8b0772420f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51a1cf081567fe4076ee1a44f0d294819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd245579885eb19df6b198eab1cb72820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45346054b6dcc7731b10233c788d0643821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5c2aeeeaed5dd9868706f592591f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6ce4216a2ee3a23f67d804447550622.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfdd23eb964c8819b7a8531e5953c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14ea00c837be352734f66234f5cf614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42da262cffca71e62cd794fc5ef9585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527abf518127401e005a90a04e053386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346a6d7360e0efef9df89ef2b5f6eac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b664928032ce1dec8fba269be04a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678dea41aa09ce87702038736af8f859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653e9e7ce9dd52eb02a175b5fe1a8af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc14736ce971ee1d1b3f0bd8bc410811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299d83756ae3bcf96b6dfe001cc0d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ba3b17371d8da601df13b6d5a85fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279076e319dd9a43f23c70fa32cf52614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d198b89f2a68694153924d4a13afa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd912f21cc46f2dfdcc439a5884c6d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55073098f389a78deab796bb1b6e20f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9879f84c818a9cbd21a926d9bc9f6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea856fe58964b9f84aea9d1d57c1013a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b56af1d186dd41071949f061bc6e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb7a70d99f0082af509559c9a7d31921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c93601852392cddf0e2f4f4dfe36eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f70beaaaa37c5f7d7b783e044010f6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c016e3dd1309de9ce0dbdf69fca38424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face0ef54cc3ae0ee438996e70504ea225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959b15740146891f1c16d53d78e66026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bac9de4ce25b67260d4174fcab52427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b56407c8a299d30379996f03c36bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f49938bcf12eb7149c855fa7e38d3029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25e6239b1b9e83f814dc897aa1fd8f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cda294411432ac9aae9b18e4bb047831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ada91e02e9fffc9714ecac6b6e3ee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8e12f2a6efbae38a3616691ceb6fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886aaf5d084804ee983f6cc707abdcc834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d367aec962f46251025ea7dc467c8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad45367adfa070d1cc7a4119e1b4f9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a17ba6d9ebfd85f43b56a489d65bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02550d39ebfaa4ff663482c56bd1ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165845a8188c05ff91ec3159e94672939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eda08e21f50279f975d22d816fc69b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf53bd45df74f6dbb4676ac6625f7e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b2cdd64a52fd99e2baed2c29d6275342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb80fd1872ad9c8041e54203079f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804639bfb1e7934dad85f3626e0382b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e012f9807617023e9f7817f014b29f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37879cb4496548e95860925b62441a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935bd81b7bc331f2ae600a79d24672547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c8bdcd3f61a5bb596eb317a48494148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70239af8b86b3a3bdc8509f46f6a3b1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4a53f07acb2e0745888ed5a7ac43d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdf9793be9bc933200a78caf2fba1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a2169c48f1e744b182c9610409f3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b525a15068e3ef349313580b707953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e68f20a6f3c5f5ffa6802e7c9323554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d914581d833fa666df600e352300c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5469fa1af30098fbd1a05658b45fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c246cde92ccba854edb947c73c2a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc73f9abb673bf119fb964612e9fa158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1371472311f9dbfd338ee24d450dcc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cd4b1dfbe7c20b046ddfca0d8e9c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b48987a419983a0b2312bc01e610d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab31912c2222e00ae0d82cc65caa66962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c633f3b30503acb69a90d421de13f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46658ff0c6b4830078bccfad932a86a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c575c4740ae4059af2840e6b015ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffb593d6354600e56e214af66a96466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d36245f523762909719b2b1abbd47667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4e47a889372971db757a417df47068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59027d4f0972425fa3fa3e4de978c4f169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef80ff054bbb4444107dc2ed2178ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a128d275fbda73c1cf48e6a069b60a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea934844c9363e71eb9e6625a85ddda72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c8fb05fe6e01d65ba65d0ea9c228173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da0751f6488384db390dc43be0ad774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d3636bdfc6b16888181159ff9b7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8873cc60b4bdf04efef55026fe2527476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704776aeb50bf9477fc5d72af5d5a24077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbcbc97d454e120ade4fe94409632b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2e03a42e03d7d2186a42dfe4f247c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e95b0e8f593d6a2ec1ac6f387c2c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb468d716bba0990780f7dc9867a2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fda3c32dc27ba0be5489c97d9ce9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278e497e284c8feb4f2faf1a7945ddb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92048d6b8621ca10a8a5fea1a6a52bf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249d8f9c04827ec4125746cbb66f61c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2255f26cc6944251cb9d6092d4ed9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7c22d8f93eecf8b54784f9354532b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52525477bf01716858a2a1930b5b1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d129a7f2f4c78733c53297fa478a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f28e6f524a6530b792cd4a948a266590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ab84d6cbe5bcdb1bc6e4368f2bfa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017ba679542524274797c82f8266cd792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5b73a003e7c02ead52920d35f6f6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dc56c6f85e62360d1886c2186556294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70909a130a695e28328c5ce6e978c2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9270c44db340c2667af7e6af2ba66896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ecd836bacc16e3629ae2e6aa5f46a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac63e4809fd7edea88a8c31c0e88d4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547690c43a17abba60701888d1136eb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619eca4ebd2f9f0883234317e6085fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5830186c807edd9818a989e153b7b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a0a2216637fa9eae95a7fa3dba9d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab2708d3f6bef3addc40b46742383a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93dd3f51b06b76a9cd30a16de6c167104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffe77e3a967faf8e0edf65432e2223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27147f363809624bbd454a314a71d72e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460255eb7d6c6b7e3254e7aec7fa46ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88110e7862d3a55a2d103ded8e526a81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1dd908bb95b9759fbd03386ed0260109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae2af6b99dfc95b5bceb9a29b4aeff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8709a0b171d9e7fa0fd6387d09a97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7432d7beb447f37799dba711586b1ad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e84f80fc65d335d456ddf75dd24d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef207d002355b4566c437fed73af4a66114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f65c9562e9c0e81b567c8bc4255f4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49065601cff5191b0c16c6bb17b85da4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051201c347b3033f9e2a1da44684952117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ef8d1d490cd2f852ec1ad67984788118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7d48db73ca137fbff21467288c338119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0f468956cb1088347e9e879497c36120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2029406e902e50fc54fb2ce82e81fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae184c984d4b3cecafddc7541011afe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a7fc33cc52ff7f3edaef7f6b68bbc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae2871e0624ed25e777a7545bb5e3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f10126e6cc4e5cdbdf28ad3bbd233b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013abbaba9b7d11a93b939ad8903f475126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ead8aeaf88af4ccbfa0f5514445ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09febc5ab66b28e5d52d3119a8130e8e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e9cf423d0986eb2bc2042c2776107129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971145cbdea427de52d7c3850ba71ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a7a91a7045eaaeb425f42b4b2e4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70f09ce514af318f06845024e78133132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79e00860d958333fc8294a18ddced4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb1ea2170364e246f5af3094da79f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a062ecd785f7ad699c62332dca359aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870dcab2afe8be67b061f2bcd067353136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4c7356ecae0c914a8b167f4c5c2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d91bb18ac5b38592994e0983eef8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b448a3832e08e5fdf85f7331f966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10fb0729fc679fb0e1727ce226d12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ae1b27caf32c39fd5627e54c9e48141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23036f9d7b5c59984810ed980d1feec3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce297467b219f892041816fd1ae6cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d71d1e2fc859e0f31a135aca9c10a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a4cfcb61b29510fcd283d635a0103145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32939e5ee982c7faab30bf327c490146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead41878e54bc4bd97b2bfc29045bbff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5fd67ea6bde28645d5e9ca0a8290b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b76644574211d1a8fa787367caa09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874612e60b184b460a558e2c166d1e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc1c0d0864b851eadf73543201dcec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba67c5acc14056a68247a0d184886d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc50bcd7a4c050be536e2707c5fb7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bdbb44cd586090a91cf6e4cc6e9c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b3be899c7d85d2150559f2c4437e8a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33f57f1a81896fa2951a468d83cf35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1518718d53a8c78d27e1ca1695950157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda38b7a1d207153608f175739144898158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca724f7dff10a12ecabcacd1193febf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840f42408274adec38fb1e74543f1c0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33c8e64cf88002fa3093677e4f2ca8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35607e6baad5445c981950701d5292162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692281ea22c87cbdb451ac5bab9a1520163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c73eb49da9b9d1d87fc7be85b4334164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26741af2286191f1056168981c5856165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe6c8faaad218410516f12b67e6dc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73a6a9fadeff5d5d5c89777b0ce709167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadceddd68b794a3b8c7a9ab6a34a962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30fb59658255eff63a0a7f393719dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dca0eea7a8a35bdc43796a3570b13a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec8ff1c2c9bf23f544cf050262b5de171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276f7fd502c92773ff75db333d1c4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620660ba1294dee8bdbe84c531ab827173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878af92dcf60ed6aa13d3af2b3eac77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba667d62067871eb504389d926ddec2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b4a362675fafdcc3ce47ed939a062176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a79ad97cc0ce68bff8649611eccc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a7e36d9022eff3b31adb37af4456178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cef9d4af305d753764e0250e60e7e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252b87224cb1caecfca1337e07e00c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520778177255e97894acd761be52ad1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28efdf86a8cc5b840387a9514d8d9a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb71d0bc4220f06e13c996a6085e98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a52b7e205add82e02469ec7e043819184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e875ac0861f7d14945e466d8a705e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f754d04b75739654de624c72d35bf9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f53eb362914ce111ace934661bd015187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c063f71b8e2d567137a0e42124bd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b182c815f201719f698b3ee6412a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9725a5b6b4eeee7888a9d61ca0fcca9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6c39584ec6ee97ae4d537589a23f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa527d9a657c95da97e1d199f3968c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1111a49228c6af2c03223312acf45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f4ab829a2a28bdb18ecd74960a07f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d2afed3d2970c055f49260fef699195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba89f21e8c533add53d9e86b94db96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d1d3083e4016f5890d579207e8a7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b916a4161874099b84d4597f92eac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d051b6dbb9a04cf7c36697e44fe27b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a96a9fb26fc6df1676dfdf3b8a4278200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c0135d6feb5cea88a3df188243b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601fcdea550034fd92477a0b2cfc03e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8b748363256a1aae1db82ae196367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2473a70c854b71e9b9db553b00bf1fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe6862f55a6c59dd8f8b76ed203ea3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bfeb816752cc995dbdc120328d76a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d02a3804b88599a35103174edb8ef5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef832255d32b82bdf7e9e3162d4fe00208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dfd89447f13640e07661d4ae2ce8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aa1d49ebe549926ee612882bf9790210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728bd06f505ae2b797b4b98020762d3a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f68d521a37520a3eba440f60347b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1828cd7f66d2e76b65fe98cf27cfa9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa176b471e777eeca1351d70d73680f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf9cc9544ef644db99de9dcf2dfabf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f252d3cd04b9e3fd6329fa827dd49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44676d472b44a5d1f701a769d8211cf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b7ee5ee4f3f4c6e341a0eb4db7342218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd22905efb12c168f6d313a73a389219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb38352a79b44b4016dad55683560bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a536c8c0d8da7ab1fb55321eec41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea50b8bfdd69fbbd46c02c3385c569222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41f00d8b63c0605e8064e795cfeb03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ea1812aac9ea6dcf3d81417897792224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f4054d39757f1504323a190a411bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05303599a588b5c08e51111411e3e07226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7ce33fdc10c296bd50b4ae48e782f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff4c46be8aa1c361c114e45a317259228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a931df0d5037301ce4c55cfbd31e4f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a1bba96b812c96f351fd3c2983697230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991967b751795d11624c8af61ff462a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d49c2115d8a9fc083c9f91e238e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea750771448ef7b7462b32438390fb1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1e135f365890059cfcde2c6f5f53d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b610afd94ffff7336aef2b4b59b11e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f6df61396fbe4489953d881ae1936236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933832d21432fcaafcd5363e172cf83b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca57d1eb130c2c7e4e21cb1d1c72631238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85985151ca3bf857f6ab14ace993d107239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be92b556a3362cd743bdd099e83e46e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728646abbed6beda7065611f53eb17c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98110f9f9c0103fc75d7916f0bd1f6bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a05597404d2557e53d48c924ef8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bf8fd612ae2c14cee53fe462a1480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02326d4a70dec82edd4f31bfa7d634245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510b44cf963e8c894f68aa938ab50a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e898ecf525904930e1600d799fb0204247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780de8e5a1189def0e3929c693f72e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6e6ec3bea22fcac6ae7650474ea6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3451457f295d87d03615f6a647d29250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed07cfb0ef7b83b196b82b46fc4cb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5ffe31271b23d440fd7d2edb9e082252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331ba5e906bd4876766cf777b24b022253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650df74ead86ecd21871569e59e14821254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841b2e7ce467ee7dbe90fa775c55b83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48d9b1b9d69c124aa502f2a4978ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a725bf8668e6acdd593cfaf50b3732257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27425d4e602cc84b704537918bb012258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1fdbf23a84f2a66924b666ec1b53259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba49b7962dc751e4f04a4332b55fd87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c76245f809a017dbdbb1431a36b2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91030b5e234af1f8e2aa628f520f55a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70965efe544107e3509a09a42e686b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceea1f0fb0c8310b398a2d8b01a03d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac81369e1016817759f4f339d264df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1203bea54e73550b64f48ef26fa7a61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7428a7da45a55fcab3ab0531b0769267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0991c0c8ec0ae72ba4ce5cddbae3b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0f838f6a2c59ac55acd35b6cf33e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a32cc399c1e7d349577400dd693a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a61f9c96454473b57609feafbb1d27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266421ec45e1728f2f961462c3d29b9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ea12241b35e7eca4518d4284baeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ce41115446bb8fcf8430d8d629017274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb91618cc075fdeb5ec2108a7612cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c3bb79ace5668cf20018120287615276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c845ddebb876dfda532d88ea42ce93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade95df0fb8c9476a83f61eeb331c6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7d026984f93cf3952b31585b233b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca2a0267b9891a36bdf54763a8e719280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb902b8daa07a6aadc11684b76ac63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e00c6d6d0840623a74189662df28f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7bc00f75d4e472bbc882bf68f3311283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966095860d63205607b3d7cfd48a8f7a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8b7166fcb637b2ca81c59b6df12d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f701d7ecac29771ae200df213a1bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd9746e5064ce579598665dabd9041287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42ab8c90ba2744dfc8d9724a579511288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee2f47e4db335586e032535a98617f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a360fdf61ecddb93ed3043eaa787290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b27e11cf9f4b9318f78255e2e4970b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc2e36112d4bde6f76eec81f1fb566292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad81aed4f9b1973576a5f23c84e1b00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40607461556ed9a3427db3532c5f34b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353c9a6c8ebfad67655b056c513bfa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f1db7b526e5a92e85b19261a4d2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96147380b5be0976411445c53627e78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bd8dcc85e9de29c56124b7cd72dbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eee4dc18fcd28a5e7eb3bcd633643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ce14d6fca0c58fbcf80cc01648565300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836c39b17cca4a12dd7b743f71820f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb5198fb160cf916602cf3f4722cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be408fec0ea5dc187a7b40e89fa62e1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e239126941fe592528d069f00f8628304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326029a97b1744325ed2e3ba48eff428305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cbacb8f2a397b2ee057e27f623d10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553337286b45e36212c9f646096daf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b2d67dc0604b49cd32c2a9dcd8580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db83434fe6d728f38f3068c8cf65720309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338187a213aa7ee1ffcd415d55c723a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14f949dc1d3d37e0f149a08fc0e407311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442125b015a3e776aae98c2faaf959f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c6f37ce765d75f3b316a91ae2afc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03f46680c6a4d7f0dec535b0a4402314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8a6150b073315e16a7af728ec92f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3097674c953a22dea782e8234f69d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f79a383c2d38bf2b5942fc196884de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104780740b08d8b1bc9a1bb6fc0aa43318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6160d61bd6edc4b28b5efe55958628319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4544409aeb3e57d39361db618206e68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61527bc0de246f24ee6ec019c7b4fa62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219c3ca2bb5a9623045050fc714c292322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b5bcbd0de3187a15986731b437245323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db4d0e859d1689033d2505a1ca7884324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f1302f68c9963be257c15ade45a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c195adf1bdcdcec5e42676ecf072f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d35c0b69d4114957cbf10411b5543327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f73678b9ff7f890b54ef46a4c340d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471782c97a2477ca8c5254563f3e52e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb5c63c7f505ec4b9be34a60b6c2f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a440c70bcfb08145571fd4bc3afcbf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4cbb793d0f2275809bcbb09b1072c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008ddb735c2ff1a452900fa8e5b8059333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a210baa413166adde59c907ca87ed8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c9113b7a87e5a284ef081d67ce78d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d411f12b2abb31546476613615caa9b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3563fbae63059a593035168793ad4c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc763a75e1c14fd4e68594af5b24f778338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d1b4aea5a150c5566435f88567d55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454499cf5d18958ab3160d7af0f3fc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cdcde340793e9da5537d5f42f0d31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e2ac7d657148cbfbe35298373a4b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2e33937ef0d097aa6f6fc548c6bfe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcd998befff0a12f3432558934966c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17986c2cbc81209b2e049c0ea64ac52c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae180bd4817fdad6ddd86634b1082346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b3e2e70666439f8c3226e33239288347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45174c5dbd1b2340e9c1856f38b4388a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d181210fb98f9b74bbe356bc35577a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748c369a0b5bcff1a9db0bacba5a3cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484313ce04d69b272303df8d66313aef351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5702d8d7ef2eb47d6dd8ae1e8c898352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89373a97d6ddd1f6b9c9e2f0aa4302c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9ab0503a3b4ff2a74208349411bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0684a20b72500bd371444a26896a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb584e098ef79cf7d378f294a21e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771a00df3479a2ae85b430090ef21dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a706eda2cea3b7f55439b8d26f9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f986b4043f99010c23024d6a8aba3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b441b73505dd4a3c85d64dc486cbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f28616bb066daba16582fadcd2b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03dee3e80c197d63e7f5b3d95c90284362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691461dd6e0a65c3f079934366682a27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25124a52d507bbcede55bec0485a38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191dda24bfe6a0d2cebedf3dc216e04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e556e2711b3315a3bf5409805e3aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3094216ab85b6e41ec9ea51ad43b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f970d2da8d78ef9035b7c5422c6a1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917ad88099bf282629ed30d7ab351d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339b8084fd3b690bbc545aa1466adce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee232e6f8fadc67c7bea7dd4faa1223371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467d0fa75e15bc27759405116450d47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78517a9f6836bd24d53c214a8bb45bc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08964787ceb5a78929e9565631c44a45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92540465a36e75b9d9c9cb8af0e0438d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421f33d24fbff5e62e977c9f4dd2d5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7b4970f4ac733ca629b5a8d277d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac99a51a7e48c50b5e1427fe15c4846378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb988882fc8a476405d306eca17dff8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955ddf313070917b22b59aa2937c0fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6583140cdf03d3e2092b51fd737a9a6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c24979f5f807e3ed5446517e6c6025382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e5dc1e03d75adb1ce442d09f2dac1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c1556ad0586651279f02cd00bd8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ca17b7800e5d4b3d1b5ad171b5d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23715ee8049234b952e98b3062199456386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e5abe8cb8ba644c8699fd214e196387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77be7903911d65647f7c91e238f8b98388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c482e80e8750c51c54e2929130739389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d7c096aa2484b0f8762094ff7adef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd421c5c8926663af30135ae4621251e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc285d5d3e27b5f8c26435d02227f95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1c9ad2fa6ea88d47c543d1cb4f095393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d12c3e2335856ef6bf02e2dea87f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcf4aebf2a954e19e9a5eea4354565395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9bd15e97e656a6597d3363300272396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8305cffeb65e9cf0a0566b2e653292397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c884e8948c5d08fbd8e2b4cb999435398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dba53e61865850ea43e6c06a48841399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341cbdcfda90f6852fe031ec2be04d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313b1ec716c700df21c0137528b802401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744c95ade682699e7811f3d5cee70b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1cf7140d39abd58b59d348846b9f69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b1e17ccf600f3ad69b3f95ffbdaf1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3fc475b5bcf905d107bf1c58c01da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336309cac987310396e400b2e1dafb75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f91b17ea6cace065193e1c0c910f7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c87357f6d0f18e004ff12b402f033408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34efb4992ed062650c1f61cc2287a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594ac35a59d7fd6a9d3c3ed54a480a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5de90e312da30e391b681bba07c261411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56bb57af349dfd5e25ef867b07b733412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdab2dd24ae0793a66e35f99f4f026413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805940c13878aac539fd87670c0e593414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781377947de2abdd65a3da26feb55e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791feb58d3a809d5c17088b7cc6690416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734300facc9da3789dcd65b40391335b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aac8b184c4b7920d5ead878de62c41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee7bf314100088b33db424d3bbd12f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e9f48f2ac46f784ae1a5df8d89def420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b05333465a122e1d314168e6010815421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658edb9ea5c92849cfbc75f80d1d265f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81961c6aa955b96067ed3d311e8a00423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb317a34b8d61fd09e749ec4133871424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67032d0746dab85c2614f0c8cdd122b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd7ddd7e1a7b8587ad5ad195e40c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976056bfc9150515cb109efcb882b9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485698bf236079bbb627d2e90c9f4f88428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5252bbdb06dd89a24c6a3dee739258429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b02d84e01a66f9fa41761126d1de4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad0f77c36eb254427c86351878b232431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e49bb8fa6e5b0c1273918d99a9f2f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccba311854b910ab8a02b194e246c00433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60860175e1f8e4ce5d546bebad28d654434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a157b571a0e415f71d750ac5337fdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b949f425b5c1df28b27c41c0f5b5c2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d1dfc3ad7d5518ba8d14227fa7e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b37ebed0805d5bdacf5cfa6e2dc70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5318e4b5724a6a34462a142426986439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa0028f8460e7383f25de808b55fae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d91d3a4d8579669d1d85fbf8118c88441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8d5e40de76e96dcd10990c23f464442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef966efe0e0bbce76ea3272819a7a6e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d3067c930fdc6b1293a284fd7175a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cca9ad774f09fa594249641c715c33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cedc456c1665a56068caa839d53280446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f517438bbe4c22986843a797ebe722447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687162f38fd074df099f52dafaa1c13448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcff8b43e43efcc90ded75fdb49b7b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322aacc67773c8abf1f996486243dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb396397c66117b95a037de27fd47e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac2c371693589e976d9f42425e7844452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4323fa056ad3220a9205fcb85e6e7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf73a6f5251b6e2db89e06f1c9c3a2f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a7a52c1ca0eb1e5fe8706a85d0b03455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe19ae42b794619084c5717f00514e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46d56bf8873082887fc3b36a8fe7f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28aeb3e893c0e99e61545924fc71af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbcf0640f2ea56aba6b5520580eda86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdc74dc51547e81b11622e85fdbc7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f1bbdbc641bc361985445012e45f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ad37605b142477301c7d73929fb44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e8be9016b044c062e9dfbb2f8e1ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7396037dd9edda27d3936e27f24a5c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b39637aaf7e484bf844e3617bdb00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd405571b65fc05f4267b6b12f8d64f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b011304ff5447ef9285705ad256d6f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f875aee5e311f11ab2da1089d167fc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe37f02c05b10d1273f013e20adc6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2a7b025fe796fba370f6f7a3d9ad3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95519b5461f4bb301d6de180e76fec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77afe1174f45245605744179766bce9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a993c29f6b305e1eaf7c28195a13c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d2f3182d609c73b4d33b52522a9b90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd82765c22f6d95c742c233dc9047f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b34b9ea4586ed24f7bf09e356364e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79359da5fcbc2dbe802cbb854621bbb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331b4714ec40f59423d097b0de514a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bd09377ca526963f3ee4dcaa514f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f66426c4a103c949fec11f7bffeb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1b2df91bfcbdfd9ee45eece0c1db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdff7f2e46d3a8278a3c1b0515f56cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a684e9a6aae290fce4a0da00c6d6a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f823896c7eafa5cff2603e0703fef484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae61dbeecdeaed11a61759b3207615485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f807fd494c47aeb3df801bed2bed1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d2206a24627dc284d33746e2abc5a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281a8e758415e43804177ed6ce208e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890052ad691001396aa09b549b53e07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba644049d2c10391aa70b6855a06da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef7bd022b91e2c83b492c4e3ab66a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b04efde85495eb1e002bdf8302e5a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70399d4cf6e6bf86faab5fb2f914c78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a546256b637e56107b7c61ce2a8318494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d0213e511cec04660474b3f53bb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e056e43f94852bda1ab64d99770502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3edd48e53dc607b1c1373554c1f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15e754f155e82f06dc6838baae7430498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393f0f3ab9ad05fa877ae0a4766b9cb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e9b8b5c958f5c44d7cfa36302ebc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e03162535d218ac95ddb2de63c6eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b22f91c5a912a42e14555c34fa5e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57d7e8da7ec3992ac424dada9d91ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab5751f06911d2b95da8d6c0e4a7fe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8410ca5c38f93249e1831987ed5a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ace8f8a365cb3805bd9434c4454fc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653fefacc0338b7fcfce548f8c2ff60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebc92aa63403525c6387c292ae73d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975dc681b12f7785afb63234e83e191509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436af458ec6a4a136ac69bdcdb0df922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4294b66ebb5e07d517cb097efda4ebd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb718338a5e41dc42f37682006ab406512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99bdf3767a0febc685e45edd12093513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997885d54e53af9fda8df58ca0df65df514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9be6844aa98b1a4d5bdab193781ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235f8fbcd2187d2c6ad58e114f3d24c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f1e211f1dde40d2a0a3ef793166b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefd25c1ffe883306e6b8b407021d01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a3f742ecbcc4e07425bd22c7b66d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f497410690ced8b68f13c71288a8b25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba3ac7ea572d3e9ffbc9b9a31b9d9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030b6b0aee3c523fe8c802d94b032ea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0058ecadbe966acbbe86589041c148f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55382951d4dafb0962c002b634fe1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d4e5d9ff9cc596bf6107755fb3348525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316270da730dcd4df5b1a239b3c557d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f27c63d80d5c0cbcf5dc0377596fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02709b112cc89ef3471c59b539f564d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6c06bc7c00558d1325b4a479d2fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f18c390e73e0364523aaccb589cbcd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e05da1b35bf5344348a44de3284b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22fdfe7b6cd1fd258fd67e0402dce4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c07479f30cdc25e42544fa8f09feb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cbda3aad3d65f3020de427413307d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d22a530711740c5fd5c77e0636865535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d6d5e28727eace203828f45f5907b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfbc95287c8bfc830423a2d5407a95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7eeade6885e93ecc007c2c052a101538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029edaf23bbf6ab0a96e77b2af02f51539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24d58a83c4f3fbc37d8fae4b046d6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b07bd799c1260e6703655c42f9ae4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a1175247cefb26894ca295de52236542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee96b50fa212d80423f5c8979b5a7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eae0583015a9beb8926972740c2144544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bf6999c8bc516b00c2522647c48e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385db2168a96aa456527f8c0b8f9745546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02525d36049a4850f2181c99c0bb18f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1074aaa57862512aae41e5585babae4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf39b23586710bb49cc39929bfd023e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8f86ba5694e5c76a718fd9ee6c56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68914b602d6a756c50a1e314981c299551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851bdf5da82a06d8a1c08d825800460552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165f2da65fc009602f7dfaeb2e0472b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83669aad94904aedb077e4e16cd801f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb34514814f045fb3d3716403d3fdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358c36270fdde5fcb9f25dbb61cf6c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccabe144d16770107b10eb95c73b86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707eba7ae40228e124adc2beb211fb7f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023efac345dd9ca49428c92f0c3fdb43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb2a0a754d4474fabd5488a33e620b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61d1cc0329c3cd6d64166a69300887561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588f0ece9d78876963449ae3db86564562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365bd5a018673112c212ac68abdf87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b20e46f8a0aacfaab89a5e282b96ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e30fbca8183260e5bd3aecb37c4b9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edae8830c7e062b468d7ec3ffd38914566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0ecfe6452b5d3b16fbb1763bcb067567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3331e94b32bfa3578fc58f1357a36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1f668c61fc6ba37b27c2c6ff96583569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513da5dc8ce8cbdc1df5d672cc32f62a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dccd9a33523216ea1503cc49d5785d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32664a7577a10c94d0afc3b153973957572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a27a683f03dae7ed2a2f87b1ea12f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd95fddf4fa06c883c064826e6601574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202120e96872db7348607989bcc5557d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7e6a855fe4fd04c729e73ae913819576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d091a31b937b056807052564fb97f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba4f705664fe020e828c6fb4d94073578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095c966cdb4d92f914f83a1dc0f5cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225d1696ff329f9e3930a43d2d43193580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e4edf4f21b8b4115fe3ea96534e55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61e0253e574cc29d705d17f8887d4d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92dba6453ca651c69f3d87cac43b0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ca662275929df80c16981297874a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f906da88d6f08c5c3332e34b87fd8ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fd1e3fa21edd4b7aa128ce00111b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca7ddf013d724d6f87b53ed86cb36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e5c71a7ee473a7da9049cc5efa1ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6dfcc7741e3e8f0241cd1bfcfaea26589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f45a030daea1e947cb4eae34e0d9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7c918800b44692293ee64d5d1a77d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f974936d50c1d2cc99d8e7871a14ae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87f23c37c79a99c76432551fd5054f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fd39fa92bf9aac508fee5dcf528c2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0803351d7bfd4be7c7d21f4daa8bd0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e81dbb73f77cbe5e3ea67da5fd1d4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87762e0483b6f7dab53abddc84a5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd743848a69f3b7365d488689eadd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cafd864a64c7e0c5d89c1dcbe3f4df599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93624a0cc5a91c7b9f7400c5ad0f68600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbda835e0138f015cf6ea91cff92bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433508a4240416c988ceecfbcc35c9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeacef18faa467b9bebead1cc55a523603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5290fab254da99a698ae9a0f0ebdb5d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f49ca88a1b21432e65c2e6764c17b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f98eaeeab6a500f1c491e58659a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce30d30dfb5be4a4350499c48a584e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c0de8baa3decbcb940d4a784d5a0a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3006277667cfc1b8c2bf29dd8a196609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af622ff966dbcfef98785e0397c4fa0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607e7a6a627f07a53a043ad7fd49801611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e51ad57e110057aa261149c11aa9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f25358ff85b74120da305adcbaf004613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d277e041a999c215e4f325f1d4918614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6943ec0ad55324247d59c424ea44615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e326160f943306797b93108d8cb6580616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb44c1f36a08b595af27467ddc4ea4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7ad0634c3da31131f5502838b75a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59087af15c334982879180beed7891619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f967e8d7219caa14993950cc2dee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28621c6d8db6ee883cafe99cc757509621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83273ecf3cd0cf7814edf80975413608622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c025c4260085a917dc8fee7a0ab6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f981bb8e16405c5e47c8b6857f9840624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ea1db1db7d5953c2b3371041b64f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddca8331c16124cbbc5dec530f1385626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ba25cec3f3733d54f21f52b627354627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022cb187afcd6845d6dcebedb9ef301628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc412fa0be10adb284f43ff42c1d2613629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27196159b61605df1d3c64fa4342647c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c53b9907a74c7aa18c6f9286cf0dd6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9384e036fb3c9ec2284ebba653ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741aa0a6f743032c7799c2f1671046ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a90b61a2885876a01b1ec85dd3f85634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a2230079554f0f052816c13e2c24a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2097eae56d4d2d805948b55c7f4d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651ea5ce03f61272e02102b6b8e7da3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaca576468ef4bf48516c893acf96d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd11a8d4d5d0014b3ae1a7563b59a1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6be2aa6d61e93abff3968bdf0ad9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb5b548a2798f3dceb6b1a20db4a1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656466634be49440098df31c03bf223d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdb00b0ff3a49ebf648e7a6e672d93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a271693b00a326958487e0f70d58d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76def24f41c9cb3b5b0af738d6aaf8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46b2ad591a1f36915d647aa4a19e34646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17250ccb85b01ba26a8de4ebbda77b3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec9ad9ba354b1a00d38b637f35971d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656846bb08381d107a67bdd58d541e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308547888e03468928542d0acf8f65c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7aa130614b79d86f8c24043c0b3318651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab927e31fcaafa57ba6b1f667f991bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2451302d5efa2a1523b67e2126c9b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91fe2467ab1b3c50b9da9f502b35e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed07521c1587b90795c73aeeb19e9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea867a3692650629fff2edfbeb11d1ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb200960c9b07572fc5a5bfd426189657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd310bcbf7843937c87710a64ec50014658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b77d0fc77613bbfc1496bebf99213659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ffb01e836beccc99b2bcda438457f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e7e4beefbc281b9e8423e44179221661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b3a3700d96e5ab7cc1c787e0ad681662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692159599536caaa35ea4e6ff599d1ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b40e928adaed83e47d5faa9ea5644664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2e7e60783d623db2bf9515bcc1d45665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ba20bf4d6c54b28cb723f0f24bec1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68377b698abaf4bb5fe1f782a4c946f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b137fb5799098e25c0c7e3b6c68cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c19c1d40ab64136d4113a453ab299669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94244453ca90287790658886a41d8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475d0d2fec0ee8e662b5ce549d268a6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26764eb2a02d9f1e32fc8559bfbf80f5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0905d6e3768f7cccee017cbadd00fc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d42e1abd2b9fcfb5442ad9be6aaa69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d625615c33ad9e4f56008a3368af5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af200415c490148a9535a57a5da17387676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e01614cc894def6dc877d2576c968677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238ef996189ab9d11a3b8c0c4b19ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b7c3ec622629e84277c59cc31e976679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1fc2c519409638905ed3ec4b46cea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42777ead4ceb563f6cd0564233546162681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5d38454ebec48f1c9d055a8a3c318682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9f009bc264165d189b274047efd76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49338ef1b7005fff1797d0a56d366c65684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637bb2409f33d189753937e771c9c48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b278fd93d5a3f576a6265d2ebcd75e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630506caa6526f988393583922f50bf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda299154249108f7e1cebe7b63f3b8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc573fdf43f6b37e1d34ada580d98468689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d62ae5276796f4d7b124896520fd39690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c569cfcc086d857b91785f565fb01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8fa3e4eb38e4978961e87398e85f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b010729a231d12037461025aab57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba32b623a0dce3136eadecc1265da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdabe3d5d42119d7f4fcc9d801decf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16201cd17a723e00ad2a7891db480b5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05863518976f94df6ac710ac1e052a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fd94f27f639831a026896eb875b6a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbde059c837b5eba6edac4c0f5a5d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76052cbe795818ad899c5d83b1bfe5d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87968ff4e8e18b57efcb1c9caf7e93f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95924e98319a1a42f38b76d042a323d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe16338f2c4658ec71a8f5520bd89a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01df7cc4fab3691aecef03f2a12f7e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702cf9007ae35472d80f9965d5e1033705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa8668895a9922133a7916ec688ba5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bbc6a0acfb676dc328ba87725a340707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a285c4a1c8faf59a2cc3e5e7aac0d05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59460453fe6f02b5d34f0fba4af0f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dda9cbb2fc758a1c691d79d7b9a2a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a87fcf750aedac5e59840b2506f601711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b736a3f4a854a9f9889d417e7c6fd23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831eb8494406575ba72fbd9a4e17053713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823bc1b3d19b82b363e5784dca991cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0d1375696a4634eec6053fa15d73a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce36a64cc7213dfc154c9a1ae800e14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00330011d6dddf65bc42ff992a000c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee70d86e31788f4a5f173a6ba61b858718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5162fb5c7054e3bf5a150cab4532be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ab622d8f3f6a3ec7a852ed899eeb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7447e1dba041c2c900eb3d2ff9ef42721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082a9abf419ebcfd364ad27933d9dde722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63186cdfa643b0ddbb9f391692f93a45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4f52d4df986ab9ffc943f79479261724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c96ef365a82aed584cc9ed23830159725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd37f36e69da6b1dc0c0ff549841ea6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7aa80208fd72efaac2f256210a4ac727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a554922be8a8172f8a5be9d827ae2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f30b3f2ee84712e2f064d19039c8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471483a4df60cba7f881c49b4c0e0233730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9b264009f92298478fd80ff80151b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fef66bf420198f0d60e0c7c2807b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c18370b357ae96585fd09662f6cb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206ca9b6eeae71d2dcef2c9d576e72c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27f7ca4b6a0a18b8e5596cdcc0f726735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c37ec725eed2136f1728c0460393736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa18cbe210e5f002752b06c690af3c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89abb941a5c26aa01532f2db86d7917738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f94621d1dbba2d4af0d8ef502f0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410453ecae11305b1eb99cea66a216eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd49cf23892603b98451bd366f13e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafb1806795eabac38d726c07a78881742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddc89449408c0622177b02fcfe6cc0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87469d672deb5204d065009b1c82a219744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3505cf6a436059e7a9efbf50759f25a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf575499d17af0595eb1975be6103393746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec56482caa89d7eb115934a1f7cd9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62bd5bbb91d1fcf0919bfbf55e119748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862ce35deb745921bc2728e9d175243749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086206429bc25a8d0b7fa597253d94a5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066dfaedf35dbb5bf3e4ce4273f4270751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61d7ff622e89f3b251691e0d9ecb0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41d046c5f80a3af60103e77507efc6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88de232f39106ae5be0d6dc8ab235a5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b1d06ee279fdecf4bcb4ceb13a46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826f395effe4593cd2c6c9333fbf0c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf5ff522f22410094ed50f96e872d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fa690ecc1965b1337a058a1c085b3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75e0e03f7126f1727340669dfadd91759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c61325765e4d83a5abe5263375d5e7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd95bfe7407991de5d07eb8b81b12b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b03fdc641ae1e8188837582b537a0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10e7de55b01e24dfd93b36c9443cff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90020c0b753ecd90e1ef5213eef566db764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e6e0298b0427a1972c7f5dc49719f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72b6bb9682da1eed0626b528625474766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c1c552ca5d1512d39c1d97424ad2a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f2a506e181f52ec49d3f9ffbc644d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936eb271fb046dcbc733eea291c429d769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe929c07dd7a5be730a53b692103810770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bf711b54c17b0e8da8ec47307a579771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6795b714d2fa8898cb7eda9d4031682772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71392bb839f5de91c3b259192c793d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c419711ea90b90ad01ba316ae6ffd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1aa14d01631531811d7d66bbf58dc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d74a1b344b11c4710f89969a372da5776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab1f9a8fb933ed0c1f5e292d3a6d4d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36003840aeb7fb18c85b76cac59e618778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfc8db03b4d9263b2fe46701ffe424779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9665b3ce055404807ac8b54a5abf61f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae1c7b5f1450608d3d4ffdb05759aa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514048e50906fac66860fd6a792715d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d2eab9b5799943d3c76f3080e1963783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c471a27907f8d799f288b7ab26a7a4784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd84ad4274ad3a986a1b5f53ae9073e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500027b47de9a39e50745ffc0a3eae47786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481f23c9abdd5097a6652d425928c49787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d1fffd83ee11423e3cc9e3e53857d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0117bed5b2a02185455d9c46987b4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a7044434a52a71c4b06ef9299e828790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2b83ce41f95c15d41fe530ac38f51791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab147c9d838d8b2f1fb1aae33d604a3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5be090c6761aa1c49d63167a54dfee793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e4e85d65279426ea08f6f358bb83b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e95261bd4d20fa2d5d70235351a71795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f1f4b81875d4feccc7c2ac1d98176796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346ad4c3ef75c6cbfe352337223af35797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d61efc29bc0f7fe0d38fb3837e9b7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa5ef47c082d8bda82c6f7b5a6eaf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6fefa013decf7f92f8949dca6d9d6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff3f0e473ca625cefb00b4448cef7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8864d1f58ce23eeb3aac6916fbcfd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf509e3034a8b976aa6b607577324f8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f122470b4aeb2a8a46647e9b45f3f1e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605179c2f9dd95cdd4fef7cfd6df3f0c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcbffb9f32488540e02c2065ddf73f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea0d783cd676231c9962e888865fa3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c64346ae8123f1f526a0d78d80fa5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957d7f61469ef05c88e850eb693a073809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5933c754e8268d98ee47f4ae8e2bce5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ab01be737bf5f03eadf037f56e67811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e593333c65b4aff048d67c514218e5f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd333fa28aae608850569f93e1ce02813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb4dc1a98d0bca2575b4386a6cb88e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14c633cb38ed27a2131128cbe9cca0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3989386d16493a5381b1bedda8f1d2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1b177059034d6fe998f84557c0ad817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29fb8577ef6cad1bab6ef612fb7f6d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055651c9e36349a6bda81dcad756e6c1819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>