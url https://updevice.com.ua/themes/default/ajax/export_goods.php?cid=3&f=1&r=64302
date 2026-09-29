--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3592,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b732c4e23e2cd2954f78e262b48061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b62f29e8f0c44ef1b29950d80f75aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908ba9545deb4814058f3d188ccd2de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c4a0422e94f3b8f66bc0651fbe7ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcef594d73a4cb85cea7fff683cb48e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880041185418760969f602098640fdc26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f06b204844acac7283551a857575cd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4aa80612a28e6662657d5a0facd698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8628a17c6a90c1be4087c5b28e8e5919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a219532362cb991bd00c831c45cdf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47f1c10b71b04d9faf41f816f795e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17338ec098ad9df6b8bf6144a7a205812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51441f41a0d1aa3cb007700f892e9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba56b148a00d7d1374e6e503216a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efccdc6019c6e8d97d2de27cf1ada9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f52ef09dc4f65bcd4d7b2705135f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6de7da769142193e8c943cc40547417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d92b3c1f775e319d7048c25bea5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa2796b391463f546bbfd47b78909f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c125f92b3d8322c775c24a999cf620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c456b2d97d37f696ee798706aeb1921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e846aba6d0b0e11bb8368f8e01f3f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b2fca76b3eb0dae616820d2c3cb9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c580b3df289926173002cfd47cdc4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3705206cc4c436cde63f8c9c779d3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c9476b36a32c3929dab31f7fc23e226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dbb2681a99bcdb8009b8b6779011727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc8844e9c02ea0cc21a4f09598ac528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd74de97c254a8a865e9efb8ab2ff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a0637ff4e49483a14debb6196799a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102db1a273dab5600a6e5d1f4700871c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546e5d3642f85b1dddcfd7dce92d1d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed784d5cec7007a87d1c5755ecba4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8245a48b013b9bd0bda0b25698a64834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ebba5263570f85946c10d69259a9bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045434b9ed3efdd0b3622e6df3c942736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f13c95ba1b5e45005c145a3d8b9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5d01f70e63180c694cfc7f58db69138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1758a65c030c2b66e59bf263ef3a00739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d14b6f2c041bbef94d359e801257140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e77426f1000132b977d640ed0ac64341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d1865cb2420ec0d53ca3e6759666742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da8ecf1f5d7fa5460ce875352f7ace43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7a43ef7468eefa533939c478c7d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ad09e6c02cc85994ca4ef1299ba4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73dc8b82e348427c232597d64ca58f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce139236c937c1c6db85497b7890000247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b03d04776a0edd2f126d1bd5128848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff1a09c9e8c564ca2fd6477313021549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91c0a2a0b8c680f01ba67d06d9eda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af012686a2ceaf2273f53d2647db4f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69012a4abda3db26e197157e2551bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a2877dcd37496de664de8c3b6204d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a1ef114aff1e271b0ef62be5c4f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779d322e64808bdc89a8fc9dcb07b0955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd3f49fea3886152342c0a7c606cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ade577e8bd89c1d5ef5b739792d3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f807723eeb278a99601beb66a92da858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f653ce470500f6e0ae6ef141fd60c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b08f2f2c7b02c15eb57353bef31e6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098281ab84f63ee11cc90f6095e0a0261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5d6223cc788fcc7a18229ed57ebb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317597a99c7e64a3eb6292e24f836263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20d9c7f075a944c3b60b0dd7cf90df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b22aa2d53a171e7307a6ec85130ec365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340776d333726b6e092e386cfc10638366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20f8dab7787a3c77caa8f0fc87b9dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a759ae24987d18d4c2829a54fc846568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee8b97a1461dab3b2d2b28646984169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab97cd7a0131cdd1d958ad437671ff370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b137c9528dbb15ec34ad56113917b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d20caa52a60f6a5bfdbc879797d2a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e6bad4d673017da41317f8767494473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18ecb66c7e702505d9bec34727ef174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19704b6e1f29deb501b46e6c698818f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8aab2523588bfc18381fd0e064d4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed394a716a2b9ebd57b85d0501dd7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de9ff77aa108ce920ec090402cd87478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eddcd9cb6fb8d12ed83f537085012679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4206aa582fcbd0b72f0cd7f92ecc8b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520f94d50f51853ed0407fef839e95b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93535d08526e9799306344d1f98d908682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d415166a2123d8f5c220f47d8276f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa5230881746330afa3673fbefc38884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581b7dab765573c9da3ff9ccb58775285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9913d0fae8cb549dad75293472c0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba01501c343d4267309558fee8c8a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511a96ffb465f74b59f33fa9fc3c7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0063e8347b912a3a3bbed4572a872b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cb225d697f525f0443de67c7b7c3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6327f70768454341b64b92e020764e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e73a0d64e9aa626b4e6ab4b9240d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40909a0b0bc56a4ba02f63b101d9b1df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194143d5f38bbb4c29539e7eb3088db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c51add7d2c56490022ce4282ea41f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb883ab567bcbba02132ec56504b7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3f62df81d93ff5e0305e0dc29ebaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502f8963f955cee72b092f4548d4fbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4dc847ed92c0a9ef82ce292ba61df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f124c514962e20a5bcb1a0a927cea70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed63e8974d37b3ab299d167f8b9484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f71622a64bd2485cbe61a9882af781102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa656318568e83cc900b65ea70405512103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ee841080e1ab91dbeabea67ecf6cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead38baf23240fef0eab9268df95e3a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db354612d16fd2b5c6a466a3b274ec2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905137c59930817d8110ee8de0fdcb74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ff4bcfdd2cc75ea139dadee0c51af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816b37018e493cd40cf08b4f7adbaca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4597afa654d3353983cac21985e0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a251136ebca7c5252221448edbce4e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24759a6b21a2ddb6e53714509df087112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c92c69605bdeb9674ca2e35340918c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7fb7e2463ce69aa68815c9d2cdeaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce49a4228e929fdb7b68e7c37be3fc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9580f2db9e89271882a55ecb2e1c38116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4325b042fb65c2538f8eeed1eec7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe0f47ad1269228a501452e3f5081118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccd23676da754932d1e4cac2cd76d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f1be83231d74bde4a797682e826ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766c718252c01a608df7e7aa52fe7ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bd7d19e526f01f04fdfefd88172cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893f267676ed53e020782824ef033f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e69a1972ba8cc87ecaac8aa0e1d11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c5ca9f9b01a4de569dd58d5e9481125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4133aa57a6473a4471a6154f51fef7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a414464c829bb791295622e5e1d52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9405e7a4ebc5c21dd68f12d19309372128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caaa049b53494cf6dc82236e9cc612129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a9a7d3972eb6930f172a3087d6910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7118e7bd8546c5b578b97eefd2b89a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fdf56ddbda477888f8b90f5b032256132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d4f4d65c6fca43ac5a30aaed407fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367868563005dcd1d146947fe109e4d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a8dce29b2acbccff272ce9675d382135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d7d7a24544f4d2448dcae5f452356136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70f167bf8161c36c4725f25fa811a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441f69d5c8efb769081c0a69d687f60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87961fa871230020e32fe8bf3fabedc0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2f7f4ebf62a613e387d1af30c076140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a57504785382f80b6a07814a17437141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aed36b1878b0250d88bb22c35d20c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04acfe3eeafcd611549f7aa561555b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c14ed37cd98cfb90344819938553d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa3c69f22079aeca62e3969acbe10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16adcf011a7ea9424d80141f58553b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc949f869b4c9498f3a7416a17fab0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7015630e95c3a1c758e5cafe71a9bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a258b4f525773be7103e3db45ba3e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91abc1e643a127fbd3d810b6a76097f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3693a3ff704bae68ef23369714ce974151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f9bb5c4fed9c59b515ad24ed5076bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ecd69105f9bdf04072381c4f561ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c47572649264c920e57f747fad7fa3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227f93abe2f52fffc2bb1092663429155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7691e6dba11f2d51ef6d47086155cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478a4cb7e2ea5185df174937e9f85a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37acd3ec6857642a359c6fe38ea694158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5933191ee5818bd5edf9f60cf9264a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98dc9c9fdd88afe21d521cccbb16626160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c5f3ef32e061ac0871c1db138a64161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b820ad73381097b971c9e491f5660162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cddb4d0dbb94a87f4fd63da2141bbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34969d2ebe6ba8fa3717842ee838d17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6ebd45b0e99f803f0b834ded49ba6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c762a8a47f5b12d14a9f7ca591e0a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca93e50edaa6d8ca569da3461882fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955d2903574ef6349712d781e2c16bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829d67a84f48b1300ab516bc04d9fda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072fdfe93a6a7beba9be257f30f2f20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beed23b379db642d1434b2017c6b1a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d298945a48e718d56bad6116e46a844172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cacf2d9e6c26c41d63d9e671e055c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279a8ea9e0daa58a4bcf31d0428a0fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645908d182cf9781083ddcbfb46d0cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffaa994fd2005b1a505d9827d0a984176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804055637c314889e8289780a01b38f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63640788e4bcf58836353c18b2479161178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8056a0e2225572d92f9572d1bd68e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c694e63f8ac7f0f72426806c94260a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ab57790f38c9bbf42ad05653a7f8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48b32ed4aeda5fcf3f5f2a4aaf1cc7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274723c7a785b9643567d266af48be65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c621c73df45effcd58b52c6fde635184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0db2c7c3a801faa91ecbf193d985b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96397ad5181d60e44a6a09909f95b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5738427d162ef45505d3641ce050bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af5a11133964fb82152fa4a02f80f8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813192b97f304e1735fc566c64c38a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4aa0428eb3b7cffa96344ed286f56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26435da1bc1f58f213ffe29a142f287a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d64fcaa00c8db8b3b365d0d22b964192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d5eaaa19d977b5001bf1be0fb1867193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7e2fe030e4a7af7a87a5aae5e7717194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91212cd0101a8026c077ab0dc0ce932b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d4c56a9e449d45672197b93cd5944196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54daa00f299419a2fc0123853bf35a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e3ed0b712a7384615f33c7c98e3d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dcca104d30492fdff8acef11eca27b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d36234d58e3f1e31a0eff4072e63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cdef8efb139e3eb7259c4f5248174201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd42986f613c2e710acdeb3c937014202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bdd77ee50d7d9dd4d4c2d2bea2c64203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd33e1791939b79a8c8d98676bb04c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731747022e205da08f765f552918fc17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f8536db0e26668455045427034083206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd874366b1b2005d9f5457a5643337207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bb6aa0f3b6c68d49f0bdc03671fb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623589d53a8beaf7fdcf111919bae9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f614effa722c709694772e448835b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cd119cad4ccd8a34e2253b7604014211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66651aece2a576c179947fa5234b263c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201bb4dce8e816c355d5fbd2bac081c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777094b43d8c196dd29c5977599632b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8549e32b3dfc98fa27e13c0be4a892215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b802705cbcd71cba333c67d3b027260216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b44be19fef2909bd539900eedf3ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01985eda4f92c2599f7f4c2ea2601689218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221fbf0f9801135b1857225cd16ecf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b7711b5859142d4eef4183f0485ba220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb3d6157b642bd30c9c732fa232c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f397966a429cdef006d04335ab9cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4c36cc92b11ac7d7a1e924edf716e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f02c0ff2941bffb50377088184e7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cea1cc86cf539a4eb558766c816bb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02781f06910714270e1327858cbb112226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7b93e25c014bda41ccc688750c19f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580cc533d23d61f9b428620fbc6d0d3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f564937f8d0b428375e1cd02bf80f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0cbe6bba83e0f4b9349a91f4b977230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab98be041f19ee48b80269cfdf5e2fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640824e872b67e609512bf6e4afb3aef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e34e7560665a602498642829a53a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06fe774f20f1e120385f5cfd6761e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e1af78c265caaf43c2c1bb266f50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523a96630bc12f79f243917eb5ed4e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb33351a7a0e078510322784dc9d49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8034a6145287b06753799d24d0c8d04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40630e438120d151719a024e88905e2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e29d548db7e1d3fa4b498ed57717f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e8ffaf3e46e39d44863fe02c16839241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2705519ef4bf3c9cce3bd3e0319b07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141ee5d8fd9bc67a4fab7bb44cd997d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351628e8a135a96d880859ca100fe4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b31882383ed84366ec783c55d0328f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d1d34bd849d3594fa77e8fe73e75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e188b09880bf52c6ed259ed17133a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4707bb69e8570aaa2e441c62bd577f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bee17a8730bcd81aa6fcfe5cd2dcd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647a176d7afab4b9ae2f7a8e9eba75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3f2f622f128e88cf097ded935d79a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e61a3036b5f50c7eaedd726f7c4309252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9e3aa0deb1d6fdc2717d10f3574d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7416c2cd176f09adf51924a53a13ca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83d327bdd89dd65b911e22a8a64f38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351382be2d7fc8a64d4a2950e594e062256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59a85f4edf98a3d8964103f6d9dbec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b579ceefe6cfe26d17d4f57ea4db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba81b84b8116b5cb4f6d19fdd2fa3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef927a87c90c27717a208cc0e274cd4c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbce918c15659a3df6bc4debaecb33261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7762c4b54807ea33e218ea75c8f70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409248953686e0a6ada3abb75e7992b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691d4c66d035b05956c7a681e57ec44264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c9b98f8c4386c291592ed963adf62265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c939c82552d5613623d4c248a9a0c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0878088647421dfb14970dc514412b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6239743b79cc8893af0998170435835268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3970960afc6d1063f4ec1a8b56a12269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9500b2f2d9d17152ac31c962a6785e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdb9adcbd97665cdf9cf4b3b7ea26c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37f1a6bc1590636a759fb0283024f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22f1165c8e4bce3a4b379e025c8c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4e119896d78047b213c62194ace84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab59872809bda8df0e3a72abbb184a54275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf086e19f429cbeafb42d5613c317aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be79c6791ced418ca4993b56481c22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4011ab90da2004a4ae095c11d37e9c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69990d2ffe063a92248a559d0d843e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3a895bff2652de2ef86c54cd3be58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710278fea89b1837db9612cfe3978094281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76977092d8e0e88b3f83f08ee5692738282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98df8d9986e1a77765de5710064518283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088841e62d640eaf7533e01e37a7a1f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598da05fc17f1f764d63bfa200e1afdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de85c8d285ed4133eead681ab8652f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1966bbef7ddde365ce284fc929ec4b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe20b7ad36d515b71e25f3e34a5c9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f754382731f9135837bd481d534ab289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed44091735987a78a8da601bc4452b2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477ba9915612a07040d7e5a23d8e774291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46912a905ff4416b58dd4bdbc20e22f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e35713e680e26f8e5be8b540608fe3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e404b603a16db16dcecab96ba3a543294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7662c1774a016c0d037bd9a1022615295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda997041ce145801f7448c08dc74c93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc287830ae14539e91c74cf5d8bd32e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2454e7e7e8404abf498c0e231f666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6b04aa49cba73a478e48700ed18f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a09b09e819cb5bafca4ea1e6073b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd7088656aeb431e68b09624dd54e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e7734a62d42204da0df5936d7adb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9360e27364943a71082f9929ce0d7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660add8a2b2ea3d6672518c7222b3242304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc45e1f08f89e89a882473b7a3bda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6221f53073aeee727dc87780975843d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871399ae8e3df0a70aaf7d44eee00b26307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946dd55d7ba741e318a624343ef8592308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3cd04844ca76faa3c381c8ba63e97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d01e5b54875cd06a187309b07f0772310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b797bf8e1603e98de629abc15edc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7d20a65dde5015f02d34f516804ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e5b26193272a65614400615f14f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036c864132fcca3d8a629301eb78546314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92019987bc1204ae9d886baaabb676b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03315cffbd81b85338207eff0e060dbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0afc3d7776583fd95e97244b5be264317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875eb72d56ac4bc0532f81988ef66bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eadab04a8f0b0e8938de4db0d6aa33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc5917c2ca30f16ec44ef68587444320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369219fe0ad9ccb4cdeeef33365c4ef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fab7684b7f85dee1589e4b223da15f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9677369e25bdecbe038da0b3d70671323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b4ac5f8cac7b668772788ffe3060c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344390de00da6f782d7daef7b85e6a66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8233c014c354ebd19dfe9b646b7cca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77aadb13a5753bf50357d0d63e03624327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16cbfa20b71a2d4230aea79a8885df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373cfa4317dfae73a525995fb422db2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaaf1818fff4bee3e57e57826e18b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9950b5b39ee97a04248b131d68e6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9813309ee732e1a183c6ba6511eeea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733554924265dc9dd4905d780589b990333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248923cb0110ae2435cbceda93d9cc7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8b37ec3db7fa1860bce788b3e1897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41537f432f61e1a08eecbcd506da1600336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d906f19f25a8ac2b14b28a0f1a858337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e36acc708e48d299161dad786c9c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863c2ccff2946cb18c507580c18f527339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc4e404a0132ed80957fcd4bdf742e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc66b58f2c324d9adcca84efe1595341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255948a3ba15504795dfaf987f14ea8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ab0f9c740874440fa8e6fd7e29387343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edfaf706db03161c4c000ddddf34531344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6048f25d4026d851a71fb4e305304b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662d2cbe4fee736089d2ea0a21a686d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4006937ceb8044a84bc3cb6c5c2d711347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d1924c2d931a1c6f74580bbf7ace348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103463c348babf0476d264fc2638e5a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74796c9907dfda1c1e63f055deae9b9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b04b888b3b46bbcfd91847aa42df73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e3a8cc553d3163b3e8e82930b4112352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e3d8c7f3df214a0815dc92a8189bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22813383b88a469a1c164892bb9cfe58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de32b8a533abb0f516f602b294d418355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e6e373f763ae2d9d296fcb16c58e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30cda04bd1b00b7fa49f3906dc9625357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519217180e1b707cbe1cef833330bc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ad77d9d6b79498a713ce819d07d60359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bcea1f7905cda97846ea1cd1efff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7f9418976269e83a3e30a91632b6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23292761c0e382d417bbcac8881c2f4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f300c26aad79db33fd05a346b8d8bb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2332b51097eeab81dd2bcd6813007b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6061e51469eb6bbda420857d7f02e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e27d4e1de0f301730f403ee1247eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef939d759e7537729e29c886f02aafc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed78ec247a0dfd0e9606b388d5db169368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8dbf44d1f6cdd8724aaa27bcb46fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49147fa426a61ae1bf7bfe875827f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef060afe5c78ebd4ad8bb4379c536ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ce9e6cfc47fc6aa27931271ba2f8b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6661b2f9010bfe4323905796c72eb04373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e626f7189f2d3c9920db7b0b713bbd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8296becf5fcb8fe4168e71f21853ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d17c910171c506460047068958184e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08aa63441dae212f8b0859e766ac273377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25993e6ac03f47719f618fe816c034e1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44196f040ae648599885455ba111878b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12fc7769972878bc06aae540ea44d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ce438fef4dded32cf582539f08505381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457e1923a6632b85e1adfb914fa958e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf3ecdb2d23ea35ae7bd69b36859d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e6098fe6f32be3131547518bbe568384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb7df8948dde6946577258f350861d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e38e085699d34d2519952ed74000e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8059f3041e721176b87952f6d86e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3f0bc1611411cc97cd3022382568b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df49579bd635f09ada58ae6f6d4324c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f592d41562eae9de00bf5e4432f48b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa28e9e2dc187cd549c2a9bfcc0bc76391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780a814da31c49902f31c1372a4ca7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95870f6d02890f507a86ac1eb692a7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2477298ff18341d9021dd91e204f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa1c744f529eecad72d29ef82c41c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d02bfc7744a276316174fb3d5a85c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a2712d6476a4e8bc60637b31789f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1b028a4f0d788b64f5a0bcde151db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b8a9a341c778bfa7e1dc510dacea6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7c3cdf428570fd5b162aeefb700da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b014fae7414895b48a8354799e17703401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82db0d212c88ef5f18d615b28200de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dcc80ff2c4e8759b568d9852279c19403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf2ee4674b6c7832a555996a0d1a12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677a2112d3059805839e0c44a5244c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c53c1f7ee94a9bf384538cb3af57e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38553374bda6775d3c165e6dff9a00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57c41ac3dffe742f15b1bd0917f021408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15928e1c9f5e9ecd05b478759b49686409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213aab7969f00c0edc17f949ef52d4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62f1060afffbd804c40b2aed653aac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b4ecd88a92da7d6b813ec85109072412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d49df3164cb8ce21f137096f053897413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54096498933ac328244a72944508799414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc1f7fd16546f84c61037979dd3b02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8271eed97ac3a7cd37dd0d24ef1f567416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb6c5f89283ae78cd1401ed661125417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e826af9385c47de29650d30d6af97418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84121562460158d5ad8a6373cc1d6ba3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf224b4671408b79fe320a000c17c7c3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7a0e5524128e0f12176a193654bf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aac21ff7a58d85322ad7f3a6bc780422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9fb69314b78a66f32f03adf0de0e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66024760589caf20bcf0843e088334424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811a72f4121146ed08eab05567e2575425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf383e0d6bc0e6732b83f70f53a55543426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b08bf34dbbc3156ada6fc15c0eb5e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9e519f87801a9e8b56e45a78f311a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e4c5b8d522e8db924a4e3b6b9fa5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f64745fdfe9235d4d971beb2f6e6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e62d47c06d669d22e93d86eb202c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eae1bdb4947581fd97109419a041f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972c62cc5609fbd4213cc0e800c3105433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d0dce7e678d7dcb0c5606a4a3c8c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0416fa97422a6460a7cb9b99e21a4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389d2b56f3f25cf3bf699ed9aef2f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ccf8e60c74e5db721aab89e3fdf49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eba40a1abef653a23a6745ae1f1bc6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f51eefcc4866d55ca59eebbc0ceb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cee0073e9ad2f0182d555b8916253440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecab00b16bbae3054758fb52eb1b81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bb1213edb55d4793dc2e26737dc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8795f6307c667a6f16e4af4a9216de3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a60154c6a15a8802229cbe1ecbeccc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb331aef81e0296365479355b85dab6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80e25179d052472cb494a1c6cc985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9317e19f317349688db0e04a0b6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4c7219bdcd053c4a6449db4067b76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa261128fc68ae0b9c728cae526f50c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e0cc5814dcb08839d7715e6097cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4db12fa4b2ac85ae48f6ac2f4f56dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007007a9184f9476d9c87308db6dc58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5bf632fe7a4c22f9facf255fdfba4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9bf715924796849e39156b62f7920454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510989268edce8f03dff339c831a52e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ddf04d7026f76a4c3f3ae6b85832c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a791e259ff4640b4dd590dfc6b01f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3ead13238706384ebc62d9900dcf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c53e9f076ccefebf50a2387fdfad98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49d64ae122c69287555454e4b46077460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b25fba520ff592f23d3b1257c1be7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46904535f475b2917da6828c601f7e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c913b2319d7ef8b8a199ab0494070a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7fdc582d4e38fa4318474cd756228464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbef52ed942a8e361a58dc0e17aeddb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617ea12f1d6cbfafd0a445ddc420d64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f45d8c81b1e5519e5580e34fce7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88cf8e87cd4326cb837bcc54d2057468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81ec63910b1b112fcd5af927a9e3e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0b50952fa953d02efb07f24ceb70e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad86850bc48a9ea71e63cd7a23a48fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2cc60e712e85814dc7f42cba84998472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fe666f45c4a9811308c12ae064074473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af4365bdfa5e1216fff7b32f40a8c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f160d48ddc69dd463fff856d57548475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a15ef0aa339ef52eb9520fc77d6b83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23417616dd79079181d97d5aa9c4a85477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cb08e00dbc12f93db840517e48c5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae39a51400b0710100146e2fea0bcc2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b94678da5282a26bb1670934deb33480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a4e0ea4f388937f41ca204570553481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c6bd449026a643f3f30ad0b52230482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc49e2f1e16770a06f2d4c272eb85d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d45e15d979fbab3e7c7cec08fbba3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2abf6c7f4bc7eeaada7792baf6ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7cbc7d5d00fc3e820a35e7746024d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61356b89f1c5978f46d76391393e09b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77370650c4dda05aeafaeca93a1280488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa186a174da0652de78a2f2b4adac3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dcf8bfa50926fad3ee3f7d7e7d0ac490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac8dadad143147120f0555b870b13f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad4d75fdf67281604d1f82ffbca333492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896cc0ff1bb194aa2df4380b8b54c9c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262e74780dcae576ddbf198da8905fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebe389d23c36baaaaa712cbde725a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66527a47a9386ed4f574642265da12e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437433084017ee10e2201abcc187756c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82e377b2ed5a4c8f4188ded569e139498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd82667d52709c462f46db316768383499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5332c12d75aada1461585507eec885f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc980f5d65ca4273bb33f9d6688f563f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1a54c400d1658d0434197faf8380502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d39946b3d9c337d26387eafb7bfd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5eaa89206e6f01a368d836c798dbd4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d3b373e6d70ac112a092a5ce1b318505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615e6c453f1435c9394f9736b173384506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b98cf690969080eefd49b4a8d7e34d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140da774f775476bd28b9e77e957c65508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a1cb572494a3fded128d378db9214509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7edaed4f7b19fd77cbf4f5e862ee7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983273e3fbf39f8124420d30665bae1d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae9ada3f1db5f698469612a24f730b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117c958b2938f0494e6223ac9dbcf60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9da763c1e0872ba3ff391cfc6396514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d8032cb3ae9388b3f2003a7c4d964515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d760e3184c60ba432895d1aa1fe0160516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397b9e66d170138f3342f4a99a04d02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8d0c127b15c048976e7a0c24e24fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436181a31382979a7aea9829f6720e10519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb307a5de78623371be6d3d26e15941520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88d24211c00afcc522fe68a82dd027521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef582f06895926f88624200d82d8eb3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2f32140657f78abc532e00bdac999523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad211bfd51e6175fbeb167709307a9e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b40e8e5ddb9954f9439626bfcc90fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecdfb8b121c48337928dba86aa3e1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910147a89e3d25f35c45ae1051f82fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda88e477b766a74112604abe969fc1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477e4504d59fcc083572e1cd90b3b74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5631a2cc88a62422177ae66ddc734f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c098e6e1ec3682647f85861c016208531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be085e9ee9f20298b3f9765434cdd38c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204f407783beed5288535f49156b11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e1a27c5ac55e84042df04bb2184a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83312e1f7204bfc8572ee32bf9de42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c68583d9a19be775093453b46a41e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df2cc44fa36b8412e4874d1b6647bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acd0f3148c907ba998342e56acb853538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b446d15265fe1836ba6af8da95666539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bec1022d372da9d554b2766c0227c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b6e77a295d18b18ff10beaf4424b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996069135e3abe3c016d10e5a432898542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181db4be01a7dc875d149644360d45e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e53dd46c57349cf73d31d952442b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4868e552fb25de61b26ef4a084971e9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff93e1d245cdd74a33e43a7e947234b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01305895ed906908a652df5b0b73ccef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fea58ab063483287a1a0e82e4aa00548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aeda23d83a8b886ddcb759ebad546549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80457e5893d8d627cc1305a0221f08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d4d7d0c5bd681d1662ff2ade3dc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cd1e611d5327cfc83a44705715ea6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c35c90060377a5690e88abeaa68a3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4d947f9866171f7d9f5b3c7c297d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2c98cb48f10f2e70a508f7eca5c81555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925d3d85af47264a16288f6ff081f90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d37d93806ef282ad1cee04d0ccd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae817234fc4bb7d53014ec73637e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a605295f0929d31d427cf39fef8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5381a009e3870fb4d0637a37a9f53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099a91b38dc537d7dd6038e27b282da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4ea8192c77e7bdf1d46ab286de12e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9eb20f945f26a716acdcf871808fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514bda27ad451d87fe309e636cedacd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972fe971c749160cd9e6029325e2fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46497d78016a9f6130e1c680bf1d3a5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29aa3b329e02159b9b2e7972d676893567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5bc533a4b1054e8ed199358bfb645568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1097ca788b2f94b4a7e79f337827a3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d571172816fb362d2a335e777008ac1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd460e788dbe5a4e7cb3de1305c8fb3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e134dbf095c6c8f3af5f3c2b4033d2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99b8b8d7be069a880c0eb8a6f31201573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcaf59b3054cfc21b42d7b51a1949f8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b7dc299188a90cedc5172beb6ded575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84fb9eab17fe8eaf3dd8e204e4ecb3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f46fc2d081e091163501ba4fae1ca6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765fe4812851b25aeb76c077d2388a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e57ac4eb1187cb03bf84d4451b91d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1648db53b0b0f310e778fb55bc10eaa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824cd6fa797bf95bd0be5f8e710a110581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66873a03af5cc57474a922148b5000e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b65b39ddb0b0a7f42bfc0031b32b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc0eec563053e39379783a56ca957b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e62fe0a0bb48383f3645349ba417585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971ad73b1cecfb293fbdc3cfc3c31f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57955bce75129d5c18caadce477d070d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9f83b8c775c9607330a20e50f3f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b231660bb1550f4e27e2572fe6b53589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ce87a179c4c5de67f71bd3fdd194f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193865b7ccf0ab40a821afd56b64b252591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380f7d391a059e53274068b4ae0c0fe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa522a98bfc930d434748a6cedf5c77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d23b678dd922168c42b9e4b9e4b6fd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426d9f4e30d820b373b4f0c94be67d2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b73259fbb0f061499b420a4332958596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e0f4c071a9b71d93d67ee358fd818597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf740c35a1c4c1de03374156dadae154598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95742516f9fb0c5d474a74be6f2a824599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718d6ef64a1522785c357342ac41dbd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b07ca161803e1cacc27c4d8a06ed5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36c498082b0010c9a93a63bc3b30b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a4c653ace9460860893cf6092667603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c66bf0e53be0801415fdfc2d9581c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13f67ac04a9a1eaf43ffb36d119606605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f07a9e7a0069cf4a6d48672c0a9baa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f34fe4b65400a3a09f3f811d9e5208f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5dfcc335862f067638470a50359ae608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf76fa6fd58d499ce6e39bfd10285de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedba6c9b188502b791c7347cf56534a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bbea81861ceff2fa779f6b12022ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d6f5bd240cc00dba9c6136f1a4cc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e021f90e1b5acd129db10dc3fbba85613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e10eeaef5a07f0e0d28bc9c2bdf01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf65ed65311089b01df0a5ec8979ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140a62cc4b76c6b2610ed38a94b6d519616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec1a3bd3ce858dd6cdd08c39852f62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb8e68cfc68243d55044466bfc1aa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638251f25a9fd8ed8b6270e8e0705ab2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9253749b5536d1e2a92727dd701e99620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdc68cfd53809f4f3294ebda5adc36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28250c6fd77b11e0dd23d80777d3cd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537353e5819eb9f9b736689c2fe714d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbfab5380f54cf09dede44d73f6ff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a609cc82d10a73f6baf26d5f9a1392c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a77684e6d0fca409bec2e77923c47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c1d0e3ec2e49ecb9729671b15bdca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e37043c91c65535ca7abc0ae9dc95d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cfb80f8cb45a7825de7e511c44c25629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fd707cfecd2424903e3ceedb4ca52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cefc9e24c17a3589a8a3a4994a489631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0662b6981db3a2ee617168bfee7195632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac10b8a10b867dbfcc3ca175f2edba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ce447867026f5dfdd405df295ff65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f95a9eb3c042b5cd23d2d5debb2fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa566734d9a2495a651b2233da708ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555139cb2bba1350608646bd1a36828a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c30fe83d6abc82bb5767cc6408a24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d780189cb915039419e7ed2337afd27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa2be6ffb2c0d9bc26ffc962c14f04640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee18fa2357cd1fc9b367f062c0c14a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c07ba9b9cb15adae7bea87fa404f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d1ff205972742be78aeac08bb0a6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b5cd1f2951250d04f9be545daeccf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12e645777bd6c09a04e1d894665586645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8cf2912c1b59452a6853d85cbe56c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca87c13bfb68ace9f02d792b7fbb22647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8af8c47cfb56decf3c4c95bb21a16b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46eec609e1bd1e090110f633d3e970e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412bdc90a287ce341972c0726c569d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca680adf67189491618423e40e97b06651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a51a3e0f788e1b3b76f2fac4aad95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf8e99fbaf4fdfc98bc12eef695b06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c64a1248598d0fde8fbfb21ae23ff9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c47e5ada3f38f1930623f3108c8d35655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a129e88a8d283a7a1123eb69ec7d524656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e38eadd7d9da85921f38d963d274e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7e76b4d062d92c5d2bd4ea75325f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8a46df813715972b702b000ba608659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354595dcd26dbfe3ac4b88b08101d493660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f1729973974071bebbd82788f26e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc9ba6a447ce61014b03f0c50561e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d8fe2d3417a131b3063637024cf1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb6860ade2403c76711f4018dfa66a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2b15e9f4d16cde88e2fad52434c73665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fa24ac85d8286782266b8446949fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d49bcae8c309b2774141c20f572f89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bee6ac26a1fc0b34fbe2e386485f9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177aac6313336cf737be47a38ec70b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35defac79c78fec702da5a4d147c49d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a42b603248bbb84553ee2bc71e95a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d261620c0197307e57cb5f02cee1f6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21f6172c06d40ce45a006578007d83673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2da96bcf127f3259f27c7afa007378674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faba31184769183732c4a891210f21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5eb4ddabbfac73a91c5975a0f9a082676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77199175fe5422c4e08cd250b39c306677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bffe44cb5760e3eb724d3bb4f18a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7d5071bd9d8398b0ebd4e4d2b151d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2967d148ad2b4bccf10fbc6d974ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de989e170fa9c054df77bcae0b73cd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f2d92c7dde004f191e647f8f35ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7792540ca13c4628c10459b84f31f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bf0dfd1c36ebe1b70653a582eb28a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7d05756f49dc75d2075d29ccd14d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425323eeac4449276931be9dab2f3cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ccce7476325cbc76190121514c529687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a39e772386befed0c52e91446c17d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e813dd470a92b084476ed423e73607689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0ac37ce627e34a81c7c7843b8d0ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05541b32f3a5ce0ea56ddc766080c8dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fba21ea69ca2c04c1d9ecad1c3497692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcdffe71c9bad624aa12524cb4e696693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180701d4c39a6ed383f85575a963e58694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691130770b1a1e51525f5e9f5ddc084695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b670efdce93ff3580f47fcaf27172b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb2fe173e95cfe5dbbfdc59a160671697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed87f79751bd89f38a163a8c3fcdb8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b529a9da6f7c05a2bc1d95358a3f7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e682a182ebf113182fded1482d52962700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c329388276ae9a7a089447373a6f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf91b38cf3a7fec9c9b9c756e88375702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06488c9cb35b291ab6ac5c3289c354703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c6b99eb6f213ebd1926c1c60b8a0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1126f668cbb8e26ea1187716ea65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275db5d8f56e51e90b38ee135a39146706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038392fb606fec22af75bb60cb5cae43707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb85b7a2fc266d12f2d1c7bfbe282f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d0d9f109f58cfc0c1ec8311f9ca8f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d5dade38c3fe0b19937ec9d0dc0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194078fc919a4f2f5f52af4ecc4f79c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211698dc7da8934fa97958fbf0e5dc30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ee1bd06ba35847002ad4f7691486713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acf6147fcb513195a1a04a51348c89714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290fd20c51826e2cd0a456023d1ecff715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603226db3eff361f1679d5f0c595f675716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7465a5b8711452b22de344821f94a76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee59a111a3cf8383cf727d1ff046ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c78795a8b7b930afef6d46a18f9f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bbe9710b39251cae4655c5920daa1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d1b08953c1a676b2f5099a8268ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c26f9e482de856a01d81d2280ab8e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b006fefd264593b8c50138cefc5b87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d596f2c70c3e356b385c9118aae91ba724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7da7172e1f062eeb4bc45bcfdc90d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36b55a561d837275acbf10e27e60f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ea7f49af35b6d1b60a3ab842bd519727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba98b4981a02af919a860fdb8abe287728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a579fe6850576ee0edb7e4a23eecb7f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb476da531e6c7a94795e2a8a0a252730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ef92bc9767d10ed68317ebb57b17731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a587774da19f92f70cc36ee4f69f795732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e35fcf4bff4310a532676e050d9b3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c368a8013b2874f24bc4948d9075e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f64cd6343d1789c7b2852da9c2ea05735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b95174b6ed0f576ddcbe93efa8bc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278530dcf1533cc98407dd49aa5b3ef5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726bef5f3e19f8166ba879b00c19197738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7594ada8969394cf1494ad0aabe58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a48885885d9cc56c0437678af4658740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3996f6a9dc8525b6f75f780c743a382741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dea0cfa37ada061ca0d6df7b60fa2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68394b8e3f1cca3cfc2c588d3e1cfb3e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e37a79d432b15b687447054016862c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301a00015851cf2c25791050546b72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f27681392ee7daa56af51636f3254746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d30877c73c2a20719a7aa77f260d72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57386012703247bc35d734dbdcb67f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8605a501b00468a44e21f6924e7ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e08bc4c6357a6cce414dbbb9106ed7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d986927a7ffb50a31db30fdd212b4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3642f8622206e358ca2c44fc588020752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e20e8709d060efab612035cc4399bd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3536fb6e8e91ccab6b4d9bf1efb2600754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059cf1004c03c0fe90cad00845925d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22822764f0a667e4ca58477dc6ee8e1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf881418279d3158b0eb990437e8bd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b516ea8d9123d03546be6dabb803a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44578a017291d41484214ca07e1cf8759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff350323b2301271a623589c456d59e4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41481c390ae554df89c923bb29245f46761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464e0b07fb09f678a1d33f2e956cde7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85197b77fb8c8337ff8899330ec8953763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913d0690e168f0647ae4dd81df449c6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ea1d5de06485e69056e87dd26478b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1b5e2e8545289219aa63da60f0c92766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033094eb4bc60637a5a2279e726c282767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3966c688fd6d4085f417345ece77d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c877944de34a7c42a093b35616bc2a7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eb8fcde0a52c27bf14cd235f7eab3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566de9a226053488a5ba395b796fbf73771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb2cad3b3e1aea3de8e496bed2c77a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f65e4211fa6ce6714315c10cb91152773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766b78769f03376b9c11dc4489c8ea6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea704b23ae6fcc23fabc4a00ea0e02e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a674eed483dd83f6c8acb55f6baeb776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3a790a782784bfda4a307aed6a6b2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b482670f56b560c79093a46a5cad49778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6802185d2dce45fc43b8936ef69219779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518b790033d03767e359a9e29ce3777780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e6b461884ac526f578e89854ee8b1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ee70d7a624ac9a0e2b1efd098fb7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a8cd095d7cd28c58f7f6ff25adf9d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ea1520be522a178ca143083ba071784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97836c08bdc999c6d4b56960be5170785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec50c924e40ab4b2b107b31299c6418786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23531ca07e99907fda3fe4dfcaa90b7787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab68bbcb4a891aaa7ca8d7867febd7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b393fe781d05cc9420a9a7d7f95a7fc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757e8564ef798c5fafb4535ad61de56790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c795ff3b939232ff814b1e3b95a955791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8003332f6ad6d6885ea154a803f7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fcaaf66fba4c01f075cb199879344793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fe8833d4f8854520f66688064fb81794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4970955cc7949a80224fbd12da169f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a58fc4dbd784bd77681aeb9083473796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89ea2974ff4ee9c8155350610aa1e7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b5654f9d9f3c5dedc8957b34f095a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82bb0c48334b8e908618478463ccfa799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c820221e07ba913bf334bf9328530800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1258f1fbac47fbdb59b4b07fc6e437c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184dcba39847975d67a58138069950802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5cc0c34fdb20beef124542075ed39803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361507a9c28f346387266e2662d8dac5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc81fa38b9621d4c6b6bb2b379ff1fc805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c051cb9e1defea7037fd418f1ad0db806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2fa636896249cf9ba25953af9212807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b5f70a7bd7baf7284c8fcdadf0506808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6146965190ada6cb14752a8855e7c3d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5696f291f75b1d20bd1593c69e796810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e990fabef336e897eabe6c39d09df25811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f47b9703608f4b86720bc0605e7e56812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268836df5f5c432356b0453f6fa5bae813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1079043e1b13c5d00a2b4e836aba9c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587fafe7117c0ef81139163b3a127d8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7b8bdf75005d7d286d1a009e23976816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66be48b1d3de1658a98ab2ac85fc0e817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32ef3efde6d88064a389c3b7b921a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d990275f2b097766d59c42b8064b99c819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235adf8eb72a910abfc7cabbdfb01591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cda767537adf6f4e627fa520e7c1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35314cba666d614e7c035f4b270904a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84c7ed3b901fd16f92bf63b7b7b4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9809a2721d5c84f13bc3d5e6f15e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e3ba79e3b6285ae7ee7b3dfb6d556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0288e6faebe0d1314cbb169b63a2337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e2c916772bea9be58b419c2c39e728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ff474ad8977f4144f12af3d62aa699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e138300bbab1a4b75cc660a3d7c951010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff55fb805cc937a16e067fca8fbba811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae8c654b69c6fb11d917135199ef9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde56e96f8d0ee48c043d7fe70acea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7764d011679982e1ad8891a78d63a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8035c6b7fe9bb24478c498cafab4515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9412c4214b3d152260ab3f468152c8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779cbe17f11c279dc202eca1fa7d1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7753aba9111460a1f28df858a1088718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943132c3f0116f5d5878739565718b1d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a592009421b4f7505ea01cde94b6fea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d6d98822bcf5be6bd5c98fc03a67721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29d6d37e09168805d0e8b8bd13ff6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb447868100f7f9d437abad95ffe94423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef624958f9fe7f7e1c1d7fd2f82a9f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66250aac1fec12158eedff502a3f174a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862170a7f6a7d213526669e073602ef626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19541084ba85ab8e62f59de593413d4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba73b90e32297e96dd9d8c5d26fb8ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f082f13a8edb35e7d814374f63899ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f50fffc979ffe681a055df5244c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700a133f28bb7e2a6476d18f2f7a5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef39090e68ab04a82e25648a103a29b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22140a1d77c219969d7e078311ee69c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b389d72cc1b435746b274e8116a8aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39e97ca6c4daf8144fae42dade6f2d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19ea79c428e5fc1c79ee9577a04efd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18142914266fdc02de42a6ee94d85937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d48fad345e610e169264f488cfd62538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793eb003e082a7f6c27ee322fd4fd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7d96e0a2beab572f7e8bc50588b2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd3523ce54ce18121d53a72552c5b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb510093ca5c24a3e45fbb230ff79e7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c82c8a17336da094ac40f0532cd8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e001287beeffd70c618d870b98b0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce04fd66198577708f916930bb62df345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ae39e0160da8aa195455bf19a346146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85965696989bf8d3f8f95e9e10417eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742c7545217c8f8703effc430a1e97c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a328153a82237f3dbfcfee190d6f049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58047b23508f3916e4933e6d8cbd8a1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9644701e1aa573c1500658a2dfc7a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bde74f53488799340078e02f30c8f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7e4fa364f7db9f7120c7c5aa52bd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd34bb6dd0fe1cc2e6a79be42bfdba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089796cdcb8bf21ad737d247d20df08c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3c10e11d3dc4321b07c7ac8d5a7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305b79a1e5cb8fb387935db1cd6b2a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab3cee16d15e94eac48fabc07ca33958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e015135f2192b4fdc597c10f84885e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253908a4b3966fe391bb960b24c80fd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17782b67e2aae336f6eff0030c46f2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0eeebe5205b23a019bc94d002cf7c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cc9da23ae8ff0b7435daa302543b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0351b8b32536fbd6275fd5a2d402b7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7fdc02c09a89f8602eb23860e12d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe091cc72975d4df911e70c45fbdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fcaf9bcc6eefb68e7232d0b31b1a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b440bbcedf10f599d73ba0d43807c1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa70dda6f91c121cfc33734b95ab2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec7fbb633f63ad94a15229a2e491ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742091560ca033d6b8bdca687dd3a02b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363fd6c5c4aaf8723f84f52beb3a1fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c631fa8c3c4cd288efc986593b778273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a676b551048cdef510def0cd98ef274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767c9cedbec17bd8f472e61b68c1ac075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d272bc33fc3b0ee318b1ba560aaf0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16767ffe35e2ee087bbfd8ae8d12cd1b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef842ddcc09b599efe987187752eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f07c4f7aec9caaaea80a96531617c079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b211fd82f64cb929be0a595b12fe280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138a1d2bfaffcebe402a0b4fa7717081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70579afe2c937ae2c3ca98058f3956c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda91355332a231af51b0f4e1886382983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d718d7c94731d2c682db1f92eec3cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fc50fe16555aa7897030964b669e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffc4dc56d433a362108585c2618eed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090711242a8cd2b4adff8d292ae176ec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1800ad352919ecddb7d06497403aeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28ee7b646959cbb8e93e772124ac9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02303edb1b321e6bfdc19526bd30dc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8ebf2713539b9c0327cac88574c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10a19f67444c0e161f7a753e1d8b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de0a2fc1d89fc8d7b9ba57720abc4093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0874f9dad1d8585bdf538c0e9475a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2dcda6b2e17bbc2d2fa689103a8ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9b4a0918ec0121cd628b3e0df36af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216e3df1b8386ccae5284d37ff9b20597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b537d4a9e9ac5ff83d2cb8944001798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bd9aebc8c5dbaa9015e156a3719f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f93af99bb88405138d2d3def2ef282100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c535a041c7f3c59e9a303585f565d6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf48842725644cec8b36ac4f93ee6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70de28544ebc4312dcb23d9113ab7a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a6c055b6800d3af368ec6e26dc42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808fe28959ee4cf1f4f4d4fd6f9fbec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872866416d33c340e71e920b26a0f6e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77ea2ce5bbf2a4d290e1cbd8c22ba8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f305e819275941b75c2de350d50194108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e218705ca13cf7e8e68956082baf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b6cdc0461a66ed04ce90433467660110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a99b9692cae28a60dec58a195c17e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f43bc56fc03a2a9077eecad90daea5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0061a30a137fbe2f55211f7a1f1a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9347ff7faa71fcd3b64c53f282406114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607fd1f79228f5dc77786b84eaf0b54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771fa7273183e1530de8fc6028c1a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e70096b33172e6c5eeb63b810c11f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43dfcfb1f28e5470b1e24f58c92caf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bc8a555ab191784e449da4ed7b246119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f93e0dcf88d39f985e2ce10171438120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74801a3be74bd4c07b42397df889c74121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ea86d685593f86d48fe48a1f2944b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28560ca03f7f4106e7b30168b40049c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8dc49b64360b61d49b6184a2b4424124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0223186c6a36632858b99e55883a9a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4069933ebf13b20e38c71bd3cd9ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f904d5af53d44bdbe922c398a1dcee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda65474b012f66e42073c44f7e6b2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239174d75a3ee98f2530e871e1215e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a885e4ed01a281f5e5566d63936ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bcbdb47ef257a2e955a6b26dc342c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93585bcb55debfac8d5e8f9950696657132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797bddaeb5ed533f71029f9188d94c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845308bf48341929902c67592d17d4d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7c565ddfeb3eb4681f9feeb287cc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca497c7677744d2c6d0f26e2b308d85a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ea0d219795a95eb9dc140d6a22ea5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4c5432dcda4bb875bb21d4cff7e3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961184d7b1f19b2f476eee8842e197a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f356e6d41fba9ac4dee65f8852714140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ad16130c0a432bc8d3f8500b7394e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a85fbf526a3f48a7a8a2ff533f8c50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd1272b84eec3f025bd18ec141d054143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637286d8ec0990193164e91e6226b29144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118841308f03f8a5cde5f50a88a26924145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7ff58b30986ef92a19cb0b65e7e68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218b386c53ac31700e9ddb463c3274a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2219442440ea172dd42389d232ef8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a98691a80d6578e599a609ca2b37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d2ef13168a9b10e9e9c2e570249d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8b119f620d449fd4ddf266966e03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5527a1715423afddc160fd7065338b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca248a47550562fae15d3f96c0e8a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6bceeff546568d5e35da847dabbd3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c77b78353e4c8cd0373e74ee3f65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a3a4d09ecda65fd21d72f24def9d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b97fa57bc6dc954d64b21f6bd5844157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34fe8282df11a0feafd1b72c00d4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e802a0d4ab4427693e0249bdec458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f3d98a1285d78fcb03739a722d58160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfe1eb9164a11a255970206bc0c983161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2bdd1f10834e1835dd75712eaedc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2b9873964a56deff0f90647fa225e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb415e641e63a1249097e5b456838e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd85f3ed5f3bcbb16bbcf0e6b914bf5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d072e4d01d40f5848d5c27bbb5ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1876bfd258c7a2b4cdfc3aeb5cd9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e59d5615a3d118174b7edfa61757b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c1c7ad52e251d41d4b65af585349b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957dc970b9e89b1c556b154b6fa34e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc303bc26e3f4b0120686ec13c7036171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63268974c297f40dbdd8c6222313b6ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7128da53cab9f875ed18aa490a623173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4542b27a1fbff2c54954baa8a5d61de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c142c81d988ec0602c7af5ffd9fd321175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350468da69c75f93a2bb6ff4640766c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4f9a093c7ae99a3ff783cafe3ee76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95d38400e48a88a8ca07413b877ded178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a52bf712a668ea5c7b914f31d76d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bc0cdf687b01d9503f04cf1c419a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de675d6e441d7512ec12d968ecacdf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80687b4e7921aa9b4d82b3c1219423182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c8b387df7484f3824a61fa14293c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea42f0e9778949b02a46e2d86d3be0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e154c27caf2dcdadf0739c181025a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08864088447e5594e58b63e64424fb7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f17def5390db129b1a8d7fa82e61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c78aa2b9c7ea9dd4ecda12cc83f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faae2ce28e3836b830554aca934a3cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381ec0c64c9c439f0d8df7ca28dd66190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baaf3a3d6d6e8a4cecbad635e20eb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3345f5a55eb685ac743389ef4a95e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8f689d9218f8c596b498b46266561193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43601fb565ff688061f65886c3157d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bda88ed283ae56d443a7bace150181195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e447559ffd10dc8fe3de25025449d80196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce110aae21adc302c599e879af77a39197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbe0b5c022436fc2ca0b692fe1530a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b4a4ab90c5926ac75659663d52ad4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06799100bae472f107bf01505dabd45d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ee064ec6f0d7cbcdf09a74c36efd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a188044c5528dbb9644617bd922f7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764f03284bebcc5bb6aae2e3340cd7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e312852962a191b3a2215fd597c17e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ce12ba7c63a0459d2c02fd2ad1f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495baa8c569cc411cda576b30c7ddc00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfc9700a862d84829a186e600db368207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4becc371b080c6fdc903fa450e9099e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671193f085dbaeeefabc83220cb6a5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e91424a7ec3c8e2aaff508fc26e93b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3760fc460781543ab773f4bc626f39211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7373a56020f11ece573f06f743981f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d62e09c77d112384de9dd790e8388213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb73533e0df6f86d898441fea550f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472347679563ca3b8cdcb154c72826a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4861bf0e12fb54c7e229efe20febd28216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dd3b9156207aca0c1055055831757217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa567a7d3e78aee8c2a661be060e7bfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e5c2b4be931fe4e8ae091bd74c327219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4a8a9f13dc550b39eeaca68a55e47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989e358fa9af7f88377e33ae0887e18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152344b74b34e942642ab9eb2f6771de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be91897b0f45c6f6162f64d8741c7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a33dd53761d8b75a3c3381cb18957224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badaf54182e429ab0e777e48f2ab287225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf66a8819a787075b520e1be86006226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e78debf52c0a1e891ef77dd1f13731227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ef4d93721282dd65b097c382ea592228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fdcb6ac03426a03f0e6a58cc8c2f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4a3321679c11b3c16a9753a328fb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d64740f537cddf4721f5c042ebde5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d4dcd9605ef6db8e8c0ca820fff79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84992a02b612aefd615745323933948233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b9e381178c90fddfcaa91fe615ec1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cab2646bf059956d12dcfef0ead33235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51082d5bc56ecfabc350c571269ac1e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf86937e7d61fd6f73c1e7ab23669b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d6440ac5b25ebf0fa74b2c209d469238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0371e24ace444b3891bee1973d1269e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d759639c456bb56b491ba68a7ef3dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50c7206f6a1a5100caaff83371fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fdc0da19ba994a0c667e597cdf3daf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398baf3326c51a6ff6c48033afc89c4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449336217ee4012f64fcd08a82953846244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ed882a998d6cc6339196e0f9a11f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94122642139269569e938db0fb3f35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca122d8712875d84142ca3130c0c281247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9504aac95a9fe42a5e3006c78a4e0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9c93b81538266acb8b9c5c4a501e2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f330ebdd8dfba73522082c78a037c21250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc7aa0880c95d67afd854afc260f4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcf21c67ba398029442289d0f7518f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b2a1c128d4c97191575b8736a5a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064e5bf59e7ec7f4918bc3eda6db7f4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54d2f2782cccee1c8630c21038b9ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d432d6696d1310c4c07df479cf90c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a7730c93ddc78856a474f6e170cc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59175a2581e715027fc827b62b5cdbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9a1a5c9c12d2b470e635b8f659432259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea434ef29a10898545de67f9ba1ae8e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43748021835399b83b2cb4fd3f574e61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab03bd605a2e0e8c90dc2cd445a2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc96ec68e1768bf3c46ac888fce2ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b36b463b5860b3fc890e7757e4089264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df0ef0e0563baa2bcd15cf6a2b29b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fa64a5e3488f6788f78042c658681266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95baac26f8cf7d9a4eb9f61119c4661267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a590ba04a959162ac9412c20353cdcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50023d8f90a7630bf5c15c37bb007f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76728a269dd40dfac54ff8911a043c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3477a1d518e7ed243cbe9a39a2db0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18938972763a80b38ef5fa9882712272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4138798469641f94c9c27fd9e3cabf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a20071b37872006edc1f297df71fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1eec6aac57cb65a40ad0ec4b10d8b8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065f5a836863468c88de4e669465be8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124c21cfbc3245997faf19d34795782277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40cec2f6c94a90a16c6c1dfd9c658c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b463e260b8b96471b51759fa1f9f5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb409b283cfcf9f13a483c5eb2daa4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a1f33d1030f9d9d95ffb9cc4fc598281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09464034c794576e54cc0c486ad2d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a6cf9de0d44c8c5a7bde033b0ebba283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7094af5e0bf4b28168604e63b6e8337284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e49df3b26b2ab808e73a6f489db9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5bb54c80a986a32a44af91b631644286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6998fcaba4b13ebf3632b90a1a50e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2adb3ae91a985be6dba2dcfc07232288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85717ba1ac89295bb2d03259ce24a21b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f80640c9effbea91b9dc99baa10263290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0004b87ded6e640417040396d83596291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166c2f62b32c77f8c517bdca70180e4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ded668a380f559852f85a1f22d1e46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a2c479cc4782dcac68adee3e9abb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d248ee1184f09c62d4900fd6ebb34295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea69f83d9a8223a32acbe343f8c032296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eec9b1cdd78227347f110c34a81c24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac547afa48486dd3646e1afce2b0a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845444ac0dce4f76a3b8104720566ebd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb451e5927ef08ca0a40333d05b4b68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ede7c73e4518fe22cbe01ab0b053e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ed682187f18035e12a6f43ef36600302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4e22fee1c03eece152075279ba1d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad3b0d9e524a6213f8076e7f4fd6f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e52fcd88369ec4670721b77282c311305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2ab52aff686208a6ee96232a6759d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164009047267dd9593635451d82b8b1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448791d7bac88b9396b931924954223308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543a95d595a97e182374963f28ec4d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853c95a4df694a7dad0e9527b80fd86310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29554e22733f00e41716fd4cfbfdf249311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d8c194fe28311b6de6853e381b20d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ac7c959df97b8a0e4fe791849b29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e960407569582be511a27aa13761e9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afc8d598d045261b1d06aea5cf9274315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929441741e9d3901e199b5b82d149b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8764d3e5b64e0498cb5d978b7e791ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eab96f3dd7c717bc256ba963ceb630318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812623410c8a5f121985d1d44ec83536319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ad0833f5356bc648b92bd1284cb53320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edc4a18481342c6d5b4e39b7258cf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b28aee6b94a34676e79be6ee9c06b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcc7d729ac8fdb6d711c92978a700e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df070460465dec56268dc978483e3c1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723bbb0cc181871269e61856408a9af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026cec708319d75edc9fe477fcb2343326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788490093d3159f79eee630a9c886f29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806785db214b602eff735f79ee6785ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2176cf64c2bf85e987043e18c0c97f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d36c593ac3468f660bf05cfa41a671330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a61e61b26bb91c15c6c7836b8968f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9ed781fa6f22434f6da587a022ca6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb761a316849c3e230179453bd16a52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b31ba58a2f2a777f3306e46cdda697334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d12920d5b79929d78510f00e9188fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a942fc198cb08426ab99fd863e56b9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44533fdbdc97e6a23869458d9ce08ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dcb409855b3073d6ef8eeca08f35b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33baaa6eacfc2e95f4190b134ecb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b15f25d16b54fdafb05e79d77a6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73010a0495d8276e5ec3f140b541312e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fbfd1bdf53622adb40f2457db176b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4947a9f4b845c15148e9a2968be7a05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119f18d30795f10b2d4766e7798d6d7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf2c81bba4de3c1295b94c857e1581345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f369f7e550fa25bedb79f743b7e5a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf6b6a72764d5b0904c2854e18f5e52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24c891ca8f1290e3c4008da7347142348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96afbec8a20c27a9a9ff9587b94f650349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89b9b0b29ec789d6229fc523a04170350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd914309cf8a50d8fb567dee4392caa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96de3cafc8da30b02108eca0dcfb7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad1282807220169ea660d4f12233c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1b79c3d990c2ed9777054d4217c5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0551615cb6b25ddcb36d89718478e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d73228b2bdab69867d7023e5fb9b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb4c6376b4a8d87b0c37eaac36d9ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035383d2a1373b251619326d8f9a74f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4992a0f5ea565521967c41846fb89359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2483bf306e8097115f9a3722f95921360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ffbeb4751a9c4ff571399ff00a7b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5286f93a587a4ace94729b4fa9d67c8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd6e64e336e505f8baad2f9ac5f726363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fba4fa8d9b0373b3981112001c2dae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c28018920b22bd631054cc95eb228365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c720bf389664398c83891622da3c3d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb5c93174702b3a33c13bf57a37ff4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7233a1376ab2a74a4223d718f217e73368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666544749aba29765288d496566f5a23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b00ac5ae0b14254be238b06bc2e4b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a24311abec65841f3c9c40b098b51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f1a735de9654c3b3266800ce2afc4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40b2661c607e3010283851384b7d98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa78df3d15b5fcdbe5fce1167f7de43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0a1b381a8ec872d5e101955ea8bed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503dcdcaeeb20e911e6b9ed215a2f00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d97e82a49f376df52cf7bcc8a1db7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e290847e5fd805d81e42142314f9e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde68d2568813455b968a4d545e26b31379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fe14a859658d76ff2f44ad6ada43f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f61886b4e438966bdeb926796e41c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073291979d5e27d353519d3b3f63204a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b004540da606c081dd37d0e2dd1937383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d7d94f4003c176598cc5a366d11d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb139e4f131b4c268e367153e46c016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94714b7ef82b091b5a627d99613c36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557364e95207358c330a3581f2b55004387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e842dd51a720ef2820fbbcb2fd335388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b2a5890dc01f161afdfd8f24af23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9665ba3807e0a89c24689965a39cb67390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c22a34a017ae3cf684fc415b1f0f29391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd680254879cc88d98b2e8618b1e3b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edec08ca35c39c0913a6b0ccfc351393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09097ebc5eb7556d756fad7e101cf2da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c13e28365cce93f72564832a1ff77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e1befcb740faeec057b5c6a19a953396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba4c9b9e5958cebf1627a7512126d0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041834c93073b74dc9631ac2d07c8168398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa924b93f8da9a80414a47308b6884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd466e7bee0380de3b5c499368b3e1ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f37e70afc5a3e7d537d05c96c233ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef172e41af18c030ee4aa0c9dac7c301402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36f5c1e7b44b6ad045f3fcbaa414a8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fb2bacc58a379286d7148c36bec2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce221c01ef1a2e62bd82bfad101969405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233542838f884156c5bc7b9f9371a3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120ffd5ca018e224f8ef0cb5c4c4dcf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ad2cdde49b1fb2cb7ed6ba22352f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086058d30b81d91a980b4e6101d9fe4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2615ac1a0ac1fa018b1911e317211b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654bbbff966e5d659bed8cce03b33bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3de711e9dee7f844bdd01c1b8cdab3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79351a2def211caffe1779abf1d43e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532975f6f863c59dc0ece48e89b293a1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a517940978c313731a396cdb1ecb9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acc910f0f7552f38a29e877e880352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446273d56413df17c82e6f43566e03fb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82768d53a59d77027c4af965b4ec2d85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae2d0ba258df4c275bf60e528a7f1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5206c08d373db7fd7ef0b381a428a23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580489822d3a20e87f10a18b07152a20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7ecdd51e398928f5ee9af57f7b47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e4f0e426b074c04dfa962d55d9f45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4e00c3271a6e674016a3762f951e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec417ae8c016114a6cada44c837a2a36425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b30496a7dc2f87cb6ae2b3d2742d9d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8196e0346894246d04f8c713187e449427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81ba76cadb53098069c3d358681ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda4787e926f0e470b991b466f2aefd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86327d26108635d0baea5ecf1da43fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61b8aed28424854efd8dc1b7eb3122431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae2df2e804455c37c4e01567334c13432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4afdfde67a85711ccf6b3118212fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fad319e9c19bb4088d34049e1b0ce6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871f757819a7cede377edd453f98946435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa38e1d10f2ec8928bcb7158eccf78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347cc8226a0ed22e60cd5f7116d6648437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2253f14ad22216a3bc0ea202d2823c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca526c5ccc31dd699bfac04ae8dde90439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e3226ea131bf044107404abdf0fd0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0052d3d4fc877c9dfb32317e953494441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c048ab8fcbbcb6d452cc91e93d89d0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d6ee903957930c036bf1d3d809662443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9852de3968acd890510dec062d029444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4f0053cad312bf7ffee649701a136445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ea32ff65c24c3614034a6d4238aa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbcf2217b6ea7ccd997261d2311c25447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf507c409166ac3636a88251bce8d6c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2770be44f1aa50f9a2e87e10195503449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ffea46e8f294d9e79d2b782c5ea19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332221c58b0366ec3bc2663b7fcf11451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75849abaed96a1d0634d274b566d674452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4f4d91232ee94b5bbf778cc1b695f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dc5fad2f2544b340cfb63dd1b91ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31c4f0f4ee3317360f4d6965d4037b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d43d5fb0e60f8e78b256c8c3c6236456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2582e186b0b50f1d0980c9979eccfdb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfb7899cc66b6d06c1a9eb3f9e0efb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a68571f67eca619cc5f3c8a6d58ef3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3ab82a5165c1d13306f2dcd45789460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8badb92b56a45c22dd4af05f78f97b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff84fabe05df4ef93be2ac659456138462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10567c48c8c67030894211a4a54a810c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cf1760fe792262f327c5953318393464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30189b715ac91a11bdb97e320bb0de10465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30112c8c32a57f6cd9dd089d6d7359c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298dc5a0bcdcfc92e124347b33ecd8a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa39c23934615e6de52221de125726468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35056e6bb634190d1737097bcc70b077469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6902e58d4bf08dd7aa99e2fc67ce88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b15ea088883d0dbef6da597501d2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a05ff17d08c0d816b79036e8665af472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124e862f743779d0956b9fbc33df211473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b895a484198ce60fdc3aaa87f246a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30deed34131a2f8d7e81d2dc9287eed8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1930723e4f89eb551d3fcef8cd03ee2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3600855b615a1e9261398f3b3ef36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412d5bb98bf297f7cc6a5a447033ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d231cd7f88173d01a30616da07d49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6dc9a1004c1ef502b6a884330ed6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95083d34fa119849dc23ecdf40b4866481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec326dee8659a09c31fb84a4b22e01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550542f363ce3f9ec35c206ef9587a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efb5cfe530116d7b688df783de195d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97381d85f2632e736ed1255c592c2747485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952334ed9b8c182539b4dbfb6b09a40a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b28dd79518e4d3b68a2e637a53d16e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854aa155e1695113dc54f672e8266890488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f603dc0c61c43e0b3bad04fde68254e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83692416457e8820a1952e25596446a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7268932acc5d19338444d43b747723e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f5f691042d52b36991bf2249e19f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1fad0609fa0cc6a02e5e7b28671d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaf07d7165e3e19a40ef6d2adf1e53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f54f821c1f5c04bed9d4936cfb6dee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9debc55171c39f805d9689c68a06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876fb563aecaa678e59490febe5c313497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2be871a16ee6b6f3157918572c64a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e150af450e7033977769e695a4ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ab6f4e611d5f9def4a6a45ad3e1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2fe0dfd513a091e7d7ca9b398e4b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b52335198cafe99a1280bc5620eeb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b5ef0f1facb24c58c0137860fc458503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1c9128b233d4875bb8be4f78e82f3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae614e25b32d0ef8ace70e1a563a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781304b474fe9e38451ef2304025c1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9273298aa068b46d07f43f457ef561c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac200ba57c53a8ab67cb91433db1ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b163c857f9280ddabbd5027c3d69daa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506d0ba606567d13ac375df447a3f71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f20c8098fec78939414d73354bc465511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc500cd061522d1d7484f561ed24954512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc51fabf43e6f929dca0bfa3d3c61a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49a436ac79c2c9bee5336218e0788f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c68b5f78b45ce1e4cf6f48b09dde5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2759b3afad8874ee65af1daedbada1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb2da2004e192238058e60763c1e32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a078d3d074017ef110b081eb109067518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc8f5018c1f675bb97100180ebd395519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0787abbdbb66d231174e13572a0cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816257f0f0b155ec1ebdd0ffd593c3c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79968fe5c02b673072b72078d6d8c0cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a05e6858b873975656de1951db9d44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9995819e431f557db6b7d170d32fd34524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2363a71789d654784662ce3754dea2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f91902eb3e959284e66aa297131e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a29c5adf895dedea4bc5506171f06527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda233e45ccdd63bfd06b2c9d331ffca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143afebfa1c3ca40ac0266b5d6ff838a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282cef8273505d1b4816885bfdef55c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbba7a60154c5236697a4bc661091a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52117963779fce13356ffc5bcbdc611c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e52b1685604c73695ff443c26c8c9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebab56f46e2c0ea586dd18d77ef309534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd635642b8f37ce43eb1914f0bdb2d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9b3471fb08c0583e09c71ea0433f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e30c56405a602423792551ec74fd3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b59057afb627ed96157cf6d88e11aa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072952f352480c3cee912ba14d3d791a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f470d451f6e156aeb3a8d2a172d92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4fae29c7704c2992cd2e7f62f21a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b180dbae156f4d28b4683750a42373542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796d2e75897bd734ebb71538f4b3269543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede9cc7f24f360256a975b11459015544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e47226cfa763f1da36d2c28d0e2e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fed74c28fd38f67bf04627704c16b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87896ac924ef331834ce9563ea0c04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865fafc4981fab5606651d018eb5abe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca5c0b84e60e17a205f591adb694c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84ab099b46ca496f670d1b5d437b96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ee1f4b1be569663e9f56b55724c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9d5c2749f26c5f0a356b6088baaa6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bbfacf50ca04e95bdfcceb1e2ed6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada2c5864f4f4941ca39874f7fd9af0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce507a9e347612928717fe239661df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37a6e063498b959be3f548159aa821556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb891cd080caca649728c11f90115228557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80951b4f38e1eaf982e61167998161558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471068fbb27401b9a3eff2ebb1c0c6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73497f1a9cc3cb4eefe795fe52b47a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664083978a1663f48ccd4e12c2cf3001561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe83567ffe4a4b7ee1b6c6b0b7ebfb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34da948050e1a692708d3cd19de54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdfca90186cf299472ff5735a576e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a053ce87009230b84f43d873719da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddff3c781b47fb317ada5853c90a49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117017d33aa4c68d3f07ebf56cfb332567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b06efd6c2bc3e6ea680d1e580737d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c6f659b28c3082b832358e8258eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd831acd2d712e8d0b21d52cce875570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b55f5dab62097a0dcf6a9ebaaf1629571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e498a1ee4af2258086ba29e381ba32572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0890286d5bc57f226e2d7643b945c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad95cc97b3aef80f9e3728d21b604574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738160b9d6f3f06e1b2615ad90fd7c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4245bd778684bebb5ed27fb794dcfb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242fb1309653b29ca62282060ffadb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656f3a883df79dacbac6fee84e2d70e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e29d3210a0cfd0425374107cf7d23c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66515054dc165194b484eeb63f6bfcfd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9398a8a7b76566341ccbff0ee095f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d36a7f84faafdfc87802a5ee8ce36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c11edf727f02dd92064bb2739d9fe9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e01643b529ab6e96eeac805157870c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cd8b6864f8ab5a9ed55b6b2126d9d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82607a1a914619c2dad7b8615bbe4c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a547c4e0e05c5469cb8cae96c596086587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e7e27b7baa97102120a49e23b1201588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739b70a093fec2f10653142e636f9d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3d96ed76f2a375ba62241b85afa56590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6709e4fd3af9eea79b5a506af4c0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903700c5108647fbc88682ccfc2dab7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8fdc1804f4e9b89c954a085700e9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7e04457c330648b7e39b4061f09f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca377fbda3ca3e3f9c260cf1d89114d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a7ca6b20666afd146f55ade37d9f0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3484e363aa41ddd80e4a35fcfd93ef3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5927a1695bbbd52aa12e96f14f53b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255d196da7c3280e126ccbeafa6a6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be925c98d42e7205c188e8932a1f7df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc40078a90bd4e16a639a77d5f4052f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514df77b619fd123e91dd8c05f15123602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d677020968478e84b3d50fa28851603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178d7f3c7cfe03517516e41cd072b37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4533abc6167435d328e0c96dad2b9ae605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4d3c6ceec2470adf31ebdc0a3bc6f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af117aca0c428691abe1b349a79355607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900062c2a837946bd09414d726e54d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f256666616cac7c2eadf2bcfbee38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1cd462d9d398847c167b140b427b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd152369f4aee257726571ba3191f5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f30fd1fe802e13d7438a0a05bef7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c9813550e0019101114971c815736613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b4d64c54015e2d205d9e1455ee06f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736061033acc173c9cc99adbd90014ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaa0741a0cdff71391794061e5ff3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafffd88e6218a2949469201fdd7a3ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86975bd05ff1474fb10c016d215c93618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e8722a8e6706e6c05559b9ce21b9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15e2861faceca83667b04bcf61b613620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41abad27113251ade837697f20e2405621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86588fea0cc2eff0bb17e7945cb9ea61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed86e44b5e670b541005867da5b110b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc7dbf64b7b989f6ccd7187a178b34624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5b8c5ea9a6691e3e6c8ad723f1859625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e19f5d95c912eee396eb0f4a4bd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062c35a00da8a4c7a82419c99cfe5b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed13dc7cecd54743601011650b7dc1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93c639c5c629031401ab68bd9a6630629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c2c4b475bf4d1794a020bc790fb23630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37365bd528cdd04691cab1657df0542631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd011788ac906b055a1dfdda65cfb25632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d134967102d1a14793f4c848ac471e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677b39906caa49319acefbf931995d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aee4ad122508e99e72748d3b9581f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febcf3c74280770227d353276bb55a3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e36466d6c71013ee43f8e07f573b0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a502e8a72f585334151be6a677f80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0bc3cbee8ec7fabb1e9b709b0759639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47696ceb21ac21d145db26b4be004bfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24106bd837fe15443bdf4ed05a9c9c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e3ef1ed40ea5210a58e70154ae29c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda22c7c72b85bc29ce114477bbe5a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956692cbdef0e695d3dc9c7e9634e48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f718a4d9eb2904424da5964226e018f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a2bd38947930eea6e6ca0155c5cbc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbd778e70402d263cbec8a52a2a214647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9151564c3156d5faf5e7f8d2f134e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25926285235e888aa08d385fbb75027b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c3276cffebbdeca192836f5992ddf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2b85c068751d711951946cf60f5d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2aed9ef601d4cb22393fa36cdf018f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a23a34e8299b25ac3a1b983635d5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4771ef06bf17904b30a3b64bd4f67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d646e10c367b76df01b18e81714c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98f2030bd43093be4afec31e747e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef596594279382e4a6568fb0e9d0a5f0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f744caf31199254f45bc79ae364f1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da99b6285d3caa67956b9097d878722659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056f7779566ff4eb9c91641972a666660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef6744078c496c0f9432aa388aa6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589844e9af763d9365e57941b489eb86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b991c61f63ed3c41b0e5c763384a40b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8430560ca0011ffa5a34c025bab918664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b870b6398fad7d84d8e940e2613881665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a199d5f4b08d1386623bb5a75cdc7e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377debcb5870dcd1e3c20d4a4813abac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e7182ffb0a3202648e2e3ca9aecc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2caa228b3d7d6eb6ef4ba7c84415669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaec9465a7f17fe1e3f3c68ad68090670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238a820672fd7a92b7d8a8de3d6582f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6cb8ca8cef0b2ee5a20f8edf37fc8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc1c661fc4a0aad9f020520e01b1c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf3532dc4e9442c56b64c6bc82b087674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c02d41553ee9ee2656ca6796c6ea375675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77b728e5e09e5fe7380082cd769785676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de723ae1c0ed32fc4a44d13e5b126a24677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0650ed0d77da63d8cd7ff9d4a5591e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784fea7f27f297c52a839d09e103726679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47748438dae9f27d88e8c00b5575e8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48936b15b54053d2764beede7880eae6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0536d8ef47a5be2e4b6677cd081c35682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6dfcefce4d7f7679be1e2a6e34f3c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80d03b08309cb89abb3146936b407684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed0d67c7c5bdfa40b9d34d14ad640a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0c5cd8f7d643cb7caf219ba9ad248686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62a2a9057c4a5ace8c3506ee539f70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970a89daa17d8f011d391d1092e5cca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419798a9688fec021920a78fce4148f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c645ff6a64bce5d51c2a4e7e847e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2a68a871a9504b1853585a84984c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8651ad098936769e88d98e516be79d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1977f20b3dd069c223163ebd05a2e2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a68c60f91b3b4698bb8d87e0e6da8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a38c88e24ba6730f8aeb1383ac5eb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467633ddfe22302d82490f7ff36d5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd2a2ee5ea687690c370acf2cf9108697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f5716059e056549ac430018734944698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae2cb5a1ce9a4c4400598e42e499e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103bcafb032f1c1be935e4fcded49da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba357b9daf1f5e5f52c3cb1cfeab6b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f97f48b04e898667f3b2c7c66e5fb3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a86c00d64ca1e8e62c79c995fa7a03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e5cb5dc020824ac9cceaa1a5d725c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6bc423cade194a28e41a471d7098f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474db127b7973eb356508f57ce3ff63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56025b8fab151570abc353fda9dd5f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca86e1b3231bf464a2e1dc5f4735db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24ac78d7c5e8e7a22ccf6c1d57fb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd340af56a286f8d74809e3afbc8bc80710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582927b1d3975e96cc7fb39719aad5b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68991fd81a7dcbc5bfc4e082b99804712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf363a7941763c79ac8411311782e25713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e78899003adc9b442f63f0e374a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33422fd4576e48b6164b6ae767aba9da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a25d0198d230c3be95d8094bdf002a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef50c30b2fcd8c30866ff5a9a742cb7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6ab6cbba44b22b31c8bc694d8eb4e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e8b77f43da765dc58885c9f1d5050719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92287563ca9b41f509ffcbf00b35a7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da1884f548403e7a6d103b5578db4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e78076831701d0998e119c34a24482722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809635d4fb3ae3f8a7b04e9f9efddd66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8253fead4efadaa679238b1575a82c7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64da5b3fff90769d679c84469cd420725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eb40fe3f8788d82c618b438f7c8db2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288602f6f6c951be8c4c2fd4e8eb7e7d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1e343483d3e4c2b122616ccbeb8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab32cfe01ee43971bcb8bba47ddbe8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f2b7371019e75c1d81a4f9aa0cb8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6229e975f21c58b94e6d5210b0314a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa24cedd992b396567025b05ccf4223732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b92d372e7b9d2c009126829a10ea3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4808c3569fce95bdcd9782211fef459734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98816abb3029c901214dea703108b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd99c5acafe66e17011475bd94f59736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e969a9ae3e89a4278e84dfb0c766c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116abc10832e56dad9abf6f2b1c5a4d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb194914eabbe73d1fd0c53e370ee2bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56048c996f818acad53b99c56350b7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f607459a986f28b5a91fc07a41dd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769168869601047bc47f62f0c39cd8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06724df2debcc0b67bb5557ce7b5b192743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec246993611b79a59656d9779af3da6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668205bec3953f18fa504082913a68a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eebfef77955dc814e801924f148fd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02011a5135cb40df8242cbc9b04236dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6998ad44ecb6550faac831d8c2b49748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e3e61a6da238cc107c4930d180dd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5ff600784c07518fb1a36ba8c5f38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a094ac792d9e803803aac02b51891751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f20a7194e5b1ea33e2371681d5162752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79596ea6eae902a26241abf695acbf94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ace1fdaef2378b864bce665e09f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00c56a78091325a4e116c5b2b160d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c37e3e593412074fb909bd818322b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9da4cb20cded61795bf64df92578cc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e133680975fc701ead7546a512df3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8214c04bf31d9fc65a8c27cd469ba18759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aa8c9142d50301903771f357eb964760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3962a52bd45efa0274d4ef89d30fa679761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6b746dc34786654da278aa3785af1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534aef9dd2637a1183323e6e447a7b3763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a238ea38dae76cd2036d57512f49764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda9207e951d0c0b8d896f15b6dc6f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad082b5ffcfd43722b91b942de7e3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe010b82a44cdc810659904742c87f3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b052a863ef5c3f11c1779b85c9f90768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b83b14c6f751794cfc0e36ff8c6494769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc67b8bed907d17acad2cc0b9c7c71770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ff01b6b6e445e57f96642527213d5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2055e05501b77fb14ac27228b40e24772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7238050ca34ef91e9baaf26841a4904773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b9a44c972a11710e2c6de42bd2a7a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9798e51220c26248666075fd798d2775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2140fae1b7181baba1f28562abfcfd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2f62994aaeb80f78bee66c1b41f0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cf52f6a89aee08a619c28b0219d9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c10dcf0d816b76935af2cf4795d17779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a90db3acfefb4e196c35ab4b8fee11780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021fa397ab6ffcc289963070e622109781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf8fd3a762b7ae345374c831a8926782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d1ef0aa035d4e072b24c19a9c97c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eb4402dfa5b1e9b235b2c559c6ad0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe290fd9ffb1effb52ad44434a35f5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab79278bffa53dc7c338b4af50f2a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21713f317b4edc5288f7b7ca9b03c3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bfa476ed35630337ab034c1cb0158788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68045cf27167154918fbceb9bd9cab1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf850c133b7e0764901198a7f2259d6b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0748471e32e372aff109fc69aab1c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383207cdfe60a7e7ea016f2c9f7bf83792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8a5ef53a8da406489940cdb45f06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01813dfa1af9f295b31ec6e621e38bd6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b5362139f86090ee772b65a3c4f41795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a96b0ad3707e24f36f83b402dc50796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fe691f1f49c7da558bf433af861c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649cf1bba8789f5e76c79842ef53b30798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909c6c4c9909993414d18da6f386f3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7cf25ae919453ad793e6377b7eda800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109797d0275fe301a878bf42a6e244c5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522c4b957337311ce1bf81939dcb6a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cd51763a55977942fe4e6923b5d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc2b8326ea4a871a0f02155c2fbc73804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116b40ecf75a426e4086d6a3e921ef4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59232226c9846158af224e41d2e67f23806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510f7ddacdea5dc8362074507afcd09807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c41988c41c7c22f26f5789b8ba1b72808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310092be4aac5e2b978331ad7556c6e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2955f3b7ec1a1b8b94430d0d4bd20a1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f30e613d1a05ea9dfa88180aeeff6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c876a95aa3db8e4935061de93efa0812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fa19f07e3927ea3d0230a742d817f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d4d02a7ccd78c92cd487c83949b5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcfd8d8549d6c178e06abb513a97bc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf9604099169111f708a9f3e7ead9a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf06e63ea28cdf8b8e296dd82cb217a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f73caedf5b1bf40dfa4115d5abc69818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d2659b379c341b18e61a78d01e73f819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>