--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429f0adf894cef04c51575405af6ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac334fc44fb3c5e352d7bfe60749f2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84881e04f0a4004dbe0e665eb889f91c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e6d943e3f6d0a3fba484d6e5b3dd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e67e5dc7f2ba8f3c63a624653c4daf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229e564cab370b3f083fbfe051259e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19152428293dda655d10be0e6c9dd467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce692ae1e5b3b4235dfb27cedc2e278.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda14ebd69af90e0e6d71f7716b4e589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bda7917614b4f6bba518d6bbde46710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0531baf1237761d5c0d90da2d22e2311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706abaff146f57d60c8fd0330886eaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206deeb0400c13c90edd645d2702677c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023516a6928c0060c554628c92dfc78a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbcf383899209532bc8232e7031593015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f89afbcbff3c0f73ccf5bb9a42aea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ea3681466a8b438c6b267912719cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141bb88a74cc851e856d39200302dd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54424d500372d006922a39b3e172a1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81a579c1d5a74d3d925a6111c8902220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e607a4d31574477155e011266126e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089716c23bd5a9f431ebaff0bc6c01522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86827c96ac029900aafb3ae717f33e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35175240bc7ae65faaef64f6c0a3cc5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f31c8cc523e0b2df41092b9667627525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f5445a77162466dfea2c4307b972f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc63085e86e750771d46680aa28e72427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161b6367aacf4e11c02ec248ef16d8728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197637cdfc87836b49ae5e68b16469b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f13294ecaee3810d1b931bab7b5ec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847a39c8c07c914dfb3d9e2ffd7f43631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ed8bd75fea79538ac0e352925b95d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504fac419110667c2e69d9d0c89fd1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9531c98cc771a29382134193f516f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20df66ff05ff0c67a7f36e6179451835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31932a319165405bc2669e0845f1e1e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146343f4c5e98d6c1eed9d89a47f1f2e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be930f9e24aa8020f79831fab2b2adb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa79f74ee6f679ec3bd98e140de454339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c4564f6ab9f53bb095699d0cdb96340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb28617eb4370bdd0d219245487caf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4a68f59178c933e6a9980825a839b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe02fa8937bcf87cfea480b15d308443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c986caea046515e345cf8abe72d01944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca3d4c078d6d9990b17ac394ac9e6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13baa0a691126d2a58f211300543a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7110743e912e4224c909251090bfc647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4950d01c944efb1cae84f1a663c84b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c7cc2f63f7f237f8df99700b9656749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb1ccf03745cc05da62b3fe32d1c7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654979e87720d551acd3e53b7f8026451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf347456cfa51ca4dd129a0ab110418752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059c300f4f8a1b0eae92bbed749b2d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45239a7d564ce11da5adbd254198b1e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71341655ce595990438bdc3aa77a4d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f25191646eb1f9c0c190235db12356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e5999ff624436eaa4e89c12cd3f9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9bd66ef448f97f7dbf05aff3e87e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f4383a31cd0873e94d23d2da4a7a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b68179cf0ee0ec7ee99c86f7eb88760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701814442f77aa7f23df238bcc00fb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35445b611b295fe14437c25a4d36ab8f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f9920f33d6d341676c25c7da60de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195e61e02028e79ea144ac22ee1fb9564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53747bd3c65e6a1597197eb008fe56d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d802863d626c642dba359ff93518466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a68bf81fa3534a73fddee3662747867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8ee3155141afa9f8ed41087c63e5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10c20d1d9ebc8ec356a6b9a623077369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d31f812bc99b9ef7512604d6de49b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa860cbc6f2f170e1ad51be5a0e520571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c98d53d88e9d28ef113e5a87a71cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82bef87cf7fc212b634a89f2e2fcc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f7d6a96ef71cb0183977717e7138974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67293fa811f3309a3de31690ea234e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ae1128ab80869f21c7fa7ad5f6a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e46241f4fe33a932cb2d4b7ef4dd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0d4ea43ca116c6590608a83ef045f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a9a8bdfd936edd6ea660d6f1f00579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2428d22e350cfb199e5504298d87e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c3d74c039d425f67c126c48e3592081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefad1fb24caa58ad8a9e2291de63a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940e49f789784febde81c5033293de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae2293d44ee1adfd7c6d2041db4b8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c9cf18d410e9925badef892611eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86d75dfbb2a37c475849b64303df4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a4cdd0efccc5d8ddd2f85d377b83187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf58756833ec743f668d07231f522c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b78f75be2376cf351f9b0e992c52989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19727e27227a0d9192cb7f52e805dd5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0637aefd79dcfa8167c279340664791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1c7f2fcbbf5344d1bac900ae0f03d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e549f3e5fee55ce4b218b8cdeac8c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5be239bc1d8dbd57c2eaebc8fd484c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd8fa8a1cebf7388f101cb8dcd229495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d8f915a87bc724aa322123ad802a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2026f4ca021f7e1ae6211aa3e220c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f8bdf20d3e823fc414fa03435dd4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744c9713997e5339136e59a9e49250399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb252ab04446c33b93b3e828570dec46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb0fa10367e92bf9341f247ef0188a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898418e8305498515aa5cbfc3e09d84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0969fdd1f5ce6f38d4ece5e4565ad7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef92332883bd466b6373dec254b2819104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3118f125acbecfc18b6f2d70b402f8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5fbc1a2597b5d6e9146ee0ad68935106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df05deb0c64368e23ce113d49f163f2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030aff66bddd7ba799a6eeeb8db09d66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75422cd3958847b6dc8b3ae68e938540109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f66edfd5f74c274a0273ae108b81f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd8c9693d08731a0f94bb60d4d922a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6b16c5be3ab8bc58e5dfdaa818b19112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2f3ce2899975b02d789d284070783113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e80146db37783a9cc8a83ae9c657f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538525ca41344a338d17d5bfe9c6c642115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac682c26b173438c9516f464deacef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec8fef798e0e8a9217deffb70e68a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd9e2fd2bf4b0e547a01863a6a410118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90ae8e6423f6d5d6cd814697e2c520119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e847ca1cd3d801d61bfab2daa1dfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f598e5b885580d3e67bc4a92c0c439121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea6c8760f5639ffc45741948f476e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261eb4a5457c259d5dc19564ca6b31a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48505643ce65cb97e43b5515542eb76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f412b6e0276e064f00ed7e55323a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd61e5f8c61aa59f37d72a0bd6fcc44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed88d88219ec3bcc594ecf2abe66fc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ecfbe7e99951e4c21b034b7c47672128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36043198b56c246b867d8ce1c59ac50e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9e944bfafc15b31a04d57caf289c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d53117aa31bbd3976e00f76d40e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962c1be546024f399412b503ea23cff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846b79cf0131dabf5dfb910fe77b98f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a3c9fa5015fba11727a9af5da999134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b0060ff14e8642e8b36da0ac7de85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef75105e66a078d99075142f789b604136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4144c884a105faa878674c2799cda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ba2b08a9b104fe7a9701ee2150270138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cc14f445d187a858e529386ee567e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cceff2d10c93dbdc10aa3c664f99b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0eb67662a4ea3d5b841b2496a35fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d982e49d8676a854ef43df603e000142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d095e34b2cd2b0e037c1cedf031a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb751609f44aafd6b28e568cc76239144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fb5e98de45fec1db46e16ee72af4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b658bd0df19f951ac70cc24713204146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd546cd382344e706ab4cbd7d663f7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262252525f8a4592d05bbff1423423b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cda04e66d544a43509bb67aef0f31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789bc49edaedce7a7a7af3651caa6ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a288e667d61623e93664ea93e623151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eea329e6ceabfcc9a9ebe929893417152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548755cf0f2b7c5c06e06716eeea7f34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0b45df0c39bab62b01fae3ba403f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be80c784fccf76bd2a2788a0983b59155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889aaa99085cc485ed134c6f227d284f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02244e553749ff1aa30500c2e4fc586157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88046849674f60d30b9a97020e6157ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc53c35230575da303c4dbbc16830a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab687345d06c32832d7814a0f15b87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261be6cf33821a97c5c626bc3a7706e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186470a5d4877e966a6556a05209ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2fad931e25342e809f02e5cda9d24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e4a410bc63a599312d48bcbf1f27164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adf8f138df8702d0cdee8b7f42d34b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9da3800d12542324a50601cb3365b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93398a9eb60860543ecd8f6a881e8d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4483e498bd78ff79577beccb05e2c757168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d43739a229ea1bce961621df6e24c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04181288e8ad12ec2f792d412791fb85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d168040dd8ea12411de3fd31a08df3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4291379d0480c64f50c0aec953224172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2ab81f6ef76b952464d8daf495c5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349bc21ed1edb556336bce7e71ea810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f010e81db5aa5e3ba6b5032b52f52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fff13aa3d2e97f3f454a1a2abbdbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2b9106fc87b3204a5b5e4f37cda70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f317be6f90f9f261207f77147a561b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00a2d5acac8b9a9993937757a837cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441dd65e5501546ffdb7f832ce02b3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbebd0febb9d4343f3fc70353958a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de784ae51dbf6209fe6e8eb036a8edb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11a442075902ca07bc1d3a651dad2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77496e8d09d491190252f532229a1e5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2053de0d7b79e6ddd8feaa745f5ce8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca50276030df0fab03ac12c1134be0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e61156e507404ad7cc1b5b34274c46187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309a21fe9771fdf3b85b2f63520977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf579040d2698c16f0dac6bde8f7f2f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88034525b9da7af504c47c79036c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59931ccce730e58a0625d961b2ff6bc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36d45028dcdd9ba3bb5c0cc25d79db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bfa6d40929712e011d3033ebb072a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa018668e8f18fe69e084625615b441194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f749ef1a34a1ec740374440717122195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1260e2e43775e830750ab9d713d1ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd209dd6e499f15d850da2962145ce42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af82af1d5d80469c5f4cda551b692e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33af2b3844611b76677d9b8707d9ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afafc394a2c2ed962e00acf58f44a78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ba063fb21a7a5d423ca5810737568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638902f9e713791998b8abe24bbffe0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9624489a01963afefa8ac5de1caa03203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe175d028692d182422cd6dc5dd0cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf188d2a818a26e3cd7c16315ae0b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0ec9bd7e4c4b090186a31299a660c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98524c9d202a9ebd92bb2fbb039e0aaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddbfdf3c4f49e1a259dce52276813f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac03b698c1bde58e2d332fa28e2dda7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b499597ea0652def20542b4ed3b8c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1f13f165d4717b0e26f5605b37866211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbc31c61cd9c4c564d5bf185c90b25212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3786c4402ec1d0f816450552e69d60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c74d7ec7a8ee8078b4b8935b50bc1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f76a1dde83eb6ff75fc237a8773d0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8feae74792956b48fb5cb2af68e8f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458a6af1d283d526b12d258b86a862b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5e92acfe2175df5523d1ffb63ebdf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca470fc07a106305e668a8ced79e844219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccef9416e7425ed9a258030f51328a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446b36d3fe8c2f7c5e1262f4742a74c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cb0b5f671e3504266c3dfdfdeca8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7642442b2a41a561bb7e0c4dcae87a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f658ab69f925f54c0e56f03a0cb2b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43f3f431b3ec5322f4c6fd7d8cc737225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b79f2b903b5a3761acdac1c093d2a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547680f585fe99abb87f4a1051089ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6211dcb5976aee5abe37143939fd29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a21db2adef28cd84f0434e0511480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8f619ae77256c304aaee68ac21955230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ee8cfeffc05f3074b764801fdbd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9b8f7a4a39f4050f841bd7034dba1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c1cb137ecf9c104781d72547ba78f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b41352d4cc32119a787628de67822234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d4c370c7659377b4759e68dd3323235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa13d804980f69ed2386cb4d183a88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d2e7334b1500d580d78431b70f271237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85d14352c59353014aabbabfb49d91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca084e56ee68c7ddcb08a09830cff7e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd9967b596b48078fd121ed8756015240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e3ca1800c84ef7e175d933c010284241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc22a84143e16411e6c8fb9c635477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96697d8e17e14e3fce56b09ad3893a66243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91bfeea3beaa009402fb8c6414e5ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c921b395b0d24e6e9e39d08bc83c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd192c20a5b53b6045a2138a80fbd52e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84202c82b8da058e1002f253264e45e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d304932879eda986de3a2a8216bec8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcce8bb19e3db2f5df6887198aee0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070be55899ae0391d195195d827cde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffebd1d6a25d7724e789a053cae8b9d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce8256cfc9a5e9f6b74b3b601cc1e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb4515ff7d1869c58c7359e53adc0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823484b4430be275d66fbc141e607966254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b7713f77dc3ff35ec657895919a49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664921c1dcc6c6645a83036f2dba92f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860501e02130d30c84ca658a273a54e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb74db8e1118d91f855ab50e1c71902258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52942d152ee1724478191aff762827cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e48bac6df2a066e478e0aa0b85901b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e3cb98c3acdaf518716ee52d0c54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798877a09949814eceb7e709e6d29b50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d5e75ef63cf8053b0841518b24f04263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30169e78642774105bd6f66c565369264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d3a4829c101b04d7e35476602701d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c2e7405ea0a14d55f08b3c175be2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d90bb23347f26098f262c49f9af14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe4039e1e610f2825df9a645d1e76e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee116add86c39b833e891135d23379d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf81a7c961057ff118d3499ddebcce7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17305efdeea1ac09972d627cf44302f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cdae066213b88f2c99bfbbb24d47e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344529ea6ac030746a073870d21baae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb852cf064faae1cb82474a9941c34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753cae56abb2e69b6674255f78b5d27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd4802baac19b7870b0d32b4e44493276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2955ce6a1cba9e04a0f6277783ba59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d6dc18bd56df304f1195a00694694278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ad8828f43b3376dc61db61cc95e7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ecf23d69e84aea3ec01fafcc35ddc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639e22605e8036f73204fd06feb04f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d1be222356fbe136762ade07435a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493025c7c160f138df84ef09d626e91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da587e279fa0a3bb1ab9f6b5c542db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771777315a4b6594ecc037fcc865cf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaedbde18dd020ab17c7f30b74a7d19286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18ed6db44845771993a2a709f74ed9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe6aaf2981fbf349f15894ca6c8beb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9997103d8d3f503abe990ca635bf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74305b1f1224a4d04100c2f10e0425bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dbb7009882c920a8d456ceb15abd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef00618afcd902ec4044f907e46eb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311b09b2f397a37140afbd7947720cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce382a3bca0280f48564e01053ebcbf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6fd96d4768251e8226c1a867bea7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0c4227a6bc3dfe58a666d588b59af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc3dc5e438d3632a4177e8928d4da2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62132bb537fbaef9bac49999332e19d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efb522fef1be592374cd711581f389299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32d01aa50d130c282528d279cec64b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577e2aa14d28a09d91219cad648a67301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad08218941a23057a78ebd01260be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b90977cf1bf12886946d162a2be40b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5050aa39b04031264cffc02ad57cb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88821e0290b6e61f7829e74a7257a73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688223f4ed15a6d9f0a342b721c3dc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed762dc153d01f902b6fe33c073371307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91423ed9ac75aa840e7e098b1d0a5e81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa656c967dc0984ab1b2726427a9f75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fe6c8e88ceccc84870f39412e4332310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bc49f1a372e3cef543fdef29e776b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644599065ed99d36a0d1368602e2fc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0367d69192000d33eac59775325659313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8867ffb2ba02f236f29bdba0be9630314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838ea78c6000e655df26f6728a6b12d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d028e2ec806faaf4a9d47aa8b62fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641ec07403653dcf9581188d25bba2d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e92b599ae1aad939ea2208683437e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874040dab8f993bfa12a3734a5c2a26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bea3c00b5099613a75ff4a6cdd4fb0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f624ae736eb409272c515a422a80cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e18b15ea57c28cdf0953b2896e82d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed137ba45d77287dbd3d1d19edbae8d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898ebe860b0b7de78f1a24aea7f3f22324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2873b42a95f7ccd0739b7db6737a8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754f85950588ebfb189e83c38381b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465210bc1b73c69258abaac48508f9e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb5b8b64bcda71426bde8223f5a2f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3510786f912cae786a822e9fd6d1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7eb4871c08a81b4e9cb5dc11757aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c873dfa316a0d5f64d8cf73d5e1d01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758a073c38a7c8b556b425baeb51493332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815093cf1195693ab408f11a1875f4a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a52d71c1c00c92e7e9d3647ec74a7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f120aeb39a35533659133e2437af9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0381f745bba8b79b592123593b690d8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe99077b7b4149cce534a7ae47dc7f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1016316c507bdcdc66171c5aba781f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85392a402c06be818d0ff45cd351b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937fbf64c9ee4d46b42641fd7d66ba9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df6276af9c8377965fcece72a39df3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93f660ef0cae6588f966d5ad02e669342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdb8c8cb6a74552f41cb70265cb66a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e30f64490921df292630f0be3a1242344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1b38b345541bffa76614804ffe80345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b6f6e9731425e5af70d9b638a8c8b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41138a662cffc916d9263660fe2c6a10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a85b9f302d6b28e98c980f2521c15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0b208e2fc978adb50c9f1de00bc89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2faccc9ae14e5470e196cf78657526350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc543898a7d4b3bed393908727dc5cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52a862a7ce9a25abcaa5c600cc7e04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dba3ff9bc0bce850a3c33644bcab58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c1e90be44af1000950982aadab802354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf852a272af3d424abb5fb1ea9dc9b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba23fb5d0188ef9de95578d571f4a9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff57c9c542afd1cb3853e53105c1b76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80e123a5cf3403f511bde8b24f3c0c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840c71f776ac0a3e5cf740406f1b60d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57318890523ab9d5bc78cfa5c5f66835360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5683e2d5713245cbbc7043030ba8ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d55ae80c8e556db78d40ac86e43ea9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef80cd05226d637c0a75cb995108a55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a13652bd29e86d4e511dee7e5855364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74797533da2b37616ea1c50b5db9835365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efecaa15950a5ca020483f44278274a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b439c7f5ea883a644290bf52633696367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b26bd1d131a3e33dfb71d9327924d6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fce55748ca19c28adecdbe3d3add7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391dde10875fb47d4403d24bbe7ba820370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84813741a29a797136409c2b25134b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cc53180976f05c5bfe816765b858b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a0ac6ac53def1642a206c0ac6a1c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830ba691dda328047304572b99941d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fca4a3bcd1e8894db7a388ccdf5407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292661edd7953640bddce4735ee59ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b63793a9a279a8341e5001abd4c73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449a97e2aad7bff87e1ec538a742c0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a2db369574ba119acc3d239772963379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f93d982c8b6d2d528bfb8a7f3a6e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955edd8af74d01d280b2933b69e729381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ea20f28e673669bcf54bffb20be5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab0fc2cb680737a932fd7d53f7c516383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b973296014a3db1806322b9e1d79d2c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba860c66fb4f280f7597835d77e5dcce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12933c20b279d517930956708a08f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9f31f20a581ddb122b6928b7e72a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a473e1cb6f483c8d36132d81e380c5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6878688a15e0f40720b67d2235d332389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f2bd934f1e05d0ee070eefae58b69390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39d5858d266bdea614cd5163e71539391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc3a83c72a405a25129af808dc9db8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9ca180cd35faad0d53dab2b7fd5b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de8e3547ffc05ee2dc778ed0433af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebccfcf63da9a452ca275457d97ea5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd91926aee82917249a345ab4cf43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdbdfec97abe40413f10c4a1e95f2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0d10a4c2904d476143cb065a30564398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6651e7702d7d8103fea9aa1ebd9cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47def0bab31fde3c6c25c75dae60a95400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72809b97c6c0ee720eb45ec865dd8a5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1572e4e4cee82395088119ce843416402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8ba1dc4c4923fba53dce5db3246e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90a0981d6d253075204ce83c1f24c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdec11ba1dc5652c664da452ad28631405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af0bc2e2f8a8778c5b80a6745f9981406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b99876e13e9ab3b282082b0fd6876407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554964623bad869471505d1d8f13eaf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74983b05ace885add040c99ef68630409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b447405997fe6fe31ed6307cf6749c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a589516740e8fe2e63f1664ed30d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e3e6eca8808b45fe85f2d2cd1e0bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39fba35c13d5b9c17627fdf463d5a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774503fe736a23b89df48465328b8fcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aafe81b0dbd4ea8a3e48d34c0772c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858c2c39e1d664074fb9f5acd47c363416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bae020d83a3f0e622d5039d2f9f61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4de8694279f857a45ca203bf81a86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec560adc6b02a50073ae02144ee17be5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f488cb21833aac6e26cd0470e4b0463420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fc9032cc178231213fc26073ce49f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddcb5b62bb4fa90aa0cf434000a7eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2374ca629bc290668369b362df0126423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce479f850370ab6454da7cb035e75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664223700dcce6bde5cfb49c1864d4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c10b63c9074881b5cd84675d474ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7608947481706cd8b63c8e581aab3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2c654b852c0301a65d5bd9f9f6e345428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2cabee52a61982e7558da23f928a7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e367683dd628ddabc4e01850fbec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7789ba894f40965e637d0b6eb0f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda30147a2a45ad6e919bd4c8c99be9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb9e81c108cff33352e13925db90fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dac54026d3899aef60f63665ffb8f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82112f6e242a24212dfefb3220d5e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9d4b1961606ac95ce10a104359d3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60987c6f9e0f5c531834a89e0659e0ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144b3d8b545104bd2790ef707eebc4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108c7514314796a1817ea0a0599f25439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ee484ec38d1dd0db147251122aee0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93484ec8ecd195a4c8516340da07bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a90a20e2330a8fdcbc540c7c22701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb56e1638723d9dba368c7acbd3ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcab14bcf1356c8100e5cd4d0d1674444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711890bdd4248375bb0eee63c42825ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07224a13b2a4c678869accd2176cae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cfb559d2304b23d1ee78ba2df6201447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf76bf3e77781d4724bad98b4822b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3c32265914867bd29534d01ffaea6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6852bb9ff99dfdc5fdce94c7f4d03e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef27d8a16c50ec8055dc3dab36a18f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad2429df88619cbd2ccf2525a02eea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb47e5004dbb166f4d6af893c54cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545004424b14ec7c477739b2c75ef6c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e5f4475dacbec262d76fb9fcb5783455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93417227a24d89f1212176ed378ceda9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc6e4bc189bcc1f9715fa6bfe17327457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33bae6b49d5c8ce927b138e3e8a9f8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b4649ada7c0a52e196ca71b75764f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c4b1022fe51f91c2f9c321a5e324460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021df4d614b14829c1ade2ec75e4a581461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbce9633370258f351b3e4c6721721f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8388b94b4320df0ccec3cc9a9ea00ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1e168bf8041c835a4f2e4b17fa8e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735af10e616bfbbb4b5bbaa97c470777465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab260b1961776a2df93246074d930d5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4db2792a20cd80596ec090de533394467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3b9a4a65f2ab7c287ffbc1948c11d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace65386282b48c1ae96a2fc850c7c58469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb306973c67b130a80a0b57513342b24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb210a94719e736cb103f7711a5b4264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92408b938fd9a1a6704c41b8899a7240472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350d29818d7a796bbe8b9865a15ce2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00497b180a68b22618b146309ec1ffe7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de578300612aaece29480732a9bd864c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0357ca0b8e939f7a2b351bab84a7ada1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2545df38d5f7241ee1e7793fb832477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55aae178c778b48b02689cf553073ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045f2a27aea3351de7409a28a818f6b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dc738a4500aa6e13fa07a2bdb35e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a295635b50ed8d21e677551be0a8175481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822fe920e3ab29446888decf19f5b31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744947a91ca04243663511f644188119483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508c147e71e5fde75b0b7b5c74598ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d3a86dc31d8a59e63c25e597a0409485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860748f68566353ca8fb333eca0f32d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36338728c1f2d6e58308ba0054b00d63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffc08742e3c9d5bf5b4e27944914b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f788af3d68052ada90571ac0cae33af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b72277387c8e3032b67feb3c79413490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ee1b45516305e38fe0b5f977fb971491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88896b4ccc5144b9a99d8a7f4a32838d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d0fd6ee4b43c853fc5b88d8a7d5f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc410bb59ee4c9afb4b5884facf181e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790b2e3c39b523109b46461b642210495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42c121bf87bbcd5899f7d85353bb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc431ac65a7122690ca2a0059373c85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edd2dbd6043d47ece2dc5ad2ffdd49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3f4a84535536e7c5cc01086acc3f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7f244f55b9054f91b141674eef198500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7309543491905b3c9a223f706466fa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0fdc8ad5d4ea527381338a7b9e7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ca2b5475f52d28f5dc88970094973503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df962efe6fdec3fbf0235c45914e3d06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2775e14c9cceecd5cd6a5699e25896505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54fd26ee20436206cbe72b452e5f49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc2f8cdceef8683fefd6315a06a2d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602d9b84bc6f5f0976590462194a2fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e90cff558170b64eed2c6a907381fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7955b37f632834157c2634ffad2cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa987b8a83c8cb2cc618f00eefc8f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec7cd5d005b53412dc00586d6f0b02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb95f31b92b3fb474ef1a819d361f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291e9f3d07db4e0fd2956446518b70b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a5015b37458191e15cdd55ead59c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e38d3fb184553a0e67a85eb3ada060516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da9bf14d930ca6746f0a745e94cae9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22b4b8186153e771f8613cea5d5106518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56b143decd276ccc0d0365d8fc41c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d206f3341888aa115abdc156381a8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8351afb327948f04e4ab3ea54e3901d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43837d9f17efaa7a21b886bf9add9898522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda269c09834e9f399a5105a7ea29b30523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e1312c4fc4177870d09d9f8e7d1f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c196be5df71f9a4e787ffac987ccdc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8c150dc6c34872a00f7d40473e0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605814879f7c657cd19a935237ddcc65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91819ce5fc99b89b8a91e7901c6037ea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06dbbcf588700523d3b07006f25f05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d790723deb6933b4e30dbf4d746924530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeace426a1e6e116198b5b1ce37cf0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863d6ea7848064297d5a796a389027c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003788239cf2e67f64505d5574b35e1a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ded9df148697895639f604c0da3a60534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049cdbcfdf3ed5667e1d03a6cac6cb3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f33fc213c10adb49167ed9ba5f7aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be626fd18d75aa96c747167d29d0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec08095bdeebda9a44ce7163a783d7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc078de0ea92d7af3d7b211b1172fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab784b968cb955c31576ad3a14e32e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3144a105cf1805971d25377137487541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537e6d95fa91ee677dbcb96556b72f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579fcfb34893bc7269a84a12bc14e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478911ed8214ae9cb9d569547a5682d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fead8a55f20d201de1ab04b96c3ac1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547d06b3cde7583c59832214f1c0e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b042bf0b736534a743eb677794a4a29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fb26728f4ea6c086f582465913fa5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9001c2d67588b3220cec42825932549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8f8aed20b40757e92040da38c09e2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb6da74022cfd70ead4f7839b499d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1121db43f1f257c2713d6433e71b6b9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a01370baab316790674be9da9c3d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9853e899aec76c37d1c5394a38cf104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a1d638247184c114a1c06f6a1b320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7219262785b3feb0d19fe9619673c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad9d538dcdfa4db5c925856d844b88557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b4e1e70b22168fa9fa572deac01ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18175c5b4ea88a7f450b27d5dbbdc0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4233e452cb913abc3b1fab05c858f71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294bf47baadfe9052ff8da11031b797561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7963e725789a4fd14d6aeadcd4d98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604bd8207189f7d49fd6eac656a577563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9390e483fc979733ccc190b99c0a58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb896e8a58710e049514f7d977bafb05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4084ef6af96d93041495964bb2a6b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998db15f98c481b9961872dc5afd92c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c00d9694cdbb7c4bba711fbf99b39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbe4ead79fad18264d0f02c00c39eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902807c02cb6a960103125c20900ac0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21100fb5f0eebef854e62a587517251a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492816dea0f69666029c3b59d4633a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91fda469d2389007da07059c4f7bfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f91c0232aed08d9f2777153aa0ac1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a1591748a6a39e72347d53dba88ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3baa2d073bd5bb1cdd30533633012b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb8fbee323e8daa9f323efc79fb64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e157958bd3a3764b012d722c0c994578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae7180ee6fac868e3d04b1ac4ce3e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6a402e16edbe532949c8b6d1eead9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f708bf8a444f44de12d796fa24a34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160435f7d675f712c231af9d335d24c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d844e81864a088ead9f1fd409bc03aa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d24621026ed05920ac1047f8dbcb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9fe5f99b5021b83c8d86632b8836585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafce9e537f88c31992d0fd7ffb28e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20051a9c9e0e373c1628bd639096496b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfd4379270af78337afaf23d2b5d75588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be58976ae1c476d3088dc02eb778720589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a22f7a85bc1afc26d8b48f7311dda8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b97a926365e50b3449f4bcc5494b15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd6395135e5a61c5cf797591a54190592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed731030ad624df59a7d3a5eeadb78593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b80b855eb6fdcddc19404034defee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60da3178cfa3ed5f5803d6bfa46e88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2c0f55478469afe1f830aa3aabf9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c6e974bf5cac4007db8928506b0df597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfe697c5832038c19e47dbc6e1c9ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7ed59d3bd8f84cb027f9ef960ff2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e8caff49169cbad5e21252f759d2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632610eac86ccbfb10f5a2e49370956601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff69edb2bdf59c232b98c3b4b19eac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258197488955b40ededb1a8ae22f3c71603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905b53217a1dbce496afb43ac39368f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb822588f7b329f78034c6ca0d23528605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1ab23b4b29e66e6f7fcc929d27c9e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ee5f8fdb11c2f293cff58431693a5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf20426e4116b7c9c2e79c13f647853608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e0434ab5d8097b0c581de5e202938609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96c78ef7f4bcfdce2fa9636ed09a9a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3af5e54e04ab555fd812817837faa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf64db475b4a27c57d65b23985eaf9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0919ef87cca01ca0562948bbf21cbb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fb402b3a3467936370b5f71db4494614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eee41c0eaa17b2d353f1cc82078035615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e49b215191342aca00b5451774abb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ae01a8dbe6a2aceb5b94d025872fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b459887586a3e948c0e538974742c94618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382410b63709366728a748594b07596619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0710c1d4b07d7813aa3f4fa2bba36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd5e2fae02dc126485786ed0aecb5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4992ea0bad510318d4abfe5fa97203622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9d2d1770aebfa2b754d18746db7e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece73628eba45b94f0df33bf3fe823624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58d6ff20c3c7a09cc6e6e6c04e6ea4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d211ed861f4a35bd760669ff5ebe1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce662f895bfb2e59cce98e22eb57dbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799d4904806deff85acd94fc2b4ac92628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4ce6c7023ae39da5bea3a35eec510629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55441f71dc8b0603d1f708a031c0c02630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00df7aa88f0e8d6af4593492f59fd7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664fbdecf9c47dbcd86f3ed1291d030632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815f7a3c065ea5ba2130ab0f8eaf700633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0702a0d491e5026738f2220c5ef620634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58808e765a8382ab3811a3facf825607635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950079c3f1a5e419c1faa7c6d8014b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59acd015df0847874d52a2fb704a81f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ccbf9114b9488edc01966e201dd3b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e536ca18a4aaef32e93644504239bc8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88fc4b8c4ad79d5160a3fe400bd115640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f6b85f9efd501b5e9e7f50f3c31cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec652ab08787a3cfc53d1387eaec9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba909ba597da2d91dbd5730981b182643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a418ef5cd78e87e5c96e4621a365f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade52a1b54f2cd538fdb0e2631ffde3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d97d317d48e67194e7d175cfa5a2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04675be9971cd79200787def6b6baa0d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf76ed4a01afe722f1e472829b92b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886282f01795a076af16f2e324c0b4f4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791569293010de38c05535cab1628b1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4abb37cd5fbea7a3618c5ec36cfbaf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcc864d5f730194776e9916408327652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9bde5f46decddfbb1166349845d80653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbc23866a94820dba5d97124f0d7dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8b45eba5ef946d9f1a611c36cf842655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb4ea7b29c898ee2030beffeb83f86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab4915bbcc11cf0a6f4d70b35e0e0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d408c0784377d6f6a6b1d24191fbf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d7ebca5e6a6391da66b433aa6bc4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6562386ddf3e081d9d04bb97e9d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0cba674a734e21dd57cea3ebbf20e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209956dad954ac55a340187445254a6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a27890b06eab67b835f4a1796c2e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69998d35b3aebb5eef102157413214e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a3ea7e21c4333ab1e8fb2da9dbb57665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab49701cb1c0598cab0a97114653d64666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6003dac95c6902c861a44e67c103a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc054a4a3b69122be74390331f4800668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37f0c7a88fd1ee9972f3f681f40f5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9d7765c19a91cc9a40206897f1934670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380afe7bebfa502841061758e3f7df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24d9fbabb1c59336aeb5701ebc88c4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c2c96a2902e525fd18b39982f6fce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e95492e322645713fbf615b241c348674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728d82a63f8afd534af351f46619014675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3973dce23bbfc4f552b5aa82b34423676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7c5b036db5c16472fb79b0da1544677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6265a30d969dbac4a381dff9416c3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1372af80c97042cd8a888ca6490c868679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806b4dedc51c21b993ed6ba3da3fd37680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e07a81f563b044ed1ec5654388de86681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f6c02d38c1a97c0192f88eae4573682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a452a74aada2bae999e1e55e7081683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378fc5dbd5587e85a7fd5668f3cac8b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52463c4ffd04151445d692e7208c27685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffedddb30e7e4ad3230abfaaa04f4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d785f2af5da7138da5ca3986b241ae5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22cc5cba5aa0bf1ba1be01433ef60f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a5e92120d48801ee5e38c422e47c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb695e2a7e3399c3e219509805e154690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0de4703cb5d11f34092b9bdf64e410691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ec870b30f2fee1a4ee03458f78453692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40454d0196b0f3a9afa6c99a61a42846693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0020b660ae36de2e5ba36eadd0f706d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40b0985f38727592db181aa0c05b34695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cda5791ecf35ee3e6b712150d2fc0a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4108337d3d7556e60a6313e21efe6ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de113f17afe45f85cb172cbbde3c1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4574a531c7e5b967783c086657ebef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f88468b169f6654b0cc51fcdd90ac4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96b8ff7cca3f44631b0d5d229b6329701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284ceab37d1776cfd684ca25a76b58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0cbf0476a4699f27b06de3aa08074703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c7776fde246bf361feca9b58a35c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931361e9120eb8dd458e29f55d7bca6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478e279ff223df921eae4cfe6da6ee4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ed821ee4743caf51ec743801cb548707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb513356c014b26e62295f8eed328d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5404280516926f9916511f5a297e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9990b0bf1fb3f2422e4a9f645001e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e5ef73daf4ca0e7b56891b86b5b6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eef24eee93e837e2a2dc65beed5ec9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d820a290d104ab3d3a8d7bb1a056a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd5ac2140f38505481ecddd20b0bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9214758328cca40834281cd85d3a65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399cee5ca1c44aa04be073788a87e42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa1df34b02eacac61657c3a3c91f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331a597e1f8c63c6141efb28b72d6f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3b7c711882fa0039ddf60d7a7d5a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59969a3cdbdb83d4186d0570078d98d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9f47fc3375e0a6a25bc0435bc50f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c200f26e3a4c0fbc329b5a56f027d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a213916022567346e68a5001f4e2de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c71b82e3d21cfd6409b67354ea298724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e5c32f21b243b9dddc985c3f77177725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeef52954b3d3781108f3b1eb9b0634726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169397ca8369bd27613dace3e4dbb85b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb385dfcbf4f4547531a297ae336476728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4bbaa099428796ee611e7b5622d1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c48ce2991428a39eab07848959710730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048827c3a8870fe63fad45caec57938731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1803759e99a005a1cc098eaa9462732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f48530db6b676b07503a287fd78eb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d475a535569e3aa04f2a358889926734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02640a5294d7dc4e2757f78f0ca39e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be961baf401dc56bc41951efb27ad1de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c0a0bd8485464870d7c186e690200737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac035633f29b220cfc1de9cbe7f12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469e4b4d310819fae0338b9199d5363739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfc70925b82f46da28466eabef150b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560fe2e47ebf82f1ded2b98165e73b3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ddccc4dff706890cae97f2bdfe0d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ad937e18723161624d2dd75ec313743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e7acb009b0a51335429cf651357f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c60e6143a1f14ae3c406f728429a7a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3021dac6bd8f94de597dcf638f9ef4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0fff8d26a44e464d60b0f63a4f6fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2266be96b6af9f9d1dff870d0ff3fa9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612252bab3c59c2862d571b49105a1f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23554f63db8eadd4a3b08ae07d06ddd3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719b09445687d029ac2e22917778ac751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ecbaa90fbd9c9b44c1aa3fb5f62f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2d54a38766e49746afb9505c4fbfd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27e6868076290c1713178c21b44811754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbebe403ac0b22d4d5c5dfdb3152a9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056d6cbd5b6fdfe094dbbb8f0bfd6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a336676ad0e91d35691ef47efd81ce4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88ba0c3a9690523e20e4fc860bdd4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033d800bb3282ff83c9c0c7fdcaa457759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df6b9514247a1890b4dba0f5add313760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d753476bf156f298dc455bea6ffa20e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ca9fed86cc145ba4e9f14bd87bbe9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f185931915db31cee2ddbdd351e65e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39936c8a977012529857565fb948ec72764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083eb0a9237f0d82d94731cb5f6977c7765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8119bb35bde3ff81020f917dffd911766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da012b5081cff2d12e4dcdcded5d8ab767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd9833375b1275bb7eabf7eb875b4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4a19c41d8855c6b49aea9172982b1769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bab2637b028f0c6db29a2a80d9b29770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698acda19355469140d15a04e322a918771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea221f677b0e05ebabc4875a07d4fb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5292f2013b1cd170ad090d94b19a1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c30c1960e35afb462d330adc55dd9d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd063c476fe3bc0f40358ba2049d7a55775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36075b2b9c48c5ab963d69a1d5d6e6d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511ccba598a7bcf970fdf9429abd3d8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334ee9fad9a2688936248e8bea8d2fb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1cf1ee06c8267662b080a2fdc902ae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b8f743ab8dd297e0a552c1895713f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4349bb13f3688c3e67be6ed3e41df74781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffec2b127abdd215818545d0c79389782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c07d60ae3a33a05eb3496cd5fbf9f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078479ad382b4e90755e95d5f09dfb5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264a6d1e3b6f10518967845b58511c0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b3b71fb0f739d03e01a0ceb548953786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3997ef0b8c53172b435593ff3aba7db787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6949aabb85119443e12b2272e6828e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d8044e38fb0d195d8abfa6a1eac0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5ab80b912cca12440cf4c7c41a4aa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523f98ffbf4adde8db43f74e735d7b8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f752b781d5935d8036666e9fac2581792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe5ed449b9c2ebc59f4993b6e285d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea0e48dc5af32497f6726ff1de93ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c793e2e2e68e2ab29095794e1e88dd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc705902533afe289ebcc705e12e3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64752072e9d71c1b3857e6b3d8b9fd8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43c6087d34992b9449d2bf45a668c8798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503712967f812e3e41716be01617875d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db028877835aa1b71e0460cf7d61de7c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419718136533b59a53ad3d464881c95f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba917c32a447c058004d7e26931c15802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64debfbd41f4c08e74f45dc591ab330b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb80f96223685275e5ed93380ce38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1d6a79bcc21eb43329ae8723ae7c8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b000c6ecf54792304c10860e435a1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0fbc97f54d964fe2b4e09cb18825807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce0cd92b075a4f9fe266a9708994dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012e2a7f05bd15a9204a0ffbb24b16809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c6d8ab0c35f1a43af567c480a794810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0834c73941ca4293be2d6ddd8e2b1bf811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300b3f0e6b28221e5369aef6eddafa1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20310f2bb87c5814a4c270774a764532813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca2586de811b6dcd3d7508436881eb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750e4d477fe90c1af12ac225fe872bb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585cb6b429539daecfb3f46785b6de816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62bd692da578ee1194fbbfc0bfcd9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943ca357cb99cec9cd783d129bad452818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd9df740bd46f2f55f733e6b606f88819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17029fc3b3716d353bacd2b4638c70820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e28343fdca1cb4b9c453271f3d5d3c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6416573d323f3a53499c30500615dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c95b0effb13687ff9bb895818f8a02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c99c71e5b9ec7cd5928edea9238923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf78501ca778a54b7306264cbb56f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b4d7c9f6ae28733e91af14e02f94c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0f266ab45aff998a6600697f7e2fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ed2bfb2502e0b4716a460dc70795b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e9eb4ed65c75c603a3033df4d19388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8df68f0811879d76d8925a40d32d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30840e9124852ed36c874f073a62aba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c813ed91aab5989821e604ad2f72a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a37426241ba98de4cdbaf44a05d8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afd4874a008854f265abaecee639ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaac479d05f40187f035e8d4058a7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aea0a56951e0ebabd81f134e6af0115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca03dab4f11252f4ae33a69e82ec8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cf71e95524615368c018725b6799417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99865224a4877a940782550b0aecde7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48213967fe3bb3b86ffe4424ba33c36019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16405297627a2939aaa022fdfb44dca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed54ac94d6dbe6a4e8ed8fd4c1f3fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc290f0e55b4ba720dbca81aa7ad70622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd1eff46b66ceed00ece4ca6bef3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed11c7cd0cde10eec1f5c488b37bb7f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab58b583e05be35facf6fcebf5c7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f7cc0aece724b3d55d8fa6fb23f0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff590d6ef9bf616fe45b89bd195780927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986142f33e512d8d1b5ed75d161fd5e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74b39838c4142962c9a17908705e7a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4709ddf90432be668498b1ab46bb44130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d75e86f7630114f53c820539b691eb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e6432dcf391c75d4fcd49221131232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a646b209f3af29f1e6055f68aeed5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d987d99b3cbc84e83fd0038b27114234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e770112cc9a028487ba32d4997c9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b614c7b38a24a575ed08234e1e581a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc027389dd623d1c929e693fc0ad037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b25310ba0f50f4c734ec2fbbf2961038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5a78cc56a9499296679d76af5c53839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b7a13304aa5eaba12dbb1b07f99f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2355fabd5bf3301a65ffe64fa5b5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2d864be2acd7f5646bcc85f35d14e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dcb9544e5ea7a9af363918b22babf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7278eb6ca70ee0d81884e6f9eb40644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8937f61b50f0cad545b284364cefc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff7f2b8d63324d3f192a82c81a7c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8f0a38d5814475fe225a4b467fd4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216f274b5495c81674ed2524efb3d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7212f629bc28b17bd29cadaa7b943b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc125d500165259bd897d2d73e48544850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15568f169752936f544387a039062c6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010724c246fee3f40588ed99c5848ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84e435d8b0f452834ac21a5a868b7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0cc2e0c930c56f4afd8d00141255b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba12ceaf71f5c407577508efcf875e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe9ba540d892cbcf5ec5399618bb0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd2a00c75965e8ea3520cd61dad1ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3335dbecb35c71073bda10382ff24a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad7bda18547d127f57bd30147aa9759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348eb020a63e26dd17f7cc4bc755a63e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fc19a857520f1f424e1ecd47f7bb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d4e8b07b31ef511f7d9814c9cab8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101545b2ebd0e15222d703bc8f301b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c588d46cec5c50a563ccb3941b0413064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3531a83105e096672406d514059df065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feda000c0269c0786b4365495434b166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752938dd0b9c5c43cb41e37b484a26c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbec5c42a45d69efcf342780581cc2068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04184db36c69119f62aeea414d8d76e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9064b7e511b5a289da7a05b3ffc1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc355280dc0267fe95375b267870171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012b59fab60fc7b1b5b7a4d4b61131e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1034271a2dd6a29aefc2de4395319d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299fe50bd861151522191af1c5ba9ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec36f1222997cba22a012e9c929af6275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732b125c7965562d1884b451cc4bb7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f142385fcd6a719aa56e1de01ae5f0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439787a7c879805abde58f1067d95e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b31b096b0bbd06bbd5316edbbf5d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845b4beebe1896c7a6a2ff2de3f3d9d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4265292221c160610e5a9d21cc6aa481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f89563f236eb7c3ddcccaa2b0c5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76a35f96662c216021c5cb28fa187783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30242e241218b584267ffd0a0788d0f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b6b00810dda8a1d71cae01559e5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad9f57e887fa0ea0f9ce55f84144bd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d260b162803e1adbe6c032773bc2b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc1dbe7cf2559affd76a4fdaa4d20688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243b22b74d5242785b5b9f33b0f022f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90970907f8a4d3e8de228cb05b68e5bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4039400e40b1ecff2faa9b17c04dd2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7fa75cd7c6a20b0588772f7b72c2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5edb877f03e5b155dcc850381498eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f6da80b1be92f871d7a174e5bbe994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09739be213a08c9f7eb084a20acf2e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5da0860f2be34a806fca0b2035ac796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa29bc43d5e362aabc526254ff156ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0afee409dea399c0eb27f05f84faf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee9874359d31f7ca855c53dc71cd3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e450672261dab2be1b6de7ca64b082100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173e3f2ed410afab238e9ba058aaf1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af475541c7771ac49239fa490939fe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bd03dbefbac9e8e147506f6550173103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bcf3cbffc9ab821244f272d03e38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bb081d1ef4649da8c00b0bac51089105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5aedcbc769b324ddf369eea2ebc0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1327b65d03ce077f9769e60320b06b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd449e99f769c640b84b23c6e04b4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b55f2517b046864723ccdbee934d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e88e30a258dac981ffb57e786d2932110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661de44ca2a619aaf567cec090f48112111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fae615777dabc27a481722f2c590e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35b016fdc895f6d661002ed623b9d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c3ac3048d46304be0fca2cbc84151114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43104cf2f281ad04fd691083387571115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b6356096bcb0958110950b811bc61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e075d17923e2daa2809ea30db0f753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9d32cd6b2174b24b461d94c0e050a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abf312aa5e117b9f92ed2c6d4e1190119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a129b148b3d095314aac8249460112120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2c8955b404c794e100153c2da8fcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a278d53a211711d5754b7d8b0be389a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112b74bab9ea1b1c5d072a9e55c8d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa34a313a07336b8829db88062e11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e97056c00ac0ce630334cd0c74a25f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459764da40b4fa9be417439cea004a30126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6153eff8823d049b232493cfd9254d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9943133ff50d1d2826bdfed82c27e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33048fbf7367b94ffca2092e3b08e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a153b98453448d052e11efd3114e22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626173b0e041a59851b078ef2308b73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8464aa93483488f81a0d147553dfeda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa6e0d42644f4093ed56f2dd56f5ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a472dac3a605c376e3996674d657c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e6cfb192d0daa4511a25290099aff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3d5abefc6cb176c0df0ee627aff54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cb66986a23aa3cfbfb8bc79656eaf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a980741f6d13198edf8f8f7ea90e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a57f123bab23ed6c0953d67d99a977139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b098d35154301c8038d672fef32c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac284ebd900dc06f5ba7348572ef60b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68a40c070c3950c6bcec853875901142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1faa118e6c377b070e9adf1f5f124b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa304cf50a6effbb9dc3b12091454f59144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f8af9bbed79709750021ad56c81cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c65a478b2a595057e6c56026ec43d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de3a6ffaa2a7f4b90c112b5fd9c6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3bdafdda0a0af4946e82ccfe0474d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa65730f9dad2683b05b5701f472c2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804bd3b706188288655d5004bfd9b2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334080208983ca5da9604b053a99b26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec13dd06b7780c4fb4e82ed65daaf2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48550b27fb3a6954fa87d469902f4b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2b8927f383ed27ecd856c1bdfdf00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5355be4050a020adac626c22c1e31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45865b3081b12e32e5200638f7da54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ee8a50261361b6e276f4ced37c1b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b6603515bbdab9c4cbbac50a3bba8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad870bb04a84c0e817d1d088e9884992159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f556efaaaba3dfb658f19d490bf7fd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc82243e76141c69bd330751be77fa1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103af14dfe827598d14eb54f6bc06f41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d52ade8ba60fb74604f2029bc5ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10a01d05fb690fe10a8693c545c3af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f14df4c349cc7a70ea71be7130e417165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2597cb1cb6b67b93dc2da1553ef016166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195445266e533f10b934d22065a948d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8ad7c37c798ad3f2c9c60441092cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ba832c7c8695d27e258e8295f1e0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce20823c1e58c9d66ca8af07fab7d8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240f4c674e1c013e8cc1d730c25f19f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b69c7071062dbf8c9e57d6a8f656e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49720882a1003a4c9cf93dacaefe5e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa2313dbacc2d6375b33934bfc851d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b182f64a2b7c96f4bf1088ae0c8bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec0e349069a3ddc4d25151f4b5bec8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23825706d02e3fab663d73c93be5c0c4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17595e331b9b035a3c5f49f5d3c00d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e3bb5caa72920ffbd373f4ada675b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f77425e11ac5fa80ed431535d017180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c980aa3cd706ec351792855eaa4153a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ba0af77ceea5b1e1048523d11cf0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589372667f98cfd9edc3cc801bc7e198183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c505e726b1cf247a8cc0410760a44184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1572ffdb3e08419078258c3f4cd3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d15d4611d22177ea540bcff93b01ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0445e805515998c81e67ad80cc90c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358408ddc3b0b6fdf9ef02989bd86c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b13eb3763185149b997037c0a3b71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06886c0a9b7afe872a67501e436e58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e522e78eb2986162eda25c99831fa46191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcbbcb17075980bdeaaf6b398f2cd1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821efba294ea9d8d150656f47f090302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366d1f10b0888e3a6d24462811930c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1b53beccacd5c6d5a5ae0df78b809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eef2f344b04627842fc56b5a573560196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6f43e5fe5e62c43ba16d96c4a660a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8833b85b844d2210c9dcd0d39eb9ee7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12cfb39ae3efbc70c99df45648caa0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d54c16846e9fcc08392e6ba11edb17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c53042340cbb2432784cb52b7e6610201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12315f63a0e38e604097e44bcfd1e97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea287be4890f2680f1433b61d49b62203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93039afe28cac9364774b0a2c64caec0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d7b278243707594f1b2c4ae3873a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17770139359710fa82a1a2ff7d17ba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33fe14ed5d3ba9096f92b9eab0fbd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae77ef42c547d22e250cfa444da8bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304037e1f0f5d6add7b8dace7401648209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa351bdc645c8ad1e52b975b5c4eb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90710c914e5676edc9456707e1793b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8bf54532ef66daf242788fd5754ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1d1de11acc2d0b254926f123fa8f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52226048cd8722bc9b897d82b7e3945c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38087c3d0991a6763320bd1e70471da0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99c04f8e5049319e004c874b497c29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f37a88fda4cf5e44f621e1b60f9859217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bdee1ec7751fcf30e853fc56a3b5d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072dd83a7ea5102679a6f3243418994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ca35cf707d3092dd9b9f33f4e9a67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d249fa92a5b48a9e0d5276d18da0b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4ecdb82969b1911d22018be6eec2c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fbd4e27cc956ff5147c27cece4aef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef08db86a49eb5c7aa7de94a3c9e58c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0d2952a5bb096a56251a0c7d4d64b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc4df9c58d4f07ab880d41662a8648226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce5a1c558e88f5e1d71f45e7a5b5ed227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c88f119228402f13ffeba0d65a2b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbae0045ab89d4c2991cf489204195a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df372d3232f90073f1e111a34c80bd3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93aff4ab54bbb488863bc6273aaa2b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7c27764d56486cdc9237a4fbe2187232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d665656d2fe11f328900bb7407f29233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988901145b14a0312f1cc68cf09dc7f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe019d84ed677ba846301cf04a42404235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9005fc558885681589404361a8e41236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9d8a48fe99fe0362e5536f68f026c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e382a757ef9544d1384eef59f96164238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9b06c61ad0861a4c7c4cc6da126ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e431a55c3fee92de1a1d35a142750c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfba8a3c7bd253d8697414e50f68e63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cefc96c76c205c533042673a6e90be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed2a411b0655cb1362a2a28852e96c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5197ad7cfd268df9dd8fe08a289b3b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c12c9b0ca37cb55de1f34ba327c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72977dae50e19c382861cd92e25b5e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8eb8b4db7821b37eb8b476b9d14ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb3b4d16d6c156ee801e1615e5833248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8446b71f2df9a33603d11e01eb46f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ef0cb69ece1f16e0114df5f76271250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c00c737df99d216afb2f70d4577d8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcaa344b0f49c7c4970e170395df6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269900dc653425d8d26bbbfb17ccfd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c0c438d9a10266253b781aa2d0828254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef182ab43b1fa6f1a46cbe779454f25e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976c629e291d6ab4c482a41b9b3960256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ef7b326aef2ad415374d4c8d5243d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ee68920a68415a2484bb6e05220cc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4ff78bb4e88f9fa2a89fd1eb8c487259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25d75f4ed2f623531e190d61c5e05d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd869f5090ea5f92fd35b525e0eb2d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082f0627833c6dec44474ec6c02563e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a9c5a72f0a4844bc7a2fdc39767a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c03619187fc157b1936df79542f8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a4f1a9da18e52ddade7ab763f38d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5920368c8c00fadfc106e1598d4874266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed94a608eff82ff0b1f4c5ad882346267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c1c7640a5c3727b3939e70e2f877e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5915cc3e7f27ae4b29931ed86e623269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f1d41e4fe5ddaaef9ca24e71d966f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bbae5a1dc8334946b314a9499e8d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d754c5bfe9efe92c9eef1a68c7fd3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b772589243873c5be19915b4db4e2b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dffefbd60754114d1de28dc70ba0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1807e881b1d46a594b306962a0cdc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139235595636e01feb45c43cc765c52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b7dbe96709e043678643bea4ac68b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ba4d6c47dd3e0e95c7be8629ce23278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b070c4410a2fbc6f26d687376c0f74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7523b526c1afc9b2e1c8d6d381e97280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea195619bfe7c981145002a650029e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748d48f92d4a8428690d54ce67ab2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3c7eb2059bd8c16daf9410ca6e247283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d528fa54dbc3493181020aa1549fcb5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e8eb70a2b6ca6fa21ab7545926952285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d5d88c24e42e8f546e39959031f3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2615aeeaf3d15873efc0848febe059287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f944f38a98a1a4c335e74c8ecdfbd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbddea4eb9920bc9190d573ba9f2bbe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8afe42498bdb8e5225727233bff367290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e55e5cb0189220dd4ede6080edac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c809f0b0f83e5803145a9eb6c1c5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab73351c13a73c9e7b31bd769ecc4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf035275ed1d47685c02ab565bad0f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aceb0878101d8135855402e20a5a9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e1c3c82a63490fb65d406f582f73d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022e994cccdf9a27449c817a79d677e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cdc6ad1cfcf98f27546578cb536f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c7f52a79344e4149ef72c8ab97455299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ae45953ba0c52d4306d661a4067cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df0dd376901ae6135b908f4bc9e590301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61789659796c8631acbc13cc4e64a17a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f83b03c6e44ad7d36d95731f5ea99303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdf4a3fcb8963dea6ff1fe08e5349f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490716370fc90bc227371b62159e752305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516ef8979afc005aaa3323470792fe7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0c47d4c3f2e4c0f4a9c2379e63373307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b10fc096ce2b45f72f068c78bea1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86034713f34d126312a804af5c917515309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250159c5f9338eb6f82446c39840f0cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f656dc3dfab32f97323e06257e208fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73681db6fcb6d3c42608df47742bca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59bc6d5ae47ce3f6187a67c6113b33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd263871f33fb90d512e5ae57ef7da38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80277a93ec93f1e9633f91486918cc47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0bea19bd2f8acff43a3c5b0881b49d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8c83e06e48d65ec787bbaa316aa35317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759bd702b7314a27b071b745be9d04318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008ddff75ed748d2ebdab680cd2cb42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065f84112f26f6b12eb18460832181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc20d4deaff02b3b4e54fafb784a88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc93c0f5e04cf795446a69d774ebabe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c3f286eb3d69509f921b9ecdb218323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48272ab326d0e275f98c0397b568ba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc699f314266b63f0c0bc614e2f9fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc27d30f4ab836c4de06c9ac1fceca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e2eb70c587c194ef9a46f3ab656c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111271767f8876d998bf651f13ec620328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b57340c594f5f17fb790bb4e2048f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c9b0c23a7bf3dfafe2ae313ce6bea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347a0dc6710f1c5d3b608714c8f4eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4166a58c3a7d228464e3b8c037f5765332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718ebbcbcabfb463cca9420392b76db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429468b388c2be40639b5775a2237175334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3bf7e6ede50d5a7b7c9dfc3bfea81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4443c8702f92ef958a8ba2841ed07e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6a2d8558a8087acba2976ca7ae33e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725f99c42bfafaf3fde80f7a4856d2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45b006c5b385c16fe23fbd39cbf5d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89cdad11844f616a51c5dc8aef4ac5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30e06e940ef186a8fe30cb01a5e8b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c94176f1b367e7765c38e163ab61a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026372dfdf28508e2b24e6a7319871b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d9c7c2d668f228ddb324410e30499344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241827277021a9f767c6cb9a50edea7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adfb70ca76630d6ff9f0b148941b94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fbdba9c59db39a4f52dfa4ce6bc8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a9f835e662a554da59263dad2a010348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a43b0b64615989cf52d1d2cda2a068349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648fbd9045ca506f40ae68c9288fca1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909098604b213a8da468f7ef22eaa31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c414251d140e43791fb40a596e9dc5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d545ac22cedbd1eb9bd00a9fb68e874353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78247ac41683775b8217255425586f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5c482d5d88b3ea38b9404c48e3eb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bd58a5fdad2baef72516745d29d97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fb571aa5b01bca796895aa41213ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f28c99cfc8cab712d15bcd5737c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efc74207366a460627bc735277d943359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8d2cb46ef3b3dabe86d7f65ce590c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1739485b9fc2d9b52ec27b66447b5f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0205c68a39365454e808255f358b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0276bd649946f84de2950399f5b6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7641f3b8b72900c757a72d8899eabd1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee5b6d7f5cc50ddd67832704d87de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a904c21af8e26b38d790311ddce60ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133f459c9057c994299c6bdc04dacc1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452df148517b1ba3842083bdc4e160e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa7943c3637a857a9f7f45f4d07014369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8fc63e801d94b78934f6d542c376e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ca575d3a80ba9e6f0d2e82a5f3a8b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5669c1519756b6656b5dd5ccc3b5f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cba9d92156714b35182c4290ad402373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba91f82f8780c26ee9b383b5dc76c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7967812d7a0bbd5cfe29667f75ddbcd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d17e90244016e4581078664184483376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d45aafc58ac9d19c7966baba7f731a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f959f764d16617f6b7d11acbf9ea29b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f931d24d1e93b91de3b61ff445dcb0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f913fde61cc4fc46f0d2bdf370ad77d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4252fa4a1fb396eb4cba8868623a96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335cc98e17322fad9fe3c80e00a4a72382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2972e72f9fb1643d3b05502eb506c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7c06a38ad698a8c8f2e108b45fa83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a88edc1cd65f7aa1592d08004d816c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858eb5bd89d1b8d26500af7b18e50f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d85bc4a9dada1001bc5e01e5c090b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d3a3fd760d9cc2cf8a209c9c393f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c06c808b577c4aa175aa12eb30bdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80d90cb20828d9c22574d22fd0db89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952de31aebc9195adbed973af341f8a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1d5d7bca3193d14739e4d5d86086392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009bfa7bf08880ea3f437af6959eff7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80423d9d5c77cf764ba6a05bf38c5b0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2978487a94bcf03dde33712113262395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d968760851cd76ad4a569d1ba3f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b01bad918ee95b94e876e54551bbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8206da548386e147a9389f48c383345398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d49570718b9a0d356ea953644e798399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026e2b92ecd979d89155ad558f3e7bb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd58a36396666f0618990b900852298e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c8ceabc271dcb873bb7aa8d753bdc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb933b76169c0759fdb26a046b769c1f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e214205f25e444a59fb21618d9a6bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28688f8779b9cf2451d6c6b06738787a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd21a74925a8ef48008e3c06191d636406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf3488c57f45d2d9216466738f0d89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e7d6e12c22c13ee4696a88aa50cf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e90caf6a9ffb7a96f69d37b1144a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75540dd5acea9e42f4016529f1aee79e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c68406526a8bb5bf2608ad8ce9f4a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98a869ccd6eefc9f78d5059b12bb3c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4fbe2f020040ece120ceb669cd13413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6942eb4dea599dfc0b3e77d89ab28c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa985284339d351207454595a6e353415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d598b3daf00fe16cac085dac7ac6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a4fcc622263c752cbed5658f9fa00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15fa8dee0af158c5c105286242f0e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da275a5b679edac8a7ffe83e265c5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58007445de85a544c4a7d2ef38be7772420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66edc3d0cbe17476a7e682391bc527421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221246bd07ea3f48ad1013d2e6ba98e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a094a2c033ba3f8d6512ee8d7b510a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda9ba4a7202eb99c9204109d9097a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701eafd4199bc7b5acbbb2a2ee42a2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a5db0852a5ba892d106e21f01d74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21fff75bf66c964e601e76d6bbc2da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0963179374c48c2cd1c1dfa7dd44c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a97fd7959b9d04563ac8caa65b4ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c332ffceef8c2b07e4fa09be045a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578fecad4b3c7e40d6960f3ea0d68ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88c71f6c66dae0edf7fc72f4959888432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562f787387ec52b1f5d90d9f2a10e59433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527c97d94679e0fcf70e16f2e6c2d78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddcc42e76a96feea1602c576a4aa4e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4665187ab9b693b2e86d5c8157c0a69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5cadee331eec3ad1e675b9d996e02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f0c6615baaeea0f647a24988f736c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf01e002376af57b3b804870e38f32439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae66bb87ff88caac6f5976ace2df2c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b734a53ce334786c3b84da155b91d45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef45b3e46f322f0a72b6a6384abab0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26732c7cdfca0bd4d05f0ca078add36c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a3b888866eef844d328f8f03313b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972c35376eabc2af1771badbace3f5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b79ef896c35076ecec39a87555f270446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca616812b6e1e698975d329d9d3ef08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd8e6f8f294c25ca951da7c706d43a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e3c24fd681fab6070f4a5e4fda1f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f899c36b6df2f711b40d85572b64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084acccae79fe79bbf27b7ab703cc364451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355893252a8af45788685d8bfc2c35c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f88b9077ffcdd72165a4afe2298f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b3a2ba6904263f5c1b547bffa2288454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6dfecb3d90949ad3b9083d384444f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4555311bc0ec0645c5e1885cc4184b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d5f50d4967dd06eb9871c4226beec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c060beab700b1aa8356cd920d82a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd803da018eebf78f1a79d9f693023459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1736f1550c6dce32316134e6a8b45e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31865b5a85553549cbf31ef4d0867568461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1a26920c1adff478886c8ea3e2430462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34b5f6bf90d2e54b695c2ca53daf16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d2099014ec3aebc35f45988c35ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8199abb6c1c52e4d4fa1377ac5f43d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5832d649935a81761c062ca71fffb3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333a763f570dff73d94fbcf10816054467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba52a382641b952235bf1ce5e005aa8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8486680d7c11b6942f47cd4709de94469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ea0a84c518897a9d30a9d8d6d28fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de849e2c2abc4192ab61b822244f986471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac25a0618bbd6e0c32a7d053f719c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987491f1415185eb8eab6ffd4592eb5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876be17f9f132d82ef8f336d86ca5408474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7be60aedf4564c138ba1286391aea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86639cbb639892beb6f604db31ca05e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dd7ad2d78eac44b8be46912794c3b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a2c8ea365a456dcf16076e55d99e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76345420c7cfe7792e09e0e965d9ac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124c11def3e48a06358c706906ffb8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913ae8f0ff1822de1606c2ef6a058b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44639714412529f77f92e1cb307b67482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ca7faefa2956708eae11f7d52b791483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d7f9ee1da1223ec77ec367325a249484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff8bc7b4eea0478b74707405d5dadb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d972add395d8b5a54938c69da508d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702013ffdeeb99d56060a31b1cf2f2bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb4aa17a34654fc96d0006132d69a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435276009949da7364ab913c0d13a2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a6116ec7f18b189ff5ec4ba3ce8cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2a24238a034a962fff4e77f06f14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1943e736137807f6e1aaddf4a215c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb5a26cb3676698ee31c53d7e41452493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3da04974c4abf55e3933951374293494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c6101350ecf8cbf61db2bcc325ca6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408343a27bc4d5436345f037b765eaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275b4ed1d1c40d9474de062b672224a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95619a3371d130cb03fd8a8e4d1c56ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c369be7d5311ce97b0363b291f6b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155ac1acca724043229b378490b1900500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee199c5a8e20207fe03f3fa931edcc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b54e02931f190fa984abe66f030ffb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617255401c831fcbda23406803648b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff488eab4e8752ad9a693979b3e03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68c2ac75aaffc5c2568ba210504207505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d22fd5348956a98b4c839efe02feab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34369e7a94c28700e2015633eb2e041b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb86bb38d074461481761565d550521508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2df0d8c87f5723d9d24ed336697a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a98f8c18f49305aead0bcc1a71ac7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaade7dc7dc76f1933e467d7a012431511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664fc20e425eeb98f3e4b354ea47ca8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5618f55d1be12bdaa1d3b7da067f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2af871ac132053aa1c1cadca308e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2033692ccbe00dfeddde3ba72c1ff9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c07f64e0673dd00f75bf14695ada7b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea09d1206f5a1517d9b36a2278562f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9816fb9e31540ad32ec5f6fcdaadd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b9145c05338d92946849afe81319b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c228e0cd86be25e036b374e0bf850b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b4a3e6e704701733c41807762a5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8091b2517e61c81498c4ca9f73d4a172522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8df0ab4736b8ffb2238be858e4126523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa227ab877a34d63b2ab8b4b617d52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8f3f1eadfaf684615856f330b143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e786d293d2118fd1e48528460613f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066918b65b877e018e087efd1bad226d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e60e6a8a5197cac838f79668d4416528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed33ece14572c249fe01040f6c9fb5a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa7da54b1fd3abea605c48da0688fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c9e554fac4ee8e390320ea3c68e8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54dbd21c076a2a38c7c244f375894a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e24e57722afeb59c2b713cb19b70d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fa1205397e3b71197b9f2fd291aa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ee690ba8dcaf13cc8440e8589dfa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a195e86d02249d6f403985a1ede9160536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff685405ef5e32f1000d720b93a0d67537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90ca5b2135b06f42e93f29a61e5a36538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c147349692c7a6532066e0d82b03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847324a4891c05e0a16bebb29e72423f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51dfe32d8e1fcfe0e406808eecdeb3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eb318b400fd7274cb5831d97ce2a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6f7ef8b75de229e55bde4b837095543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda66e988e100fc464b11999d92ba241544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e040a341eb5392f20d4f2907a4ec545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057a9a6ef0314547972fce1c08b98ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53985caf94cbd4ecf0583d209b290865547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5eb30f7eaf3e200c77ef8f30b1cdaa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef62f07d89d94af679f93dde1b5bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169181ba1a1dadf907d237e6fcdb7e33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce63024e592fd8d1ad02cd4f3ea0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b65648e0a4445022a0db84edfee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4f1803d40eb7503acc3d1e5442983553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47706674355e987481ac8c63e338d892554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b119e86cb9ff7bd696f26d7d342b90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a67ba88e55f957b9499432fae5b332556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a409031e1173f6fb6742821320bbfb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a29ff3f95a3d43ac2acdbb769cf3dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa36778e4c8cb7511affccd52ea3ca9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06afbf865c4bfb173b6916ef454dce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9124c51be923bd6d14ca790734d212561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692e17a2412e6057304fad4b2ead0cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f7e89806685493e0522866c3cf297563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e48093352882b537de23db1d9047f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805875a7c5e072e969df3e6953d4354565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7afa4b875bf0b25fdd1691672aaf5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01977958b70d9b05c2ca08da9f6bec4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9560107c6a0301e96efa630240757568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047cebb96af3976dbb1d1067a8e663569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6773ac9edc5b57c1e395b07f6544a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba5424e4707d838bc197db017a98d64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1da3f8ea4f91c686ea9e7caf8c786b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f05d768d6a40db7b2a4ea4bce270573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc59432bc624a519b4f9040a49a98e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583e05f0d848543a8ebcae0d8ad9c9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd25296e4edfa652e452f963cd1c14576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741157376e272be0b006a9ce6b0245d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61fe7df77e827eccce6f5291e857c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a6f704a08fff3f5555559f95ffdb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20b155b01e5f1f38df5a64b1f21e6b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9818564fb845c9c69c7012a11e7bf6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134002f50c044e1cce28fdf79407e9d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51503b62f3f52c69b7cc026f51f99e6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8e6aec784ebdb04998695062cfb3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b18c9197a86f3e4c0fd154df0fe70585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d3cd2a8679151ac1223f2d1f82514586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274041e72c1feaa26f5e18418cddd9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a9c3fc6bfa81804ec26af75f16d14588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cc3bca28a0e3a8fb4ca055484bdc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed061e48a8558a65ced3b181aa43f77e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7410a3dde9d692dd8f96f1c2483260591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fe029f02cfee3fc9821a1f8616a33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d35a2460b45c01c44f0ecd63028735593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148c39f7677b847b454f5fc2b95d609594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536eaf091f33e03754d894a8fbf3923595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fafc7fddc8b6cc82994ed830b926a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01a024a90e2fbe0b06e80ca9adbed3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b103a7400e5e81e19e4a2e7bc76141598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e70f14b5a1415530519f22cb86ef3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afa93f01f6c61391a5f0347a597f5b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0907cf803eb8ea90eb46a57eeda54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e46e18921d4f74b30fa91195b6fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379a736cfb490b24d5225b17b6c466603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd75288797f4992a6af728508fe025a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd4cee67692a610e00c5b08a0759a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453efc46b8fb4392cacc20f990a12d53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a326ca0c102152af801be6aa858566607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47a2bb4362497d6923501620ab99e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3050c6de7206eb234e6fca4713980609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08f1c4437c8cee9e4bdfe5ce1389b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ac93d7e781f86452848b90bbb6902611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3377ef32cf262db0dbbfa111a04016612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1d9a2d0fc163f77251efb764f8a2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810800d5c1adf1e4bd6459578763312b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405aab70fb2df1e97d2fa9c6a1657cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd12ed6795ace2de36809110a1799616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c132af8031e7bda543fae0fe05dd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea41e6e507081153905d32746da73a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd0dbaf22ec15edaa386688c0e6111619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0a710816bd9eef70a9ecf39d38ad620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936af82a2e7104d8dd6765c69d36ab2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07e9599d897148befeedccf99c8056622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433230657faa31de43ff36cf0fe71566623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c760eed1d2c5a9bd4957276717c9e5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c62ec7751116d17b027c972735c24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3f47639c6708a94e8083aff8e95ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d08d457332c303a7bf9cd88e1050fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad36450e2b5dd2c84f9673ba1fd6cf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f47e87324ae46d3079b32cf034e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bd3fdd428b95deec583b9cda69b17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b7e4adb9ec0eb335d9c556c61511631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1661780ac1a6b4618e78ec336cbcde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7908317bf0479098aaf4d5442ab0a2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe644365173c0b32a0e8b10cc13cf357634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5a383cb8521c3cc2b310c07f2591635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b8a11e653191684c0dbc0b8ddf395636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da6a84056f79a8f600a2b682ffe9a7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025e441c2f9fe990abffdbc9272d0de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053935afa3cec4fc2b3c9d6ba11e03ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cbe20fe2bdebdd0019486b935ed08640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca9892879b2e8f24f8466514b0c4b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe02027111927f1fff0ad5d97ae227642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f22789e9be0d7c07ad3f6aa992712643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32dfa58a8d53e3b678da0e705abeca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c09a65e7025cb375656d0050dbe86e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374b3a6d00a8e7bb54cd1ad04c0df9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c952519d6692ae9b7558047a27211647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29e7fa1966c3e66031545eec511b6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de419e116479284b18d238d4ac2d09a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a665c1f1af3ba9dc708783ed4f09b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82cc697cfea5b3b4ebb4657573e38c0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5271a8631523bc65c5a356ccd0ca6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb503f7678c22b99a3101c77f205c11653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb11d7ed703a2ac0948dac0c4b4119654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886019e862423c86e6612e5a8abc126655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd691e634aa002e1054d0b80cdfb617a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf52c71c127f6820cdff4c3dde6cc58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c4bfb53430886f194fedf231dabab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e94ab59768834fb87a456056686da7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9e6d947009ad8f8825586eb7f4b3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845434a340e0c43b8307e011d6abd9a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847b5f1f699b3c8e03fdbf6bd5ac0b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eca3048e49025cce519ac56c4accc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d920bb882df792fa3aa0b16bd4069664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4fcfa458fc790132bbb6e4d4d66dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebb160d20b07c37fc4ce28a5f2bf9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd25d1a135f6109522d1ae2e6cdfdaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce799268710b37c08c0de3b9d884976668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d7c7491acd7149ac27b6abbbd22ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a74ece284b53d0bdf798ab63f8baff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bc9d01d8b0ad7aebf3a9d24e04e79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c893f114c802285eaf9e91f05deff672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646acb9d12a1695ba387c8c01981d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ebfb70d0157f441f4f178b91f14ef674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c33fd0a51e1fc0e406215c6ed8dab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690a64199fa1235d4eab01358589e1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff069894c2dc060af2b8b747ebaf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00b1a2f7726600e9847ee44816ff16678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a25475c871876bd1aaa51a677b358679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a0f356ca5bd9bb1f4132bc286bbfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df872741524b62c2b3b5fe081a1fca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35660581b7f4bffdea7556234a93d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfdd9577c13ede54ecb177970f9d37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d63baacd0a892d05e38b3cca95e1b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273b49e1ee7fa53397e3a6bd3c1585c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ac32d8f6945447963b47accd8837e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff001f7eb7b5183f57c2f02e09f0d3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95915fb66e657ed475cde18b7d2dd447688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11eb1480eb90c502354fd7cf2f0f5a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725748a98e54137220396251bd7183690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671fdba5a2928544f744aea433c60ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaab544522552d6809b974e872e283a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70109ea778359f22aea5c4fd2479be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24923a9d2a908853bf8e9b5a5e7798d5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbab8b4a5604fa809089c8908ef7b0c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b29146e22aaade63de29c91c2fc1f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3e648ce029f71e3906c2516de2ab697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3dd256b9e70cf5db94bd88ad3a69698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505fdb431017067e43a6b1124f19195699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40af4d7a2530a86b60ce7bad9c2115700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cffe0b8b0f909a1c99fda1fdf5242701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb782e03e2c7666dfb6e9a79b9fe8106702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b8a834bcf41b354ac5296aa2af792703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82eba9133caf66ccf59950cd70e76e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9674ab013b1995262d3d5144d0f6b65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3dfe6c395985d56a8e2730996e199706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbf8cc3695918374ac7df8576b2080707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f135ee4a69b8074710e44d62fb1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e36fe38f15111472fe299b330e3e4c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee48c9f5fef53cca11be6352640c0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa59a36441e2084336c7cb2721cc57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c26a7b02b68fd0b8f9897835667bd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c18b0cd7ba127d594d60b99a40948713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec60efadbd9ddc9a8d71f0ca7209ead714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a91aa74a8714dacf7e5e48f120183715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8363e5625ac3a8015ce5d357f4b71716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac47d1bc539487d575f65fcafda4976717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80336072b7149213851c258cf9c1be53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c042c3429d2586b095f4253c0440c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16406e0ed6acda054223920594faa4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ccb5277aeb6ce5f268613c01ecbfd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e8695ae73f0eb44270da479b18c8f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b3cca6bd9caaac7682e7da005d95c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240e871d9a05e5e6c04ea8575a6f56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a2ecf897edb01e046e3581802179a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79edf8102c5afeabe296a74f6d3865726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6196bd118713277dfd530be7026d25727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f67ab2129030f6aa33ad0010fdb1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064b674930089ebc78761197c194b88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65919c2925457f16f1fd32aadf3486730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b410c3d6ccb2d675540e91544af63c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7d75ece4d23e913855665c80e6dfc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604b691e103ca650ac8f98a55fee51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a7e634a22263b1b010a7f4d49a61b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec95aa9e54ca48daac98e8a57206e68735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a578ef0b9b3156fa81c463bab925bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fbb1001cc8674de743903dc0ce41f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbb4a1bffb859da33591f5a304fdc8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef33394d2d4781a9e80382ead17fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3845be82122279405be4fba5f5581740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225d4885b9de467a62c2518e3ced9fc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879a79d3e42c5534723a36928d8c03b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0023db15a412cabc4c07630185eb669743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71846d379a916f8b41826bdebdc362744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf749263bcc4f7fd3d3dc8f36bb482c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893366efa2d7bdb2094acccb35814647746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150929d47b9e88889763469af4bbb4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21a3fa17042cedd7de904790377f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975193d0bde3b6682a49e864353f55ae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0320e82c71bb009f8e20db2c326e12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e88ad1f1577fe05c3ee908fa6471751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0a2ab1e4ee3dcadd0168e459e15af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eaf2903b5354c2521358ee77f384d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60089b5e8c1e1dc6aef2f180908ccdbf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f612480ad2ca4294d2e1833f7b0c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455d8212a92330f028bf0a37030c05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e87d4f7285394dab97ae67f636a776757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ada03aeb0bea5a97dc664a6761807758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0573481bbe5c1895b171490102ae577759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df31b524d0b6c00cb0db350aee851760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e866c0435fa06ec597d2c33e40b8c76761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df924c8419b94f1fe3b7852a9170dace762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e502a6e4d7cf3418af574fafbfe2230763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a710b0c1a6c2557a3e261fa72e0e5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81104980cd0b6d7ff94ccd16bfd259765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598043174d62660c803cf8fd25ee4ec9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80a14e61f6274fa140e41e54320244767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01604a2ae145c1b915b2cf9574419ab1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439c2762e0e1f56663c8616ebc556a5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b737c96ef23fc7ce9a27b059f9fd6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d41b4b12dd78090da2810644764a0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53ca56c216a836aafa486457aca5a0772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e737e0e0666bd79a31363344cd0863773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f3c0f93ed684fb530971f734569a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e77754e0ac264a36cddb68fe364ec7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441daa51c55dd5be5901870c765c71c2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c551b979bfb1dc8e760faf97ed6b02777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66302310fcd4fc7aab6c84d22217e56c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344fc258eb69dd2240ac63c122ebe86779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40d5713f16ec404c1ecb8e07312c3f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5aaf23170dc9a6dc3bba84a747744781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff88d8e559801c1d1c66d87a1a436d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac547fdecbce6d49a6d7e9261e1504783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6186f73da3262811748ae90e3bd40e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb55972f39b35e3be0a7dcfa1285fc785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0127585de3d0ebbc3b7f60ed64aedb786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6302492ca2db2fa68523440aef255f4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10543180aa2ac1356e44143257d13986788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809378df1e901614ebb6edf509f9e09789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf15bd224cc9e005f30663162690db8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dbafe1bb043f243f8af8ea438ba68791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e88bca9a01b8d86d47a533113a9f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02132df57af2c8eeaff3c5d2ddb59e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041efc27c3ea78abf24b46f7452cfc70794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeb7ab985431b891cb3683ffa4c3a0795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014d920e63c5d02d56a24838e62d94d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b2bbe7de3445c56d4ac3ef833489797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73638aa8cf5a1c559a1a0a095c7573798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61815fba91543089e4d75110ec16a06d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9bac20c70f95f0c95ed0a02e68ad2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1691aada486339190e3ad017e5093801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53a101489f5a0b10313ba1d077705802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a23d0749ef73dc1963f839a62c0e3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91127d68c78cfd0db093806bc2b09ca804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b820fb2604ca77b56b26ec508add8805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cee350a8dcf7bffbf8c739aaa6266806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1c56a9babf519e40076e0c672ad49807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7f1f09fa0c3155d560d05272b5e7a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29cf818941a4883a728edb76c0c85c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2398e73fb2c04af9c5d962b5540c6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b4fdd40b82b5af67a79bb32ee4ab7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf6d0750488dfd50a380c0fd773017812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23c484a8e167caf8d6426aba95bca3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24b6c37df9b071e1b7f26d1d9520f2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce165b75f8133a0de5c21b5eb1f950815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648127b27691aea93ffa2e3c980904c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea2f5de826ae1f75003ea7e8f81e1817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7309bceac07b1ef7818d58b7a82ede7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391f9ec3b676cd5b68f45a2ed11b3c819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>