--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3520,51 +3520,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddbfa22e6104874551da180b8ab2df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158d50e2cb93576ec1d73c5a995784e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd4e1d1a0a7cb4279de002b0dbc0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596a204955346345994106a705dc4df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f412cd43ccf21deb83437120f950a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e5567f1341151e6ee39c03942a7b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf71d5c05d2fd90e095895b07091d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a25a67c5cd14044bfb32097cea64f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8d6efd9f21723b557cb9cc2c4d2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6411a80da35a9c6a47d547ae1b94de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d8aeaa9a74ac7a39a181cee5b431b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b24cd001c7681f49917676d29409212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec7279c17c224f2819fb9e12ec269c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5bd715e650981557186652fea3a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e2cf5d77768a267411e69e15ea8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edecd649ea10be4a034545e006a20ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3e4c6423810a3d383c686160b594d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9a35c80731ac8f004ed3add970afd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307d8a996b3344c4701b9be61fbbe6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64716d93460d2cae4b3658953ee4264f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e14d809927741558edcdf1b13aac1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316410d7354d3f2c77b95445109f1fd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e297e198edc00d1b6c2b6cdbba01d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82224818cb1dd24e7eeb219aa1f56d3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b881487e48c1432eaa39ab7a781089125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced31d5d72f03e1c9cdd7e4bca078ef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36173910c4073fab93fcb83ba941247127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e895fc9c21997d354d063991630928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91cd7ee81cf8d8b010a60042dd4cb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de284904f2b5cb9b47e0c90e7595ad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f10fea658e5a6dc6ba7a29c1cb290c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4256ec15e210ca897a9e60e94ef008632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9772b964ea2ee2c69432e721281aebf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d561aabef7f40b2aa9239289c9869ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5abb7e800f8c0a5fbb71a5f16a79435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4675e5447e337b430f38e45c76b8336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091f26d0dbd744955a7abcd6b11bb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e708bd6f6431e2a3d4f48a1d3860daa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36511100edaefdbc3e40cb6b8756310739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371730391c5a1e7ce703a2b6b0d139640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09799fd9b11a0d9e71ef980d05203f2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad9f870c854be9568a33168c1e36042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda612c1139df655cc196817b60a2c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6192a5522ad3cce8d3e440cc968505c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865e9aad4ea8db66c783036d26c2ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316e203e66b5004a156168709bad9bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c76042bd1624274b304e1fc551fad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6728444b34964ebf6363122c0361148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6600c6fbc1dd16fb5f40da4b2ffd05249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786abf0e1baf1e33ddd0d8ed85bf97b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e61f741fcaecd29661c0d4ab6b8e0e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acff9fb42a0a3981a6d708398a779c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cf7cd7c72719a774f61ddae19445553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50cc921829d2e47b70cc5850401da254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa2ba4bf801d0ff1dc2763aff16a3455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb0974adb3683c8cdf397094b590d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b594eda8fb7abf1b069527e2db18057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096479c12138224e639560af7df1ba8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557588a9d2f5134747a644d315362a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35e8859e0acb4cee6bd3770411111760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f84fb30ec14b838e74c5a853022b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292cd837296f1af6bec9798b7a57d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6caffb7927164d5659ebc4b1c21b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607244df1459b2eb38c3c156a51246964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb30e0048dd5bbe014462dc257636e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69831a1dd6b6e615b27ab5d980c07e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54fcbca75c396b03c724372b16457aa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27048892ca9aa8444ffbda6b61d791af68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543e5c07c31df90004d217b2eb8a4b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0d07e23169e6ee3e801b31f1e817170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f6bb5324aecb25c142f7e94babd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e8dce72cbc5502f9217a1797d16c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ada20f05372faf6e6c1fbf52544db373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f1c79126dd0668091bfea0b09da5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4390fe38d1437f9f396b09a52a75b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278afed9f8771ff982ab7106a1e24ed376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f48b0157d4e3999ebd5fbeac4f33dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9ae42385bbcf14fa9d4ff67e5ea8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597d3c615081d11f6fa18bd807aed6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d22f7e876d35bb624b46d0b163967080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2cf3bce564c8e752b30109fd975381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7a310c090b7aa97447585170eaf9982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e34dfa8930c0ba15e2a1c28a267ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8050acf72937cf8c8c2b5d520326884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48719cb7ad3e305b1e6613797560dd3985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a78f99b61181d5ce083b25e05e892486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0127ebba8d456c7e3ecad062f4e787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a21fb1c33ecdf7a48f35fe163482f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dba8ef66efd69e7adcb6a0b58f770589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3970b6c1c87382c04bc224be4bc73b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e353c935eb78e940babb90d86fe35691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763dc7fa26034592111c87ed1ebf10b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d741811a2f24f9f559de008f38d79e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b21b72b3f7d8e38d3d83c912993e8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bbb229789396007492613d953ed8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf317e4fcec76a19bb216a9f09ebf396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99da1befc9a9138c12685938555fef197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e568b8699c26e01dd286c695e385c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa18a63af0188e5c6a118fecb0f53b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5b58f668efb633c62c54cb1b57b06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a20c48fcda480c744110b56c3c1c84101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032cc274b44125451bff471319e8ac0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65e8ff8c1530c71bdfe1b7c3bf8a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12bf7fd5bf5928860945be4899db2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62c4cac9de84604e3fbc0f7c4e730c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d5cb9d871a2e05d8e8e1d2efec429106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903e30d82da89d61941dc2948f9c3ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869b4cc70c20014c1764131ed0a8ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a17505008d2b3c6024f8cbd003b90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414dc4b497b4c19f5515b920911887a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56cebfe982a1b5be7a413ff0cd2fda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37e17b4c84c6417b8283186a10abb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04250bfca8ccd9fa36aaa875e7b65c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8ba6a3770d0651b536f073f4d6089114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a85206f547c9483a78be814bcbed8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc4e78d61a077029821e123a82acd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8ff39def0c3de9be3ab82423e1dfa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113df427b005d27eacec93db66703f1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348a059336bfc53fde61e4418b82cd9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a740d5490c1046ec3631a170c60568c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64c2b0f053eb61489c52836c2f28c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd7140a27c8f3be472144775750d59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498b8d73d46049e5e5162546a6ac1c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f17d69dd30188411a0c193f59a27d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73c673eb11787a398eb72fb500e37e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2300b373280b761138d6f2d8cf132126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a21c6b47c61ef6a8b11689e2592b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee68677efc14245fb2eabcb010e41d2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e2b8e8876077492b6ffad413b16c3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d21c8ac3eea0961c3799750a87e0a6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809d08aca5521deddb66e01d05ff366131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654dbfe99721b959d7730e8efcc5dda8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0f0c9c3817a0277a64384d6b21d72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e098256e4efa365af7533645ba36e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cdbf986c8a7b4ea350d3c831e724c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861123fd679d4848c774585a76885b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d160c8d07c5b92bf5f0b36ca24d6729137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87587dbbdf11d09da969e4b38fb231138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7abf28aa6fe75c4431b771caf170139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050a4cfd7f3cc11dc55db94559575ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4dc5771a40d15c70e55535856ec35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4c629c49a44ebae44318595279159142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb9f4d3af4ff6ae486fda1ffa65894143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd4dae786421aee210c0197dc30ec8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57341fef562ac6389bad64af5d115a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cac17786e7feccb1f96699e67f9ed8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c7249d0653cabda062a5fd8e06c46147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84739f8c9954e89cf31248c06cfcba93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1817a89e7937adb4a4051729008bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e5448ae10e4b425fc63fce7cb7b25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ed8205ebafb0b7b685ce4bf29a93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532cc94a9d67b5b757faa6df652416e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d0bccf76f86f5b6551d3f8ecf978b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92295e5a2b934a5fabaa86b0a9443c6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe2f8040cdfc74e5ef21d5a8ce1836155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629095090214d0a0b5cec1a2dd7b0c20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5651f71cb682423e116d9fba79dd1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b47edeb1f0188330b44b5169f805cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45eb1c5b57618f03bd3de5cbe983ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500447b1d8fd67ba9dd8b3664b479b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdc32c0042f7236f4efa8f3038ce9e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa868c14231b4c9965f98d9083c4aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfd3f129ec47cc53b7c11d56bcd04a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7be29ef224be899f2be955a3babc70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e771156d39b89b0de243c5c9daadb72165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de075f7f1454bd870c37bf52099015166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f18e8b4b05d12402e8bb9db588aaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169c650e40234cf699bc52b212c47da168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb77c413ea929f836a5ed99d1d50ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3079d119f4e4b3129d7315004f520170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aad24583e7e59eae26a3ccc26c0e1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cdb6befd16e646653420528390d18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a06a670884a79f815f243549e7e77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a226c9c7ea5614ec2607795145250a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f6693633df72b00b78c388ea9be99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c180080b8330f65b2b19bc4c2a1ef24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb678398f58bcf4d46e7232e15b788e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18c4a2e2b6572fd2c4dca2f87176db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ddb82cf3e8b184c173d58998d367a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8ac15fc34a3bea8ea4f523c01c64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4649ec63c8bd3e9bb181f4a4967ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d9d2c200fb0075a026f8741d30145182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9481205ccc6be317f7ba4c194475d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0511bff3d1201452612d132993848cea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e080d85accb7f215b1b71b494ae23e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189222277d17ee2071bb788d546b70f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911128bb4b062abe7c267015122726187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab0baf8fb1eae4d7aae908eebcccb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d678fc7bc3a1320eb4c0af01e52348b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fa8ffb5ee1081d24e4a802e6d52db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d67330d997ba02bf05280b33576440191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd931042d26403d28170c7b0b34860b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb845065e47afa4d4c5e0e6a0259e5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abb774189077dbed88b76adf321708194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d48b1c22d1c47172d29348624b3a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851d19399db19622e65659db8047ccb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b23680fe9b7d489f364965520b500197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00823b07207a6e018aa7049173dcd90198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f758c3213f0340b52d4300893f3a49199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b87155db4ef2dc08345c3e3ffdd173200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21beaa03658a91a3f7dd99b2ca5d6409201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5783d7c4568b53a927df3d02864189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f6edf3baebc1ad7bf9029f5f381e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09c17d44c37532e19b8de697e33319204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad77894fd42bcf84d94cd75bc413ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea8b7f14607674b0c5bf79399c8e79206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba2d83f0f15962870a05580bd58c3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69448aa66f07785883a7b9909b8a82208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a26e6781bec1b14751c466af4bb97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f86ab8bcd4444f13c7bf302f01a4c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d3aa67b4b0cd5e6c30e23c9b64ca6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af705049ad5e4ce4e9f648bc33cf00f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3d29f99be4884a23ee78570703017213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341f0a868c8da39571b9b2440d847b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a91fecd7faba88aaf791f8b3ade8ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830251d3fb45ad67e0c0f41943b541216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87397407aedd15abc2726ad50d7c66217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e422b2886c3dee503561fe66f5b083218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743856335094d3f6aed0ccef04f10af0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1cc3f456f624b6b274385cae076e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec2f20268e0165e76e01f694e1e525221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bbe1732999c465acd45833daba85f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211bb51db0c59a9841a1d21535ebe54223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b7f80a3ef4f8594e61db77022740e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453ae50bb398d65bc264df852a2ffa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf53d2165c1821324acba0010ec0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b686686e7b11ca6832635d7821fa9af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570550488f3b19b469ec7c7c26ddf9c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ea4200915f84f8ab6d6efb365a6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d32b5694f7a58736e7156d1e74868d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4eacb87c2e742c28b92c2076e58d44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d75de48a965dd14ffe07ecc9b1aab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59565cb74663e1a39b6b97beb7ce9dac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39cd213ad83e1f28b34dc781892d57234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386e7a7d884eb9f1f94bbdecefb733a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3826c2603798e2bf0421a626bc0d511236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80679e8c594a44918c5b0043d8f46db3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcac9059b53509cd812eda18b94db4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecb86115a8af03b46828d189228e41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285e46b7628bc3fc24c9511764b4dfc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1bc42d217144ecebe14d3e8ae8ef4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75627e04f50c506e116e22d4349d5bb8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7cd6f2e5746113f0b5cb5de8da733243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672d1e641689fec921a7dacbef55a96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f7a8da116a377549adcedcc223838245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3a7d8416cb1bbbaabae794b274ce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213fe55b1091adabd1149a51c0029d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312574f22750d896d9570978a5fcd10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbad631f66e069d82547475259b463b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba8fa73e6c4b2e48430687d893f82e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06594bb27b2856ba628bdc33030d616251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea727e216204d8dc39c9e0af13e723252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2248d0eb00677686f9ae9485d2dcf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d143ba3d1af231c5f05e9cceb8adf0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326590127710c20b1b45f95245bcfe2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1006b4723905e43aad3f119b5847f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cec6b97b21ec20d7e2c9e7d85ce78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266322dbcd62bb7e293ea4bfd1e51d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c02a8fe689a16635697938618be6ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597367ea6bb1cd1743131624ff24a5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5c6e4b8876dd7b169ea6d9b02ac4a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb366414cd5e2b071518473d21d8d1b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f91bb05ec76edfb9cb4d1fd0133135263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffecd3759549e7caf7201aba69b106264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e7628ef70d52faef776e70586cbe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360815191f29774c71ff921546aa3ad1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a753a0e8cbbbdd3c69a5fe9a59b3a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc386bd224223dc4ce8db0f2749741268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525431fb78f2581ca2273d8c870a0ac4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b889824496afd2b7f2b0ed055c58896270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a694bd4501f1416c1c073571c85e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd82791903d9ec047014e41327b7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e4f9cfc3e99d7a0cca447c57e0378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fc0b4792f7049b36fa65dd70b1e66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d7fcfe42aaf8a07c19c68788aa9ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee8c8413a2670abdca64de0a38c4cf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc59187d8dc3392d62b8e4ecdf822277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ca3fcc4feffa9d088853f37038b84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52f17ebc79ae43fc009e7978e7369e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1fd841d638b9f9329b5f06226c2d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fe50518085e6f34e4e7a072dddc00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152482501ffbeca66b09b5bc3c7a3f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c1048125a380c195b3ebf16a89b08283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489fedb55ccc456b62db1fb156e785b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a55da2b534b40163cc3549d71fbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc595a6d5187ef139dbfa712269195a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebfcdca935c799a7330f45ab9e4676287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1cc6ae75ab4dea83e93e82e46fe4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685e2330faf0bd44cb352fc32caf34e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ba428eaa412d27ff2c59f8f0db19e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c432d1e0f3a65a6c80e87efc395ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd78716e00c86e0b19cd495f595d84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a36a0174f07223b43007eed619d0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02335cb2e4c609e640470d246b0caf8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b225a761154ea52d5f35f0f6c7d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c2ae401e8c3494378fc10f32dfad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943914e004788e0ac47b17e101c2a761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac70f8aa8604c8ca40ff9a358e19c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5cb6461073dbc155cbb8168d1ccb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd9e619abbfd776dba79b916c6c96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f9f45d8784ffc5bbcf94a5438c64a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab3ab4b88137ad353c752675f9449b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c095a4820f5457a74f64df2d34b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e3fbb152253a1efb98101eaf1c416304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df57020a0c06458dec0c0af28ac68c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508eb27b9abe674ed4924524b6589d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b769b3bba19e1065fe76c5388bf741307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c20efe238c337f7c44249cd759916308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9162128b542790660fa1c4f86ea2456309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a660128658cc8329bd57be415b107310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d5c2c79b009d29c351158b782e74d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641065d3d405bd83089689a3581f702312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ad7e346ac092b681c9d8770dc138313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629049d559062cced1faec6ca427b4f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e883592c23b810b7ecdd73866b6b7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b86e1456885ec080b5790981cc0fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ce644a86e4d834ead3fb627f98fa1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494fb41297573e80dd8bb7825222c6a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e2393175140418c62d3ebe904c69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e7cf795aed68ecf414efc04644378320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445a23120ff8c9ecdccab81b39ab8a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91037248338bd018b9c56f01372870ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e62a875904854d42c0aca54c85058a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1809947f33f013d28ebb6b170ebde58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d02522bdc87a534bf8941364c736325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba280e0213d1ae7650ee2e88bb3febe8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720d3c64115cce09ce28065ed7f9a5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f4eb62d0de7e76ede5d07110d2f89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282fb2ee6794b2c67a2fedd3f7f47b3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb681603cbe29b24a054881f89a0fc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da149b80eb0fba4212da52fe5777eccf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078f78d77920e14c9ba0cbe8adfa50a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2685c31a61caaaaa9dbdc41299764a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672945898869454e2e9df4566242c82b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf75f852c27710767b31eed939291e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b4e59f12e3ea9f03ad142219720ed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1377daf4bc4588542de4b451e9b901337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2708866e0b7083665a2615a2fdc05e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66951ade67814c0a670650c38c5201db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7cd757747974954ab1ed443f15530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9f23229959ab55b4f86dce78175e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88808f6e18bd2540ed9480ab7db88b3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83017594dc9c92d3f364beb661e1288a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadebc37f2e028ead01961297fd0e51f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c141c7dbdb9de87a76504f1a04f2e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651475aa6d88d519f1b2a2a8f85051f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e479ec5c203f045ccc116790f9d827347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4bd227498d76e6dcdf3cffc5cc3d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382b0dc6d72c3389d77f51ae0698719349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed36d3c4798cbf910b1ac4d88bbb70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168e9e46633a32b144fb50f112b57a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b4e777558ecdcaff323059301c1d7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c489a80486ffcb5d7d0f50999bc1a32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a99c257f0c8ca8fc1989fe43d6354354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc920c215c0294cbacbe516f33ed80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25112de02b91fe7119b576bc716189d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305b452e51c2d0416923a2531f038a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a251768428b6222c28ffe97b6603c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065f48eaeed049649e0db755d5282c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cce76543e7cd4addfc7efcc089d92360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dedcc423c69658a911a6bb7a7c866e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e384e689d46bffa142f511f604d2f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844674d2ebc23a0163335984b874ca32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f337a806676ed3afb618b246502a26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598444d5137fdf9de5007a4f7ff632c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e58b8fd73b3385d938a1185825b64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a5a0884959949f53a377e5908baa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df6a75c25c9d2be48a5b9c4c2c94b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35532e021c0b25630d88bfb74c6a57369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cc4ac1077a64e914cf87b6cc278df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f8d734f3f8c8573af5c23c0a01162371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c06d2cd727d5b3bec4c9d8c2ba7a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd897f57308b5362bcf5afd32f22f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da62a7e02ffcfc7240bf0cf9f8b6ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75dfc0d4dd5f909d5c30666825cd2b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3df2a88525b1159d80296af089e94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b34e9c2b3ece4e1d4c3257d863a924377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee7518f4ffdbf2cf13b17985687095378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55f8ac208041ce03b18c6ecae60280379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04463ca6a547018491d725343ea1833380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27b9e063af3da48b9b196dc6a9b6f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced567845f04f1af43b39a7afc26ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd5c6c78ad85d20640ae776c8d38a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca3fb89f0f776d7ac6f8773f6f58d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c38d382b3ebc13ffc8be34c26b8b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebf5043a4c0abb8b9da750476352a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c441520c70231dc803374d4c96727387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea99a9e4e9c08457b6619cfa3e9fc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328e1583aed5861a629d2743a80e2ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f984653246d3567fd245b806f3156be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ffcd3c8aa2e1b45c9254d1092a7de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a0db08d22e4120fbc38b2fa99867a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef66d8745f360bcf1ae613d1bb5d6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8ca9f426aedd2cadecb8496635bfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432f8f52751b9c81cad2c63541da537395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5c1211d984173ee732c7924674e13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96e204a2dec91a70a4e2a980f0ddad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cb25860ed1372ac88080295e252a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64e8c103c008b4b3f0e9c48a0142fb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca32e408fec7d6b450955efc7033cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f6b4754b8158eca7f9dc68df4598401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b715359a8706c54e4671d98d60e102402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58f41207893b063139f08293eb3ad5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab4d7bbcf690879e18f0f9334ccf15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e773314db754059074f13c21b984dff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d622c3d0ff85e2daf4ca1afd69c75c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9ca8d6da77ae4ae28aca0e1152236407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd344e6490eb4499c818289c23e5f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e82d908bcf9e624cbf3dc1e5f4fb7a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ed1e13a1dbfe0195625e44c507ae8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240022147b8b88f3958b2e1f96fc58d2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9b955e6a611abefd963c532c669f0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c83e128de9ce177558dfec771b472413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e0e83c683eb22e45acc32dd7334b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50e82d3adac4b40278f0af811ba09e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04e1ab07f251bd6ff139ff78818ca4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eed21cc270dabf4bca1719e1a456c5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e78f7c7963f4330048ed18b1c85395418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff124be2bddc1e50de38bdf1ef94d5ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23486758831d6f2fe1279250934495b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918625ce0c09141524f2162d8d3bf0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709d63714b97345565be205d54f9036422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9d31b59c537bbf0bfd3972305c942423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e433b2aac53684128e02bbe671fae8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dcca740944ae65c6bf54f13a725cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e098262381db0b661091e487129106f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff25b8017fb767f2225b7e94843054f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140e5d1a80fe9f69fedcfa633e1dadf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd96c1b11043ff368e4e1f79b660e99429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666a560e52425259d3049a7aae913cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cef6aadb3b9daa3618882f0ac3d73431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1ed69ce85d7de3c15e590e31ecb04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bccc9b9f92747aee958a3e2cf0c58433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ccfacd8a318efd32ed2ecef86ad22434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d513f4d091219df893e2c895cce29435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d1aa786b0891217341564e97e3729436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf205b2414cb6965bc20b99c90cdd3c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12751444a9705115035d953ca40c5fb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4da19d79b756199e500762bb291dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cebff06ddccee178168565e8d5f8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75871d2412c1f2d69f29d8f975c0ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f10726ff1dff2adf7a211ec48e0ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d5f56f3fd4a816b6649a093eb6bf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131e511891a951aee83130965f3f2e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d75d4c3972d6b5a2d288afc2704a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309627d3e05a071a34edf5d8c4749d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0172a7685870e1baaba8aef94d35d2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396151abe28ed79afa2fde0cf0bc292c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf70902926b6d69ba5ee5fd02cb2a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deeb7a27a4ac49c8aabb0aad9e4397450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067edc37f7e1126edc6fb11b318c986451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ed4d201beb81182a44ccc58bfba2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b33a41320ef13c1b527563d8f4765a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8830f3cc227e1c09534008ce9b3d3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d21a095793fbc947b45a43e31761f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850a6550844cebe200dee54c219d9c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504a5a9c28cb23b82e6fe22c4c492f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ea5fc056155aaf309da96490815d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acf9c1c468bebc4fb7bfa5f33f16a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f2b24d7053a9c5bbfa74f83db026460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011988bbc98d01e16d1adc5f2c60cb9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94257fe7e159c6cfd76b289d4a1145462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32e51ff6da5fb6b5090bc022bd73e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7390bf711e92ae26d5d7ffd42aa398464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66affd4ee5adf61f9707d933d17981f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa99502a0708777bc747a6deb55965466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67e054bdc172a0d8e6fc4994026823467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c034a8c5c32deb2bbb638363fa0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed35733bfe0e34372b559ae8fb81c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f67e106e12bddd99c6aec9cdc4798470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc3057f6a95cc33bea96abd70a325a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2d6fc37538d8a75f33fcfbef90617472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbbaac462ed24875d9ea297a2e68bba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341b2baa7424ea1704705073ac4766474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e1697d1c462a7ee8c3c66a1b3160b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a0a5386451732ea34bf03ab6bec4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c8d4a6fc35ca38d4e5bed78a98cf3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddfd08879a1302b869374d1015da3b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc22b1597ebf68f191d40c9b54108e2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55c27f13cae483dbe70b8e19f606b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e87cef666932ff0717775c3b55cc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867df3268a53d539b39831c193d1df3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c667267ecc8da52d45e068f467b3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8f0e9339412546e53b19f397160d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4aa7632d91040b36e13e27c68c13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b47b86c5e14a71e03fb3d4c5b286e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d51ff5c0efe1a216a8b1d068c9b2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5b00964aeb2a0e0f5f13ababa3172488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ace8c6650b09cfb5e1620c6a469aa6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d173a8a398ec13ac114cfd0bb0335af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d76b2917b2e302b9f19640dcefd9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eaa141bfdc48aa764d20e415fa5ec3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99931f2e884505f498ebf0117d40f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f257d61f12545111988acb1d9a3bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ebac6db4e8f23cd52125426e449fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cf01661b3657df37d31b61e451b9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f105db3e0027b93605482e2c103423497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d2c76598dc4e05f70be487821b1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7dd9274b92096c40879c81dd7d01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e750e88c775416aee8b2cf17ef4aba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb457e9e2ed74e5aa8e39e85f593726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b5a5a340ab53d68fd36897fa8acf5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e22f3be5a24429b60f8accfb92104503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563fc8ccaa9c2ea4a81c4ea2619594d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e868e131542abd548412a2406d33ba6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6307426aff860909aef83092098c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa798542401501049390dce85555f2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8e6ea03fe3a0bde039cb026f2cb1e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0bf762b81aaf9528f3128741e7ece509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc57f3c245c9acbb4a1588e5c355a70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2542a6ef3ea164c862e197a1be96cfd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2b052b6fd4d7f1ab5adc3198aa993512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e0832e1479e21d76de4d5ea371215513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c01422048a9282854ef8602011b6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717bcf388224627dd121224c02b92b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae9e785d5a036cdf4935719b11ac6c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728faad845551f2025f7d2ddf17d88a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a37c30a8129c4e9071dd9728f844518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4f80b4e3e6eaa9c8556c1773f8f33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463774baa7febde58799c62f92ecde6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6b799a06b5e09ef15c605b117fd31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd31140c3a97d640e8c80a9c1473480522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d649c152e6055bf29ee793d96a8e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63168d9ef6a8a0a0f5428d298c6bba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba89907c96c628b97a178509704318525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed656293f5de8ee3a8c9812f5b106ae4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958737d6552b5f21eb138b2e0facc9a2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44419970ca8f65f053fb49ab155474528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebf322ca756641c329f997a28b4f02529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab052f5316a25374392751fb82eb27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68c7614f45b822db6b7c1e70b97bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8896758f5523907bbe8413230b4cd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202de876ee1896c38f8a60cc69913b05533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923475ed1cfce90b20824079b22caf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcfb1fff634107bc71c5553eb2f54e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076726d51807371bb20519f8dc15f94b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd52f0a3999dbf668b334ac03fbb4e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f53ed74e978da539f4f3d9efdf5f55538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ad7c3ee36fdd645d9f6dacc2d013539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd8a1ced2d0ab4c16b77d8e8b576dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830eaabf834a6bb0ce1f17ac8c49a7ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7412477e261830b17c0c69ef3a111542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62139576dd46f3ddf802efd212454a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b9f84f0f9afe2321d89774de3d64544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3672db88d3d310218122a9cf535515545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4f10e2fead39a7705f6901de2f4d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c93974b8fce6005ea6026cff295677547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68e6cc4ff3e57e5162868f3bd33fc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6300eaa926accdcd3d0648dded3b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996e5349f8d9a908c827c9c430e386a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f807378317cf17e57117f7bb101bd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d5f5e85ec1ce5d164789b95fe9b43552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132773bee8eeb79c0a69035f7e694056553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed17491483c2e6ce2c1dbbdb0ff18a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883b5b550581cce61cb1f6e75da5f37555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d33c9b7ca0ab9188e1e1d8d37c433556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a12ed4419baa1d17b8272c1c63187557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382479b2b39bf27d1c8565a66e83e90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a4423167ef0c220ea940254057a42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f563567cb0702b8bb1299302234acad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36608d211e4deea10a7ec56f69565e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8c6f95841dac4679ece433bfd5696562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcdaea482b2769608019fb00791fa7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e4f388fa617a4b43d2facdb27805b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e378670477663cf96097e76e7d38fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe941adfa5e639692a9c513f0b0fe4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807fb94b650547779cbe480d4219bbd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faca1427df4811ba22c2e90a9d2ea27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb7f957a35317786a0b768de81370b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573425d423566006cf02e2a9c907e3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412823ffbff611cbcd020a3bf95c599c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3db367329119e026669fae87aa9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d586c82aee3fd622ad27b18f7421a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea8b410c3db0fc639a63775ec0539f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b8f6ff8533b9c850cad4e2975920f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397818cb60626bf48117a582fe42152576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3055073b6f5742f607af879983e28ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940e6364c400a1d6176d5cfd8fa25c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33555e785d9f252d260ee042577079b2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f30dced7eaa69f9791971cdfb2c30b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323494997c54b718483737e3cfce22b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5f88110ad57d03abb965465c0caee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c378c42dc752f710033881b57dcbdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ae8b13187f37ac1317066d6a48bd9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44fa69f4877ee7275366c07487259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b947f56ec90249d227970900ae9482586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170db94d192374952976d39615b81328587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd1252bc6a1d9841a0b41e236f810d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac76260fb2fa439ee8998a45bac2d91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13652f46d74a393b49b4fbb824887ebe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829fc4e1267408b258a663cb70e215d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907b9da0bd8e606e658da02c4e35fa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe19dc56a8db814eb301ceba46cb889593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda883de8d7b4fbaf22c4f3e7cb5acab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c16d0034473123314933194c959d53595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a21be556dfb79d4737f7c8097907596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0204e926fb8d789f2c19ed2b0e2549f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fe8e9b69b89b0126197939869e4f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7d82ede13718f0249a879b94d607d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76fc5155554810d9c0c9c27fd0405d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a114a90b023917ac160a1d23a08818601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc55aedea0564b81242fc6d1eca7f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2aa97d583187bfd66bec1fda70d22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208553e4f3e1ed3abc107183e3e37a96604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff15a47f4850456e776f33b03729c97605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e6740722ec41fb3d34b51f2e2548e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28475967644661cf3b22c863cb070d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd2c628bef93079b498b63a22c85f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170b570e956e83be0a8a23e0b445e00609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897ef696c5342c76b4affdf699da3d0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404427a916517927765b0fbac5b4a4ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e5ab2345b1affcf2f0e27e2e38e6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe0b5edead6f698cabd43285bf061613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baa03158c5149f917e20b3d07975e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696fe9e1bcdc30fca6415264ed4bf3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0069f6b78a8486f132a85f511326f4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352bec2b6ff6ae36316b645a562bce5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486985142c3db1b94a78c85e5d2ca4e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3201b10de76a375d2a40032202cb8f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f87c5e56abe0b52a2d205fb6098a84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdca5f94768b7961d345e6a601c011e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5ebb59e3d4860baff7194f26bcfa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5bdb29c6504435098cbac94565746623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53924c5e1c0bd69e36ff1a66ef17bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e82a25d11bf9d1b3271bbf9e09ff7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03236bb8776090720e4e7851aa2f63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdcf61bc99c8dbf0a85a7fe3a26d2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea6b8afb3bb5d18aa0922942605e60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2162e4cfc83ebf6facca59bcdd5f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b2381d813ce013737bc31b869d0bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873be652ed16cfb25e636b2300a87fd5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e721fb41d2e0a0cec6313c875ab48d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487de0d3e7510fecd9d454119a2ce2ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ba644f017690291181686179e8771634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a07494f283fea69aea204c40ebc59635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f6e0260afdab2d014a025aa9ea4bb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97e248f4f718b7ba3700b26ce9fd95637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ffbaa9fa80d1364844146285b3dab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8aa7b0fb828ab818f3e3ac3175910639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fe302618be6bfe5f487438852fb71640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3341db92c5c6750e34cd112c8be4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21fc27017bc0b0e26363a5fc8b189c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55d0d891970ae2552f8434a424c505643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d0f93ca5aaaf0f28efd287f35e098644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a204ae0b93f7bad0649828c4cc75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95422fbe784bc67c59d052f3e3ef0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bab2665247cb10c5f593c06303510647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258318b71eb1142463fa8a5a02b38c5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3932315349980b85a2cd48c1f5d3bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c870d96e8eafd383d54a7664c3a2d1a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9b1fcde7c53fe41e1275049521c47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc483d02ea4afcd67d42d28d5087120652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479af6e08cc2677b87ab37295a77d07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394354d41ec562dedc1c30b19c802a76654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd876da971a9b7a72d59fcf90c2bb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518553d896e49bda969fd14d603a6f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8725ef266aa61b7104958c46f9826d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85874c9d5badd5f9f7a66c4aa5f413db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6869bb16c6148f1f07202fa3e80d8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e39ed213d2eae039d2654346cfa6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fec5cd0248b839feb32679e4a377d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d6876e49ae045e23e8db2a5334f3a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf5b3b9d01f3dcc5facb1d1d6f4927663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af414379025068558ba46448e24f2a2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df23ff8d0b2113ce51ccc1d9e54988665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6703a561c6e1390dd6a0d87ce61e5ce666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d75e98d909ad704299be140bd28a4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33444cdc3cd4bdb72cc0032a16b1422668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab9e1b06041e6281891404f74b5827669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8a6651349007ef5781fabeb5cd115670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba82ef52c61d7203a15dcbea108a5a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2635d30370931496d08cc1dd82a158672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537190876077a515fd6750458e120a67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802fdaa28a5a2881daf892a44ac7993674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214e05e10c3d9e1cfe21e06f058ddf4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508dc75f632486bd79433c0ef2f4b41676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdae25464ad606c131024557c80b2d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d09604eeab4c72c3549543804dbc29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aebe552319ebb4a2574ade34c4ba6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dc321a5b74cb479d983413b1cb769680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b86f8bedbcaa55047ea7d9de54f774681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e3aad31b118445c9c26d892bd16b3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6b86ebda29e55080302288a194878683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069167131e2e936adaddcb8e12ba6b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136bec29aae0cf54f3c26d8cce258e76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791acc07ce85e0dd644753fc679dbb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88c560702f5593b032ca61fe752f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3a809cfb33ae5c29b1ea00077b38688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd633193844ed5fbf26db9759622b93c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee9f76bee911e5e25828ea4bf949d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eebecf99eca492c4a10bd9869b2075691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a665b9c384a8dc2272daddf4846ab4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9809b13c6bafd8d08138e61e61897e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531788fa97c4a0136f9a3768347dcb7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5733da953af58ce0f98cc84aed0bec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad3bc4b7f5e56c4d4fbb7a2533da0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59cd6ec9778b6c893080ce93b2262a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e00d31e7db4dbb064ac8ef9c989e83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c20bfdfee98878d28abbb994b5f249699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f25f9f613565597c3d2cf5db5e3252700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d61c3049e9f80d639838bb039852701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9020401f5dd28095cb6946eb5cf72702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721a4a3f8db5fe9694e7bb68c960a99703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacf0a9e1a2058591390043f9205dd9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b011d6c2a54ed6d72cb9ce3c266422705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d90a570650f7ab198d9c7cd24f0da706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98ecc702677cde85292ebdd24130b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a70035946f438a240d5532d91dab1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226841ceed3463c53e5b22063645ac2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab83567470cab5b42f7acea201f489710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb3fa4ec49a4ad169987b013ed0a45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477227402fb008fb591380d4ea6b1df5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d9ef2cac2e128cd62a56f09c8fd2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4abd7350cd5465996ca25cfeedf6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf00a5a442af4848fcae7e85506909715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641a2b3d9a874b770dce248174c0258716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3015774bb8d7124f236c2868dfcb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a295102f34d2674d18184999b6b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748ad35abf074b4fc3112fbec54c6f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71277defeeaf619c9238b2d923fc7fdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ae825af1f6a0cf86f76bb96d32d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbfbc621e957e58d5e3ef87488c4f7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3ddb025c59e8c9b21c48143cb26aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260996a1ec287882dffcc34a5110dba1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e74fc58bfd2cf15fa05e024e28a0b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770821e783b83d1e586dbd98af7c360726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa3dbb1c8d56eae127cc0f6f3cab88727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43b6bc0dc038cba8f65bfb3d788227728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e2295d84bbda1c2ad674941379d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1f07d08e2f25f023d1adef17459e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f2322f84f646f2a3105638466f15d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afd84e82f22127924620c35ac86976732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce9cd6882cee29e210e3677843cc3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474a7020b5dd59200b59a267bb1a135734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de262cd7351fb30f0d6b7d5967520735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa244c613031d55356810e41707a746f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5038e3d018440ee80e195dec10b707e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251e0d9f2f247731daf96586058a883738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895befdaa367421274c07138ac63346739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faba49f3c89fb015abff48d8e89461740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396a7304481baec1f1f5eff519471d6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1ceee5e22cfeae9eea15ce86afb10742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec77ca4b68e16d6d49d6c1f355653a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc70483bbea6cd2f9536462b19627744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ee9f0c0d6049d0616cda0d14732e5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71e933292c56d081cbf51ab848702e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e38a7c732b06eecc252a03ed4296c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda465e2ff4f48cfc7244ca25621a5ed748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dacf3f7926ad7dfd69ca3cc1e7d77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84d838061eee25cc8216414971065750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6b93133f38e16015c2ecceda9eb8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0906b77cf9cd7e68f4f7dcaf22f4ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae5d7b549bea4bbf973eec944b7c95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63b2fe4a14209ce05e80cc89c345ba754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ba49fd272ce5fff2d1d8368784046755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455428212d354d0d70e6f99e858aa89f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac42d4f9bb8a308092106931cadf09757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b5c8284794a7f102162c4dd102d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42986e946f7d850daf705e7e56f3ca7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb60dc942081d06ed50b98915b07b2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5a8c5c4d889a8977652119637ed3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f413acb85709e97186d8efa70ac29762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3c774ecd1b087757653a48365cb22763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed866f3851e0d6e776c21a7e778423a9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc83574b5ef24ef1e64893dd4b30da5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57820c6206d6e4240cac682895e685fc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44795c3270539d5b2241b7d31c65234767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8cd844819f1cbdb95b4a66a72f343768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb96d9ba444bd827720e766e15d421769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5cf5f9e5b39e559a049c83c1da22770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48dd8e7035569756cd513f1e7196d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29729d0a062c268b6441f770f05e06772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91ea1730931dc83db540bae51c27b7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835cc0ed12680f6c397801e694ee3a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17307d8f3531c230362c7b88c0b1785775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16517577e856ecd18744f6453bfb7c99776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080945fac43fe12bb04585a4e7be7299777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c367585e94d6fbfb9546515a93df2ed778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336055c8ad0708d28a7c07fdc87e510779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef28d0e0e3a1b303a0216ec7e7356f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbbeb45efb4bdfc131e79dd160a065781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05f55f484945e80467950991087ca5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ed76d2541a81f04b0c5499e1f4c8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923998347afda7246887ca3c6c9b6ff0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e57174f829fd8d3d6e362212b9f76785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1be60eeed6babdebcb7dea2e845d4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0654e89b02fe8c98fdc2e7263dffa87787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a17268519c8a52267e4ca630a6f82788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab998dd6999af820e62bb6f2ffe876789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b47158c3d3a3fdab680338ea80217790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef93735adfc3ad391489899d02297791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878d642c563f36b3072a04e88f9b70b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dafb3efd4a5278bcffe925d807c543793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242285b7b8c3b7bfe8e70baff0346430794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9b100a167f402e11da53f5b8299d9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a76b5b48b2022f3945a20521cb410e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39591de8632ed5cc282a6e3a65a2db17797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc3bc0d23b7c3fd9786be7dc3fb863798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3984cbf2ee1b9ec426e1b6ed39f9c41799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca219f53ca21c5e443d77dc47adfc003800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9284a4bba79865b7bdbe51c936b602801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d183596d0523a2e36f80d90581bc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fbd10da79e2cf7e3994b34fc6ad0832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3743c0396d34977aeeb5cd7a60df2eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f95159b0cb6f7a88066be8586aefb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65afba5e68d764f736b4e4f6d7521b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc11b31eae778722fdf70e83a3e09846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af028cbe52250badebadc5469b65557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd959d454fbadf30f40da4eac2ea27bf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39f9a41efd7beadf33fcbbf5a2980c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb8556ba1f736ca6ed3cb8a0a2b6f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccbc528ed6c9df5cf0889caf9c6f3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f1d93d94f8ef2878dd9ff5514abf712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939b3c26a2a40e11fb236db4884017313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01e364a07f6eb093e3e224cfa3b46614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd04062f635c13d7534851bdeea341e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241553fcbe7c5ea5617b6315cd7d24f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31e608f9a5196ad90f0ad5ed7c0d2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742623b65d1d8b13d04fc437d36e58b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6bc9ebaa61644408b3762d4de5cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5f62f40f2625785b9332669b4381720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c503c5ded6ded8b97375a5acb224221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a983e804f48cfcd8587e968c03c9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d7a74d519955833e5d0a7f5ad30f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb7a468f37f8b0e5eade3df97ca8a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d53516f2a9e26f6c9c41772fec7ba025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a704f31333092dd2f026da89c6772626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb78cddd63d482a5801155b1a604ff027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc764861ed778c8e63c265b81b9f5e9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6198848706bd9a65729752ead4669629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ad707cb5c9c9de1a5d4d71c734cda30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a23225e81dd757bcbc9ee367cf4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efd22e2c544463f538876e56c8f8f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088b32ab185b09e3cb9bb2f007c5e1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cab32b26348cc741e77beca18800f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90856bac5060d78b99d1f5c1ad1cf20035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473408f5c79379a4ee89a580e485738a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc16729c0bd6172fd4a1837220aae137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28e33f81b4eda0e9edd6f46255c00d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925922e209f695e4260b63471ac60f0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc03840600e2edaeab3d45e92bd6d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b1ac114f13a1957d94a5d72e030ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87006015390733116fc32fd45287e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b070a74090ffddb98090346adb9843143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e0bc1392fb8f88fa82bd228adc7d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165522ffc02fc76cee8c1eea3001003e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d16aa7af57c57c9288458e6a141346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2bdc059b59dc9d2cab5ddbd14a0ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae3161de520a7ee05f7ffeb72a027748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aee93836b54957cd737fc5af0888449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21ad05704642cdf8f190e8a7d3185550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed217d614cbc6a4a8387fe37b6b7f4851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b46ccbb6a5dd1f0ad077e0d347acf852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6dd9162754ca7751b124ccb9ab34253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12140f74d356d0107c18531a885ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476623908ffa2e08bae79af5188ebd2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399486eac3afdcaad5b713acbdd64f9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357231258ef6739e4fea72537026e86957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275180a7b7eb13c1807747f34c18d49258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f72e8b9644ae2bd0b12e8626249cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da7adf64dbaaefa393c5ec5f99b97f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f215bf18ab0a75a6291649e8c494961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981e9af5e97f8d9ea67a0a569bfbb3662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9dea70cc697874ffecc9f183945263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26ec942ee7ff3abf8be215186c520f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea8e0e393553b91b5eca3002aa931f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f7c15e1d7c9597b6e09797fcb51e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d737d3a5f0a73e22ca3e114b1b96367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1cd135db982fd253faa1736002f8868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a482d038b035054fb89b85f883b08f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc896fade022ad4b977e2316bbe07b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71a71638e5c18671cf43788f0dc35c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64a8aba28411b498d74603ad311bdd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e334500ccd8bfda2d73b4333872aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560cd36288f2a06e0e15bcd67186f60a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb87c53dd9b6e4faadde557402a9d6975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f81654355edc8444ec7489c602a21876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875664fe631e805af44b8d80c10c6b377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db9905ca9ea5c4313ad153a114cb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a727d00b7268fe8ddef151d60123d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494330c48e5250505e3eb66f9a8c38380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ddee39bb120cf7b87d9b11ea6901a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c08375452dba963a282f811d044a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d785a2076bc93cc7f4a21c59beed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73d4a90bb37e2efbf53970a3bd06d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5f4332983246b265b1a70a0e1577b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3de6087f18a89b1420e408946724686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a930e25def2f4c216d09dca925dbf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb6315b5c24fb714bdc498f7b88d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d777f292f6a8c7d740d19a0ac8ba289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed524e35443872435e3b1507265768d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db014c4d01f0ad9e4d15cd05a3d4b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15198d8f2e1d793da299b0d08f523892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d869fe807dec784258edd3f2f821bee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538e6605b4360f526cb0d6627e5341894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0370dba276b4b26b89ccdb97cdfcd7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f39dfae94ebb2c1092e29c2604bdc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026061b35773d046e1177e5637464d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7a3bf50356ce45f890a344da554a798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c070dcbb2eae4d423fb740b9b73bab99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa337fc013c66863e7b78ef9af2cfde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ad768563aa3cc0abc4a92ea12e467101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9456176a043b5ae9025187163050a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20556020cd704e4b245314332c76ebfd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648c6b34bfa43f026dab2d535e47ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717ce86a994014c53bfe0ebf1b184ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fb0f48111878546ea303d1a70d451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc7e697c5f07e8806a447574b8b7d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917538d1de886fd55b7bfd0980ffc18108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5a29943a9353b5ee3171d38588c80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8e662aec7f0be82e1a79d326d9825110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b501aa065468636549ae4f1fc5a19c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740971b74f1ab4387bdf37502d1a66ce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bffe7d2c6199094a8b53ff0b60aef4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1008fc66007bbfaa975fd1dc8a7f478114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e42df297351cc15721ace679fc9e43115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1bf656b7f6069b5e435fc653fa33116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db008cb441c0bbecf1f50717555d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1341cee5298823480ee993d18b3802118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe441cbc9b8dee0040f27d84f3cbd89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185a2cc23d070ea41846e71b24f6164120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4827e1a56ce413f538dd6ebdf3289ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac613eaafa43a939d12983bf1c65a1af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7101bcdb6c4e1b679fe248cad616039123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0e58172fd9a0ebb3783131e222456124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5172782d9eee0cf5a7a24c6047f874e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c698c811babeb1ec24d5b6ee87e2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e71ed479862dac0b6f97eadc490ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b3d8257cc8450c1401d3ec6cf862128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a1bfa9537b83a0613a4f4bf4aea31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef028e6f82bffd181da3285628fa12f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589e3d3dcf65627b6d13facd80dd279131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb1a887a2d757d878eb2fb7449b51b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db70b8e6b6abeb94a32bc2a3cc5cb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68bb228ad6930088f3ba1a4f36d8ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424b516fe6b5eccab1f38ebd552d494135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538f7be9c15ba6dffa7fbb17eb92154136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdfb371036efb8646c87edbdfc55a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864ef17fc13f6fc8efa86c19acab4f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d12f915d5959e892da320f2c7991c0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a28b59d0db971c6f6d885ba3016dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6d9bbe2f27301e85e337beeb752e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e70c5e655f492cbcd2c1b99b4f4c90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31214d4f9fe4289ddee186cebc6d4d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6673046b8b7cda952f86145b2f35d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8946a4e29e096e7302afce90fb2505c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e411ead28c767859de9bb17d78657c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50263cfd9ae3f4199a12089796683c7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86bcb475e5cb0b624f7c7bc29d5e70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df8c8975a086732f193e686df074a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467dd4f05de1e4a085b3e2910729514150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fcb8c768f12bdf9b4111e0cf18ad1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5548de393f6138cf2c8b0861b37776152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d50051bfd8e2bac05c34c966cb2e19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290e8bb1964f1b51ecc5dee1da0ad2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffbde04675ff05ca476978b70ae275155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1222519a1336d2300f806ec45f4845156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2748d2cf3432e6a646d73c0a9babb72157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797a4614a5d9afd723f95499be9ab1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a76e275947012af85db287fd808e73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b6d5754475dd3f2a681bb63a95287160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc767a7fe583a40064b547ab6ad1c17d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd79c1a10ff32ad1eb9d13c202c57162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6a9d5d90e5297998a12f63a57bf79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba40bcfe6c4b5f67b5ac01b641e61f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a38b0f7e972144edf835e56803245165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503bd3f297703b66ce95aaec5b8bd0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a249d8116396d443ddf68dfcb96e21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e2c6398ca768d6b72a7e3fa7d27ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfea3e182580ec433e082b92ee4f28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f88673792f45a4b7115827d08d702170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a0d7790ffc8cfadeb2bd94bed3667171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e0242e88ee3cddf3ac7abda74dc7e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bed22713a329e84d7273a3ea52d0e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ceb00c16060bd068ad4b80e99f92a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d238b2d3ac7dfd34f1082696a12a71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44d60bb57b82383067c844294800a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b105ebf9c855021aebafb7044594177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebc05c74a269e2236ae501fa873fb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8cc416d4dd05431d85fb0f8a689c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982647eb742a27c489e4584a448b559180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330593beed443f664dd56c66862c446181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aab18db586dfa4684468147ad3cbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5e584b3a7a48ac189a49836b98cd1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15079b1672d243f9b781940ecb7a38cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173fb987c48e42c8ed1524d12e2a56d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4ef94011e918979ff7863eb0afe9f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2074b6b202e44e7200b11bf48a3565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8f36461d27fe21a82b3473e4f491d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd9eeb7dbfead7746d71f4e8275b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fd0b863f40318696a3ba80b27e83e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4664ff7ca05a6a5848ae335e984dc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287316b4f6339819ec22a6202b48354192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ff98e187e080e23236cc92ea9fc44193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b4c2b16e0dccb5ee7404783463718194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0239643f656219d54041b6687b514195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23026a872f454d16259a0cc3e8ff5b06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637ed1a987de40a1a14beda196c772e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790ef9fde4835415ac995a9d33e8e56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed550318f3ff85e48255a9d2a432584199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e087e6bc5af1e67c20994eb6a48f306200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cafc5a871e605d3580b8d8ab666f95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c176bc48bf3f03bdf6e36ba44f28e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f52f03a279fad8ac6f8b9bae76705203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cfd92e1e143b04313b64e078b3f57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82448d427f8be49767ff29f7521cc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470de3d77cb64d01d27494a77e262f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39819d329d3b0fb6f93ac2ef025e4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46a68a61ad0ff0a2f2200602fca1f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664f10412ee75fee923187827708d5d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600ad6b9d850a5d2391e141d4d30ec210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d7b1f27314aee16c486863d963af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb30c97276f5f24443bd30e43e50e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d68e50b8172ae8d39ec2c30fd665a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199d1c0e8dc12796247f461d5f5a49214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdbce14c6543491a0fb3b2f9e41e3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8bb3bbb80cb654b2a0bbe4fd6d4f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba91f82465d0efb6ae518b8d10da0ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd8cc9626cc987c8d6905880ec73e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19061264526f772d5af6aada76988d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c561b1f44e932c2ffec4e214f00698220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13368d86798b363f832016479eba15c4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729a41faebe8c174b838e6f2b79fa0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded501dcac67412a24526a14685edbb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7117583d8ab52e098475052b5dce06224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb9fc330cbda7bbb4e84f19396bb1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963948ed424bdc762113c933adae5332226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7d49d48c7ebfd5910d14b3e2109dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a6f070e759cc4a8e7fded57a19339228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057d58abae77226e4c44e460e8c4800229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc956f25176b747b6c44cb5d84117b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f084452e7be71d1d412cfa90a17470231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e680aca015f366b6d95ce16329fe684232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec30493a4b5e4d7fa5536aa1921a2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceca12b1882cbdd3f22af1e3772c26234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb272fe7ec5ffd1bd4be193decdbe6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362aee2aeeabb5263c3675fb2a2ef5f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b4a5a8492b20bf01eeda127f5958237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148460ce80dbaa5d2d60271305725e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0498ebb9daf3e9e9e805f7e3eb222c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68f77a5435df47b760715a3642abd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6ac04fcf2f14e7f46bad9888f89d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae54697e3ef9bac27c551bd253c850242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e85725e50df65002ac96e0e5e7b39243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4590f141b5adf5549a75e6ff31a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697862e99e8b2b9404e16d6b1f5e287245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6985468f6fe1860dc62e3e6a9cd15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eb28509b29f18ccef227cf8e00385247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245354a88dbde9825636b815978bd04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d070b43971d5d84c7bad2a93956f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3344e2624972d363f40a7a4434ff7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd212ccb2e2455aea45493292273df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c99d14c079cedccc8a43cb95571669252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc925dc78449ed3375122da57b87df8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c4e7aaaf864e27f3a08945778cde0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1e63592fa1779d5c11c5968800f56255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763c4f8a1b87bddd97ecfcac45dcc46256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ad8ed07145efa45616d1b72d812cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6831ec5810743ff029aabcb76a42db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b374bda1003b4cd355aaf1b418653dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a79913914a02103dee28ce2ede7495260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb7c0469620ec766423d6d555dc15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5a762ee1031c2479b7120c37697a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fc613c50236a150b79e75903526fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb952a259ec376cc7fdc71dc23bbdd9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc9d7a6e899dc54430d6c8862d259265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a12c66c6040fda2de1747ab66784266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a42e520ab7e5f03a0877675b2ad49f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3123bbf9b745db7b470d4565fa2cd15268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999ad8fef9b25a475e810a256f1995b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472f5d2c61400fd2aff5d740b4b544a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6eb0c1a3b14fd722c04e6c4e3d887271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9b6bc15ec242d41cb286aba1f8830272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670d54e5048468015bdf97ce3e18f96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c0518f865222572e95d44669b79c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5ec0f9e5cb0c44a383517a2cfb07c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5203f106f0650b8319c38cc7ebcdfc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074386064eaaa9af73d8daeedd1a94c0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560b225308c68d46a0304ba922a665b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb31bf8c8d966f9fdbf4cd447cd17b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec860006134037146c557b5d5ab75493280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c80c2a87dfe950ea1e76d2f71b6171281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddedda191d31580446d05058055a2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849765b026741fac7d682435f49ced62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e096797d6bb41f63869fc41fcffd60284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5eba7963dffb1bd2fa4f7e8cdc66285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e15dc4355a243025be52dbbb8efb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5018fa58b5bf44970baf2564d003287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f5abc3d011cb983834f296d528f9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4235fb369fbb9164012ec8f827984289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413e6545cf70efd38e577b0339e3b78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b969780c34e15fde6b929bd16427456291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70da6f5f8f6c0174d0525e4b389fc20292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f06cb47ff6bf3bb8b447c8842dc13293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2468bea62327a2007fd523c1210e386294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f21ea24cb47483398c5eb31f13c164295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f0d695d1f4644c01547d17d717f34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c2b3ec93e42a86f3b2d9f288bbee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69049481677732e08c1b5c4af6e52e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cf5fee53c0fef8059a46593961ea7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4bcce5854b440a9d694627f317379300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156383159a66cc5d222ac2a18d2b0197301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0853214dd644cd3ba72801cb661b9f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba79169b8a1515969b6d04966f4383e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbfc1f9307fd4ba022833d89fd405f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d130db0d2bae0e32fe2f6b33d69f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00cf202691322c802cde6c9367bc7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb89263eb76aed68fc52ca5e0f4e645307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb416380c53dcc9ade1baae50bae5be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32550f0f8ed812ad1db838792b3ed0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ede6a31038eb650c3610f349994bc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f12a1e18f064f5976d350a3da16ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd93070ef75a37dcd085098ba602669312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93b2a12c436a7cc95cbe42e33235eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7104dca2ff9aaa6022f70d88e2b53314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af72fdfe851d26607dde855d7ed94fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f7e90ebb9850ca998d414031b1ab1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c05bbe3ef8cff54fcda6d83016855a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74d4f631729adaadb727a2b9bf3ab7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d51ab0fc5cdb2318893e4063284f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93bd0876135c1be8918494f9512e78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4386cc4a8c4b57e6324281bd2cc77d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cbbad07b38f2d8d88b2aca571d1b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98ac6129a5db20fcf03070e661da3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3501f291687fd0411905c882a5fe88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a182e9e0f3c2a0fd1c606d02098cd25325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743f2765a5b6efe772f5f26d412bcfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce8c9d59de21f3db2c1a0dfa1ac24c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a1cdca9cc245e0142da340a8c2ed4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e43215ad4e9da14fa3663e419c7080329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d32bc2e66e1194832148604776819330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfe21bfc60cb698cfc39dda5148c33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34903f5b6c44516b57f6fb70769c3429332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a26e201dc63b8b2561dca0b3b6d4a5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdbdb381c08e198ae67a951d69ce6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd1cf6036521507397b05ea1d85416335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a43d59cd554b58cddcd4071b35dc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67c1e830d005ba04e8ef0d1f79333f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301081bc54e37fd900da4ea0f1a4f52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4136d421a0419d0bfbcb2261e1867ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdf94d4c04718b8b0e18dc91119c41340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add73e756f05d448df197431ddd180da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94612ab312e3d4d99a54c8e1b001b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d67070245dc77b7d20534b7cb2c49343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e991e2e60e6df31d0b80f63007bc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed5829395cfb93cebab99181be279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0f8eb5c7d0dc30f4d3a6c90cbd0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465d2ca9e840aae0845a0f49ed3dd73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee82cdb31db948591de4c326be23354348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726acbb7182c63522ea67eb915f418c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef57eafa6d8646ecba08431c600bb6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9014f13bf2330bf7aff97f346249e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2517841f042b632bcb2ae8a3dc124352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc32197d3a0c916a92fa85a0b3e58c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798334d65131fa4da4dc4805907316b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf292f540b4dd2a6f963a765713d1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae31f1e32f44f545335f5decfd6ef2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3cd82d84071e360c55199a56c675d3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd71c1de3a5d0b40fe2c33a1241e4f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084558975fae1a3a7857c07e1c45f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b245111271709a39f55966b72dbdb42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36e1b0dbd2737ed13aca1c2c884997361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c614557eee3c967c70213692f6e6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb8567f62777907e0d40bcc9abef9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091004ecc3973a20c9c64fe30357069a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00155ca86b2e7f2e2088d036e812f16365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bfbde991e15a6b1582755e2484574366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088642238f5d34d8007c0533a8ea327e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738531eb5151bc806db8ac16046872f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343137a7b86b92e65d95b61cb44ed1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd20e703f4419261951fd74059aa62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03434e7d13955118d2368a3fcdbc3c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e14d6e3cf2cc599cb0f923381ddf45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c92ee94a4c259040de09afaf64f089373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eecf128e936797a44990ed2d16c8d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068128761f5728e0f4fac75858614e70375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d27080dc0981b7532720025f35fe3f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16788aa066d6d9647aae351e27a9df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330a0724c37dabfc4b1a09ca2392de1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0056ca149c52de3d9648c3ba4b5ed8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a9ea55c425a5eb500595500a95185380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1693d1392adf87e9c201cb35d5a0e5b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b33808c8bad55a7703832e5932d86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa555ad89e0aa038ab39cb9ae9d5ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf929de2886d3626ded50cbfdbabd42a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277c69e9d6a566a2f2a89e24c7aa93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dda539ec56adb0720eb73c64525394386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1625d0c2d9a6884a3a9d4d2d8526f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229bf26f735dba2fc809fd3340f84b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f9926ffb35e47c8fd9611866aa795389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ed5cfce37591d94a1abfe4e380bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b821b939137655c9e7a68bc17536284391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce1ec053c7ba1224d04d0c4ddd3a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900caeca2fb0501a951524ba9a2c26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e8228c4596a2a153c0f32d3114039394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbb4c4f138a30a6c8bb9d1f67e2d57395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1e0c08c8b85db3fb775a52d04b2a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c0518f26ab9db352c900a017de1eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a90e8de4ba3688899d7c006d413b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2066bb3950b93cc0c23f1dc44fba98a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc32eec433c3d24e2e7e1d9c818e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e337e09ba51802820a7c2256854f42401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d600e4f59989f85305c1b378607f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b4ccd8385e04d361dfbd792140e9f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad1e8f0c93a0994f51d82fa89af767404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05078b8a86527c3c25d8b1305f17cc04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0e5228bc803bf0e58edb7b68c75b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4166d1fbe1d49b73870347c0302ea6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baeba0816b6692255b252dfe772128408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2788fc67b624dff97367e3474947d63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d5e19be0a93ae72a3bd365f56c8a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed86869dfb333347a7fda092208e2c0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cc52fc4ded7ae57199a11c0bb56ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c8993ec5992e5d7d6291fe25c21de413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a7f81f9bc9e979ee6b031b3125ace414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c8108c1b9ba1b7908ce766f41e396415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f356ce4b2f3d71ef4b539c8888e470416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc5b9a652907e2052fd0f6b9c124c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332c91a90715c4f8199a0a072351cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924013d198737c84fc39a1c89d5aee1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c8256036c36eda20274d343700a0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950d9d9184a4b25d1879df72aa34ca9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65adbfbdaabe4a0d3df2470755a52e4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5c51b16f0c8d3df8263e5da439498423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890d8529deb90426f764fdce93e8a7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ee2f84987568b1dc6eb8f9509ab89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab7cc6a2dcecccd4b96779c54a77bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b38d4de448b5f7fe933a88521990c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6d7c78dbc6f48d66554885f7837d5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682341051cc7ccb97699c7dd04f41b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932ae5d57fba56740ba4596680bdad5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772e0050612a9fbacb1b4b2db668b34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ffeb6bf30b88429ec3e865f54f45d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fa99a6e5b9c11f7be7fa1a5682ee7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b82f312ce808f6685670f3580bcd9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce5f976cff52e7349feb9bbab47c40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019311bfaa3b35881be6d6049bf1a5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0ed4b460bffd724bf324d0d1a0d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958558900d4529aedac254f705a4223438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45b507c71014b8543fa460379866de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0f5e5dc2ea74642d152a5d52af1d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bf081761bd0855b04ee09417b81c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cedf433431e667c69bc9d777069635442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ce6e8dc3a3d9d6529cce82655a5e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ce8304d03a6f128af7450190975d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19e280b5c944de824d5cc194fe7252445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf247e9bd6c4488733b5dd43ab02c2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9ed3c7a5c4ce572343afa268bed2f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8961063b5c9d504d2b6234691f591448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c67dce617ec1ae3f924a81567a9f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4f8212d307cb281132efbdf0f75cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c6f1caa006729c7f2d572f8b87a2c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e57dc9fc50f6f638cbc0451dcb08a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db0f10f74c2ea17e2750765fac857e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e210c9883a5abfccd1d3a5adc6a33454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f006322fcd5944466b0248d8886f9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10163dd87d63b14cc4a7905c04adf5b7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a9b9bc150f6bf7a24a25728d457a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317eed5934034844619669a95651fe51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be27842e845d0be584fbd19308251459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba281552adb97ac09f2d47ef8575d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db214d7065086195214c76af3aca2e32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67c9c1de8f20ddd38213153680e317462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45204b04aee1e46df6e0f76e11da8ee8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15c8a7b614aba77bad5171f7042ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24bf4636ac410eb83169441abe514c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacafc6c9143504819e1f78ca9142df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5a2fcfd0f37e354825768b765ebb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1c33c076ff1666ad866e3217f0fb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2391690f74dd8b2ca7aa8db79356e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626c6c345c573ceefa2ab576c62e7b0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31567e055cd81432e5368c985fd275471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aaa878520e8f9520516207a978fdc1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4671bc5acea3ab32869bb47dc95e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3815034cbc3792f77f5c67cc2a4d8a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15764fe10f130840df340d199a19b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb6ba55f705771eb2adf191801975a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcabfbddccaa7a8a1aa21c28a7c20c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b470b5a3f95219392ac42b38877c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d2081b46320db3ff9d3c356b8550479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811d0de336a677796c5ff67dd4394c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc8a301c8c1971284ecabc2ff945b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de87e025382beb19bae267d08db02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e5511868e61560f288334949b7021483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22c56ff0af4dbea2e51988d95ada3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3c75b6305199d8c46c1b32139feb1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4ea0881a1b45e17fc7e935507ef24486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4e1a22289b1b066a431f3a5399b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3566fd4cd7f3fdbf1971938b891091488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c80b1485657e4047688ac8509b46e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c149ae8044f7c8be1b94cb86cf7244490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c56e1665fbbbfa073c6991b4cb5fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83e29e38c67b090b278c11f154f80e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f28616f56b99fd4d882436023bd2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc7aef146feb442ef9b766af6f5a1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4089c03a55be343928e9e6870fe1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ac6b9931e63feea0ac81df75cf733496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4931422cef8d658737b9b90f584b7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea8fe5eb1660e573237eb41f89847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc6b4b64b193c383a57f62a7f68f49499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639b4607f640d73a0ffdf23ff248e3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6907a6105794e31a767cc5138bdb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf992c72b986f66bcdf3a1c5dca331f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7218f04fa300daabd3561cf386550503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c6f75bcab6b84055714cf616eceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c8b9735ad38a3df35bfd39eaf8762505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa2f13cfd9123ec4ab228b927549bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703197b84596b49e2cb0d8248f8afa01507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05409cabce4c9f6af097bf5db6dd97de508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d5c50ab384c95f9e9ab67353befe28509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1843d2e0bb04b16f1cd02db047a05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266afcfbf501e276edb5da901e7ce967511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22db36e2fd907f8564d8a917d2cd26c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e3198bf5abfcc652789c5cfcfb22513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965d76a8a1be3336ec9c90af278360b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b355b5cefb4a0decbf2993f0c83132515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b17f629cc71f80353168b492f88bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbe09d58f702af8b2cf7c40eac8278517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a293dfc9dd2e3d94e5fb65cb930b8c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459d24bd657f07e689facda49ca8e29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6dbfdac8c4b0c9a5378fc384de48c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d311c4da7d46e96f797ca471e722e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b300a01a48cab10a96b22cda8e1fcab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95d5798525499594d342cfac74bd23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef43d1443e8c008d65d716ed6dcf2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00f88c4fdfb13dffbb5c50df174a37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a104de32fc18abf2051a2c01972de50a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55804f51beba7ecc922f4b10486cb83b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20234895c465813035f74c2ba29fdca1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe2c4a1408701a30688e322f8ca910529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d562bd296a862df1986e22534f5da13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac98c7ac462a34971620a574188f09b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4877a45ee74ce7cc5876921c39d7a4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0478dbcc04e6e8c731cec74d90656e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3939b6ea48a903bbdb6d81ba3ae355e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039863b46a8f8a706dd73312d535200535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb44aca6eb194bf6af9fb7843729af4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d19963f6ed8221f9162a2089eb88d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55773f9c1cab9c39cb3678d120360700538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51c836602d08a4bfb4b45d44dc5ba4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bf6a084592065ea2dc23b48a3eee9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcb84b39bc06173019f991da4fb0fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e31649776303378ef451ec982b983542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805bfdbb208a34a23a9352a725941d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda79e13ece8f559cde74c08e30f40b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff435a39ca45e576c2292ab9c114c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28faa9e0e68d16afbf36d88eb2098d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f6fc060da19d9513ef255f74705b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3de7378fc082a8920fc9487745c63548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4929940d9d5939e1431df56e94251549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff3bc3a5a6a80fa2282e5d6f3b174a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b402b641647cbf316fceb3b7e3f01fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89adeb42ced8c6915db2b13d8c254b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b1b79e9c05d521d787342f4c7408d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c74484b6ce989e0623cda9b0f17a8c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bacc2a39ed14f258b0e14be747cece555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53577888d447c380a026ae130f7bdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee60d9597291c50c0aaaef5ccc53ab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84029bb6a36d3d597a05f3eef3ac04b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267bcc637add3c88823859fe0aa6b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa8a9c842c38400a266e2e98b47ef9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804fe190fc84efae1bd05ac04fa7124561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecf457453d10c92f7214e7f520a7b9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603dfc40c353d97a5983093f7a00dc6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f32bab29596d87fc259a0549dc09564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3c758b4dafcb38894a1ea8cf01e87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d942c49c4ce6f8cfa88203b0f54a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3a0bcc3552824e462cef048c87703567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd7095992e42aa222c8a1200c06631568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293641410117f560b721974c62a59e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c0c5adea43f3c4eb40a94d5f40a0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608fd9f134ec1aae6a4a1b0a1c8ccb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35086cdf9ebb522dc972aa6f2b5172572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d806b900c8e31ce1dc0131316b51f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c276bd4b1684855863c5a6efa89ee72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409c0324e3374b0c3323eb77e425c2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaee39174d35256acc5378921c7df4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3b8d8201a6c46dfa55b0082ebb67c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd85cda61f3ac3148dd2b38b5b20657578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d25a5ef7c0c8182582883abddbe62579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293edb03b997ff630b9e3f588667544580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb716a8aaad7e4a5bba9d32aec71dca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381ce7bef7e3b46e14a3a5b7c0c0d3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cab0d912d9aea6bbf10cf6945e2b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98d2f0a9c8dd8272c16b14c7ec4e56584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab202a58809821112aa83e5043b0b494585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85ba97e1fe196ad406c7caaf7e2c8b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f48a1c50b3bf3919c476b9ef8bf18a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ebf99876be72ac38b62c9a549f4ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbc2f12dfa9abe8644158725390028589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f4f0f0786f8dd73e76444c361bc0e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d376330282ca6fea7589b09e66a1f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035103d1a1bec7098352d88ddae33724592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df0cabbb55dadbf98e2ea5c3b04f12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a2a8cd8d241a78c70fb69d576e48a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904a1dfe02acb64c43c622716eb3a97595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3622b36276a6a3b8a64e80d36ef35596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925279142a54d0cfd3cd8d365785c76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d55ba927856fbc3f4a621e64b15422598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc17d6f1517f4fd18708000fc934c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf0e8f03701d894c2e5dc13c54552a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5784d01167209ec009223ed10f86d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c812ec849a9860c1cecee1418af50b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b55cc45b2a6ab6ece7644ce8d6c0d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bb129b7c4613cea0477b9cbf489e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c5fd330de62babae2e49776b89417605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9837d559de25ac33fcb1dd076c3f08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc1438a6dbecb7d48ab91035b8f0ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1481f4c378d6ed32513cf47d8629c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d606d792b1c0b0f3001ef00fdb0d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f095dbb5b5aa834f422778f7151795610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b322c2191986deb54fe6afa50d4e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc0956c774628b8ee1406cce2d7986612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f1e4cb2ce0b9bf7e688411eb25ffb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53eaae3fb53c82ce8cc2b44921e6cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff356b082c272335512f43786bd2779f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ed27a5388fbd3d27a6f392f37ae4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546a1b6c3f287474fc159684f644334617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e742f712dca76bf5c3f0242d8efa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e824d05b4dc8ee4b7b7508c05ea2802619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9362a8ea086347943d31c3a1cf4d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c7f2f92516c94fabef950bd546d7b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa295b7d10081be4eb6543b37486d6d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2af33d103ee834b4cf08f9d1168dd8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4921f0d6dc39b2dc14a3f7a0212b1bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55173f21dae4ac824a0693c225368e34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0701359c81458a765a5447559989588e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d874c3c67afc14a309ceb521c688de5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afe056a80e2280d4b77d048adaaa97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bdda21a33429b47afeb87f30a171f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184d1d85d49a39b975307624793e748630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cc32368f5331c99d2711f102d4408631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2e58de811e38ceeaa24d6f0572670632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48c5f05636464c2e321cc3786dc545633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd281395be26c277fc83de60e5ee13634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdceca99f99d698dbe8eee071ce91e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fb1e4cd2a8339f11f43e29ea9e677636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b00a86b23479b068e9ff9213476fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2308a170e638f6db7f4c8b0574a031638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2929836ae873235ae27f6e87b9bc55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8331a99d7ad216e0403516e86fec4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6851c554bdae1f0c20f2f9dd0ca0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a09255abe07beafc68f78879c0e69642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf060fb9de04e722440a1da1c0ef780643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b163cdb279bbdfa1e309b7ae9d3d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db40537e700af652f42d3501da55181645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d3029c5e31641321d81cebf1db012646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479295a2edd3c68df54d3454bb1b3965647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd1f5568e3d2645b8bab7efda8d1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c70efc2bfecc76f24fc48c5b5839d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a814a3b096d7d32ff4e142e5290f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1be9896addd6c012bae9ae916becd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c4b83843857db418137595177d7cf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d942b3ae379b0976836d5a4cda05c7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d68f5a9662163cbb0a0b4d1dc06abb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c567f5194f4a9dc2fe9d340ce74e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cefa192d77d48e1101302f5ee0984656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d02c5a985e81f43fb24a5010bafaa657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843c30202f471512c2a43b77dbce17a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c4b3bccd00393f946f29c49c5880e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca74a44260926f76dd244d17c479ff6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635465d65695b66d32a71d5c27b681a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947c1f28ccdbd3d27cad884a6b97095662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0b373e092ab6352742f27a5c7dbdb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f205d6d1bccedd0ca9523ff56acde664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8439e8f122bbeee659fcbadc4da6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7ca8cd06ba1e6bb5daa01cf73beac666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41045c9b5bde4933d2bc363d535f342667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cd83cc310291de6b578f518baec28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a13307a3080a553068c27086c455fb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c05e0cb8b32c86a31b8af73e364e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d28872781759ed85478ead66c28d6f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb8d8916e60e4dc07335901c10c7c1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3689d7262fea8ae89802c49da694e2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd746e8a80967800affc25a81b04bb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03052d0f66700a5f40d678df0674fb9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557957eb0eab0edcac9c9f1c63f0649676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df2c854c73a48c1a2c46158ede3eda677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496eca591b34a6edf263de1df0ad5fa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f87b9bb993828ca1e9a9d7d2ed3fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bbd2ad4cd19f96d23e3f8090b33dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98412b25b751d533e955e1985e0214681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49e7e645b7970e0e9bcc841fca80b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fb3f9d2e393ce3b5d1b7489a0f321683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534b8acf9780a4c0b3ea11ea6cd5d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe5d571b5be0987abbcbfe65193187685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd0fad66cd0a323735cde3d87bc44686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785a3635d231377395efa6fde2018b2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e168fd29189a65082d95c3116af85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f4e1c6a6bd51bb96716f6fab3219689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca860306f186a7b1e35425905eb22bde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137660677e6dc40c62a688a99a6dc5ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86c88a4141462daa9da6bc03d76b81692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5d4ae46ee63dd30ebb8f174d176ec693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce2a28fae16f680762b8b8f449f61e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61189a0e5b967f4b10e2231e380631695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285f30523e7285913f1d13eb3bf3a85696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09eb6b80fc1860719a4be954f044ec697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e797a1bffe08a92b05b61d432aed9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed23687a0d366ea7b06ca8420be3dbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca542077810148a3dd7ca6f35983dad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea836146f2739251327e9e8736e21bd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e9136bb644dfc05ed3bda1379f7f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40492b4a4dba19bd3ca23ae03f5abb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cae4ab69e0ca6ec544259319340ab704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c5aa04cc6f28a6bffa66357e3a1f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef41d139e57379dd372ef645550dcbb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50489741c2d7e957e446edd2f14f28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b0fc171d86cdb0e8520c1508d451708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f324be9e911f9489bfc4757525c3da709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c303c0cee5fa07eca72780072e098e9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea00afd1957bb9be5e6b6c077bcee7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4cd36085ee341f33970d4212c21d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2c6e4f564632ccda1215693e8a09b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4f959e14c1f36a1a4bc51aef75533714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b18bd4575b3387daf271404664caf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c81b207a01465077a77baf102bea08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79991ff93454180af3ce88d6efb240e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781ce418cfa8e12e0821d74e069398e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f54d632d5bf416e519d494c1819db1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beddfe53d0806261f1c50dd3c547b63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e7ea93c9a5c57f51b14081261b91721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebdaee24b5de709246aa629bcf2482722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbc6deae7aa285e489c9f4da25d43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2666d23a96b639582fa8c822bf5e726724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c7490a7fc50c2f36ee1c0a01d444725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42540634845a36dc6fa9014a1a956f09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc86113fb07ad4cdd17fbbfa666a4d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64a75313d46e9dfb72809613ec479e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb13dec1e62ff5bad7e424782b4b32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d714af9211fffe2a0ab43ae178cb73730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e81d3a790abc00ead3fd8fe281359e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a408579d946307bce6507b2891580732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592384bf8442c8b5fc7b056542ab7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6e21609f053bd676c1332c57b839734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6e8497b815fa92e7cee3f111ff18b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdb26af802e843f722eac6844f00e8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d071560c02d16c84c428b52f018012737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02bbaa66bb1e6b394355f0f2290665738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc570de8a6977188c18939aca741ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71c1262d867ffe81e6b6229d11ac9b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a46eedb6ba0e33d94e6faf173a46f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b575f9850ec5a136dffee9dba9bf9d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a7a584e05d7d5939fca835edbfc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554347b2ab2893d1945d12b616844c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46227ecca8b17f59355a7e6c09408740745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ce1a2b0ca9147d8df509348d251e9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1074e127cfac6a572b5b616209ef2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bc492c07747537522d98f86b1017d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c39b33c902c9ad4385f1bae3bcfc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de3c159cefb3a6f0027668fb04189c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728532a616a37ff85c33b4f87951fdc3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f319abdd96658bf55fd4a40b982bc25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc8a797afd9d3b89966fc9d72fc3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68fc62908015184bd952fcdeeeeb89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd485ca38941bffe3cd58d3edc23a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3253ba37dfe0e7ecb1bc2aa82620d82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8515889db55fdb50474fb9dd09edd27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fb8c713a25ecb6ce680c0d9396e6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c997fd6f74e602aa2df35cde89f31759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5d1c7ce897d30550eb54e30f7a9fd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3007e564ea3c0529a9534fced26bf9761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb091b92eb1f00c804b4b53bfa1332762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584c03bcde26ce0c6ca0311db571d75763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d3aaabb4b69f8fecf8a61b3221ca1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df21f07cdb602af7fae357f64f3bfbd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2f4dbc80ba204d2d1ba901425137a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c5dbbcf55535e82fdb32435a00951767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac84438952c55a01ffda55b4b8ad84768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a5f8ba5c5aae794627673240eda98769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9d24954109a67fc18c2ea080fc343770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0badec7cabf0626c64b158a950aa4f8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05117243a68fc0ffea71939d690df1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9135163d33ef8346fab38df33dda5e39773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46978591cdcf4058a350e1452b8b3363774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464b90c621831481e4057ed26facbc9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f880ab01b5f407e583d1d517893b4b1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a0292aaa0fae8926a6d4493eeb46f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ded82ba71e543abe0c8cf34c67adb0778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c569dfabbef6fddba9e66dbc481ca779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a820cb769d6c90166f10cafe151cd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8677329aeb4eaf4b8e9bc49b5e84f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970d68d6981280ae157363ad1e4dc81782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c819ec4bfac578f42c790183d833a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57799fead8919868ffb7c830e27e1c1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660098e1fe23ee78f3377a3abf0f5df785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d360747395c6c85c40a315a0b0300786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4038dd244657167780ad99ce62be5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b655381d0d37af93909eb72f04bfc9788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c971d165ee2d95c7a081baaba9e82c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d085e4a15dd4bd8d2117d790d6372ac790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c1d42ca3307adf071f8009f082b9d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c534a4bed6531d3ad3c0c73dedf00d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586aebb8bc7b2fca19c7dea53f38528793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c36f0eb915951c54cd65aaa2ee658794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61a80b8b9cff959d6504da8c6b1e5f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099009ec7b0dc64877216377f90dd0a9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be433c6ddd9ccb9a0cd3f0f2e3380b7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f569eb40aa29fa9e7175e5391e939798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6513d67f7b4b28614a259cb97452a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b96a280392e5a154388b85d12d7184800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fda1636893ac5650d640c524960f9801.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>