--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0157ebd4050551e37a9c66b5765ee61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624d9374c960d97a21265071dcd2fbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3dfdb6252cff3a567ee4df661d2d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc30a21d27a4ca6230b35084af7de454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c78476c759ce2d65f28cd69d4185025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e43488c0c0fbb82c704393fbe20676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2d86d4c3a6e3de0354cec9cb6be9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab26d4d7eed6471be750bbff29669178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411edac9e0fbc6e530e8f142fc837189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cec3b07a0c8906aba97af617d5a1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ccd37f22e6063933d432d03d2cc3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f6e1aef5e19dfe5b48dc8b217fa6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f047cc5686cb0abaf7d30a5ba1345013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916961e98d729ac040de194c83ec3a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593441d4e2c57bac3808046d3740aa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5717f884e10add445c5a9142adde16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595470d9e4ee11ced42f20921b1825b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa69a49fe336327d669a635f361da9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b81964757a2f1875d852b208a5fff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d822b7f6789ffe9fc593dad6805220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a23d64eb60282c53df37b4f8b1b08821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5ae05444a72f0e4a50c362a1365ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f807be0730d7f205393bedaae301523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b7d59b7badfd42ebf6425b22b55df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495b97cccce640cc4d96dc99af0734725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497356df7e5060f2f9a8eaef86fc66c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25a00585be9f8532ddfe54c83eca6927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ed4ec00aa5f06dad79c83532b82e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ae82226b3849e290fe0816671c6c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8874aaea54ffaacf273ba129c83d7830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9aab6f8eb7c38f2162e33be2f9289431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8f6152783476d07ee6d190348dfc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d88b539db42c20f568959ef531836233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db284728d2190135f85a1c024493ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531348e68060d51301e3e3e3ed73ffa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6de31195019b3f554e25a98b8a4c5e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb838054bb216a6f7286c8665347ef037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac0bea32e1740ba2a2f4e98478482038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba233f6132e53a3c6d15aab1d5bdb1c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac804a7e033afd9fa72a5fadfb6f52240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ea6e28263a2ac8d1277030579823641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2608115686ff618c845cc21efc6a3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f69b3238a5cc6a0dcbceecb7d3e92f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d61e0821484664e620aec22145acb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c8e7f38ad0e12ec92b006e2b57de045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48831ae29e27a5e1553e68912410d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b8a99f983c92d896bd92c34b890da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d59fe7e54a9555bdbf29e1d0c2f3648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2f7dd1c71f4b556ef5147ec51012749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc5323b70ed6654b4268c283c8535a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0513abb336a3946375b3065f08af3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30b9a6bd3ee227378d4258db49bb0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f30c9aa4c710d13421d3a18cd20c7753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa33dc1a952577104dc110ddb2915ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598fd33016853d98ef81b48793543e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a1d1019f76fe7c2168a8f2026f13156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb4ef97a7bdd22c7f70c0943682e9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337627908afb163d75e8913f13f50f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b4eea1cf1b24b9f20072847035e6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93903334598ac691f0cd4aa8a0ef605f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc74ab14d436710f20de4115809a85461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d3b4308ba06191085eb1ef1c9f3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b65dce3f53c96df247cf8d61f625763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a2115e4dcfac78c08e890c4cfad2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e1388c4a3896e9fd1a0e0b123a8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476954389919c3c68adb3481c5605ab566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d43c311b77efad807afff2cf6f0a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e254d4862019abd8d19717d8436db468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef34dc484938c292e7e3b4fba103b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a77d84f1e080b0f9a92c829ab68f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b8fb6050d6c9def69c6c3b0f0434b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7341a880a1f57470831a4cebdcd4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaeec3e741bcf334ee260a68b898f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1a54856093c5aeeb5416b0ea6758a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4454f8c4451ff4b44321ce320777b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a787a9a8eb13fc7cf75ff3918b5136e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab197c9574a66645c8a14bfb98abcc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df4d2e9d8176e4d7d4d5cae0fa535678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d76afcbcc0944c85472e6be9354079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb7e3f3c0f4af07f2e466c08c8d3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee534993377ac8a5632f91136da1f7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f897f4c78cacc339a7b3084fb3f76382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4570faa71d247649510d7376e4671dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83dd1b890ca47c01102664397e2f44784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9722978b6d46011312c1e6c4e5603f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ebc2591590cb6b5617aa2d2efe84b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33536df63038e8548b9eee6f98db6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3f924aa4349a890106e4de3624ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822200fc6e53d3e42f46dbbe84ffbc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca261e8ef293a1a0154ba7300a5446d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5c519cd9e45d5329c8d3957450cb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d35ec4a7f550ce4bef8a361ab06ff092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451aa1cf625783f6495e456f7e27d6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615eef39aec544616fa760e0683d58f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cd0b141907a0686932357c3aee6bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedb6d09096d0c8965c80b929fb40ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70751f2e8647820dcdf223147a2e52f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75aa1f7461cda71d3a3d44524b292098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf1d004ff8d906256c9d2333e0c7899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5dac4d7b73299016434e644100752100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e6276863d300ea21becf4220eecf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981ac7de289cf1e61f2a9091b02462d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e30c942af6ccaff021a6f871b5dbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4c23bb8f024d29b49b04f0da8f040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02838b208dcfeee94643fef85e57fd02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdb6dc7e333167c4f765db612729f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bcf9a7ad013609088180a59de1a1c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ab7795038bed93b5b3a6ebb828318108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798f31c1bf3d9beb5d9235f4a8852a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e07efa3ca64471f2d3ddb4418a45b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66075d71ccbc2bbc5a255bee7a1cff72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870113cd6596d097ec5a938ee2e07c52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ce93bd7aba1b61296826510ee13e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949b586b9ef0f5a02a36f0deecba6ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fe0105c8439dcef1ab4022c372ed6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc65815731437d9eddd0d01fa21ee3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7363be1cb8ef73c39109aa07f8366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63758dba8d0ac388ce0cf5f18b04bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea054bd7a23c1babede4d8237b331c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c9f3cb394f72c09a11eeb0a4a40c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc9efb93c718a96d662f935e1c73d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5082d149e7a23f169a0fda4ea51d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386aa062620f5efc7bee7baea73e92c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5251c2add3eac11f0837af6a7f4f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f6f333f6c8a6e861a3f5b0f4a04ff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196100b366c9ecf83e3a655c13e094b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bc4ce229bdc274f6618d0a85dbfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6ff699939ab6b84aac9bb3121e7ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35d485b48ef5694e8959648d53a84c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c824b47089c35d427649df6addaf6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db216f48a5949244e1733b5a91a006b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55d9f43fa1cb97afe6717c10a1daff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c79ba710c10ed4724fd2b983547f03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c242997bb28c1c938e0bfa691398c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab75332c9fcc7a638f1bb41382b65c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91c107ed0f96888a70c7e1a6cd87c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359fe2dba657f61fcb3238766a3a63b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a57d0e83ade1362b3fb39d21592029138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b717cffff8a125e341ae05c69b81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c19e177d5266444671d473db6ea3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e30eb0f0e739c4f1fc3239a2cc584141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34643451e62846a2f2169aa23c3e39a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336802d4e4c181d3b229ada38832994143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d041b8706fb10ea6e9552a5342f78144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee146e38b7faa1ceebc83a66d4fdadb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd221db568de59e6a65e511ac6d80f3c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3e7d36c27115beca7452c50d5aa7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435c5a71c92b482afefa97488aa3378148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e7b55f7150b071d01745f54c4911149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6207a7882638c033a1813b37b38d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dc08094e46f7a7321023bd08e32c0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b3db0d8aeba567b3b0b7fac3d66a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916ae4c307fc683d119133dc797f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78044411badd72b9d35ad98533e93665154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fea1b2062fce0bed2eec169fb4fb9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c667f9556195f25f3092d191f651d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b531cafe1c873b17b3bb0b0792633157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c84d15721544906539f20d2d7d2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bd096157652a7548bfa90627b3aa2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3046535b15f37bc63c086b065101160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c4d10a4300ca455d608e2e8bb4c61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129dbe5f23e6fb9a0c6e05c1ab9a99c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70846c32df8b5174a2ed93119e97f464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40023139e68c58f954785fe6d7c3ac6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f89d52cdfd22336076218f728e16f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff3c807d5f5687aefba908c87988cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19114d22893768bcffcbc536ad03aee1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005296974870789e1415566f9b80cf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d92e28d50060f5a6273850cde812fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e59ebd24cd4ee3c3b92543c9c90dec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e25c83e7510503da1d91775d9ba30f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7c2186b1df82ffb4993bc0b749b44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120096f789a9807df6f8ee512c31ccc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba79aced0ed3ca33c93b1a64ba5189d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e37c47c126ba5de85e553b0f219b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bafe8af38efb9f97cb89c8fb821d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a2e4551086c2da1b1419f30ba79dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096683641ddb1778ce7730f055cc27f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4a6541a7257b383e7a26cc021b37b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8212c6991a6180080c4f54e849be5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0393d84f5a7071381068a876abb6be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c30ed7b6b8427d9e1fd0592e8436a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc05744d3ce69335aa471b59eeac91f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61e97404390852feb9de22d5ba0ed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133348e34a1b610a88e70f38d399c06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c6d701898e38967759d5cd859d73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f340f4bae0928cf2f79873a5e5c0ef8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e9c8834a10d7ecba5f87668d2c223188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288fcda072bfe7954bd8a8ff3be46ef189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc67db68de2a7cb0b02e56b7559eb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b96b49bceb2be647aa2bd31a3f1c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908de35fc54b138ff774db0fa89ae22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f2bca2c2faf9b8105200c42e8dbe7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5d36931c104475f6d77721b6a782b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c82cda28f90318f4d1a3f6acf04103195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64027cbeaf09be8a509457306a45cdb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b46d783e85cd32015367ba8efc25a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456443f3623f117a4590db6cb93ae92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b6a4bcbaab218da2d3df8df61ad0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afa8e795e7abc1f8cf42258ad471ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f7fff793fe8ac9bf5e5f478fbc3e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765131fb0196d3158c6c718cd7f39dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bdb7701ec86e06862478cd5d57b7b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663512ce5a55d780512c82e480757a7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61100d45c2a469f412c06cfe05ef2b41205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a60b4867e798e90a467aa54ea5de13206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21c72dd69b1be2acc16db9cdb19794207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d72e69c2208d8198112338dfb803e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4958517ff37227238f720cf2273cc74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572403d03994104008864842e8e3e13b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ff48899351a67bb33c4ae9e1ab7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797de10057a90178812500a7a6e3063212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7034ad911155d68c1cc1869a0349fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40f8b480d6b19986ca791c93a19371214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb04a36e0d8f172eb63b6a1d2de81d6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea5b9213e43aa71e0d86c6441d4148216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e0752626aac49de383c530619ebf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a41ce52c1a114d6bd44d01c1ac4d6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed06369a21741395c40672b6042a9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a20d420bf923ea275d102fde9ad6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b6f991c2a3f128c83071b253264c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78739a840b3f076f9b5d0c2a35cd7d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf9d18b5ea752c23962a3d6340907223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319cb721ea8497f637ea4d1077cf8b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da01b05933048b2ed481b0d1302808c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba803653f6e1e300776929819d0e24b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0399e54fb96606a73070ca7b12c7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091873f66778571eaf04e2be7ebfd4cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6c6de5cf2925f1935a2c732ecf1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c8ce8bbed327bd918339d2c6f055230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96862f1ae21bdd64b7a6c47a482c4001231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5990b69672b43d67f05de78ecf3552a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13cb779048d115ea33fbf0cf4442d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d53f29bcacd2783949a938175b1aa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755f7144c1401a0b5418c7f6bef025235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5133969cef19b1a840714dcd128f31236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739c7efeff35cf5244af02c7d7061ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85e26ce75fe1e6a2d0c8c8d39fee1e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2fe44a05686368d51c2551fb274ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199068eb146c0ff20a4fd503d949e79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8fb4daea813eda3ad288498da00e4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49f38e7ca31c7918cf59316067133242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f8d52bbefb8e39be7a017e8592d5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc253af2132de5ece5a73c32ff18e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaca667cd3d35962cc7baa39da9decc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6de45754a54ac107a580a632957183246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e635032d0de2b09d0fc848bca05aa0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c6400b48359e10eb9a34f2fc968b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fb26c586aa1c7e8a71521a119dd0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b96747528f9e9143d63690443eb38c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983c2329821dddec2b3c63c207278e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf3846c14fff52bb01793b78342160252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed50c3aebdc5cabec14946b80427634253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde60809b860c39f3c8883bf72338701254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851fff6fd59ff4169ee37844f5db735255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46737d195cd4da3d8f837975e7f61256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b894353204168f4c49b404978ff802257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defac88f71d991d9e4aafc45be95f108258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ce765ad25dced67b0450fb06c2797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81c8ccaec72c58021adf200d06bd9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e668b9be701d84205a812329a722f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6edd8ab69b72bcabf1c1c71f2b9935262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530a660f87f100a6fac57ebfca80589263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90394082b4a66d87ca721826caec08ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d6b7b8f5cda1011029b3a2936cf5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7e649a25961316251b67bf31a49c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0d95a834269fa334e78d290014db0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7825713c42c9f1a228e0e2d09eb91e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d3ed3dfbf3cb4489b08783ad9e00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ba0c367e19e91231bbc2f4d1c8997270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea687c028230b6a8a084377b8a2688271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb81f01b6dece060b9bc7e1420a595272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44f3f740b304d1bf8eb060a3cf02ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f55fe2bbf446db8c979613f20e3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c306bdc2e5d6696768cfd3ba9f85b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378994a46a614c864c3fe6c1c4dce962276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a32a6ddfe3f4e8e85c4a2d11ca7283277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483862e45d610e21439ffd6e2ce121a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d40bde6de5fad0ef5a3a2674243a6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25831f35f2bac76b8fc2ee95a1ce57280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc853c4bb199a17cc84c1e58ecc2fbc0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8987080cfddd85f36e87d7fb6aa0290282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dc1f0f2706025e3e65538da98719a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799e1fea68d06683a0ca47bc0ce7646284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951cdf54cce036c337ec5b194b85d0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946ec8b25ed568d10b5d61f688699c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c3f05e6d8b5db9ae252e844dea7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f2227774c81568fc5337cff148c24288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530bf52d1af7c44a49e2b550a08021d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeff8d6c9edc84a001e7dbbb3b99de7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829941d10535dcf60522469846958c38291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88188562d384116beb90165a214c5d51292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc015c7a4878a3a372d5fee2fe4a30d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea881b1eb06ada1a2dd2661c46d583a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef3a1a0fccd3b402d036f554110901295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c0e6c11b95e5ede70eda02c4942a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a4c06ebb9f8fa6506481e71834392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a2e0690eaae3e15c131ee575da847298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250a395e504dd82464ad83fd34c58ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b83083abea26136ffef8c895e2c1ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2df968b6547b0ff67469a2cba2705301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358e7cca1a836b5f32934e660e7fa7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad846abcb873fcbaf92fb9f24831a66c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171346b49f4c35dfc4f5bb10d47dab4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb58f955b6320c15dd49cf6f364a14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eec5507f5e2bf63490674e3ca88b26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362488cfda173f7fc29d104a0082cb2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330aaf4897d454ba8571be3a96497d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3d914835e479f9ccb404fe663c31a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bc17aff58aa07245361df9c1f733310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a393c5a811945118b058ba24ea2540311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce3333c601fbe26d5489cc268030ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8bce34a87e75c1bafb1a7cb85a77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b73e6765630899549f4e1922982b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367ef37b4973c379c739805e494b25e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c564bce6795dd6d77430601a8a3f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04556e8c30338f0011d9643336e50988317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d657549fb2b316fab184099c96bc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7908bb9b3639b30db9eba7864abf4d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc00af02c01110370b83d58f1b92f7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448119541a3d82ed363434e343388ce0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca76184ff9482011dc91897b77f971322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf1ddcc4423bd75ecf6e1521b88f77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734c80ba1872ff65ad67af3fb1cffe7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5a9e0a1a7ea726c4a733bfb297412d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb7b5920bba3b55a785fd8e48fc6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d291e8af4bdd53b568dc30857ad7ec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ea6303565b0290e4936b0878871d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e389be188fa3178d0df8daec27cc6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949b5fb31c9aa8a1a6b98fc183801de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7a62f7a823ae2458172ea6edb060d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac54d834f9d586f1c5b645574dd16d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32e71e1d5b4ed0febea88a65151918333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f74976d007dfc6cef71de25df8924334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b565709c075694ef8b5165f98bab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfffab8873b8f5bf280bded2086ca7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf73d4c7cef6ce828a55f970ed6444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f0fd1ae74addc687d3533c32977d2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d46d7900954dd01df6679b929b39f8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8ca91c8210beff956a4e05a3fc663340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c81f6d73e8f57cf1f6762fbbfbf20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088c03dae60b0e5a997b04c5d63e53342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4426513b36d138f83aa6726f4a907df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61095f5cd6cd571ec97a5140853edb13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfc5e35b103669060441f600aa6ce1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe55f117c5b76469c41909475a0724c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1a5d1b4987d6eae7b78d210333f08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71af718ff7fbd06de61e5e8cb06507348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226dd84c22ac68387b9bdcaa27e0759349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c4a87e698bbbac44602cb2edb1e5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b311b727cb08018d14e0a099ce5d994351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5f935c2ceedbe88c225eef68b72b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28927fe80953c8df43a1a1abc8fe196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d748933d3b3df579ffdab0ad9eb0bf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0999af7dd863184aa47fbe7de05c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefadda0625a3a6c29743daa8af249a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12661584add13879d211e7f83f89969357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19c61e9354fe2c264a4fcb569dcc1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b7132e97cd14ffafe1d293ab553a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d7c207dbdc3daae105c05c0b80d9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fcc6210785050a85b15c3e2929689361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e73352d317a5e33197154f02b077d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f396288bc7d241e75682300190a186363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a8ddd0889504e971702367250fb2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2f54f6f42b6fdce9a2ad719d1e61365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48392daa047e69de1c0ded0a272ff68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbddeea4a26fc6f93a831e9225b80ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa3dd1b83ff52a09242fa13a204521368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a2a9e9cc55b05a71aeae0e9bd1f0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628a4defcc79bd6ae9c3dcd61fd285370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f521002c2d76a1223d3081d17ef88c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1703127b555f8471ccf1255926d56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83722ea99adaf8dc60bd0178aefce69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce2d85ba5d438ab0a4e00651776143374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94cab91ca42afd3a58e1404ee1ed21375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148e5f227403dbcce566acb2eaa11a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285ae3dc293f46a94c1adab8a026a67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550736fa749902d775753144fda77a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f41b320a24ec1638220770abf99c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6fa85e2fced518873c2fe330bb84ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13022db5488d83141d988b85b6719355381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0165b5d30b8f0d131d9ba100b9547382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd47cdc5fb10691b658b8d933d7f83383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350acdefaf6b644b16317796a0781567384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63880af1f803a04a8c759580f84f20385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b4b17dec07dbe3234ca9b8dbe1239386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d0c90ce5d92ac88867ab43b547bfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457984eb61444fa74477015743b1870388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d459d504df9aadf933d45a3dd936a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5d8df6aec631d476dd10c776f153390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732058403bf4af9497fe46fe8fa557b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51956baae84eab39537f5d53a05640392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1fed285a9cd7bd11518ea229fbfa7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c56270fb74552ac09e4015ef6f59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed71048f48e352e1a3b951bcf3cc4484395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4e8c5058c79c7068263513f7309d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81509594f74313afd77888fa4377b96c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf446ee09c50350b88a6bd48d88eeb68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8305af0c817bd003d3f8b40ddd7e0fb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f5b6ad948dc08ba55eb830b7cc2b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d3374fd5661fe739b8a1493f3f747401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7df87dae856e4d656dcd1c902e70fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54843c5262282293dbec1f29741442403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e74ed71a9906ab625696b555ee00f9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5587156ee2da3ab1bc67f7c88d47b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1632772eb4382c00a757e103bb90f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e1c53ec8f3495ee1a9f8e5bef7387407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244dcff61531bc07fe972a1adcf412b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1dc498bd14213b4087df4cfe407a2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e34b0eda60ed5cd94e104de0acc53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f3a2aabd2717c9d4dfe0f70f35fc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1344389a7e08489979066b56f3dcd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b14b4705151cc4e7f22adf1cfea8e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540bad80408f58929bcc2425a1573e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746ac2ce95571217cd626108eba456a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a05f42891a2cdcfa552c74976da88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e384e5c5d1549ec0a98aa1a8f846f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b077cd9e45e230ce61909816fe46d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f5332d40fd4ffb573a93ca72b3bbb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb4930d570ad5c724e7264ea37d89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aca9d8847be065d14b4be312cd1b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ddd419a4cbc994e8c239f8b4270d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903169b090736e33214178f0df00c970423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d235134a45cd34130dded03b0a2a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301aed1c3a61502d33316361e13cd05a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d159ddc5e74f0af6c9d2a1bcea9261426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84959a88db4a6d72b8b24606c1474632427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba6b672470719001327bff5e28c63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec572d697066ef4ebdb04bfd26d87a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87e1b90b0bdac89b034f1db92eada430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd4efe936f6aee70095fedeb1b80f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05595bcd11e16abf9b8e5b9a938cc1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85dc281e2c84cf7f9acc7f07ce3a32433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd59741e3fec7005b0c903e0b81ba6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba86b5a6e55d11677167cbb0bcde70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce34d28fd05b98be2ba2de14b7b0f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f28cbf3b175985d41d66db5dfe34af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e9a30373d4e888627e2dd2adfbb6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e8c129e0f74f2aa67f7bce274babd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865e4cae94b9195af0cde9eb84c56c3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b0485c0e31eff7e7f310b1fffb7f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a0cd25852119cd374cfd6212d7893442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba61c79040cf027d5442666cf5582a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ff74d6c6ae414769e07e80d962910444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e38a57ba1a3c4cd088b158a8874af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b0e76fd83bde14c3902ed96f59a51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed891649e0f328be1c1ac7b6f3c638cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97c72024420885801426a3044eb71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3c6f6eff25e690c0d8503839d0927449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1ed266e3da20930445faac4e46d6b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b958803760828ff7e3e0ba0c0b765b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca87d5ca2e7a10da71891c3fc025d7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39794a781531abe1f7ef11d56aa4a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73229ece55d325fbe0591ce4ecfbf246454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9e3b40e3440958ec5c1419120f1725455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d9007da6c8a714003f6f7a0cf78cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e436c2a1b50e70395735699058781c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcacb25b2da4f4e0697da8e81da210458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a4d584b7cbe593d112871acbdb0d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f7bf0cbeb450e7bdde853850826c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4f8e957f6b70687eda9ebfebe73a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9058d57a5e0e585448ec4c5a04c166462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cdcf891ebdb12956536d48238bff0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfb22ae7a806916ab4cab0cf18c596464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c2a9516a385b6ab8a12eb3233bb74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72aa5368df95283cb3a7a8a22942fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af9c2b6f0290a220d8056c1c84588467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4108dc151090ce6d9e3471f1a8b30b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19927ca618f2a504bb8c7faf30b557fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceeb10b580b81329c9677eb3f70aedd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b83ef1f00d6fab5b6354c9c2d8beb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf31ebcb783fa8875902b4bc77f0490472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0a7b9e70dced3d0bdb823023b6de0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f1bcd3b15139c88701bdaa673d8cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a04c9129830608da6715adc7d2751475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693390d90f8b9c19f47025745f56e0c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c26aa91024f5004d5244a5d4d46093477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea92841386be42b98a471c5f96ff221478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f7a6c1ffaccdc3e9812a0f3e29341479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe628f00f59ab42d5e3d9694720e005480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72edc7ba2271f09bb4cc259c4f3ac82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362e5b8487add33722f8bbebe2722e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44175d99628df889adc766712ec514da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c9286a9e9a0b43d5271b98ee7a59d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41e985e0c38a9b6b1e4f95142b22b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3b9c64b2c6f1f2d9c2f89d17cc799486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed8384698901e842b41c77973fef7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fb8ac29cc49986a9b63d04f1b5245488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfda91a6f291bcdf7b75fa2157eb28e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2c1eb8e79b6475dae2ad99badece9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6ae8f666841239557ed11cfc5c99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be4734a6f0393fdcd2dad3dfa78d1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164a0c691dda713f2ad14f1cfbb24d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01b20feeeebb25f27cb1644652b680494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd9a4ea5d781c1a01026f2ec1416cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b1c499aed5d2e09309cbe0aa08e33496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff3d5199b343d799c31feee521157e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f373d3d83479b183e4675ded45967498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e3279eef2d69fffd4b9d7b897b0fd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a14ec4b943df963fdde7a6f1b5ac1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630df298d05ae14acf56b43fb99e307501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22d4a3276e09b918a43c56e5c84e15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36671d024e07d5da0bbff87ea19956b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46a527df86bdfd31f84c5d9661dfb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69d9278b649f1de0e8af465f810a20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a334bc8778febca8c7b8c38a14708f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c726f29bcd2d320583612867ea4d074507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c514024342ff2bdd842ede9f8db29508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4656f51cea13535f28606739ae8ecf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748fdf12fe7d226eccb0f28595bca9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf3a4ebe49d20e6689bf276a1411d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94020b816cb75047f3664624f9e59ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd50124fc07e1e8f14b85d696f3128513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4714ab163498c4f3a5ea9b6344e8f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9a2dc41709f023f9343d83146d72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aa98d800e5963a91a46edb5934ef8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e75fdb91622b8c28a2de80531ff6b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73236ae482d852891ca0757c55710a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad393c3be7c1ca03af3cf750d83a6ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60ca575f8fed06ef8e7271d93d9f00520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d543b609c0a7547665056866578304d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7702ee02345ba349e721ad6ba10a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd683ea997d6f2a22025af2e3c279425523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d90c1bf6db920b69bc2862b34b61a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c365151374ace4ec4cedbdba9ea59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d198a81619efd71f72ccdd52431eb6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00dd1313595fb6d7badef7c61ae166527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ec85550f7975652548203598dbe77528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ce35e18e19302a3ddd61b44ab925c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df91378f019985f4022cc8fc37e897d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3d3dab506afd7cadf1d5a670643cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f386b64c7a545137464ec1f532461532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46132e5c4eb10bfc1e7aa8a146b24f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a56d43db5482b5acc7e02a5981f692534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf86deacb1e3321f912921bb58179535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14cf67aac85554ec25c5a0e3f8b21b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068115cb16c9429d78c8e82650ce166537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b9f3451a272bf67109bbaca5daf0d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51e3c57172bc220190115890145ea4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5174a7634968915d83c373ce21ef8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d0417614f194542f5cca49454743f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f28e58fbf342a6610c77585224258542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea14756348809c74b0b53fcf0e8eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1f479662279a61e3776bd61642859544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629d6d729c6f05816ea1226e1bce6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda87c1445263b97207876e565daf01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b61e6e3716bbe60e997bbd6477f4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f7d040fa53d9ce19df042b04c5828548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05fdbc35111928c1674fb79c4cec88549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d930e0da335220802a756ae0413b40f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb019610949c5f69dc1d12aeb1418aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a591edac144c1fa4fcb2b98f034eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957086f1322b26368deaa5ffcce299f5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e7ccc0b280cdd9dcd6c2a93f4ba42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51768524502cd6e049276e2ad94689555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38221e697e2b6ef10e8eb05f82aa1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7c8adbb3bee3837ddeb16445596f3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a5b93af4391a636de9bfcfd832c1e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b6a99bd6c4da9e1a47302bbdcf50c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fccf74ea32f1053679af2127ed3b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16592a20f6fd160dde4b935b57e680e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd1e65f3e270778ec9d0b037f26d95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6832044a2f33cce219dcb5afa158147563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69968ef831e06874c85f635625617f98564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bfbca72eccc5c99068f2c84ef8c29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d27c16901f4c7fdb8c8656a0a3f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561e4067fd73105c9b88ade7e8b2d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614192d615fb9735c7010b10ea183c07568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffda0d76830244de4302914f224ec1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63be34762d433df4086cd20ef3f595570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f22fa2bc16648700decfd06241565571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c48091f76ac0e4b93f7ea0fa012f9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0fc5e3b27351cfaa7d4b134ff9c76573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf06310ba0fab07bc8b4aaa70743e2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348aefac2a15285e7cc37949b5c4dca9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcf419d24acd77677174fb167fe7ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b3c735452b4412b67477547dd2658577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cc767a99514ce5782b237b8731b9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7c1e872d54003916283888831e986579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7c443745fe0e2fa86614cfef0f476580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230905feb1a22bc2f51596b43ac3fbe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1b8c0e0181c9613b4653f49e69e0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da85aefa15ddd6eb04b0dc0158fb07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a306fc035d36f152fd9e5aacaa04f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81326b75ade6c85b6fb71631bf8ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ecb8025db305de78fad25d488a817586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5139a28f1ed03f30466eff320af4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569421b00b06e6d0ba207ac0e224515588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0921fbe351064ddd6ed3182423ef3f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290fee5b12ce0a1257a16e8d3213341590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9f4f0af83f6a6716b4533975cac0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a37e86b5f1c328bfa7be357697cd2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ae44fdff2455c9b3f55d63bb1487593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4cc5232dde1f046bff021f7dc9c83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e0581d58c147f1b5efd906e9ddff3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479f2582433ef60f8b5a1226f09e9a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38644ada4b0f19769ed7e438d075e1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13b18c80d677a40d200265fb4a11fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671522ad37f7278392f8eda453a0328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356708c6120303c0366ff4be99e7425600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e75785fbc1b1a563293814a0c316601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ad7f5139ede1d63dd4c1cdedce82e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1651d10b25d254b2823f2d0bce5fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd157e2d21a3b0ae83daf0bc7749d0c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815acbd81d357170b23c9488d12e0e9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e0a8734774875c44d780f98832667606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184eeb9cab45dbb07cba272d41a26443607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143469470c8e822f8a3d067e20a5936b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd553120ee732e49859b8c5edd4ff52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8348531ef9191c74580d753948ace610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9eb30d06a7a9e9164d0dca09793d3d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5595c44f5122431304d8eb008657af612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39d3362ac814cce19df037d5635185613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3f66af692846416b5810c40289e20614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24c1e74aae00980d6862efff651812615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2226bbdc13a8da7a6287fc1fa2e89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90106734d568d8fc25901cffc02e77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498d7e883d915b45b87661a05c0e0c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa5561e27d347032e5b7b0aeaa15c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb39742486955c051e317315721024620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b5abc4c1e89a0729a947be6c0fef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d109b6f72f5a5818c874ddc50f3a1be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005f9c6cdc5de2f70f2ab716651827c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6ac12b98277ce457fb9232bb8cf12624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fe2ce17f392b6dd888c4e6cb76b4a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ed23ca55626f211a0de296699455a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904e45bcfab289b23a79a130fe66456627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962162bef7cb772ebf87c1aff17f1d95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae871b3a2764b1baf4943e3720ae4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74771134734b717c35f5bad19c5462a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc1fbdb4a52158bed1bd8901188f6a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24c7ece363cebf3fd484c38be76ae8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ae917a6a0d471a46014657e4ced47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f04ebd7b913ae0952b132e0715f6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b93f059ec55aefa2eb358f4077fe0a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e1b333e46f3ac67890217af8c562636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcdc84de62198b0ff50a184e4377b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9c5b355735842f09408700161319c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ce916f9c0c876308302f1515ff544639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f429634bdf6310a8e12a56ed88c8fa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab94ac2d5ca032b78dc579f58d796b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2f35669d7acae10f6176b992bc793642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd7e886df8ee330d6aa6cf739aa41f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b7d8d3da34d64022b56e6a407616644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56195c99be9bae0a09cfe940a915b48a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8b30e7936edbf9bdfb64e9e4ac589646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3e3ec83378e7c220058152ec3b49f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60389342dbaad25f384d498117601b52648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7238e9ce84183f57c0ef2bd888a820649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1aea5d232e512bad155b36e31dce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb024768847c76dcdffa2e92b80fb56651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043745a1f8945c51c35a4ddc22daedf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10538fe7ae5ce4999aa4c1cccce1c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a338096f8d1e35290934c51aa0083a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa8e5f0534f6f70d6923d90cac8bc1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b41e77df390920a3bc0233680d7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fdd13f2fed76ab62e3026d57d1bb3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70768829b15136bbe9db3cd8391e6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60019af55f32e6a9183eb875cd535d1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef4fd70388a046c2771c5cf3895e43660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede6f7a158faeb92d36ec95b003097661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2097cc966808b9b4a6ae7289d01065c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da77f26d600e79245dbec37cddbcfb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c79733ab4fe4bb4657aa6a197eda664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201984d6e3cba0e7118100d70ed2f68665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f431c6ac87a6ed2e5303692209b247666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5563ac2bbd22da90af096237e1e3b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c767bea7c8c2d3d583c8e91958f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682746f7df3faf0a7e71137916d0fe1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214500f0f6b699779a4a7f480d756fed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a75c0a3b679698ac67108d25ab11a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397fb48438700009fe392c7479e7bab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0342d04d540c8b6ffe36a2adfbc4b9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b9173400d7d957d05c15e68f980c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40a13a99686d6c9a36f2b2b22729f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cb7064bf656f57f7aad38c7348e5a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe2b69f424f1314cba53c31535f9e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a94cf5ae6d152274e58f1ece8fbc9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee3626ba87f2140be30112e0dd7105679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073090ba72f57726b359e96eb41184d2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48806612509fa34e31deb2543c26ab681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca5adafb6d7b54a11cfc7348cdba61682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c24a035466c3078b03a9b5924a8a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde9cd40cbb5ae78602ffbef39e3d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a10a09ac20afe4801a64e2293f5c7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6448ce38f872a2e87d30f82223677ae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b53c62c9c6fa5c38b1133130c28df687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7262b11c9ef72a9a3affe12da7a4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e261d3b9806bef998d94d3f9ceb3e9d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111af324ec53444d376893ce59fe77ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c81272d7175dae0cb796929786b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e82f7adecb5999bfdc7e61de5af96f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e49798602a8a454b8cb304891ac73a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11291926b3283e8d1d58e2b50cbef89e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bd819603e1d397cc41f8119ab8f5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94767c709746c614e4bac44cfea14813696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed909d9c9721d909e8d79be843dc03f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1d0850223392ad7c3019b98bee883698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b9139f3b13468ae0b3dccd071f19f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f04f63b3d202073468497aef18496700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b090ad5a8d211200354ce5ce66546a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d752e610f68093e4d5dc488c282f66702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f339b4ea26965afcf1653bbb81a1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52761e5b32647814a4ef107cd10ea629704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbae643ea12a42626d04b2f7bfb5a5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb100a021d1cb275937fa8bf883ba06f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd8bb07b94363d053087cf05747b37707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc30e1f9e9871507bee0f9552cf75e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0225fc2b8773e151255d9ba8ec947dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6b2477c9c891f90a980ad622e7a95710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d88e7e2fbe3c481e399d5327839954711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948abef2732b0ab8bfe7ddb9344130fd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c644ecc68c0c3af305023debad90f0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ae6c70c94618cf83cce74e55ae85714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8fdb55837e11da1b92617fb4b46f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7d73b41fa364917ecf611492d363f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdf8e8d7aea9b29a843a8a7410b9d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a02259ae74a72d98b749b3553608b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4bb735a4ae2c083d91701016a022c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4679dac9235f33e67bea81cc163c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74c26fef64f0465823d1981ea1fb81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123ea150a50c3d72a20f961842f158722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750f67e7829b6322b67eb4c1b39a38b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f217046441c49ed7ee37b5e7c88b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9845accdb37eaedfc6a27cd80fe443725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2aa520ef53510331a9feb0333bc4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838b4989296160558f46410a4d6308727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be267f02fa1f621b41aceb151c1e7e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170dbfb74b240e9807cb309254ecbe16729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56a5d90e349e81d16e4f890b2682a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a22b5770a25965b199794411c2465731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452229ce05a3c1eedd26b36b705af97732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0d43d707b7160e9026cbc840d3bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b8e61481706414fdddc2734d7517734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac8910bacdc42a0b3a07e4ed43f391735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfbdbe81f1bbc851db5dc00783049d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe228d3ac118319b5ddd2d3a01bf0f41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569f503f677bfeaa9a825fa83ac9554738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6117b68cd0d0c7932fe770b361a580c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03623f0f5e0d06a89dbb7505afc155ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79052c6577f6f4654d0e335486c96ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcf9bef3b94e151a2d095c843b6a13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad87db77293cb8712e632970b9e5e2c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fa91c218e262a6b8ce8f577f18df5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d9516f61b3aedbac670e58ae1cf4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd27077c98a0f320d3cd8eb12856fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d5da6254e39e8490a510232d968ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28498392d688410773916eebd1b53b9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46848e51aca0505cc074147194e34228749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a034133073b6467b5cae0b8ac8538f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57463672bb04d83d9434c32aa5e6dee9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad1b6e351bf1a343fd13a37f20922d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb351f1a91c6a7ae47ccd4a5638e4c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50184b995dcd6d65d9a9d8d0c22bd5b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbd94841db32c8f6f0302ea39696bc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58496f4eba6b862b4818d7927b20bc8a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfced42b71a3fe712fc34bdedbdf630757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba2f2dc917994d570f4f367a091877758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d021d5cf6dc2b6add66b2ee87eec28759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd565c9da8ab7201fc009baeb437c1d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa9d150bf5c16ceca34789b1280a2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527a7b65edb8b76f14c9464e4cb1a1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acde6a0693f708a67d72989bbb9f259763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cf7aada9ca39670712e471aa90a53764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ebc9dda26ddf5ab18b7f4a8ee232b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1328caabf470f32edd576c33f7049e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85eab620859fa74eb615fa37f93158767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ebdc260b123f1c10f1cbf5a65a384768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ae1cf761f9b3d91aa8c4423fa75f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f3aec7166e11377997dd16d48ffd1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795feee3e512edfc05222f75a5c6520771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ae892e7b58a718b1b33fe8b858795772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ff144517fbbee832e13f7d2edee22773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e286d033c7978f0b23b064f19285774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb448499ebb750dc6cfa52cc0b1094775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d415025247e1af03d14c1e2bb8a05776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd7dcce5fbcec34a6839b6d15f7a27777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a07e5d8aac5e803b9dafabe994bc1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecf49a85f7d5e9d32852d74ad85a8f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05fff1cdf9fe7b14846219276824c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5612fc9c8ffb54eca934a80d64f3a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6fd9a43eab4867ebc8801135c7832782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ea932a84babe427b1dfc2c02d834c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8cffb510d8d1b003021be31d37fd5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193be52828677e86de73051c18a6e06785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329a0587e5a25d7d8dc87f1cb802dfa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425cf70e2ad06d812f94e1ee742776c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e18bcc02f39220861421a465e9c9a788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63922d56db0a127bee4c87d6e7885800789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291c66345c548cdb6b5163953eff816790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af48d79e01c1e6c364af183c7d78210791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cf474615dac52af7e904c36df5fdf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd0da6f9b14565a92c79cc8e94755c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd38c3c14431497050e19ae76941d2d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68618bd5bf861cfd14edcc8e1d896e96795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b55695f279b597590950e8912fe98f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae28e39a60775b01281c161f3f5582d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290848b6130dc8963a62b469d1fc566798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00b9424bb1ec608a48dccb36bc6158799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed6556fa725ecbdfb3bad6f1edbfad800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2fe7822493c4eabdc08e6a3359aab801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445b2b9f38a454056eee5dbed51bb6a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41619d6361f75016c627ba77b384f95803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc584232c909ae4f45009b95117ba1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86c17fe51379afea99a813d7b1a129805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b225a03230d3861d04a417da8afa58806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc96186fd9f911e777005cccd16f1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcbeeabd375ea9584a0484d6ad1970808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74254577aea598c0af2a99810c979700809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefaef1217b7253f53081387cdae990810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8c66a4483aabd1c92fdd468bfb5f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399853e63e50de5549b9ad982f34e2a9812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b6933526b5bf44128c299e385f1fd9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88edb317b8ce274a7e598fd8681fab814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9889a17f018bd6644357a9ffb9a0ef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b777f78dc98deef6219a4262e5918816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0afaa92cdb7148ff05544d67c61bc0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94619cfc3387eb1ad1bbbf1633242132818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20b40fd7466d2ac74290128a06ed09819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7d9c8fae0729ce5a84901b846771a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231432e0e911f46d2a7323a8076edcaf821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79d4113c15bd0fc1455ddee35e722c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47b9e138e7148644f02896a1a5fde92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2d072e8af99c035c928cc42cca8933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc18400754b2053e3d4b27244ff92f04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc78231f16253d188ff36c9e55dbd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c556d1b57fa396ccd73e5560312556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841a0b9ceca90e8c6e03e4b7df8cd2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5133aa6a79afc617b83b51b0d93b481b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58f514c22089dffefe9fd97b041d499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89490cd1a1d532d62fc661a90579df5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21d9ae34ab7caa540e1616251b2a9811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4828a82c279bce17533008c6f991e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9a712bb5d89950a149e2f2b8574e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8f6c49075a72fb0fde8f9e235e13a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc817499e123e330769fd7eadc47ebc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072a1ebcbca56ee569ec8c0fb3e2c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27a74d949cf6bad8510dd00ee8c2c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12056af3102492771846ae1c78b09a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5d1b3ac126f1889acca4655ee8fba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3faf58e80b3a9ac370dc0f94ac538520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e2ca37621a20c5a4d08c40ca7a08921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b5ce068e38133ee13403c309232822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f77da770954b41fcad35a91adceeab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32502f91f585d60a766319939be87c7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093395815d68f744970eadc0d0b6a94025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f072120a2acc8c12f607cceeaab4a3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6218fb7bca0eecf89ab431fcece805327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ef092547af741c5fd2b03b5ff815428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac6d08c23def96e2deac98cd8ec0bc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb6560687b14fdaefd57ef3aad95a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330928ac4f913c8819e204deb13c79b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888965cbec0b59eb75ef853f1bfad9d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9f0197158021522386f459147248533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be915e5b20a5282812e100bb4b428dcc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069228a42a849048ea6c37c948d00bb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769926e1df798a3d8d74642b1380c6436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de036336debdbfc7f400ead895da10ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229237a509338a478c758a1e33e05a3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ef3df786911188c9c63dc84ce0b7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97aa070c56d2ec754055aa734f39af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faedc4add84aaf606ab347ee09699141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682002e89109045298f17296012107a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc973ebdf3cd837a8425959d71ea6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb6943dd32d5e173f15cd7f216035944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011423e5a1edc37f88f26ea03110bb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c7589f6eeb1c77de6e5341935168e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a7d0cd87bcecc2cf6946b2827769447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b441da00a7c392721cf4f32ffca9e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e146ebaf7f27dba2032e07990cede49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fdba988e0fc743317049701e7cb9350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55e6b79fae1907419a25bc2a5804c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e941384bdfa45e18dee7525ea4512a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fef10612ae42c866341f94bf0560ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53737dab8c6e3b675ae8a4d35ae9d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb9716bcb52c722dce2efbf093b64755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d19ab881798363ff452d8473cb8ac056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd75f49c88d7f3c9236c0e8ae32bbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30417853f171c32bee58d3f70cb6c8a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74a34749de96549b811a47c9df893459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4e32382c067c46da620205479820460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7e1c235477b295142a0e1825573361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad152cce4873753aaaa5664d427eda62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f27a4a755c986682a226cbd5e6e5cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875d07642ae70bf0641cb09a0f61d3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688093e4e5532347222c111ef45cba6165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9812a347a900448817cbb4d7dd457766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fa1f831d9f379aea273f312c3075167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1bd2b53135e8d800d244d70f8d37d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc9f12b7b03d12e457ed00e399e7a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cfcb69af764b3d8b7af3d37b4f93d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d8ecbe95d643f157f17a02bbf782b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ad9db6168bcacda3105f94f2b3c4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe9b13f24223c86a3ae4fa7b04a19a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b714f12bc2192e80374dd402992803774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74abe7b986363bcdf108e3f3bd75e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5eb0c79e7831f9b2b841b7f6b0b6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2773b3c6e22a4b871e397d3bd432ee977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0620f2c45ea02b046a7dc1f7e78b6a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21421a6ca27f4bd74d41c57e105eb9b479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bad5b0f43feaf3b71d11ddf2b7af2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647062ab1ab43ae0cbc292a823af7ae581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6bb67d42680a763c8df671b0a763282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04e1c9f7aa9165790834e7424de69683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ec9c7e5a91b0c7d91bc3b2a63e62384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec0874df3951107fd54a72cd99fa8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b41f9c3e1dee1efc0215cfd98a2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d187ee50d6d8d9d1b4c099f066938c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03868d0d42eee453f895b4978e582b4988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853ef063c20745425de91dacff777e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0195c9d6aab1174b0615af1debb40990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fef0e6e7e6f6b05087244fcd17a77c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7cc598ba1a94a5be8ccc2404e3c5492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36635460b0da3ec220404475e79d205993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d117c31dc6cdc77f571b04962c70ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101b776c0457548ba47c814681e6b0495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f82e16132a41bc3888ddeb618fd66396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf3a661f74c65e0ce1414b712c99ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edfd27c4a26b7bac074bc867a12c5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d5c554abfcb9d7c82ecd0efc7d47b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e631e46854e58e8700e9fa6fef2fc4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a528e8ef98192c68e3c1c53953e66c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedc06160e3434c481d69ccb281ff2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36331d22dc8ff011b3ee5c16966e2d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a0ebb3fc06e49e65d8c36967783bb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9aca9576f57c29be1209e11b655ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155508e52868496ef5d0040ca4f5b27b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769121af46d5ec78db3a5f3e5a3c2706107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf95b9b803c64df6344e735d722dfac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08cc38d0cbe6909ffcd73db21df05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e17879a35149d7e42daa01a45a98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee690455db9104214db4b09f4aaf835111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871884a50daba90e4e535c85634dff1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36dcb2ad5fd841e98d924558189b113113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f56294758dc751a69f1a5dae7b8bed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf409401706ec5bc78f2a35bd85ceb6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adc9fc20c358b71604f39cec9a0568116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d2b71336bc267d3d7bc9d6967e081117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90be6680357c5af7adad5ad3528059118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013ec3896f54686cd8ab2e02bc03d99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bc11cf0c75061334581aaeba142cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b093156aac3e5a485b61a6682917eef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40412b3d6fc947fc08dae0a012a66aa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb740350e293c95e43ca534e3b7bb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ceef9b794733f7bcc23322b85e630d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c860ce4ff387a1140e659790282e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8420f52ab984cc2d2d6945d19c58757126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8261a4ad12b054b43c183948cdc4b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15158972ac6a23dbc68d57bafed96e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a97471f85efff1c959fdb84ea289e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9518e0801860ab10fd6529ff3d6a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503ad6f839f49a05a2de8e1e2108610131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8079539215f0c235b507f0adc54e92c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb7dd14fa3f8da7f440350a09056dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67246e430410bffba1df62ab504de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65704004788919a03f44a30b50596b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a344dd302908c66051538e83f54fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f065053b9a4da27d9990792f448b9ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52404c498f79ab58233dc41f3679053138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998be69735f05a9122d0f7e6714be75139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9355b30c94ff70ca19deaac719ab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b7b6c637578260601f49ed8492ed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d944529065e7ce943c63bd81eb84f21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb4dc4e9292be9454d63440d4c8fc9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770416c437a7a42a345a5c1cbc9e728144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a64db12bf8960866181cc3698d391b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef520bb20285a0f61ddaf4a12f987570146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c32bf84a9352df901dd17dc2ac8768147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc957c614a50356172e80b96e5b26c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc56707e21e818c07abfd7276e1b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df993c980b45a3edaeb4915a7400749150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c70e11453d382848c6ac2a5d35ee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cdd5fcaf5f0d79d9f0378b6abbd46152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554e9c5c2a25c36eb79014e2fab9f5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158eb873c2a9a1d50947ac6d176fa3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8366562e58ce1414b45095de2edde03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebb79c86b023ea67df36513ef16d65156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df70115962f1df1cac27d1cd5514b71157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b2c8f136be02204c19eaf72757e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1bb37cd7e9f6eef9a7352c8b3420b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426617925eafc6378dc524d2a1c11ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca541e499e85828b2938ede6977d8fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d312948e39df05e1e0a0c0180d4cc8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb4feb6dd2f5eb2702a2185dcf497a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f9d3e5d28c1736ccfabec30b04f25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e254462265a34e71ee0341f5326a93b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac2c4c7948e304a7721f97c96f91a0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252c69ce02f35c5c032eeae65b9cb2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f111c14697810ad0378a1a4e26f8ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d424d8b1fe68e7ac3b98a2a9a37093d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c1197111e4b1502b88f818853a6b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e0c5d891e4d802ae62151e614c94c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dc2e7ad5f010d5fa2eabce7a493e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa349e7f562c1afaacf73fa5bb79d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb9e945599a768c1c3c6b48644631f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a40d37f63328c909840fb40c937af8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2ed94fe5bfbf71cc1cab4895bca5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28daf3fb424d8d0975dd04fcc82022177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4921c7ff22ef302b9efa603b3bab3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbeef724c53c7c2ebe0dba9b75dbec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8796fc336b18671cebfa3a8262f047180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af56a77efe429437928a913472aaf5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1478b84ab257ce8bb6abafbb819b8d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24725a8df5d2d007db445a71f0f803fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273b1a22169e611a9bd379991d2e732184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047339408d934e0b090115eb9589f5e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa7182f438e234401bf986fe18ed43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd48dfab7ad7b90d8ed5ba80ddc3af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60183d03137e7db7e507c41569bb64cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd9dbfdb68ff9398bf5c4565012eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057dfb5f55b7f0c9e05994423bf01fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a65f501a63a0d0328ce11fbaa2a12191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf729bec228ca924ba4b997f71130192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfeaf25814e37aae31f3c9a34af509193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f342061a9a2bb8440d3ad9e7bd2fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa78a5e1e5c4b27e33675e0ce10a46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f582e5026e546d8681f2e02d38c21b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09110bde05698c49b2fa60237f30655197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9ff6ecb142f1cec4d5c83d4c8bc9c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2bad8105279b3e580aef520f56185199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2827f45c9ef2afbb48e21f490bcca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a045086a6f881f9d3e235bb340d46f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5c665ecbb9ffa2d173134cd17a709202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af5357027203ad7e4714877dae0a35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56b1ff490db151bb6087aab5f979a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af30a38a830dc1605103319f564026205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538902512adaf06927b59f47cb9226c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cae813cb5579d6178a0c855b43fca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d057ef3f9cad4008102d8e0898a268208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6c1f4d271fb279c11d4b29c71f9f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e945c74b355a79fcc36bd2edfc4106210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ecfe182a00752fd6a8380be9f5689211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc57f398c60234a2943e3af86c5126212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c34be27c1943177b9f26d386e9270c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ff04bd6e3711513928773705102ba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd87ba1b7546bc7122088304d5e781215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a5e68bbfe8f6023325deadd58e915216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d44298720eeafb22e675416f1afc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cd18a98c728b4c64a5e5b244dc1bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68d28097adda9c6e7c14338673172a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aec978292815050ddb81f66a89f2d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e7830985df9b2651cd69d1ec2be30221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43e9471b71df07def3781f3888d4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e0c3b63adfcef7953e8381326c4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae85a533517dfbac3579ef00d60a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7659ef2994dd59455cf2482d617dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea05aa2d1e51a4398b41aebb47a614a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c888ac969f0a005bfff1fde25bbe5bf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8553160e27fcee4ba32b8013e1c7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b57a34e70b48d1e2ac41dd703f65a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b6db6dd1a72b48478c39221974f91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a5b705d243393fb51053230ddfd39231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe102519cb9f95664b3b5ae881069e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8962a241fe030ab0a493d932f5a22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2118bfcfa85f99b52725decae3330234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f2dc5181c89fd983e0e01dcf1f628235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65210d11f50215b13cef4beab436d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40e73efddab07526765d3bf4dea8b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f56a20b1027caf4be44ed8f671577238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895de61d37f2d74766979e38134e67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282fae70c71261c2131831857f408c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1840c8f0c4908c6faa6ce26b336508241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979371ea54aeea0d17d4513a1c2e55242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4525f0ef38164ae08fa7041529355243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d63ba2fa2b0e221214ccb90eeff4af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809191e0906d531087b146e1f7975080245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec32deb9d79a9d9c4d5dc496c53f000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a821d0a96671a74d6760b643cd71f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ee9968b74daca53523e81607f47e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc7f1227103fe3fd3f10029ce086c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6c3c19ba1f500fc8cd7588742d904250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e3934c26936e2b1ca538ac7918ac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64380b95ce456906539486809be32b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49f8786e643123e6c9ed34ca875e7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7091f4dd017c401b617051519da56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3aa1ef3519ffce9db7f3ad5e949f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d318bf3bbea215a9351a464627e8ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b61e260ad71142c56a8ab856573a0d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f59efa6ad09ad617470b803e4f089a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d19391d9a4e9ea51d8c39af453186259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeebbe1c84c733f6ab089f58ce4206c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe8b7d1160a80a9a706aebf25d2c7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ae10b94d1831d939c9b133fd13261262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076f77e2d9b71d955b3782cb046430d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27563908b33ed915940b821de8929bed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5f796a3ff05940e91e02df9d9f43d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1474cea2811ee00fb898b042f9efe1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eed40152ce4638df478fe45d5001a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce089f996fd5f6af3f4efa643caf609268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811be0cbf564ef62458b49115b4b32f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a06946ce89418901be7fdf673a439270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42b3f6e74ebdc25713822507df52c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee77429e0ea9db63ad1adb2d14b138a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c720cd938d0b61dfb287e01a8bc00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775891059539b7c92580a3aae83c95e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24e1ed7cdc0083e1750f3d65d5e5f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3a25acc26da440fe4114913118a1b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abf72d1253c4b4409b03f5cc3b888d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f7532fad096f01c52bf09842f7427278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae444447339f5e6746a1fb19808310d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd33dff386f3b1ed98596ffd3b704d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92876b22e1240adff517a46c242bfcce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be8b7d7b28f1e661b9edcc6c3a9398282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f380e04b24a32beed51ba7bc30b2f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b51ca779ad9b6100314a58d9a7154284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3c53511132cba7a2c62f5e0a25bec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb52124acc1230fa0267afbafa9e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165b2489c3878c9f9fb334edcf08442287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ebd183767542d7d550c0d508b94ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34fa3ee546a14b1385a6c0a6c2343289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5f47169fb711479c7fadd56ea8643290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e858ba541e481dfe074220d2fb4be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae2d957cafe01d53c8d1841334ab5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8166930121677df7bf81ea6a06c9328293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3352c072b68d55481379cba78811c5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e85fa80e15fa216c7c4b0b7a78dbec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48923824bf8b8de059486c44c1afa5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068af866934a0f06264053c1a88d313e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69eee6532380ee71feaa46646acd4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ec4944abb6045980c4bccbf1e4d5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1ca7bfb8342587d6852177703173f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12941e1e3c6b0c77470ae70fb4676958301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f66396c6969d4d3c02bbd4d9bd187f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b33c92dddeabb0b1e957b3a33de3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f56e81122408f9ade2a96b09ab35e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b4b28edf1738483a7b6ac78302b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0457203592266c2baf85982a25c06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b032ed77835c5ebc287faa9a3c6539307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc3e97e70a7114246773f144946614308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb20b02f30f3be8c030a6d7891e824c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2eecb876d13f57bc5f0c798cb50c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea73d87e62b738d0fff63c33937f36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368ffe4ec895c482faa99cab93158d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d19ab22daf2fa871901769b787a38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad56f120e71379103d77708b3d43ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d89c814d62fda90d3f52025fb87dfa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d730bec03655e5940511507ef44893f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa23b65d43d90bfc84956ab662f12ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b222c5f40872a0fd2aaaaa8db6d4bb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7383f983610f62cfddd495b215304b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328f8b90e96bda65f1281d0cb8f0482320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813fb79c651b872d3237083d49d9368321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91e93559041408db0eaca3685cdca1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defc2f47cf5be4f4fb75f5409dad0be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2135dc26f8b2792c480f1001f86bab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57265fa04b146dcc814facff40cedce7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c870c53bb462d5e76f6841d5599037326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefdfa42f6cc5b23777ab4bd02285d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c19277acfc68a2b3ff8e389df849c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b01b9ddeed24dedaa0c081f9c5ab1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70e28e106c08f6a8dd02c35977c374330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8aa2be0a446c6cc864a61a69f63e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f05f95dce664efa9a87636b88ed09332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1563a29b581151e7c695d9aa890536333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e53524f425257d6d1b89b4c53d69f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b3b8c12cfbe6bf62a3be84e89b849335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a3c50a2854102d42c836493b9cb80336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba6e38026fe378301e181700082b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b090a7da4938b3f3e8d102c40550b6a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525b5c6178fa10f35a716b4ab83fde9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2001a1ca68ea8431367c5ce02fbbfe6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a7c5641ce434bc3a42c6461ef1208341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9deaddbcb467f55ab6129d09d408cdc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee42aab99df1bd43d0e280bf03e611343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2441b67d666032a0d7b3d595be1fcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c14270d0c97cf296d8081f82c2b7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a0f935af6b56bb9446201d41236fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a35867a70c558bb592f91ae497e8d8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b842a2a3f1c352add1f6b24b5cf199348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148fd70bdd51ebb542f8bcf36918a57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa354878ab3163c78740457339744e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e496e329cb854aa2c74284a7b5032f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29ef38e088eb88f1cb6f409d2d0ea4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eaf6297d5ec1aec15fca605e0d6bd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65cfbe9d0c5a8ced8723821c935dee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1ccf0109b7e2f7cf129328f03ec1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f5ad8ed1d5e3021fbe08f5b910c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a414b76c3c864173ce7e0a69a554d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e45f69978aed706674395b7fad8f4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36436936f92764ee8bbb1e026b97754359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd33b1c75e73acacddc32912b3df77360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb06764a55937b64b5472be1d401c43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b16eb0a5da0b6e0574fdfc77768418362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961361979ad368adcb20fb7f8371b4d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484e46e18fe9b9bc42f59d1f9a3cc03364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71922c08770cd72aa2a41b876246ba3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa94b6af9b23b9e4b8c9c95fb3fdd3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840e3f2b52c9365a38623facec7f129367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf00c2a614e15768e3adcefd63f707e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cb9e2ffcb4e9c58396bdac2e38b2a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200004f29a4529fbdf8659c1d623dc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf7af11f16e904350fa1beecaf90da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e550dc7544fdaee446ffc7eb962570d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab3ae9969b7daedb4944b6833eead5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a0e7f7ff7dea12fbb51fb580c182f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3104fb6f4fd57c81ace55e5f956e4d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd66b326ae0f3dcc7c3e37774a3401376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac61cde78104f26acec4090ee354649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f213044ec3edf44666104183e0dda36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271f5385b99a06cfb2b9f5b5581502379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3c02cae92dc3261992a2bbf9421cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce40aaa38912f82239103277b4c008381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73ba1e2acf6d06cb71afc1baabad85382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa989ba781172b79a7af382015519b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29606f63a9555bdcfd250407a531864384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31fa75b293b3732e30237f500c737385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935f6321f4f1212b9c51f1652f96f64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5513facec103d273b373aa41f6e4e14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255aef3c827523bfdbd354f2fa5cffd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c4759a61c7cfb4d232511434af77e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6861a78c7a8e94e34c185bd3b32912390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bdb1196925495b183cb7d1c32caf6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3113d3412ab60d6428b54c4e1077bb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc24e2b969bcd44b64b78fa6b0c8d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b73c86229a2d5a5132ae7ba1e65e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41013d1ae25fadb20fa72c067d8d0b29395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150585177bb2d36d72341190cf3dda93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326d7ac65e072b18a1edd27eeabfc7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f45912e08a1c9ba0361efe340239398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb97c8e2b9bdcd14bd24d0d48a35db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693058d44203c6cd976e076415a4d8c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef35ab3a878dd922c34e08382333c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de636f659697c44a8a6b49f14e198a6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86666c5d6a4af10afea8620e23ed9c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584b7a64eec94f652dbdf717abce3bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b3b8b2df6cf439b237b6bb3770661405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188c108b65cc48637246183b746cd72406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af67631774226686f690377bf7ac6c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f837a0481f1294ddca300e46b8d7b27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ac3b8e5c86a789159d8d078a8dbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e612f81730dbdff0af2c0937455b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae553d840f7e30027ffb98b02ecd0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116e82fef2d647b1d4c716d5e35e6b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d90d24b2d7815f40edce647058766a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7e20f1444fbd74d5cf7609ef26780414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7372cb584a2408c3dc6274c12c49f94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fab38d07c99cee82a8655428fed64c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0652c2dbed99c44c7843573b22c46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9e45520f8268a348d118626001b01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823e83ff861bc59a4be35de4263e406419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f2bae2f61bafe43ef607972e0e95f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9c145c080e706722fa7596902f268421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adec78b1d4b7cbbd9ae687953901ea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de5f1b38f1beacbae6a7531a93a113423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823a5fb6f32190dde6272156b228f9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76795e932fea32ad1b133bf73a152e5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3556acdaa65f5a6fca73247341a0e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de158de78f4ead51436ef41503acf2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876708d5e0c68cb5d9ade5fb46c78c2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559889eb1749ed8a78c55c319eae69a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b524d4933fd2f98824531ed7a6d925d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d6612842450c86b4a886a508c9676431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be82a7d808ba92fbc89b5388f0315b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8d992d2f01a1769ce108da9e4bf3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883bc3a532d738b87fa7e14319ea997434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366f6cdcfc92249c70fabc6e5de48d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731677a74d63ec20e423ddf70c547d73436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2224c6110eec564fb22b6059e4e02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810066018846d4d5d771a0ff7667df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244530852662fdd4e3663f9d46e86e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc41100c00d81e0ad0e4e8c71c5b26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b2133c1348c5568af40313df2c0ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01aa648a46ca4601e56c44149e95fd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6a4e36524e032eafab403495c5eed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38669a168ec4f9ed1b090d1bc7ff757f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ee768afcdc70be742e08ef84ff00b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a0178ee452b34b3adb5acf7807159446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e9f6fffb966695b19f7a60fc00e23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf187ba45be92842708bae4f629844448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3029b68649c281080faa9d7ed1993ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9965d3c37823e52f6e18c833f420450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95513cbf0b4c66d758c1a24a693615451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a010ebbec808e59235186dc7e5cc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6d5e8fd0ac0a7b2ba02df01942536453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c6db1dc1529b8c395b4de5eae8d27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c4d9a4f4aff89f49c5d8c2cf7e530455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79fcadb304aaa9d10aa35993912fbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e4a67f3501b0bdc6b0a515dd8f7f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed252309aaa0661a31de05f4512d4910458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738e9e155eea20772e45f2ae858b098459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43384d3e40a2b5188f0d9afb1ba834460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28345b505da52fc2bab19d05aff642bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219f2ede5cd6f6f4010c449c3f3f552462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db420f17e489a4bd12be42afdd16ee7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273b630b12e001f528b96f8710ff8ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9b74fa3dc401b29567d4b83a78d53465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673dd2842f3e6812e3145d8a4bf2200466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853345d463f9fae7907920415c916b54467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412e04f7bc2c2b8979d96742534abd2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af17c86ef9ce10e5be2cdd503509033469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da6946b37c08068474e741002e958a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad3753134a4da9b33daa619d75348471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47969ac3447638cb9d1fcff63cb6cfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65535acdb8dda863cd52d5e2bea4422a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a3ebf586aea1e690d2983180991e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59545cfd1da968ed640824364a50c97a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4b9b86f118dcd8ac3936fd82f6655476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae5b4ebb8bb6d692b1cb50ec5dede9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4689e235bd3b36d798430def6b1f6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887b43d53027eb773c83f9d63ae45b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35862ce6308d419dcebb05bb1d41946e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf1f32ecd5d730f25c117fb248a95a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376dadc45c2187fc91e1b28de08eada1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902954baf06a2b87c102e13ff299db5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4cc7e7e3b6f07886b853daa9c1529484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670eff0ddc918360f48904da3453cac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a98cb221501f930ddb3b772ed1d47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698a06ee1d8fcacee911a4937c6d31e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08bef8cee1191f69bffa436d10a948488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6450d8d877d26f76871214bea8b60ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735ca974789a4df4737c4647209f039490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc640cbba6016ee935365e0623128491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218a35af70a6c7fde664d85562f259d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507c6ec580195205ccf6f5d23678cf0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f684dda25cd0d5f10c07e7674cc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940383ff1b05c92924bc0e4154c01d6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d09e11577682318b1be4b70a88cdc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a11fe64c3adfc0bc0fcd2805bdfb46497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6636b37601c0876ec87b0d2573ce5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020364ca98017fd9c7910f97885629e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9808eb6d3ae3241c2844a61235101d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bf90c9a45bab02ab104b8bc05b90c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bf65d3c693886c8191ced0d0ceb98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40b6c809f566e2da34e157daa1211c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938c74bcc15396f234fbc1f10c7f84d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6633099e20a0febc14dd66cc51696cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e28ad481fd1bc1b3f352bf40760be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f6762e5cb0a3c95d04cb369e6f168507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13f68400800f5fc9a8f8839d259a74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb6bfd8ecdfaebfd0b5cf22736a22509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c09b7f09e54013b0e6c3fc7c3d7cb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af92b6650012fa14890b19aaeb40a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7da96a6fc8d14f14146c324fd5573f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa23bfa91c942d279514c794280a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c070ed1b4c9aee251212daee4358b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b93b2ae1c6db9003b7e4208e3f9e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3d5b1e28f41737b551db4340ea265516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446707762ac0a805fcaf6e9ab762f21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da206312f54897303098190062f6b35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8082bda9ce4ba47b1a590eb88cc61519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb31627f1628221ca53ddf56c7e2ffc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446e5335b94e3e888743a7314074ff9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0013b153f75f346439b829031ca322522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f724fbcd7d5d2c43ee5891406549f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d6a5b48d19e88ddbb7a37a7258a40524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c858d31217ed06a913bad4722ab4841525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062c6d830c09c75bf01dc7017a88149526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc26e39ae35f141a4ad638ef364d228527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b9436889a579ca98ff17e85c72159528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354dd61c37f66ae8147c156106767f83529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a49a7a99824a2bc15efdb9088148ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c6de22c3c436d256616957beb0a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b02f696deb7c4961fb13b0eab18119532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48401bb26b9c5310dd72a2e17a49c61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad881a49a932583378410d710ced637534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cc0023dad616c8314a55dc36a8626535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fa298c9dae0de4219ad66132c4f74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd32ded939d43ed4a03f5740c0998e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1620d8b12d9d6f47207b9d3f6d95492538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79325c1445cf3783532702416f502ae0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df9196f86b7c7c099222a38b9765c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfb98d37a0aa44e00b28ae77735deb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c107b074cd5f7216d2af14ae7753a26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb1333b24cf9cb0188ec8a562d1ed0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962684e8d0e84b6f9bbaa71387b1e635544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d17ec97172ca990092a94a4bc1575545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505cee7df3f1032032ca81af0a0e14a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd02f81c94b3f1ac57d978ab88d64d3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f9f3b5a9a9b7a9125301a559e843e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd9b224db0675f918c170cce79485549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb434fbbee1db11916fd6236f30b94550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075f2126cfae74d234cd018c1e62de9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0aed2269b2465f672f6fdd1a817b31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db90014dc5be22626f7efb3c485ecda553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd78d5a199200cb0c6092755d422410554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f07f02ca7d1bf73b2097915ca02584555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1237d073cd93b09736ed543f362bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79f468c4a0faea8b668eef193476f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a56c9b74e491d82d016c385148642558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f8866c936b14d3662c9e8bc470d43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbd7251ec6adaa134b4f571379ab44560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b684da0f79831250874536d9ba335561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3fe289a55853aa2d6683a8778068d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdbf2c922f9e09d4158aac5c72b9db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d180d0ecf675900cc9b85dcf6ae095564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d852665f01f5619467358c1b40c1f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbccb6920bbe8d9d129fbde57903f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c95fe1065ca65c2ca6cac84c25c71d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882e3f863de047422c171f165d3aa9d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc09940b03c3950267b7d0d0c38f21569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc9ecc200b728eeb199c378e7a6067570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dff5a25ff286f5df92cacc3ca892ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd9b0cc532c85b866fbdd810af8537572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d9f6d730ae96bf9eaf253739bcb56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f62cc2eee9383a5ce9684c47bffad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7f6a152daa91b46f7014189470172575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b7fa8baeda3dac9fe53d369c3c89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56354a9a6fea0a0e78a9d230dd9e286577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c87605d1c39333560484ee23c2ec8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6a7ac20e592b1c3b77270b17962df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdf5798caac0a819ed299337d87624580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17236a9ed0773ca1401575f26285e075581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e35ccc2d1fcc9c1c48563c4281c96582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa65976e5a1d23f45b57bc2edb3b9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4aaa293e1f88a027bc8b8db6a357e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7e4abeefadca6dc3b2573b37738a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7b7fadb12c96b0fb04feefb2547a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07e8cb571b5b419e8a3e743dbb2d53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b273591125e86d6591f78db147069588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061908687954efd7d864a4f564e0adb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573ad6b4253e47b3dec1507515185ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb0054dabc8883763d03c319b918c2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd675d7ed1c77309eadc3f4e88c408592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7469300f842f23bd5560b687b960adc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfe60a02bd3a158d15e0ef783a8bb5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263688b2777b529b4473482c0af0ee8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f5ffc267d4cf34cae320720522b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983f096250df413070276778494d7f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da04cd6caa2ce1bb217264c4aa2e76598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b18bc0185c94adf5434fdecb2ca27599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291162a72c0c6352a146d1849555133600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a4820ec585d2bf9bf5dbad159f62c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170708fda4c20faa7c909e80a115e5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebe03f39fef6bffd6e8dcadff86454603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87162d844ed41b5d5fa997929c044a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dc670db5984df1d53f6b1c14bb378605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2c2731e0accb18c9d077b27919aa5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589948b9076f861776feb725e282917a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aabe3f0c3339cc10ce3e0b1c656dd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc279bf670d758eeafcfffe3f0379508609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97245ccc0d2b39fa178d7a1ff79d6bc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac00649efacb11d1480a7604ca25429611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e485cfe2affe6b6c4c713e8d358d80c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc9dd0ca8f05c66456ecce2250847f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c883b7d266644a26b1654366e53ef8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea48051a0212f468e704c75b499cee2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1605a9519e3152732a4725696ac423616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44296917c053a986c6adaf69aeb15e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d790460a3fcc879da8b197a86b66cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c18be2cb50c6920e3e9bbf90200fce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a8dd3091c764b165f1a8218968689620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60fac6760adf6a6b54cc25768f461b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f938103f49169eb6bbab9ea59f8eae622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80988087f1b0f1cf4bb9aa54e7b2dd7e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ad7b076169c80f0cd59dcc471b0eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fd8900426abd2b0020116cda57a5a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e5856b483f008338fae77d64bfd15626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d44c4c5431c28fbdd7dcf8e5fb70c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07fffa3d6eaee00b7ca9693ce3e70e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed38f809a24ebd12c44bfd6951192a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf10801a9722eabe8cbf2d5b7941a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9e4c0b4aa975745ae7c4b4c76c59631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82728d1e77c31541ef45e3578c0db2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55e4d09a9212ff436b9bb9430cdd5e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bec065fb5e8ba2e6e3ad8a07224e1b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ca015956d6eaa2be28c71380e2138635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0485ec352f4dda64a5cc914aec60b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f828291775d57e9c4df15c77e1aaa4c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25848ec6522a3a11afad69dee7435860638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88818381216518082e5e19da6a0a76d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d32611beb4f44f5c24d8e80b72d96b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98eb353bd9686e8b7549d2a0decb14e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56904f902b1816771d3bd4049d99edcf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da2c2fbf1a797991a6aebd12ccaa3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c3a15bb36027dded22487f1b2a05f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004dce7ddb38d6511f34e650798a35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5e8c0728ff269dc0fdf44d88766a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d7dab0d6e0832da97c80ce645a203647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67b316616c7aa9d0fc1c2d1eeffeb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfecbc0d675f6dcca8f39275af46e98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20d59d22c3fefa735766b5c76fa408650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee78be62bdf1814d56e9f17ed428fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22f646d476da99b756bbbd33fa821652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38c86e73d8c8b9042cdb533334be2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993a57242568a6a07173e926cab2c22654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff98f2cf3db221a9785d5a4b3054034655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f36bc6f58aba98a5a48d08f0a71e35656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c454c05bdbbc6a18daee189ac99ca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845ea531c1e50f65c54073bee8060da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea3e4198fda43a6a71ea92e580b9ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11638cf6298805b38547094d4a34f6b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00003ca13a12c79a109d71e127bdae661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc101600db40919e1ac146b2733fae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350101bbfd305efc10de1a737b765033663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279f1b0bdb62d720e0ea21990d34729664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ab32ea8624d5d8a0513a2e442ae9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c84b5e6e07dbc141d8598d57cc633a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479d58049457b8d78067781df7158e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cd355f465f1bbcae628acc9f84521668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0570aec4d7e61bbc9be4f6fd935a5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0f55a01c2e1b16cb984d02773c7c7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4bc11a1224f75c6a5b113a633ca3a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe373cd57555af32ded38fe27600e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27692bc6f19838bd23741249ed9b8340673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852124236af09418549d7d31c0731048674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751f0f2f972b168c759e6e2f165016f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4e3492da74e9770b16ba983bf4be1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec38fd3939371e11f7ee0cc26e2585677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dec78d3dc09b2fe18c8a7e468032c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1fa3c4ebb629ee8bf808eef588820679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d8e4909718f279129222efa9c0e12680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716155cf3c3991d2820ced9fdad437d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1228438737173cd9f2e769570f3132a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e35cf6f59439e65bdc37fe1526f77a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ba16e8a54b3d1da010b78728684e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c453fcf94ef5f7cd179dfb0d854ac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b3246ad97fc4713ed270559f2ce85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c183f0691178849384ec5fc4538009687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce19ee31a42534397a518504db1d284688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208a6f45e5b39ad1cd55036c29cec87689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1005ffef1c161b24c75af281a00488d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ed10d5912b6b51bef0e60aa41d869691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0d5c650b5f18e0ffa6e83b8c0ef07692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05419f61f928b07b5d25b7d5e00666693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320ad10f01912cde3ede8e6186f8454694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b479fa45be6ded8493fb221621ce06695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec203fcfe77145c3f21920db07f8d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375eeee4154ccd7c754c1a748cbeaa0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6714e64b60475401914b816a34dacb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533e9b8978786e826217fa62174ff1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589f1f97500b3fdb3ee67bd50f4220e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e03238783957261b2ed8dfa4659a3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400ce505757e323cd714c50086a715a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774dc4e2a06f0c2159973168251a1f21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db331c5e569866b0e573dff2c17b99704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290725de900c4d75e4f57c48d1dcf4d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f65e6af09b329c3163f6f6d4977fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2397df2dfb18574fbe28347de18de3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d3f9f25d00350c9029811c1271b36708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862243a92f0c45c90c33a18816a6c21709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55960f28f36022bba87c8f41c362215710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a293e70ee94d635e06a0a52542cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf7031e38818f771420f6ddabbdc30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a9faaaeb8b9066bfc488e7293c0e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aa608f999973e570e43c56176411f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b98c53e8abe2ef7e06e694c353c9f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c2031968f25c3c6d6f426433faf5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c2d3e826e9a0e079741e187cd846717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca47e9e65dbcd5df41a568cc24532a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6336116db9fc7878ac38bde1403467e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48761f904127103d2979de25b6b7b9df720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ebbaec048d5a46ed50400bfa1e464721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06019a47d46bfc0777c3e5942c42d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ebbe8fd288f77bd5e4165e2d74de3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73477efb61a486d7aca7a949684b8d6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0692a5cbd25cd7eb661b54473226a17725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c97a7c6a40f9c4989c3f5a33d89ce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afdd3fadbde492322a849d9023b11a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ca39616f04de4702efc9b6702eb5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a92012b47493cdd0f04446f884961d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647fb85e837b350baffe3a34782a619730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44e86cc6683c85859e040f8a2012ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6061bdf9357d972f0ed45ba3d9820732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77f5db986e3f6e05d34056064f5273733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bd2108cd0a53bb9a0f66b3748c16b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a93f962190d2eaf6303f6efe8ed3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5141e1c4c59be5db6502326be3a390736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d4ccae3c47ae10828cc93bd9fd526737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565116a50567508161155ae58218f41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b122cddfa07f214627b7c4c481a9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289a6a1003773edf4603d4b55b2c487740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622ad2abc42d08d75ffeee90c125022741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055373feab25163a733f9a7e4d826dc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ba205fd199b9276c9dd078ede7a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e61b95c47d9914ebff57f255d172b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207cc4f4e5c3d7181b5d643996d39dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49105c2920269d483c7bc5e3f99e37e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aa986be1a7dcb66a8f9d6d7e0999b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f070a22a9527848a668c9f9b6195d28748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e367a3fab0f077a64c60975b509cf0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a6866d6be71ca820b223418b76cc0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaece8452f35fd9eb32e0f1d3294de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73204df039049065d837020a9fa4e48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c627aa8fc4b9653346518035362e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a605eed2bc781dc08ccf50650c375d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42efe973a0f5497c6c766b44fda2c98755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524a3527250d067e68eaa2094b79801756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87b49ac298e8cd6c719215d70d015b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbb2da3726c9c28883d08f1f836809758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94698516dd29c61d151faf5b25fbc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4850b841a2cfba3dd4421c98740026f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c3a07dc0ece5a42fbbcf2d99aa4a1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf0c1e531b123f6923bcc6a115cc25762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127c5a4a8bd8678daa16ac8185f0317763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad72ea86e85706042ac1d0a795069d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8746c140f674e44ced24f8fe894d37765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74441de631a11e07460673f9f95d710766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f640df51c025046aa84d9226a5c73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6441936027afe5d3834857e8d528da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bec449fe8228ebb70bb40ad4fc184769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c16c26f83d4adfa6b3f053019b585770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe3217e1dc453495621f1d8043838c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e920f47dad6a5517aab798b4e3e39c6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ea1eb66e332afdcfa744fe384cd73773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ff0a085b74b5a1ce1540edb964597774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6c2c21dcb28335cabb31a478dc4d0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516512f56b0cf2ce95583173e9396b9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffacdf1de193eee369d7167b1c5d16777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a7d10c35138498c91c1583da64254778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560f750c0e49647f4555749cc15e19b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c586ce084d3b62d7e2ae540d6215a4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d0461d737081b89122a0e96710857781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bee923eaff1232a02a685f723a2945782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd4282b9a85a844895194dd508075c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d2335bbffd73934961e38d629fbea784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887d8fe307cf16dc9f3ed95fe0805a9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a17eb0586640b2aba3d4eec27bedf0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61c0d2302db132c725beda9a72c8d5787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6e3a49bf158061c8c865c034699a2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a585d121706554af483dc406987ad91789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debeb18c1b993ba128ba0eabc8314cd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e8e4ba630fa64b66804ace9766bd4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4aa82f1f8f57d7ff05f2b420bde96792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f5f285a437bfe2e39c4498d3508a793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb99ed3d455d11bc6a38ce435b13e6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb58316887fa193387681ae1ebfe1c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973c63beb90e64c1d8e5139b53af6ae796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6ac5149d567ad146c434df63b5a90797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dab83e3387448104129abcba49527798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846084807b47d08d1a67e8615230f057799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd23501fcd0536b14a08cac03f37c49800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cbb39fc0c75f2d1d2f29de1133d7b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b5d9fa0806cfd33b7e87e3df838f802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02b87981704727cd935df8435f364e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46922093c4073c9d4bca4fff30eb5c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae67ff66dcff85fe6b5d8f82c755b9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ca45e4bbbce0858cc36e15a1fcb1e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963ba0b8f52d317c733e9707ec74c3d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae5441870a0f4f1be8943d1e2d9bed808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db7d71c85dcc77e4b1a74272e3a208809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381b14c415dc59553e8c1eca62847a7810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa8411b65f756911052ed4ca5b06a8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1d22d94d0302e5c1b4266b7e89f73812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cea90d8071188b69166864f22a0be9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426167682a0eb31820ad72d6a4637969814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783270f25e0a1093485478de97ab18eb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36beca29f1ba15a69ca366081590a2f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f72f3bf72aecc99dbab0ff532034817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a54549e7d04559008b49768d20f376818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b571152db4a284d9567ec8685c4c4819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>