--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3607,51 +3607,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8633edce4e50a290e70c97f98a68a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17e70f470c7f4d48f719842f1af2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ba62ac21bdf3f3b8b4415b0dffe773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174ef9073914f47f32016f3816b21ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803413780d97d696509731dbcf019625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18ad50fca76baa08ac2fa1a1771c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029b44e66428f2e3b5b68597239110a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bb0eaf9b0011eb726529b38c4a7a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b19ff06dff32c6b409f817bacb99549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c199c66b7b030bfa48dd4f567a6bd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86a4e1470ecb772eb1918fedac0f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e7764b443c7a3812f36ddf9247a9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978596ec759d26bfdfcb302cb8438fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed21876e93c703231bb541acbc812914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2405a11b2d2931d71a76e6f7f68ae1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708bb32f887386637c73cf856815df616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206050ff0e74567b04b4087c9beffca317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d238cd8a1d14499ea6adf7e11209e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f1b055703692b0216811cc79c8b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fac085b6ea3e91e356374b24b31ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc922609da02953ab18d8dff06a8573721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259df439b64e991a9864378d655bdaf622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2b6023e86544121b4c097b08498bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab8811e6e46b8a54a4e6a5370520e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dbb1b68631cea859a8fe1892a632725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae878859ea9984ab8a5690424b845c8b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d15c20cc971be4a3852975f97f04a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3182ca58360e40a8370b0fb942d8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c98331086b8d38ceb4a75f157449329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505ca239691ec437dbc161654dfbbdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c87f9ca5336c1646cb4ed554d091c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139796f56be33c2b28c7eff6df79b1ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924ae533c427b41064302e01d15c2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196be8ef8186731ffc2a494ce2d39e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b7c1d261f0c97877f520315a205d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779fc41d9349d30e4f130942b916a44b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f993a063341f1a58d58ef48aa2113d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644aa1348e42870d90dacbd4820e1af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baf577d983926fb166ac7645eadc6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f875a28e558100f5b71a0afe3001b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513ca069d8df2b49183f12559fc408941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68751ab8d2ebb78b5a1b5d1b71c80a8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330bdb336d13de3007cb6814c12703443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08da922935e80067d8182254213c90344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe599f8e778282c2f64f5a2c81a8f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd384afb0aa437c6e6a29c5bdb93e97346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56693ffed33f302c401d79f0b8ec673447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756d4cd5c2b281fbd24ca8398b2b83348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b3fecfa573c254258d01b57349a1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903504ecb0ed88f76b5a46894ebc7e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2810a7d490db1f86586334e78c55a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefe1b0cec7d98cc37a3c26bcfc4c5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1f700fac2dcb66c75484de3556b0b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a42ba1cd72a8807f86ab493fbad7a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8edfa0923a37d4afb96e2e2db4a8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f920e7b37500f1b3392c834691b8f256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d5ddda8dfce80eff9914e205fad8d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf812bfde7a18ab1a93d76f5fbfa3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9aa461a2b982f5b9c44641e9d751e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55771eeaf1c9edb7207e0f7234d729d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bac933fc874fe8d95b1d595be24fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66310d83179eaa80d11952f5f5a4828762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1a06d2e555e6a31bd51ca5891bce863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0382ad9d21611ed856eff55b8de6ca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfa8cd7f3571467f489e27286877b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da451bc73e8e9a4ed561d12ed794c60666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b897f051408d88dc6ecb44b896a22667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4835246d8c343c232489e4911444e2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856e8fa48b9cdaec17053693f8aff0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea4da96b236491a8385ccc2c63469e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267b316f40d5db864565e2a8f42741871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0e87e2a550a32beed9d9b4ef6894f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a4d68cefed6e39f2abb322c6152d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21186e85aa0d1a20a4d37ad561c8c2cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b0604fcdbf5b814c6b29642898d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212741b41db4b7bfc9843aaa1fe8f6ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bbd7fba3ba3bb2b2d7920f02f511077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d2072d4c8dd21d8676d979af65dc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705b68cb967846f4a6446e04978cf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea367e026912a4fc290590ffea6ba8fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f984058e4b4dd225268b31453aac6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4be1214f4285eb8519e1f3269874082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415244572019164ffea41ed1330e62f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf080e5766194790acb1b74eec2fdcf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cd6e030de799026786b8c2b1ce3b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393824780a10e51e587dda9bba3cfb6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db2265d3cdb402ab041cf61e3cf9ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16713a44ec35c6f377e36469d45ae16b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb18588c43c837ee9f5aefd19ed0df789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249fa1669d1b29dbc3cbc2aebcfe07f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4712da3b8fc71f2f90378fb34f96191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf86432bf6282b38917c879ca7cf692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1ad6b79cc50f9d2198e9e67464ebc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025403be43ed04eecac31393a8b28a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d79a30027db58a623489763ccfaf595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afce4476b9a942a2940157c852bcba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4123da254d0baa6c47e4a01e52d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d67d36a45e208fd42c39f57433ff7f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eceb36863e122001dd64dfee61b4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756b6e535c694d7c8374e6f4a836a7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857283160033747639b78aa1a3853c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb12d405e8fd21045c98f6c075e9dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c28e4d95c1f0d6f784ffdbe84309f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbe94c3a18a8f423f94236a4c4e147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94916edc3290c96c4d34ca6e05050cce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45165cfe08b9930643217c1c017449106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d2794d85a7c026717d0a33b4374a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a892e990d0c50aeffa4a03d7c583e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31f5bcfa33bf024197fac4eb665a9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81254bb234e178200a92dc2f11042d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122abaf70241eda5026b9b7eb51ea95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252d1b608b4b3c8c7e9f9fdb6b8abdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcde1f23719e93631c2a4e6008e7b13113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5367c47b1c73acefe3c049242cd3e24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94af1a3455aaa511e4335cab6b5fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153432a09040615822af50c63a2dcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c657d0c5d389628413be788e8e01f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50cf3f2adbb12ceb4e86a45f02beb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5886579463d494414946b8d90d47d28119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af916d2e061ebd9d4d3898c4ad598c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949e3e060e7de22dec453dd82048fed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f16fd8ce003c423797afb7ab0c4f41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9541301e101a69c710ae8033b8c33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615eeb6912dc0012cca26b4d455143d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7507fd595e43ec6674798cbbd81cfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf53d8a22894b5fba4ede25bd8466d9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab83b7979e7248be6584116ebfa8d1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7971a8b2042d48ccf3c426fce62d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f89fc5fea6283b32960b435e3ba5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521416ff41cfa2ea18a01b62ea66066130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c646a2c7f714353b9fba6dff016f57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0d11dfe508f7a3de8e5cf7d3ba36e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fc547367966412db0700786e83c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19189d8c9a2c1998d4d81e2e76ed8e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1cd261dbe5648c6549b70a85f938e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12dc52f9c2745a06d17ecc19df155d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b7095db8866b4b20e03ee9615247c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1743ebb725f138971a9bbc309db5f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c2b035e3e5ad86b9f6a7e54ede672139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cc3c5a1c21d8092ede0b17b2a7f9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c43c9ed36487ee57854bb707f31aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59805ed1e03260d004eaba49d357ef26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870283cd5eaa1072343f2f63507095a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83923d215e01fe435f1e1985cf425a5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34631311ba9e4c0bef8b76a2927e26eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c086e286451b83a26541d4691d4ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa60b491b9bbdfe5bcd57e88c564452147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7227bafe218a053a879af8d3fc3e063148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd5be0ab2c4cb1cd9b11e7604991b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c473dea6cf6398c8e63cb9264e9e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3ed2abd829a53839f1b9a71525556151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a846b0fd9edb7699efea7e67e4bb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed10fd2405456a6d3bc8c1b096aeb7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7419386e3b1daf3cb01dc76befdc27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf0ba5392768ddcd9643d0bed911e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a577715c1035e303488caae1c2743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56350cfb06402264fc4218aca19158db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599a7bbca3519a1e20fe59cb85ffa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43eeb669ad058dd1a22545771275391159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ab13d14b64634356453b5ad94e051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973eda65ea974fb9230e31711830cc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2f7e60c1776e442d31b8c1f69a5d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e7924296df77b666ce06aae2d2ede163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c426b7fa0b4b406e6fb0006b5cf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189c1e16bbf2b53748cf54e1750916c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419a195f6e94fd5c93e5579cf52789d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099503058d66455e07a3484bf1cc37e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa75689753b131db824840b5803ac61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf78ffbe794772e54a18f2d274daf32169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f4f237710554d49e2f0667889f57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648fd4b025e163641c4a82571b7cc2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1daea2b077ba4d7bd3abcae85046c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26384695165e643c12d1338b2b14b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5bbb1b55d409cf23953f06ab35764174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe4646d6de605e118cf93a1d9993ad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8441cc7f9ada8d7985b69a907a22e6b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294313a7895a79b6b0aa4e5035cae6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570582bc12deee808e59ed4ed4f0c84d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fae68310d0556598eb72b0ba4ab14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8e3d2507ac1c980e26b04ad034b3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac44a6f52776104df7f10f77ebbdfc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e611889e7b7e1938a1f26eb91bc25a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d3c1a23e19459dd9b9fa9cf6b1656183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9908b74e1f7e16beb287851d6a6f80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2eef61de303e5a4d5cea786ff31c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d6f9918087c42b00f1a69afb24a23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b688010423c9cc296e915fc5f6e370187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d28f9d88a80b810525939b04bfe4d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501250ee21251359f0f51ed0746cd34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad420ae8ebc3346b9f062fbf72fa3960190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a505a6ec9f3538adcec1bb65cda9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cc242f156b5eedc2c8349ff0672226192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff56211df2b9039c13fb161f9a9380193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de133a375eda32a97c4625d680269aa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dcc1da56434910d39e6d42eeaefc2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df079bcfc38c5f8df498fb812c684758196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee4ed65685f0d2c9dbc5aae0e62bbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26278119bacc8899d08a056257f81e88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554ff91ef53b88ed41e82f0618210c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69982db3ba03dbe0750ecfbe066c610f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e915b4fcf069c057fe7852ffd40c669201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33565c1cb7c418ddb586550c10e31bb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c54183bf8e594728c4279fe9881bdd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a5581f1a0925953407c8594857138204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541a9cb7d0bc0a7ace8615454c814a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48698f5ef3b0914a58583758c7de623206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa0bd640e478f5f3e7c42221fde942207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d73754615a87f68f02f6887d5c8fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1635ece2b2cdca1ffdd62606df0d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38d45943dbb15825c17f574acb7e53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfd749b06fed0ce675fbfdffe7a722211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647363c79bdec80d9e20f625bdc44b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835750323ecb3d9483cb25c7217a047213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986ddd844088f6c1de8c038eff8eeb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c25314c19b8d36f18a2e69f1a509f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4b398cb2c6e5b2e22023d59214658216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2ceded8392ec1ba11ffb148817e3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6069f8ce8f6a2694325f2d115d856218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf55d55388439acc4055039b7304da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328ef1170c8b1f142594303a66fdbd6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be23ad4a7b45dbbf7d8cf507750a15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc602a7762f51e7033a82ff40ff8c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd56c740c100a299c979338e7e5b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8ca3eb1f1c61d7fadb356cfc8edc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b71ddf19ccb159a892c2608b16728225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f781894a3518a45e03e1d56995490226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da3a03cd6a5713456d530882301ab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c70f0787ef8c7e38a8235eb1766c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8793013b6a7ec360ac91bed3b26690229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac96d4bdb0d310c9cdd844c6cb1f18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92d04f2a2661294116f39a9935ac1b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd14e9eb4342ebb0206002d65366f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d49e53a0d6b1ed608559616415ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d88168282ccecdf826c4542578862d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198476e9b20d11fa91a315812eb6cdfb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030394c2a6f8c4d42d019a173d3912f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e515e057cb57e646e5add6394040e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bca76c7abe59ee17f5c19af07000f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10156ac72551b2eb8b26e36ef9954ac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d2da3bdf155550d4cb1f7f994e604240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eff4f1c81d14ad60b64c6334708d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13361e83512b1b4d90ce189f48cdc99242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df505779b407b4a8088ac344b02c1dc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f547b152d6f92bb022c845c4e81fac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d48f409d6f9855469684c628706310245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c917e717c294dc336f9a8b1b3bb41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970c7aa7f3f32fd3dd3b0b4d4796d1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a27eca54784b2c37d381c4accfdf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb680946261ac7d8a8e344f442c7cf8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a0e92bd182db467ecb31bb6568097250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669b04bc66f80cb6c66864adec2b3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dad845cbe1206cce29a5a27392d25252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1576d7d081880a0c270007c983044d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664b619532ead0fbe682b9d384ede95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3cca2a138e6aa42ad83caae13d35255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4b2a8e019e7d86db5c9ce68fb1a08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975769bc72d53dd1f651a112423fe5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaed38b58094e6fce1429866d53092f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77c9c8fa4e4d65742674916bbc3773259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bedc260828c8396bffd7a77291ce37260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88191e95ff29bcad0b494c07d75734a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebb81de1053f8dbc6307ddfc5bc1d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad4eb6ffe35656d9403fd8cc37c20263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd589bf3a454699a64152c4d4941da81264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19678dfbda38fd3453bd992cbe9dcb59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a9cb9b11349e841543a08461f1fcd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ab42ce7ae9a78f7dd9d19839af63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febce321e22e4dfb3a66d7a9bf22b188268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005df7d1e569fd4306d5a9bf1518d0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6165804d7ff529ecf154a0d42beab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0cd621855824163736884d46e9af0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cb56787f373034cc05ade9a811db1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37eb2c6228990e939b66e7f6c79fd17273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9e36b0f868d1a0f7a58adf963dfca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add821826d12a2ecf967aa3e4e38010a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0fc2872d5ce56d7f4fe454d3e6def276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29953e6be198b516cde99955a2d1d657277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346d84940a46c2a586f55a56f3df987278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691be5d1ed7d8c6445b60a03124f8069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954727c988500d32c1de8c9ecedf703280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e15c3fa13acc34d9a0ce13fe88d4c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a141179ed642fa3ef640294c22128f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85bb7178ab223e3aa9ff5813b0699e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03132237824b5798a879cb94a9327075284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c1bf39a62f4f224d4b8db9f9754bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50dba96ed2ce0427d2df60dee56538286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c296fc064fa20e2ea0db9c497673cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ceb2531ed8eb81f4bcd460f28d8e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adc9cd80e517d7a30de56684b256a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d9517352893ca971180f9ee75d5a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cee02213fdea0fdeffb30a5e80fa7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2d8ed470cf3f6eb08d065b2c2b21b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acad39f57e4ee482c27fd41874ef5c7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d177c0e502960f4e350b527b728ad4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a2b7089900ae9f49b2153554e6cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ebba60ec9a835d76e230907c73c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550295fd77b806dd1c6a38e382989f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eeb76140b5ff7be2b78acec4dd4f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a9f271cd8b70001380bdcb7707e94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada55f933d29e330e1a18dd05a08813300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebb68cfb36c416789d3273f8e3f450301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9c11774f3b0f2dc0caf7f1e1e1293302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ab53bf4baba62aa64691a52a222e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72869c2147f119a6a7d9309b9d6ab7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053dc0b993f6bf7fa3b3b28b6f5187e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4a144ba8a09815f01689ecfedfc7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84082dc62bf5a6b5f831df0572a248a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b10517ce19922e29b858e42dec12dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d15013cab457e00a92981f77f009309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635554fabf12ca428600d51d2723a03e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be805c7f73fe45f41b7501e0a0f197311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac0d7ebec3bbf3eb197c8f684398e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6750b794c6faad87bf7779ad3c1db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc6fc9036fbc7adff4fe2c2a470b92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e6239380a3fbe2d859835faa833be315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f62a1d0f6913b19b36051a3ad44c5b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99684b6ae00295e8b2e2f425c8f445317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688bb5e60bc168785fc6d56c72bb466318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3217e72420fa628812a47f27b8d56319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e11e7041db6ff8db5e00aeec1b9537320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896e0156d11841c6b9b0d000f7d908321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eef40692634bb3355537920e420955322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3e8ebe9210740b05c8636bb070aa0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360dff74871405472deb7a94504dbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804acb13fbdf5abf8246796a34fec3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af956128974f4f5d7fd7d3f13639a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098159ff188e39191ce644547be93796327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8384c4f5985d22331d9c445537ea037328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6471696fc6870a5ef2ab808df05c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c014b64d296644143d0de389906409330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550efee94e6ef0e80fced9fde75339a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd192de6b9721b75a53dcf49f51c96bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a820a5bc358fbe8df07cbd775596af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c55554bbed5728d13088baa07401ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fe778822af99ea21b4b90047a71b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0601941917f92e50db8ee5a11b4e5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab669e51dd3997802e5b3885c2e7c60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7c16fb9e82fd50bc632679defff39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b442ba6075b3446222eb56e63e2406f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32303914e715aabbc70631030dd22b91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fdac9700a5678de8364a7d0a5e2f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ce47ec94038c2900ae8368a60cbb5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175a963d77cd88245220e2290567b44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7132a7c7411ef96c2e077c9d741996344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ff93f6402ed40db075a9fed6de893345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664194f38e569d325f58f8bc7f81728346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c5377d0f8b774a60c18a6e87f60af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eec268770ba40b4df8a608daf3e85348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a52107c5bd510dc61197274eb29ec6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8b8bef1708b3414260f41ad7362fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c84675f57f45dd66b82b6d0e7a7296351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd83b73e4813921d655608442c36852352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c98625dc228502c4906b127d64f30353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f136d3aa7f57c328ce3c02b99d89eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3be0fe823b46b02b5c8737a5d57567355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ccddbd96fe81e91fe7e48f6e9c53b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7784c69186b33bc0fd02bdc5ac88b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b223a991d2788facbd035985e1c8c64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85682bb15b57edc7b93e5d4a21ff3b07359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e74d4f54bc93ba7331e296763cec4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2092c41c4bf767b750d5242bd3d838361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c601a26fc444b9cee8300be8ff0866362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a233de86688fddfa92c59dc9684477c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc10599d1eefa68eca32b1a324363b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662e722d5c25587a1bcf5394a256cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b53eeb65dc9c59206c4615199dd272366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270b2fe4bc8a31acfeec8e692223697367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffcbd65ace9ac3223959e42b40539e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c128ac073a375a914ba2569497f069369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527abd7aa26b0e1ae0d96a1ea61379b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98233647534c2680cd5957fc5051bbaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906c57ea842879bf976abaabb0be562372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d272f438d4987c30fe46666ed616da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facc801b3589056ecf754716e70746a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26846061a1da969613c01973ea6e2dad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3602e0fc1f78f189aab29ad498e6bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6de2bb475182769bd0fa015244985377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b400e6b24ff2ab3c8c567850a340c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306df97f915fb6abe603ef01d22e783c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e264c6bf83c13914e4d0278d07a8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297518fa43ee318fb0858e7b8e023e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a554e9087c8513626055e13df8c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221b420e61af161a3287b134cc44891383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f50998e7d7ce8eaa3b0cedb49404c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee7119626672276b5d1dff15e42e37385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215677954cca6c033be8e7adc1683cca386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3650220b591cd0353d7614cc433e3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454f28fe51e8f24278c1c5900065f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e490486a0d3b89e8956752d70c5a0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858ab0f9c6e7393f5670cb888c6fbf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7a120249cc5eaf2e4f8e8d5120095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc9636001c19876cf4e17da12b36a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f59a667fc6e2e48683e525f3d7fd7f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0fda9c8e8ad16a097450648f6cd69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb06e63424f92154b7d097ee333d4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56daf4cade813de2bc4db0d0386a16396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a64f2bd3e53cabd4564e79d59a354397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c26876900eadc20ef3e269ac94169398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2db0091ec4ee71220e012f4f9a7af6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777d5fd02844f2d44664451b1e2a799400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df152bb848290ab0ae747fab55efc537401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a5b5bdb4e1a388cb5a87cd31a5191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502449f02e7b1f507d48a76f8baa920f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f82e056ea7791def902c294835cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e748f57008ab27a4af85ccc515790405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662082737fe0c51c94532971b6162802406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb5c877c7be40a5ea1773032b10a04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fc01bc2cd2f9c56ec6a91675b64f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701cb1a5a1e804d4d911de272cf6d3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d16d03b03fd569dcb76f015ad0e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e47f39b56aa350acbc2c3b638a7001411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41002e11fade11b5559af5c84d9a8e30412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1eb6fc745086dc183b4a8c71c4a79413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea9add6c74d3afd3e585f8c3f5da0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143b4ca0faefdecf821103c32daee9b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574737784b3efc1a8e59c7f92e16b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdb150545bdce720c6b4282cf270fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eee0badf05a782b0725f0127c4fc52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08724d921725e4a4ce5015f12c82e10a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516200b8602467ec01582a176afbdaf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c3e124175357d0e06cca063aee11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fdb9a82e04047f1df2c11e0e92d60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac959e85ac9d176be2d616b01c8e9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee768220f9eae9d39767b9669f43d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3f5219732889d9c579d756798f6b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616a87bdd7629839ed8f21ee2b0eb84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcd80b753e070319adba79cb11284f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4913fded03a7e42742dfcdeea0fea6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a4f0f7f2bb0b68b1de60051a5868429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30362370e7028ee5c5e62acbed131bef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968565859cfcd42ad34066bc0df2a966431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c36f6dee4441c613fff0474fcdec6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395aecaa60b40fb3c5b4591a7fa83ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a6aef38ed180e6acc9b43cbec81f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9e3c65f9a0589e385768daaf3eb68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a65fecdc489d9f851c7bb12d5d7d85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f52785786de027ee765eb8a72a6fad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dff52c7267cf7c27fa360bcff5e46438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5b2f2ab421d62bd2c2f963baba8d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e4d7a36b76c7060237c429a340f10440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716becfbbb039eef40e9429fd0637ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd9a7eafe9710dcf44688b2072bd49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145d5a1c8e1b3c80b41b498a25abb2f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d0efd80b3b2900fcf83f8dcba0d72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a50f8acc4f2582f7db7d0afa2f4e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6de51a87b877e357f701660babeb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf7e0a95935f5494a655662fa8b76c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171cda65e5f41f7f9af5dce88144493448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06860655eba91cb8a8e184189f6a2610449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d150ba51cc644bf16beabf80df660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da8064896348d8d0e11dcf601d924d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b751404886780e851e54be2fff8856452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc667321443b9c1c654b575e173f9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc406bb7e8c04d7b641354a379954ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc22d7b186df57bce1990f9b5c16245455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d33bde9c81047a84ed401f3348b46456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f12e431e4c667d2b9563c0b5d355b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98304c7c73a461895773087bd590cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59652dac6378d587d6b940d468c4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06347dfa31be2548ba6082590c481fc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095adcc927613c7278a4906878635c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59edd20a718322a80926089a99999d3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140fc76ab113cdec4094be11b6cf1d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f458427740889017149c6ac42d3c128464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fe5fe04a9fab267d19aa4f202c879465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3e277669f13aede8f508676c4428a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03653df7019ccab49e35a4f9a65116467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a896bc4d3b4b8dc242b48182f2738e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25609ca65c637b2a8e3202a0ff97e020469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7ecffa7e47628603d7a7e6ebc5752470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dccfc4a911acd587ed91ad485bf758471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf2871ffe2675ea0173a680f39aa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517557d0d1fb5eac09c2e6b398a7ae24473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d7d1079e823ab2491797da0ed7c15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3f4c1f8f2043a6820f8cd33097ab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad332a485af8c7de5a7ebb908add79e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6432ffb87301e7ff997d53781512f5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fa1bf94bd5fc4e96418c805f12075478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe215dbc5e34ec757e0282361063932479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0eac258865ff52991f9bb80cfc767f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7bf8e8662f92e0c8681c6f22e274e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72bd69253c52e3273eea6089342543482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bd4d48b1ff687e650c695f7de7483483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b56e7ed9d2c9f2ee44f3d0264725f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abf066e837777c61c65a6f24f79818485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ab29af7db532f6ad1fabcf34c6da7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce13824c9f9323fc285343a6322d3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d02cd51f236a6fb0d2d8e3e2842e0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770f9f7727a046d9ebdcaeef06fbea5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fdabc19419ea94880530f1d8b7eee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085a727b81d7255b50ddb949933eb82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f21dc7bd4c1e6f3e5375cc4bec413492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2ea2322e21d96569f007b146b5397493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d906150b84ba552b0e19a6712ae8cb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a445e66224e0b13d51c9ea1afe9e8e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a290c7cc0c7ac61c7c6bf5047cc8e5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b495f6f5f8f8ac0f6beb6a9906634497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097234d56ec9c32c9ad2f84d763f168498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60466eedad52399669bbbcbbb2e166499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa8b2417ada364895ab1409e3ed7f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1230fb493aa2ccc5adcd78dfd1b8b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86290260bf89e70ce18d6a24eadcb7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797611fbd00db97ac9f018e1bc68a7d8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637dfa3dfe0524e919422490ec086e5b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a81a57b54e8039a316d4488144b7d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a25ea7d9a49b26bc2a0b2ad02822ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444d82b841fa77c0f4c70e3366b7531507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b410efb2283e4bcef95aca56343922508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36613180c91ccca5bf0dcf33b559870509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0c661b3c2395f8496a45be4ebd2fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029ce20b255c14347dddd468a5ba97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2061ecd71a006b928078d4e5dee52512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cc07649f2f63f15d4faa97f47845c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b217bec492cab5f79e7c596d2bb05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e5837f237dbeba3ef0b7528406d9e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c48569df60c1faa354532ae70b7ff2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce88bd13bfbfc3fd7fbd975861009517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e9d07c7fdc66e7ef945708f0bcfa4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcb72f640b845a771c51f393c33e08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a85f92db7e3fad270df2cf6c38d780520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f6fead2d8af40c34db2531bd9073e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651edf38259f09036786de0ef3a767f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae4474ddaabb450f836c61b3542cc4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd6cead557775dc80f2ef25c00014524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6fe7a9eb403df38b0bb9a09718a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395154f6def9d17bcfeb7faa6abf2df0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257dc0b61405daaaf2df45beed0a584527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd4701a88b67d7cf918a1f9836017c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78aabd0c82668df9a395d3580c3829529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab5a85820816a35acd3d4af3874e5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf08f76bea1a02057f7ed353d0541fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa80a5ff3a3e5126f26222088b6720532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85149ced80802c80a6505264f0a2236a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91936d77e668cfbbf4992aaa9c0b8dab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbd9f164eddde6504be9646d930eda535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799beb782d87a22a79abac8d00b94044536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450faeb857188ff66b4927c726e69ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd81dbcee4f774a96cf9948d9f1e86c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f4171c1ff3d79cb8ef60addf61d9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a9762d9298a92c98eea174442ac96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94c68ec459db241516fe4fc8077343541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5bd73cf3156d91c5621e14132dbed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc41bbd1ecd3d5d956d4875472eb25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0eb0fe81814fccde9736ce4eabed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61053378868fd284bcfdd0e260b39b13545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02c7039f095dfdd169f9caccd0d72546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d8fb21585d47eacef594b034ef16a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e38a7c794f5d09fd2db87801dc4a7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0364c11bb66ea47f28eaaa49ab5819549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46daf1633888dafa42281489827f4ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f20cda2fd62b3e158847a9ff0349551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafaf2cc11a053a766fc80c2e8d64b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72ed58400de8d738703fce8112f7bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537be3c6e64b30885ecd134c4f89be0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc938320338378ffd28b261362886b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c70a5b50e01a820b9d5d7bed498d82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0848888efe8b30c5c741108f84df68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124e0d1895d56fbbd528e8860cbd133558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42cc8532dd5455b65be612147465c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465657f394ed548df5ccd9e876d40d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765b1768fbcaa56da91ce6ac2920151561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ad08bd0e166d1bc6032b8b3ce435562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e92c6e08beccbbfd382c5443690059563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665176fa53e756037e463204470b7b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a217476742f4475b554b7e78af8b17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a33e7a26175568dc5db648bced8ef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308a51e23409589f8ad1b96619d4a45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bf065a04d7f07cf22d8caf1bd5b3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c285a76bfc6199077e9928be2bc1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed551c55fbb411d0ca9533abe1dd98f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fe40581d81b432980b21201754096571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fcb41f70259d76eb918be52570b41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a4f8a86512d03374917027467fec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145639470c785a1c06ca79fb5a9bc2e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418cf21ed295784231dd69235b74db3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6303c80da0b939a3ede0fb9ede6da24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acad97f7bcf7857c6f2f19f31f81234577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b81078cf7017cf9cdaea78ec437cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a37361abbc07fa14559eafacff0482579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a77a9280be2dd07fcecff6657b04b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e2f8cd5d5927e62b65970b8edb59581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aadc5b235d1743ec2b380f775180fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0fa5e4206a3a69aae999cce2414e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a34f1660e5b4bf84e00e0faa2c9f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb8600bcb1d0f334c44752dcc7a055585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83209a555ddf46faaa1531382b07bb70586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d3e68588306b53683c1329f77d964587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad77d2480238242a03c1c9e306501b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e9f18124b489f432bd44a191d02c28589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92202ef538c378c7aac0cb04ad18c0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed9062febaad803ff8492ba88ef5c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9164b029888463a735799b3a30752592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8fbcd213c5569764afbbcc523c883593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee024bedbc4d748a09f3e0bd1bd3e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a085dafd876ef84a9cf6ccf83b7ef595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d1e98c56ac1c96a4d874b5acb124596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df9ba3fee4ad570208c4ec9b41af1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f572d4aca5a728933a4292fa40fd3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811f9f6d69be7e3ad1e0901bc97b7ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2390e16f4a1c160dc6ac203ff3ce600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4181e047fc87b757a00862099ff6af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11f2fc945883bd360d18b81a4474d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a42cbe10966ea480a4a6b969c47a0f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5368be94696d72e405435bc42332c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd758eea92c48a345df4e7fdc5c5d721605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ba1049d32e35eba0bea3db43346ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141530ea4852d2681fc4ccbdf420e7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94edaa78523c8e17dae0d2e5ff3f11d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183611027508d4036dbf002552c0ec5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf926a78bbaa042889c6d3aa3a2caca2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb754d31e6738634e70b8aa31d759d0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883aab2afecb16946417e4e380ad9ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186197e6bef5b91c4e8fb1d76178c0e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b96c0a97d79979557717c2461be55f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fec89111ce24047916f68f14fc7de615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7547f37f9e668b5cdacdcd4a57daeab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96367ac60a5df3f082b2bb1b33c480617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9c71209b21491a9cdd41573e8ecbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db2f0398fde2a5e562ecbbe2143150619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15025ff252a605bcfecd7754b5b507eb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345d8f36bb2a2648a8c1719a1cabfbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739a813d98185ab44a0a88b77f84b6f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78fd6b25866b82afea9cf27cd42af8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6d7506f1463265a2f4437549f860a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736fc294179a2f1377791f8e0604dcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da015e7c6041c2fe66385085bbb6dba0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3bbd4b6c12229c04963d664a535e5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2270c85b3f651ebe0b805139054bdf2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ab58ba36b563f43bbc50628c58e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32170f73f8fdd09750ee16f50774af62630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b6817d6c0fe0cf519dc8f22008ffa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6a828e552857daf232c2d515d4968632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17848e018255132bb76cf90008e9270d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f278426d1a9df465279a4a230d24634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1c3ff8c7900167174af6297ec2770635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f695ce08de1799bcb4813788b678636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6e98b757ffea57f646680545c9350637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2263e7bf9e94aaa49b020ed03286ea4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad918b2ab99f13310bf8c0f3cd0c2c52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab34774119dfe802783fd25269fc34a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41d842e909abae6d0597077acaf212641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f340209213c0e50adc04f80338384642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0dbce7733f0a77c93efcb107a8f27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a98becdaf4c9d0886b352db6fa99a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcbbaa81ee550d61a0824da87d009b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a82cbdc4b06b860c8afb61d85bf98a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8127391d5183bfc5c71789e4005c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459808b6181b44aa86840c1ebb7d4206648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdc314be645135cbdcc30d05e5d59a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774893e9f45950bfb46d9449781778650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac10af090574c5457696cd034a227651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736f6127bc543957a18a32b1729e8f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085066077a4188697ab506ce9d5a6ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a1e3407352b67db355a01f0bb7302654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aef13d5ad9f00400a6c7e9c4f7deb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebf43bd4c6e63bc99a60efb7a147fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccbec26c139af0f37dd29111ac3a2b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c781d43e77909dff18872f1047ac1c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f73ee34097b1a78ff085dfdc3e861659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648b9d6642198c18569b8a558f87975660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7105ac297063767f270c5e8673a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267704eabc66c8c7440ce2573edfc79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cea01e8ff28a3e1b2e3730df2e047663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debef30fdb94f54d90e785366180426f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb3fbec9855ad56c8c0ab2b36e791665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ac43d0a14144953b3dc4348e658ba666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d686902af42f9be88bfe5cf1356afb7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7667dad82c3f4c54ae9573e9c047e6a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242472ee247ad305ed06467345cabc8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661e0da3b2f8f4a2aa2e64962517b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e864842792fabdca537b43bcee779671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f4c369f0689be9c188b095d26c4bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb606a1c541668a32e85488394dc06d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcb6a49e07ce841d5632b32650e8f1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f087c422282d8f457b8bf4fe86c6c7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b00ccbd33b610100883669dc21cd03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454dd50865a0f139c8e9a620c78167b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ede0f2a98d59d0f611314849c9e91678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6add30922b2a7b636b75757ebf5de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a80ba36b5464ba0e1ffe53892bfbbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9710b245f6ab70d7ef90b2efb1c5f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283fc41fca7da84791669257ae27259682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597771fc3f129d06d90bf24e382f137683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb63cb74c4182066e2c7e0cb14c280684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7120a0b47e69d88748e8aba462293685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa3b1ea0ed30aa0127af56a67f05dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc56207c2d5c30d0134bf750a7c2404687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdad3818ead95d3f419152f0791381688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852361259832fa766306c112a93f528b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee8b655c54932b628f216bfba2a114690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6284cfe79b77b329bd0eb80c80e093691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2472171bceaabf9cec22417553e6ce4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1636d32e7c4071090eb970ab5fcb5c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc8c4903adf47e4c7aa88db9cbcb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b47d44598fb03d56001dcd38456ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd500159b2a8259cd62ad25cf5a0705696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75661e30613b7d872b4286b4d1bfbae6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfbfb5473e0ccc2c5b153778e33de8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604f52f53c849534ea3cd80609e9a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6a55d9d97254001e659d1a26bd2d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87437f40fb0a4326336e154b038e96c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f0d6595423f284f702d9fecf42acb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aeb4e6efba7079f7e3fa486e1dd3da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f409d6796c0dae4d8887430270cce5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7951f84b66b9347e372a6e2fc6c981705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd5a5e5ad9e876b7397b45d9a1c9a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f6c60025204e7fb7bbae0a0c95052707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bda3b23f01eb1a582986797dbfc7c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfb2d6584a21416895174a8a98a4df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642cceaa31a32a868aad080091cbbc5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e4c90d29f62fcf2fb27dcd036c353711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50206518cba3d7c5f595226bbe9f14fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4238b29b2d62cf9c66f41328400060713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37518604a98701280ea54aef54a771dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51699ad90907f68d66d4975ac5ce3d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f4c1a9475a43ae7f8571c18baa01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77c98461610fb3df8e77b4db92ef67717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bffe83fc6ac244be84e3ba33b52343718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6760e08f04f511ec7878d917c824a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d68aa4acfdfebc1f889caacda4a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b4b9efab107b215fbd651ba84a8c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb742529abb2b49b9e0c13b2aa74d50722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b34c82452d5e62f2949f11f3336668723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba803f4e8d340977e02b69915fcce5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d213565f4eeb5cf10ef8e4057bff1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e93da5b979c1aba557ef2a4c166450726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6129d0017aec7b9862588e8e55f54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5906da5af74e8db049b35602cd09a47728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da165e125e33823719d47c4235c561729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f524ca22965ae7b9d2662d0e70ef2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8c214413f3b311848e78a08413cfc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9454d72c35aeaee28e6163e8eb58f307732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433a0125554e01b7f0900599b8e3f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070dc47d86df9f18436824b367776fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a80a191f33d52cc23b302485075a2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9b77e719f6dca98f6d9950c75c4bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd89fb50d3ac8da40ac23b361bdcb8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae7d70033391c9c561c249fb0eef8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc6308134edcca11fe1e3db055538e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b32399f0f58f22f6dc20d207ae225a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43da1bb80dcb0b19488846813ee5c2e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e62395a6506c459ef0392d3cc416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c83b4b08a7f53960e42c3df1f75e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26974a87740482f755a8cf28408499744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956e5d4f07169994045bec4b10629d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69580256cc16157d0d8b1a66f3345ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aba5f3cff1a60a5ce07fdb9777113d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf3a8e138d770811bda6c631d6927c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e4cdeecceb6a5fafbadffaaaa662d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c5c741f6b974f49ac42a860a7f745750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da8a31806ba5e023a4e269e707cc3e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349c09ec7a6902fd23a817791e786f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314253d204dfe3de30048cd441d92a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4294329ba1170119cb0a963fca6f29754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c037b5171f9eef48937789871dd1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c968084490ae0258550da0f533bd2eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82715aa2c428bbddbd1b4f1eb401af70757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542410a4eecb92e8ae35e473be7f058758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217075199bd152fa050a55ffb7edffc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbda53af643200f836396a8d3dd0fb8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46370dffeb8653dbe0ad6d3a3817c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1d623496e0a84470a728ea943ae51762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7b1bb0f88581ad52d975cdec8ae6d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59758ed3614480c3caaddb3b42ede20a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad269373a95644ccd0e8b4d9f15449c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8689a7bcb0bf80512e12cd0e0be8a36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e25cc57b22136e0a0dbbe6d0ae75e1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cec21560bb1c9f0cef35032a1a3847768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929aac6c823d996ce99bc7223420329769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc416a46c1991699dc3cd91010bb7f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca3d8678192a1bc8f10dc23f9ffa11771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f02ad90d34fceaec5bfa5cb81a8f4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810b13b60381b7b06254b9122911dd1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b3e9b481a1114deb9ee62fa041506774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749527e2b34eca7d51d5c9a2553c3b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146767340b9f960720d2bd9797d8622776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29521fbf47098e313ae047aa89c95b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779936b89452bbdbef170a0c713e8466778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a779f748e2b705c00abc50606f879779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b5296003e1d3ebae69083f6ea11de780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2df81d8849dad74ea39c1c3970e2b5781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7f1f7be3ef6a708fa70093ad8322c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfefa0420fc6a5285cdd788994ba62783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ff31516254f28be8e7146a71507d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ee3794a9626d4eb55cbe95a60d405785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dfed09421c3dd98c80c35ebc05d99786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea951266b0ec5997e9d1ae4287536787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d396dc9288fbfed0c370ad03a6843788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d633fd8b1349fdfc64e33d4e5430d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3951d298b49cd01bffb0adbf41e62790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733e550570a23977100d2b92b9c235791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc2c4c7fcd0c47256a937065ce32efe792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865888f4fedc20ce53a659178ea97e65793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0281b9d88a7fa18d45a5d6dca41451f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52258b1ee4e4620e2ea924fc6e51ee795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2b56ac7c2778615ea30376beb1762796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de5be0394c1e7b223ff56ede5551e9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97338b1edbb9ab03a79084aab86f7d51798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd140137810c51aa1cb2a8d2ec71f1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73a4a0bb917822800027a2d860c46800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad526ac6411f8440dac333ebb8de79f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2225e254149ee35f45f49af8a6ee42802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801126099803502587a7717fff049601803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba78c53009b9948129477d04b3b9ef9804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a32664563d1a8f681e89d3968be8b805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6080e473a4802d8f4c168889ee1fbd6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ca2b097d835bcee8ac39dc34a5e70807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70764ebf65de319cb6eb6827ea189808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c18e134e50533ed8353441e03c8be809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fea8ce8198c90cf797e688d6207cf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701564dcc081f9591788df820de5e55811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b30e836fbb8c5c65697cb9635b504812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae75ed44ff10dcbb39df1a1360b275b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19274ff36753275276daf8e775c7d2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104195d9f2911b88aba81f2a18f3f436815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7885c556638c060218d2417d20b21f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914128abd542b7fda461a08ff339109817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7e3f1818ddc483f9081ed229054cf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751b682e0c049650c7ed1dc402faebb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075540c51d08eb2a3fcf6d606d58798820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331720dc47d8870ac4ed818fe92f16821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831fa75464993136882ef7b1fa46bff822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e89e32f957934ec190d8d75a3247fa823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fec8a4fad6e8b61690c4ab6454b8f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7017a9e8b2adcb70cddc6f4af6d78825.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1452e434c1c880d0458c6f12741e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe385611e5c6e3dc1c0cc2ea4405d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b937393dd85368b61f815e564b536963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918e42b329c37e9c28531d83a54c10e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda89e0b6b9ce4a6409f64f0984b3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f49848f0f7ed2a9dfb8eb0d008536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924a8c510e18aaa499ec014f5b39c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4837a18bcc7b8bf6d69034a0d4cd11c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af20b3af822f8f410cdab4718617049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1e9d8d9a76ae17bd8fc29078115410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d37f6fd52d415b65a72b6912c216411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ebedbe2ecc7e17d235cb066fb712612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e403d316c2f70f33945aceb545b8eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d64fb55cd55661993d7781267208314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c9725d2c1ead684a3c86e474a07ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee375ff06c4cb9195090fa82e1760916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e846cd89beff8058611aeced6d1a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed7255bf13fc35be86ae7d4f0550a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f525eaf0dadc12315595eee397b03019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f366f0db6eeda6601b0c873d68e2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2557126aae6863b0392ac08ac9f1fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447893ba98bcc630c930f997b0bb1dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9523a2c416e02319747ee6837100b9423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f737b4c26a495866c6f48b427486b3a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873dfd8fba28b837d41fabf2b91adcb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071613273d8dc13704a799101fd9dbf626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a816863820b08ea6dc967fd23985f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb8c03207a220e6dffa651dff99a5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d1008999e9bcee32d3421469d8b729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff7de6dd6aacd216e22e436f4f1b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9216d1f33127703c783c9ed069997a231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee175e2fdbdb3bbf0d18aa06b21b7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428951f2c7af786159afb4f05d54539633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d690a3407bc2bbacdbca846f37912034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681ed76c9efccde7e6dd953d98c3ec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b85ea377d95acd10106eac0f2c71d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169515870c5596fc4c18b80d85e8d2eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeca2146d6f101d57ee0c5185d5b3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb8977a923a3f2b33fbfc10bdd5eba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f08335996e5b5358645eca72b18d9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a707c9acb1e3b4d9408e9286ce067541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c35b1a26fffcf0178bef9ad2a834942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbacfa81659306f950f1917a7a43ab643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b14533f92760993a34aa516901ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8d46200e64323b3e958198ab7fe8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fa892ad1a9371a1b03b5cbfcc037046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db63499b4a57180974fba90f9623da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db233e54805548261189d3598ef6ca8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3174b24359321080c6c571461bc8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86afd0bbfbab4abdf4f260b11c571ee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985903ed306ee3eb732f03a21c8047b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b821c16f85c367ec992bcd7a8371a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7839bd6ce89481f0bb64c58883bda53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dc687766ccd8df923965838ac67de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab378e7a1ab460fe60032f788b022e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d290322ac1edc2e6b2a37d7b151ec4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6490e196e162df34d1273faacc79f9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a76bfe1a84547bb6887994b81caed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0141f46acbb5e918be5375d2492d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9dfb2895ed1ff52ec075ab586faee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488ba96f458f6cfb53b3980bb8b3ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c638f82242e5d12342c7047c32803462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf832f9e8fdbee302a627ec90e19dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41669ee634e69e6dcb54975211afd9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50934fcb3d886617debe5774f02ca80965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a3a8c65036d8ca524e4d1547abba966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0938fabd80b4bef66a5a8ac495679b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ebe5b99f0a16da78fec0fe8b043068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da5e3927fb358c685604cd6e6df20169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3723f3419d3fb4a3de82e71685319d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac38f156a579e803fd68fe5a48503e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27986c5770c06c8dc7e50c9a4f2a345872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02a1b6b1af45d060c207e47cd681cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a5cefa86a79c62fa6c51e7aab267974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bce606b29775c252294602aa663ee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff21d2e4153516a2ec05355d45745f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626a37b80bf016672c7c51f43b4fcd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2075e6076a36fd05fbc568474f345fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d002ae1d1617ac329ac41ef8c35d14379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0d996eb880258ac5ef188aeb94d2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5c74bbd3d7e42efbf57524bb373a981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f2b36613df7ed472817bbeffbb7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774c3f6167541b8480928a5d5c1b62383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb557c6ef2ad50aeb78b48bdd15c1784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acabaac6828ca28b593fa785237ea7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d4389c3a4edb245d3e6356ac49a5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde2b3f50d1ed8be9cc8740cb9c082287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a41de6ceb63b0782354d9a3df75488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c52a2b518b42de48ad636f26b5fa9289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176345c1f6080a3bffd905d0d245ad690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd599d9d2137e6f2ca8c238a21e1c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3adccebdb3263fa1d80feec363b2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc18d8f745547b72343ccf1b40a91fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db1fbe7fc81eea3374b9e10b0d409294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be458535cc495b82e652689d0ad48695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad10d9e74f0dd4ac23f0b92b5bdce896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5112bf0ca490682cb3cdeb363449297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed863fad6e25f96413962607359b40798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830be477009070a4b389c4e485bbe08899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce01f4b4adcdecf22d5cdebfd8cee3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88183a4313503dca9cd6e9c0f7ecd2b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486278e8932ff9521db4b815da422c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f806b112161c5c9c9503a6762d71cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6a044addec6b89f8a90f2108c32c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66a048bb0558968ff1615ef7b5b439105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70914d88ed36b4499f08807d9d7ef3be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa39fb24b48da63628f6da4b281dab8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69328bbcbfefcc46e0c1505dfb4ef90108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e671d6963bc82f720b136fbe8f0e0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526f6cf5b48d36162db21346fa3063110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b68b3edb0a53eb0f5c2aa91420ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b00ac7bff60800195b27cbc1219c77112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae81e708c11b58cf8d0ff44305b702113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd9e24d337ca93e13c2b057e5c8b45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0ebb860916349fae2135844cd70e9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fdf392e1ed6c9b10dadbb1be7aefb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79113776d26494633e24d762578d4550117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e35a8fe1d6e5a2b51bcbc0ae52d9d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3d44a24a0a6372ff656febf3e50aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb84851eae633943aac6d5cf16ecc97120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e56892849764deeb62e2ae9f6c9556121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433edff755531f239284039f5019a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27af505df50438731f9f2e720f2a772123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b7ebc4d15705d8ab2299c1152aa0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2c050eb180a4bccf8dcd05de3aff5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620645965296a7c3ab3328329186ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462953b12dd214031b73e16fd81c56c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f976c259ac5c8d617f749dcf48048128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271767534f53e73e76a3852508e0b530129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff900bcb502562a04db8b4bac3d3711130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b060d317a7a13c1a45a463399a058131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a15d69651d6ceed093c55c8b07b70132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984fd5f2f7aec042a84e8d0432e9af9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ba73fe5fc774dcbd99813b311ceca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81381175a6d314b1b2411fe2295613135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18977d780f507564ad9679a0b9e56482136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a6b0096dc294446136efe73231987137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b58c52e8f0d0aca44fc2911dd403ed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02764c32c2eb488308fcf8fd11a6008139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31beb1cb7391484343b34ab0c259d6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929afda97b67250ea497af8eb46abf0b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9387d318783d5a666bc7c9a638c2bdd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d38c40121b8b985ecf19a9054dac62a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73ef4fa2bba6ca106ab627eb741b76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5b3b74abe12e36f33c3ac35adc3db145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbc08b4051eaed23fda448bada6653146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e52c9e159054793c576e96f56767147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5e575b09d080b18110004d697560d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dc13aa32607f58b729198c8af4f05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ed4e07a00c46a1df3875c35dade60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb8fb5a711ec4a4a9f424e18d833fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03458ab46fb63592bf9578079b025f97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174e8d78dca0f8f7d2c3f730156b61b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765271ea4158bb8afb1992d6be85ac00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47494cd32a26355efe338bc4182c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9104bd66c42427fedf018e94da44a1f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58ce86e915edb983f41534956b7963157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accefb50f28baed2dd43e11120d2687158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59208b3839b797992c2265557e934f99159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dac923134d227130616925a8365fdb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715e171e81dcdb14c77e4a2be343b8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e67e6ba5085ff10b79e7e67140e1e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c010131fdd691c75a3f8d3b9567cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3899dfe8d1aea0e9d899ff45da01c14164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a187ee4d86b7f2e320972d671edc05a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4388c9288fc931fbfb9684c33a6fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6aaa802fa8eeae6c1fe7a1842e59a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee184e67d89c7fb65bfd867ef6e7d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc79e7b1f4c521914e2ff4a5856c010169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfba3e146df3eaf0a02042c0f7c9fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bda309f147dc6802a9698803b4d1f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd49e89cbd2fdf9086ad64a69d89fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db567edb88393da1e9735c7af80e03173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bed8c7bf7e2b66f80d0f5eca274db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba4a7a2ffd186eaf5ed2a4fc8772af175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa254c89a830274b4f3b186a709acc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec5855d15f4601ef01df02914b142177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dcbaa5e64d797eff70dbfa3147e32178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512bf60529132c2eb24ae4eeb3e0441179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa191eb2862caea8343b6d4124d2e123180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef1255eaa744ced3ab76e193e79db9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8cce9d81c3a290b1bdd4031f12a40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8529e4a4193dff2626f1c646e093c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd7e3bb24ce4e17377d800e10102c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b31f01262a29b7be2bba2dda57105185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81332cd4883fad051258d6f045e1bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5924757a98174d67ea2e10d1adf226187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33861bea24985aea0cd79a1144ea585c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aa25efaa6e2621056be19248ce63c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478997fe637edf64c5ee0dc6c093f0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d072001bab4d62a91dbec291c4f45a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83d7139bca47b393f3918c4d47905d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca379197ba5441e39752841f8fb51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13da4ac65db83e895148033a03cc6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167506055ae69e679bcaa538526e51d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed59ea4cdf9074ea7b7479700c7e7cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bdaa315e84ed5bdb7130971ba50c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f31eefa390006f31abbf3d4881af0f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15a924c237061fd183805a5b012fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc39a7ecfe49ed48202a51636eabf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b627d2257fa22cca371b996950cac1c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072494a02743bbd6e10051f2b7de34eb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d769bc30e53dfb547e47bc1c54fdf4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbdeaf2459a52ec6007b549462749b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93470fa6d8492fa1d22d1768e2038f18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608218125253846ef40e3303b3223f2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a6596569ec29d0658738ac2c1da39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4804fd770b50082634c2b81ffc3b6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e71f4281945cef0e7a2a974dfcd7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced06c7d978d6a490c9aec37950839f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06cb725ff28103bd72e7313de81b73e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343d7bde2db5049375a3e889f605456212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c619373237f5e3e594ad961d4ab26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182644d4c847be907149fe48331b18de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60aa78285be8250b175c55ca279fbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c4125c41792193ebe9d2278f66363216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555c291582206e890ac59599a8fbbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6096e9e375bd7f2eaa8dce9680c628218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ae2586ccd80e1a4243767bcfbb82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b14da105a50773d955cb9c4d3400c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad57cd8c17b9a42df216f87999c992221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2aea5208358f6574f661e9e5a7b7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838a31453c9047adb75f7aad93b8d49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191633274fbb415f7f518f407a0e312a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b38ce93a0fa6292c7c5b1351fe86e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaebf81b648de9101416a840dc0443e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d8f41cd1792c2c97c2c2e06767d84227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a4b8cafba6ad9ac541e348d093b15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6de3db65e72bb4970c4d011a51c0f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce4856eb0e7fde1061347b05ff9439230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aad459604f9026998d16d4871ab48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c8dae2eb9999e269f95f83bfcec79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87601549b29acb0b7134df180cad7c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffca9d5f6723a6b39bc68f002f0866234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4894372831893c8aabd1f7def54da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c24e9760f9eed65b2a96a1e90aa7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211345b0c43c596060ec6752ccd9b91237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131acf1aec25046047bef47c1b77f0b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b204dc57d0778d3aa9cef6d5a2ade239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e3d021a97278e483b68cdce2c21a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3498050e34e8e745ab98c575264e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93085df87e2b4b95bcb70ac3303fe87f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0717dbadc42fc2b0c86b1aa1119ae44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54fc44d34aacf66fb9ef318c7e4eab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39f8161da6f0055c3b99d5d7b43e25245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b7adac8fc65e4b035ee9b9c6a5e4f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd14bd043d107edfdb1b8ee263dcf7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053e0f02fff5ff04afda7f4781423ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c5abb3610239e50b64ea4817b0765249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa525f23b90df6d585bbe9c75a512f40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555cf703cd964de65202ab23ad95136251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23826a99a21822d3f3aaf11ae1b06aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc45db76c5ec13521bc021136dae659253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27a529b894b18a91532fe3b66a3c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87e2e4359de739664efe7b1bcc0d76255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f546709dddc87e90ad98f9a9448d85256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb674621babf134edf44d3c6e44612257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b01ab36165ee33b821cf45158069a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf6ab65d701eea5ac13df3421152f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afff41e5dd13913b9e54ede29821dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52dfcc1ea1f96c28a8c8da770060039261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac4907528fb3cf2b7e7da3993229b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b251b13b16b0b81bc5435be21b902d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5a74eb27d1d229e03c83660a40de5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e938715dc698dbffab5a14581804368265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c67c07ac517b21441ce53e9b54836266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9acaebf38e9650dc18636998d48f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840d923091ca742c3de664e343bcfc5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc1341aae4c7d446ebbed7ccd661a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd87a7bf2f200819d941a00c41d0c24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecff3958b9ca1fa84ec3bd9cd153717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d754389f6d134a3b821ff43f343e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f2cbc7e8f4a4d025dab3bac322337273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56779d30618125da20f529656d9a725d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117166a338d32aa50087a6add82214a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2146127cfe891eb8db3a5a7a2583d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14318504ddc0d62df9ec07a826f5225277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ddaf8cbecd544e03139ecd9539bb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e1c595a5b1641338d8f537641dcfd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b57cbbf272e8c1d252d795ebdf761280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23ab2d023c908f9f948651165bdedc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f26503afb88fcc9cd8c53231fe120a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352bdc181957eeeeaebfdaf8dd560cd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3cd4bb062b426e32ae141acab5103284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eddb29fa9505d9c692643bc891bcff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c17cbd4c7be1e16b59f64b689e2a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05f836fb3cb3d684fbef0244e68df8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318c016e22ae0d0bc3274e118539f49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a656c00694092198a93982f7f8a8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f43c3212c572502368aad92c5434f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c8f0250baf430945c6216f6f960a4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8994f86bab47b9da5d03974be14262292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033091982117600e81c263064dbe335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceec7e54558d8cbc3766004f490aea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1d3d66252fb7dc80964a215dfc225295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ee7c29886677740eda94290bb459d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c1729950a3e27105562588b405f02297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cd0f575f76d52059d7ec4bc4d392c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a6c6d9858a3ad2feb70b36097af2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8f668fec4730bffe9df2085728903300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58e1cf8984f8a6a1d182bfbde00508301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7584213d916146408f0cfe5817e24f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ee454633258054bb6c6dee3c87c4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91844cc0df333bf63200d5dc47986d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ebe65a86d8455576c843e0c5d03029305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62454524badb503b7fc723839d2b92a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16683d15d72e23fe63cf12246003e07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382710c15018d2e3d1c7f1808322b60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a8dfce0f6e2e3741ef7029c3a52bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5765c2b1b1b99538809ce8e0b45b7b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b17bafac7e8f770bce5c7f14e5e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14394b40979d85db36b6c25e494526d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539e346bbe0f0cf32ef9a54ac44a97b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d6ad061fedc40cf11e4ea48c54a61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d03d1c8b9d8bdaffb5bc2907d3cd59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e7708e6446d85ef936466050a1139316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b5b194460e87aa1fa7dd0a2a45fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b418267334e9cd5224de953782ed8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43208d2f191e062c960571d69d6992f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69460e34d81caf4cb84214b61bbee8ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09740bf51a59b1d7af7f44fa8a8e69a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acc0b61fb7118ac2a470bcabc3cab8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d7ee57e7a0fedd176584df469e83f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43b0c4f8a2b218d7c4e5597d8a22e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e796a4b636fb5bb5788a76c8b2f6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317b01963a0ae42450caffc060b53de326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a5af70be94f05314aa5e9e6c2a746327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e448b26121bd0baf29632cb247bea4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d022fa8fb45473802b227e114c6652329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a35e15b0381c30ae62a4800788fb73330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deeadb3ff2edf28476c96c7cc7f788e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a401c027672aa2a91f6a39dad4d9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab1161573c61306298700a18107ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ecfe5641e26f300c871195c46290334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8042646520f7b9258d45605ca8c8ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa185efe1f1b1e8df523be62cdb4e34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f9b39301c8b4f58d676243341b939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b671ceb120cb12f0ac1e08a35f7403338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c39b9a939e5396472d0ad804cb020339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc99f405e49956a4f12f5de235e5fad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689552073fdb878a8e577429b835db5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99ea40ff2fac04dae9c06fb4bf57e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74549a1312d09982dddc9f4d18810ce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14d8fe3dcbefa92a0abd28924a93a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc9dcb272842950ac0220ee1e0bee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbab87221b3ef642767faee644e01ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2486f8d51c22b68739f7e9e3c4dbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95c72763bdb98b933ca89a8cb1fce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e041892ca71a0d9dec64f7ea948db0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369047de57e1377053352921fcaa7be7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff894cc1aaa3dfb9aba2b42d57fd99bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4fee3de300209564b6fd26ffa4b5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a303c615fce754fdd0f19de1542514353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd1ae7b36602599fff90226b139e29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1260180402fca3351ab04f84e5cdde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f00f4cc7cdd42390e411384315c3d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cd2197b744b0e89fb18fb682aff82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625ce6879d4925dbda9a4681b7a0dc8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48a31e1d4b33d1469bab886f1438e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ea11df9827292513924626be23b69360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909fa36c65809d9d4a1e93ca238db1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e933188ef12ebdee49f4babef4add362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b21b072f66d02b6b4abc56639a9ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c9d1ae50cd19abe989f40c66ae9da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11cf20ebd2535e00ca677dfee4dd79365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c15aefdc6944fa62a7e22abb4dde366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437793025a74b1ca18a16068f407cd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52021c1c29f5dec7f5a2507e6469341368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92d8c77ea3e60443fbfc61761d0151369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363c703ffc4daef9ec27e662df855b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996ebe9a60d27bfdd2d275170793c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa85980d46238456b3c4a54121835c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3c84b8d53a8509132ea4536be59e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98b31b7522eb3d13a601a633ff51a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3d0da2f1c7899bc1d106a18a49db375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926dd3cc867d18e43f4329ab95b8edf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173cc4bb40b10b96c971791ed5c1d3d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220455cea0c89f8fcf8ed2eba510d54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b964f1dc927a16dd9c2c55815b18c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa4a660dc533bca667de6139e62948380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ce268170e572b6de956de8809ec30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a94cb791adefd9813c4ac925a50f64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9671135a63dc4a2b3ff7de6c29eb625383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09180fdc8cdce6ce081a610485c19a24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22746f8e9625c2f492cee0f783fbd77f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a6df9cd57764c2d358c987eb0adf5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c34e8031fc8a7d24fa7777c5ab58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edef7d46fb2428a0d700567d515942e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876442377b66256b05788159c12655e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9924fbc94a07d39290b1f33d251c70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493497024659ba95afc3eee96f6011f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28da048f0b0f16870c6186563aaacc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687826084d3911b3edb9a740637b387393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136fb8ba7ec6bea9ccb1ff0d784ef1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effdf8f7f8da2d1be8644ff0d171d34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59ffa363a3bf3e1ff495d4c863ff92396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae2eaab0a00fcefa1bd3d2dc4b5462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafca2076b315570356e65e3832d9a60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370ef1c2b58fe2a7936ef9e83c3c83c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b5a3230ee2a22c4f96da05e7b568c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e99458c8f847fb270ac67d423cdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fb21b794b99b6ebbf0b74a30b21e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbda7f8e8d80c3dab22b8a3e7920e12403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917d8149fc61f2453f959fc2e01066c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4776e9d4f1c66536eb073809a9c6b90405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11e06847e0ffa7ffdaf7594d722212406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8f3030471161178e941f5e0aebf7b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed702caf0f1246b244aca4dafb093225408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864a24c410bf61b4ba149933ff5cede409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02b4725b3c232916f21b46d11b0ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703cb3d0206c438013f5a6f7579703a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0946542de9e923834b24772606477a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd0e06dc39ecf5138ff7a84639784e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ce8c859886837146cdf9f072f5817414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2deef761ba38d0e7c7ad30fd8b7b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e8ee0c7cc1e308dba8167f6d982a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc176b8d7b6fc26b6985bfcda4e642b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e601bccfcbc0c03e8c5f77166710f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23c5f56235e885c09dba72137062ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ff27a7dfc74e7f7ff192ccedd886c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee407015d6af2e7991cf9d6e9dc0de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a5365e5341063fafce38d32853d4c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99224bca409dfdd80e3846dde0b6b404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eb998aa847a8452f1b2b8823185fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5eebaab78e5ffdb01271258e00836425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bd777f9e7927a23ed7d13b0b04bae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb66e483104002787b44525302c07c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35083ca827945a868b3a3f42eadc4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc2976443bde0d3f5bf34618b6855c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecce147984be28797180bbb96a0a2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a774a7a39ee1b7abafe23e68cd30c7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89603686b51a2022f78f532dcc504315432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402b22c8a99f73eeab996daa103f9b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a4f027803bffd482c393ba6c9f70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fe9c2d4ba8511d743c4825a6a7a3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c187e3e4147ae2cdf41c98d19b3c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c07c1627ef9c8d828ba26b6bb883f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25644c2e66190a5bfca2e6d2e3cda3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b591281117411c183ed2cfe402d774e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8537cd64b2281e4a733a907a6c27e70440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb77b619373d87de0c74188eec869a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4befef831a6a0d1165961762e0abc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a393a5f2e4844b65c030bef12b0860e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a8b6d6b72a3092dc3574131ecc664444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130cd421e99bdbbda0529062dad186d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eece665d45e9e3c79522f9b7a2c0c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f583f1233c5f7cbda5323bb806079447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c6bfa6e21b553dc19b0995d8ccf9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee021f0b52bedc0b71b1459c87d63184449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e81c7d98da72233765004f9c23e4e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df837c99b36536962c210c0469ee723451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecc941f67f810d76143a5fc9beee4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8a5863bfde0193ba2b7afc72cb867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9b339bd3ef1e139214a13efcd0493454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b567783a2f6ea9e68fbc511c32179455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a914d6d4478ae124fd979cbc9481a6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027930f29294fbfc40395d297fd80a8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b8d179d7a089e7a3c35ebbccfb69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e681ee9e4ad5e43f341a51260ec1a59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ee8b972264e16c0301746cb87e51a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cdb913a2adb7034f9c09c3b262c1a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9178991a2fb5f2b355d5dbddb14c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e84bcc7ca7c72c6bd72ef2a7af3a21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972a4667faea8afd0f872783363190d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05695a064b4a16e423aa8e28879e230465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57d82615fcaca8887851349566b2fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eccc9a56089903431faacd092315a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeff62df5e7d4f59a564afbdf6e2173468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a815cd519107a65f81bef21fb63d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8d1f1068610f85209bf4ed445ce3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a2c64d0defb1121e168b2fcf2628f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e454329db8224fdd828a985f4f120472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878a48ad9c57ac764fb23e20ff56b22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599ba9dcc55ed6c88667621417c08fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe2d72ad43bc94061188ae107ccf13475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eab67c329c1013e8cb7079e87c82eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a53f79911fabcd33c818f2194c1b55477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71420f4d449b75a36ebfeeb1a83590478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79424fae6c481799678fab4c4d0539ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42126a49bd7849f6888a969da9884b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7132f05ff0ce91af20d43151f3a11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc872295f130066551410dc536d033482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea2c6bc05162611c4fa6d2946e4d79483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639151108bb4d38793e29b3504cf93c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfc7f75bb0d877e22de48abc71c1fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53e237129dc85ac0b809937bad5119486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa66ca72062b29695d1a5133adcab6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25e948daa40922a04e9bbae1927b79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71761ba13da33a16f33433a570012e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574afac86c69ccf83f9ab59a538bebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16d315c76947ea54e33d10db199cd6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af420857f4bf74cfae035a04d2a5939492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2f85f63d74008b33d669660b58a39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9153b6ab400156996182ac82fe410494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80301001de3a52da5856093f52328ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7cee6646d90d41dd5ba63aa60f4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ec11b720a7181a318285712fb31f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1e5cfd09bcd6ddcb4736b20ad8719498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da503c95cdd4945d370bff07f4533e89499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedffe57e04d4ab1e744e7c662e2512500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0106a3b51249e6d2e076537cf664b15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98890762aad2ba77bef3205c80c0a7b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612eb70bda5348386a30a659d27df33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476a94a8d81b094f89309d2724b9918504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fed604a488d9c53a9c32711af3dc9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17eb0e885b91ba3a87da1d622b6849506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407d3ba0205a2d292e7e07fab21144b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d43c975f2db28789938e84f286e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f9cf8ce5747b5b7544937b4f60c4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c68ff1bba8b443052a0a443dcb5d1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdc5fa6ce4cfd1020f102bacba2866511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cb9a21cd1d779a3e5fb4ccde2f025512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c2e51d34f235e54566fff75e3334d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d549dfde6247288cc3761e1c50e7984514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a234000eb5d57147ed0d806da0ee2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c926488d0fe331acf9f17744ee415b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90656d7fbfa2cf6c0d3eae0cc99b7d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ef9e77d99cf894d284db2d529b4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b92c750268bb44edf6361a50d5a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f987908be245dadb7461dc68376d88520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b1b729bd49beedb123d25dabd6125521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c0d22a9a0c97d76af6cee4fe6c879522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e40986a7a7bfb44a93acc5429c14ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606435d7755210a6f9f2c9b8c33ac7e3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a52308550539ddea46e885089b4b8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f10116216bbd4c083aa913e0e1f66526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6176c4cf69d570b5c570c088106e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784848091c05775a66681256b218f1f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dabc1760de73029c70793a68b6621cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6721b2c377fdab075a3e2b2f368d2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f7551a6f66dfb40a9e9ba2e0d7baa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b5d39e4f230f33e96014eb65f0dc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a76e92a964176c70774468c8a0f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5fcadc2f69534e03c6ee932adf594534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199cc3c4fdb2da1078729ef9d981508535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961f181826dfe039ecfdf2b9ad1d8e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b846a7950a5456458912197ad66aa2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fa01089991bb7c533f9febc4b54f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c237162c531d2c4775b3acfcec8c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3dcaee7c6b13bcda453fb5ed5ba7b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291305e231a6ec157220ceaeb22107541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7a8e9cb0a226c323dd828ad06ec09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759619268197341f93953a0de9050d49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749887bd9c133bf34f553af1c138b7f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff52959197acdefc9e6dc27522d51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e0309d8b1115f796918ec25f3ec86546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc0a88daf46945ede4c7faa7634343547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604c198043000843f27274db84f2de4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9192d096d16a3711c0b776b80a31d10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee0a5e4ea120b837d5c6117c777ab3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3284dfffdccd3ee8dce888ab618321551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5915e47e276d0cc7ce791cf1b9109552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0a5091a13b5a64ef0adf5d095ad5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88066e5ae090dec77b06b6ab7c2faea2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52362e8af8e883fd62aa139e12f12d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c1dd59b972b53a4118eb093ca78e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc950dc0055f5e10591c6ee1d69d1d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85d8aa54c918a0b36408ef6e7f61fb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3ba9fcbd18e111ee80165316c0530559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc951806b60ed415b424d88ceccd94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28af5d31d814e9520e1f44b64eeea2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b38dd9e7568879f82d7e186065dae6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d176e0c0b31a431681f2e56af25b176563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb35c833934deefe39587f0b7749657564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717d5acedbb9cb1621223de69743391565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b304fa9e60036a826c1703bcc971125566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431df07a59da53f55ae2fcb6b754171d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd6b95f62ac70093b5cd3e9147c95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2037ec85cf40075ce568478e6dd87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2765e023cfb546f21c136a95e3519570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb9ba25be80f9bd34b15ca013a02f5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac0c36b334895403c2526a42a0484b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b689f79ef395b306b9f2c17f42417f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15bdb391a99d270e219186ca9bab1f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac8bb06d7b2e5ef98c219ada056918575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c65aee7a42a4b903b45c2548f1762576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b39ee075e866a7e3c07b183d68fa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06fc5974f77452194ee4556af1db4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce035e2dfa76a6a81e77d239eefb1a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9590f963131d259ba3da7d4ac9695a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a3777fd26a95ff69105dcdfdec559581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4460b33f60cbcf77d0f7983af67d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f04b833c885b55209bc938b6ab083583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f65ba60393882d57bd8ed91b4e8efb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373899b9c04405218daa5dc0ec42e1d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aeb43afa5c8840a13d6515f4dac6a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e69bd748683b4fa869c52a56f271587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd646e7617a6a89c924005b17b63e6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc90c543f77ef23f3f400cf2133f63589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fbd34a0284f43cd9883698af3fee1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7332f219ab375fef9a6311cb49963591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd1f3089cb0dba2126f9f79ff2987c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6127d1865728a3bd9be0d07409d8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c5d9c1c7caf6977181fa5a1d28742594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2781b37155575f0cbb1c0ee6532bca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea8940cb5b14405ed9f7e4baa616b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dd309e4ba5805706cc6628112f6ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8e55591abd8e08cfe441867107d10598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5e8ca00d83c4961cb9cf4a8b0b147599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768b1559bd0372124d4ffb421a2354c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955297dd582dcb8811a5b1bd8aa0ce4d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc68d2e30ce1e59afd2ad6dbb87733a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f9b7df919fd2095ecef6e5acb4a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf258baafff64852fe4d34543c2e792604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b99c223fcb0c3b45f9717dc508fe3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f899622c0aeffb4d9467c8124aa32ac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099691d2dc066fe424ca7c02c08033f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a5493fe46d927246945ebcb9043ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665b4f55ebb7687a5525c7804ad05b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f94411a3325483afeb0e6655b149f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716b1e22dba32801c5ec969169406c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587d02b40c972cf9c46cc86c7b4f69e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908b417aabeee923881a9f35e8982c8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe87bd24f03a7def8380c26b7f17ab5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a17cd12135f4dbd42d40cb14d1e51e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561a9c663ad495b31bc00cd9c00fd5a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fc6f6a6f93d918ce7c10f6dfd9ff8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99409d5d1856b7c45d53d5f017d27618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f7459d9b3c184bd1323e0387f237619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af6318f09dd51056f79779cd278615620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8897839c6784eaa12a58baa76d97f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c081e53b7b8eec46d41c4aa8db8cc4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5b391c41ca7e19b7e92e8e16ef0be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552d0f8b887444ca7c2eea981ae1cbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def055779aafa8924ff40397ac597b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df89ec5aa02e627e256bd29b7dcc0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86858d5231ca52d5f7e3bf8950afea5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230a386f9247ced3f0085f85f559c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31296c26344a88b5894fc9a4486b1b48629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f84c396accd7f109648c72213c48a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3622116e0fab72bf47450c4b856878631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d299100f5930751a5baf49e870e0fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985296a52cbb12687e5b207ec4323bc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b5468175fa313392a3461396a598f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426a8a82b021313474312f11704c59d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38d0b6d3e2cf3c276f641a0b9f576636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f028bd5983c674409864432861aaf53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef1ebc9546a9301643ba0dfc82760638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea865766bc1971e1d62ef0c1a98ae2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808acad4fda5dbf9a0d0b1964ec03889640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cb3b78d6125f55416e4c6edf74fe0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9166287ad99c1f3cd124c8368ecf454642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10891c05274ad48548710056e52b9e2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755fb1067038335da721c782d45bc305644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d01adf8bb7529778276b068729d148645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e818a9e6bb832f96e51e467374e4cf1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e812cc893c87004461ca5df4753622647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a998b9ff8d46e66e1da34cccf378c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf45960c24a5d5a85877f19c30ffd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1dd7e3c8ca71633a34feb7e18577e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18544f4e91f6b3ceb43316b5ed0a4cd2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e088f302bb6c05e5ea2f6198c440652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ac7da57a94f878ceed0a67cde2ceb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75889916b19d7a8368fb76209047257654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78241c222d6f610d9654243d207f8944655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0291d872039d19552fea71a641b06656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f96d85b0a62b4ad720565b3ed45f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71fd54d123faa2226743de10f31d2ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30eae7beb574670f46c5ec89bcae8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007f875f4cae5173b74da8a783d729d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38402f787a22d0c70766950a35613a24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d83cd6feffa1717b8503b544d0144662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8487867c97cb94ad947c84f81d123663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeabc38f84ffdff740eadd0403afc9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e881800e0c2db0ce06b5597b89641981665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709a6f26752fa9ae0f5703fbd2c1fb4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea3da733005dcf688b37e1631730c2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccf72786116cd1164b79c6eb20919d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f98b556ce765e312d4aa4787f4706669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1b8410b86fa412f1a5d1562c658dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af9aacd291747f8bb50b3f4f8820b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850f83c4a4b834886936be128dc70fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94b3e8f9a27ed22e3d5ad00abdc32c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051146d7260e5fbdcbcbb032084146b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ecd9264c9ffdd0e024dbf1f41de6b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7e4d923f0ffe7245fcdd68186c70676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523e3220bc5c02f5dd3bffa6110f77f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0a275259b07ed137bf9a2002a743678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9e4af9de1cbb6ebc00f26a65c08cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8f675c403e7a436d945403f0a88e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4311af06cd43af0577924db895d70919681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300844962e2121a21e58be60fabe3caa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220bd61a1f49d3447a8131575c33cb5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3f46d94c7f4c66baf513de6d70747684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22259f69a098d14cc2d895c6acd8f72685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6eb6a6103808eb8ef471c7a2df8091686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed698a34ccc88620662ad34d8a34ce71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51555e823bee667b48544e5feb294a54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556256a829fd66b1172e5188c272fb27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cf2cd9b1a79bd8f2ac8295eda3ab0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5c9600436977e815f135942199bd9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b597ebbdea76b0fa0610197fd1ad692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624a41ca6d8d6bee7771401d2fb67a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3db382ecff25c511ef0bd4756d511694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0b40db15c60f0c2638f0b2375d84c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aac80914b3f4015cf1984c5bc96ce6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd812f8f9677d2ce431e1f4e730ba5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6d97d98a293f04ec54b6996adaf5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7608ce01364fb264efae69c3cbfe7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd15d083eb5db4e1ae3712ddf278b1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01f1ca237e1fac6fc580cab669b164701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42d0b98e1cd80ce24c80f94e4006c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a83a10baba8ab3bb02cec0a685a39703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393b79fe2e17b11904e704e3e78361e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786f6da719e08bc491b63b88622d6e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d6c1935dcefc02bf89ec58439cf85706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17203dab7791a69283ff06e53611eeff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a110166e04908515267fb80b12638708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2de6287c3fddaf30d0db2c05f741b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f816e1da5fefe810f7429a00c0947710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1b5563b154164eaeb87a1a9d1ae57711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6668af135533e01fc6370594d40b58712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b4ca8786cf59f626d23d1aeb6a05713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dd08a7d433a369e0924d9552a1806714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6fefedfe269658bd9e195568f2e95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8be72b533558477b27145ae9569c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8a296a1440fc76e84dbcdf77c7ab8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c30f6ac9e062b9b0d3cf95c194aa04718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512dfd64c40869b51b0338376ef45d2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ebc006647abbbff5bad5bbe41f9a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4137017d4c38326286b4f782c7805cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fda43c74f15ee72497f8c0a4605e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07f7abeb67de25cc7b6e731dcfb393723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba1658223ac84d7079d889ad45b56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8e021a8f53aa63ca676fca0214db725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953ffd36a84a0f62a9654076b8b3d0a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dff699945534b1fe605cf50fde6b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ec4220357642055f67bfa0f8fbdc4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233545c22899556774f5f8dcc5d13761729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f59158d9f686740f26fb093ac75ad730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27c7dc326d56770192905b3b7d1a20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b020ac9e484fce0b71cb6bc1b3ae5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3d13768e0a97f84634d37a14a963733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15183194d28ef5a9ba00f583830e9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b961a735afee0727662da499ec546735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800faf920d83bc3c6c627137a918407e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17177989ed52568a403217ae58fd60e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3422ced4a0d0fede1dfa36440846cf7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15adb8f3baeb40b362ee75e2d579bd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c781b85510ff1b80c363dfce9e311740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d514785d8e322192366a3d7c30c2e8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d622b10e1cd9fcc310263e5ddae4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562755301546c748d887c2b84db5db5b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caace271967e6d8fc2d99ba868ca030744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313c0278262c80d974ddbd9c4bc7bf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f768a13191d675a4b30b22ee8f5384746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa005a6ba0f8d98767fc40acb8b085d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d7d53f7ab138f12eb51ab334164b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ebf20e7b40022ce76756835d7a90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e27aa051230d761c0930c78f2942f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dc5cf1f701da99665abd399267f1b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a65346d494fe97a38faa8a5850135d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b61e212ab964d05a6e0c9eb6b782ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388671d321f5a8417f69efe75e9e2293754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cc8371b162d7c7b8142cef4959818755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48b05d104e47bba779757cb301a46b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d81d84698e95f9a3cfcfaef76c90c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4276f9c08c056b17cd720679e376f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3883bb1f61d17b435aa799a0253c313759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9866b4287222dc73ca4ca38e2d3a34760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1816811d45456992a51392e36c9f3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265623525727a8741ca929f11aa33c2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11aad516d15a2602588243978861272763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3776ff599266163d6f18df288def66764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8302c166fd27d8f79636f29e5b56e009765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae56e0125a0f0163e3f94323c392d73766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f5e5dd5c45cf17646c05c3f89448e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd011a1a7e1b6321f62cff88feb458768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b5f6600ab617f0a87137d4cd55376769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d303dd30f9997b72c9cefcf611f12770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bc61c05fc0ba2b5215e0fbfe0306d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb14ae78b0ff795c763e7d7611acfec772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4acc9851ccfab25a25127fb2da971773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae634f4f79f10776e90988517ae0183c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb7a78e0563f7b9aa5aa8738408f85775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f923918043e6f722a88dff5bd2ebad0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbdf8a5535a089ff3e2b1c1c738b1b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa5b7f5dbbadae2c883f57dd170cd6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e97b71dde3f0648230f0450c84b346779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8a6ec0c876cf8d89d102cee65989d780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df73c91be9ea0b8036e03a1945827eb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b933994105dd85c2c77e75992987a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19bfd970f3d3ab1465d50ae99153e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013ded3028cd415509f725fde958faf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a578dbfd9038baa9fbd6fa631706a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b3c1880485b0e6ccd6c27f6b1c3b1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab753babf6253d5ccbef382887a621f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e8b10a20de7b2cc100e50d79a3d76788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716f898877805f7121b645e4bd53ff8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe7139d482e727b4cfe1f49d14276790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ca8c5d74213deea79d26d61790847791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ebfb368b95c0f8dcb3a7130459dc1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0c3b8cb1c06c8d02ae25dc6356f08793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e3aded024dbc67c64866c9f73226b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c241750bec61750557d66bb0924bc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66c407a286682110cd8680171c961e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486ec99ac930cb45b7a4d7bcad9c017797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897661d609ab5521f7659f673f32554798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49764e090e46e7eadd0e3729d45133799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aed1523db27d897cc254e6dc1b3357800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03fed16d2ee071be63d1fb8642458b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f19bef49eae235bcb77d34610557a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd7c66d75c56cc735bf9e2f65cb553803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ca5047f0e50665545f77d1ef6e2a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796110722788c4f5825643768ab5ad2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b1362cbad51249df0242770552691806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655ec37bf65adfa025255eaaa510e35807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d23194b1e36cf5a0f7dafff972c2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d465795d9af5fad80a0b2ce2f967b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1858beeef58e50bbc7cdd758f482e1a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ad150b358ee3471bac550b56b1f91811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810e08232b152ab9e0a73fd3c8ed4b6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94a0e3fd67a548ae0e6bb739908961813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8529fd0b30602be8c4f087e94c8052814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d128e56406aeb10ea6207d242612fe0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3d5ffd411509f37dba5bbaeb995fb816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6cc4dc95df45f8a732885bcee3456817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decdde5f4b071e89e354c4c4b381fcb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a86206cfa9993d5f8f317bf7f7aed819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf59446ff4a5a28bb80c37d44169635820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98157a6e4685ecf8074ff6be7c5aae4d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1524f55036eee353ca3a189e4effe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea413bcf269371871944475896b6a1a823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190f96c233039c68be7aeb44da29501824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b0f7094b0a4ff240be8aa952c5c42825.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>