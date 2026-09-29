--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3592,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f9f9da5904430ba50f5c9b51a0861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9be7ddaa2370b17146930ea3d44b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876a931a894d386507f1b89d30eb303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e49d1cfb8e84672e5290a2072f90d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4039e689b2eeec5457af723f4a1bba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f9b4d6266e68529e0882ae49eda626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432071624e335dbc921691ddd600fb8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4ad5f58f67e59f2881f06d505850a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afdcfd1c57fc77c13b1c6511be0b4c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e99018e78aa3e599db2df9c01dffd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023928c43175ab36bb8a7f3421fad9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1db79957830ff52e636c99b77bcb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc71c14e5421da452c191b5fab26f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd8ea52f51ae96a9a47d691b44fef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6601715b389018e36552233de0bf91d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5dc66b2b68a7f0569aa726ac4d99b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef6437077b4d47a0e8bfc15493c5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d485e40fb44e4f12ecb8dc44cf6e3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277e4100c53b32f8a9bd12b4b7f414119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a57555eda08d0e030060f502e4863820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e21e64da8d1d97b8be54a409c2d54921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cb921cdd51d22d6c7edbb21eeb26322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e58cd419bef3e7cda35a40134965523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad0ea849a7995ecd3bcd6198a3055e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11032c57dfefcfd52e9bbf66af2f4d3725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d37278f3cd73e9bb4d380c8cb047426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5176a873e2992faae83c3d86933a78627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944ab90629762e37eefe5c09fd6c4ca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994cd5d24ab87acef8dbd84b678deac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb11f9cd0394386c94afd75b2e4fcdd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34940304782f2426d1d16d8dfba61531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75c1dcac0fb1b5e099735549e8142c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d714957256f2a3fd16921d575ca1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f0d891ec11c616cc133ade3bf1daf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc4d1dda437206f4fe35fda6a020fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f770156c0c2dd27fe9505a523cdb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e14128ba12c5308087cfa1c2ae47b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a29bff637fbb63d575b40eaebc6b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9805d38559758339ce2d7f396f43239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169a86a1fbbbc56f324859725f1bad740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50f55ed023e44844340d3eee16fd4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac411beda9bd1c3e5b8bf8c9d677ca2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c198f62836e894137333c16a4b95af043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6292b4d403fedf913ef675111a52944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82474a640cfb8c501f584131b84ddc3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e7a7a2b379d4b068dfe652bdf0f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44d040a1f02276e785246a22d8477d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5740f49bc0fffc0c135dcbc2dd048748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840664c014ad9d15b0b3256793c7fec149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecde79a15046aeedcc3eaad16a33de650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f479061013ee69e4dcc362e460ac6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d9ad706377e98858527904499c25652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6102931b7037724beaf53b9778384653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533483e843ef472772a7d955378e2f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d263a962149396206477cd8e9fb4e1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4e67d6ad965574806ce43b4967edf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba5b7a60caee02d0ab87b30be20a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4b1d08c10bbe9e73e5b964fbfd42a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc51ba0076b09873ccde5a04f358da859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a33d0ed1e5fc44bbf7aa9f2c890cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab756c5f169dca12dda159463ff3f061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852acc73109bbdec3c18a322eda79faa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbd260fef957999c5761dd0ebac45263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e8823893b6ed5df91091d0e378ebe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c5167ca9f1656a8473fc321d869165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892acf564509d62bcd34d386a5f79fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7093e7f11afcfc06f9162156f064e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0989d3a9c053eb59c547f5033a9dbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4191b7d0dcf9a1ca7a365f847654f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68822e30829385e30ceb62d574551f7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e0160b28a8651629f87e9676610e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a519b0c351d8ed246c9f8a15c8b0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16823e749bbed447a6b999640b207373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd607bd701a0076845ab741711f79e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0a45a1ba3475f794df1c35e7009075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06540e8e068f84971e77090351f888a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afe01e458ccb51e76ce2b2f04273e677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be43b8938dd6cab64c8a7cae9172ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668b74a8283a945aea2b3c583a0b2a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c43ae9e87e6314835a4d39eab1831f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e48f4cf77a3caad19e1a5af3a8c7d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859735ea447bd83556314b3bef18acb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372d3aa887124074f3a31f7f59b559983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c5919aa483c4e91c5e7da43ff59984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec53a6aa97947d337bbc424f9e38e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc30b53f8a515dbd6a6ae7d7881558c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46582d5118174a9f3fad60ba8007d1087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ab232f9af0bc3970cf778efb4718a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396b2267ee02eb30dea3f8db5a9035289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aef7ca191edd4d10cebd1de95b704790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d750dc3e195336464dcfccaa04a95d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f944bae1a5dfccc9691b83b67113cb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0615667818107e1adf2a31cbeea6a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72849a6a47e0fd4fc1b5e4990c7db5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55776de8d53e989c156cbe8550417dfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bd10d5b885929e786da4c269f01b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d2035953e7e79b1431a8fd42d37b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9b021b5e5e987b48700cd33e7f7cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580986bf5569a2e38ec555709891598699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0bb664069eec3f184e99ead933769100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f434772efac267822c4209ce8fa9d87101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a148c2108d1e8c5a56713b4f547327102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb30a3ef63a644e0bf045189486a42d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053fdae8e8676c2b0c32564d378f176104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32712d263cbcd8c78f9f6fe5650440e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e26bb1ce88278a56b561c2ca13fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de828b7af253372e04a8d95b2626109e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bc569a51640041f41f2efe5e9aab5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367761663ced947f72f175de730cd51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2935d5f394c2e3cd221d5d9e109c83110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fe4a630d69ad9518e46f01b6fb34d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e32554cf14966b8cb96489f2a623a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374205109d01342d4d9976789a791f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65983515ccd7eb4e05a432cfd854ec36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c05b13c760677cd739f4bddc7d106115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c688780749652154abf4ee1729f056116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd02ce145298113c0aacc0b630f5b8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f50ccf68bba39503027fa8a051127118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723df1b3df5085afeaae1bb0e7491c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f1ad9c22458b93f1dbbd5e960762120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b020ff1881947a25aa29d0c10e11b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2ff416906a48b913c07b7436476c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2ad5bd56857bfbdec8512a1f23efd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dde0185b678fb5901b9ed973f9a0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8025abbb4b164d865c0611d2ac2e56f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c2eeda3a032d4a6098aef6db3c1f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dbc02b269b7c206f15c06074cc666127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4778fadfe5d0d294ce6ab2a22e6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4386e2c5a9f019e74984e7a0afb24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a19d5971597c51733bc1a86c106eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29184308ba983b9dc4747bf8c89e241131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006c0b732821f1f33de81d61da8885132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbb6d9380aba27dd5b804cd7821eeb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b912ddf838d53a5766dff054f4b3eec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b652a8cd383efa9edc098b90fabc786135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef877e25cfafa856349f607ce346dc04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6fd6b1fec9ced5eccde668056dfdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4343a7deae246130060f01af026dc95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65798d6e4a094ff390948f1c8902d5f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5775b0239a4720dbadcd367089b9271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f0ad039bf590c5713c793dcd05a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4589f8ea8fd083ddeb171c0bf4948f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8f647e0cd88629f0a22d90c3e7801143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7100f12e0f6eab7bca1da0a6761ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e65816e44890b612dbecb7bd3073d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f73354ea1c74048314d9bf85ddc97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c84f536025aa0509bf467352f9810147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e9941027395dd8b56719abe2c294148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87394ff14843d73b501014e43976acde149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b4ea09478d9220ad288b2b8d234a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e32900cf92bed5cfeaf6a3abb82a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068d19082264a0e48fdf3885433e08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76a32ce338296fd26b9280ebeb4688153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a06aa5aef0ce7ff6ca3bea4fa4c62d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef13c20ffa7c73f889e61867522d40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c508f28688e7300ee183fda9c9c149156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439755b405885790c168f2f78b9adf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144dcdb2ee6ceab5f2bb60dfc3d805b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5a85edf248bc4e1e9122686986447159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c2d6642d04446066ad252234552fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2933b2fcc00633f9a1f19f434c9a44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ee41cef7b454519725ef76063c2c5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a26cf1c536ac64e63e33876895289163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ca61336db1c506570d58378c6cae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1239f4c80713dae292074ccb175bf99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acc896b0078468ca30621c02883f2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc6636f1f848358334f89f5ef7fca1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d2883bcb58d48707451047efaf972168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a29a979a1ee0ca14b8406226401103169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd5442cc2a5270cb30d7a038b00221170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47c92481b044a20d74c1d618c85c0e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c8e72370d5a7643975cab76bdd1ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0594f1036e26c423a72068f4386a26f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d624471a9e855eb50983b5bc7f3db29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e522a258db5fc546aae6537d02c6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054bfe56d86f4686c951c8eff7597e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428b9ba7e31f28d3482ad0b1b5c7702177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226381ddf817ddda0803f93e866b65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8182b87296e9353778e159522082934179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec94eb63aa0319770cef4d708d8af0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a936ebac9fe102af963e577bfdda604181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c782d1447e218d7f4a9fe50360ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f5246099a7cc868130067de244d37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e45e6e7710002efdefc75316ac8de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff069e08b274a867c82619f9304714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c55c71b53c20775c6e2460698a667186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f28de9eb7b951482fb7194c777c737187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f0ad3b83d3224866b8431896f7361188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f44965d45cc52adfb7e836d3701328189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a530a0f26ed3230cf16806942f28839190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8669d82512047141f669dddf0a1ee1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1a0c7856470a666b2cf3ea22f7be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a2fbf49c945b0e859fc56a5d4c64193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a9f1f677f11ea90acea32c6202373194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424e27a893b99f90dc43189f569a26e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6bd5d9d4a3071f78cf625ef50b3578196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccfb5a6f151b4e17f5a707df432412197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf0a1c877c736849839fb96557e9aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50f4cdf3096cbecca139c8833e37fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd9f9d602d8663b47a3ab5cb7a01e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2016dd88e96a57ffde64c0e18063d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c39b4a1885e76ee47c5f04f19a11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401735eee19cea0e5b3f0d47b4205ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b232215376ae24814399498415daf0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b84d6ec819ed2b9cc09b2a4f5ebc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df7492310b0a0437aa57e8f4eccc29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b4764e6a3dbab53b1be944587404207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3bdd5dd93f5513d1140b9424b212a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec411e96114833c969c0892ad9dfc9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa0eb7283f7f424aa19dec1d4a9a5d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e37a1230351b9bb8a60d9e461cc424211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4db5f7917a178c7b7a768bd757ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2843db3e70a7028a463cb68ee9e38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513abbe80c2133ce9fcbd1276f74e26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcea48c92180f9b81db25419ce523215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cea54d1232745f13f57a8d9340c16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd8cff5ea5939d8cc0fe8247f9309217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad831aeadca567625db678c123c752d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1cee97c4b07b7b81ca202423be845219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bc7dcbfcb1cba4cc2a2e203d90e7a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5509d4a20e2d86450bc88d3a7c285a45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b350c9a954aa4649ed2bf42c380292222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b7d10117697c2ac57be3f44ce92cb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad7b7a0acd7f20ca20a3923ee514f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4bfedb68c150f70455fbe039fc270225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3e8cc5ce87ebd0496e43f273973aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898f3262ef33b464cc393a8b5166573227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0bd9c93eb96c09343ddd27145f21a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e65c304f21d14a90c221a26298464d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0639319e5bb00d489424e7ab585f32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2af2f38571e9dcd6a1c2d8118f0e5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b16fa1c44af2db3051925edd1f1278232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7fdba1610120f88815ca7ecde24f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac310ccd4946240ed692b9744465329234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9acfccab2501e4637b3a0905218c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69079c9ae4961fd58012b4797e81dfe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64325e2e290be800b2efd424ffa662237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda191f08dbff99094864e4bd6007b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279762855c35df2deabadbe2f11cb324239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9f96fec8bd2ab4931669fe0895401240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af452a3d2a992c49e6dd7c9d5892566a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f341f745a2bf39a505451bf9eccdf9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2cba2171aa45cab2bcfad4a14db5fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b277e70d34a3f855a05bdb2b2941906244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73f5315a41fa28bde64f7187b2e958245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44bc1d362bb42c19c8f87c0a1ea05c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfd45ed29352d78a4f320862eb67e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d1e02acce67e4829a647c5c9f98c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477df2263ba9f45ac6d4b01a542459b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee31203a5be4eeff8e9635d2d0c4b12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e6127325eac401edb5d2da950bfeb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8000d1d68351d08365649a35ba34cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827578e5b2f9fda274e2260ac96592c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17404e4562872429303790fcf24317254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382ce1fcd37c683b48706b2ab07b7a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51474ed564abdf462ffbc694a56305256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df70291ca73c94642e60ad5acb0c2b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab571dc657be098f96a58cb6db2fc73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de2418d2b158a40a1aec71e712a143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a93f27bb5742f1da9afda784443f94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c2cfeb7587e33a4a4b4b2d2fcb3d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d0698d57dd05bddb11e374a799ffa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7e9abed43d20d627386b3f985c4dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a07a3020ad80541f91f61dd3fad8c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a2f5f212beafb4a027035fbd05f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d8ff288f0c83ff19accec976f6c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc73e4fc254faa408a603892c0ce20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d49cd6df4bfbad42bb10983f73006268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805ee647e4023a5ba70525655ea7cde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5c2a180332489b846fd15bcbc70af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe84c24f63d01eade3318564fe6d178271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb782715d2a64a8a5509fcb6ddd7803272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e0f374cb11a3234c14db626e82e63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165238273571c8c524c5666a80a02e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5394ae953a357631aea6018997187275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847a8ce844415bfa39f6a7fe84c55b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc722308e290ec6e5ebd5ffab8c66a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da26a08a0b169473878cc84245db55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20177857a76f77a3f9d66db72d21b3fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169006f6d8cd7561e31a7a4aa91088bb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990477dee0adde3330e98827b3c9c7e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d3d0f6130f0ac7483c5ab616eb9b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bd3fab34d1866c43390a837f18306283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173dea177b443f19056c04de671a3410284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2543cf84af97a3a12b2d3d9e4f4eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8290c696ba461f1f5a841a82ab720b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cde6130d282526f2e8ba667f826162287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88a4befc1f2839aa669eccf1bfe4ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20196ebf9f463c432d667fe0fac277be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fe704eb186f313a6269e9a3fc4122290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6e09b197d2ba480d89fe425b12435291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303eaf938f38453a92bbd32d9ff08fed292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab23ef11af4333a6c02d68fbbef558293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a65c1100aefe29f9d79f26bd6a3dbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075f3f1b3d36a14ad05d8caa6e5fcd0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a1197a30f3a761313a68a5c32c06b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680323d09e8853f9504339a022147270297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70e0e831009de2c2ae2b8deac3ab1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f411f15099f8a42600e4dc7b0aafe6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dcad8df4567f7daa06aad8e09c048300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707bd065499a7be051e33fb2826cab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e52902f261ab73831eb861c559a3e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530889c41d2eb1c8553ca154dddd7a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a58e465575f9d7afc608ad72649d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c3e8b9a3de98be7e7c9b28582e8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499469bf2bac91554ab5e2dc1918873b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95cc694cda5bb4e8ac9eab80323edad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e490dfca1e063d001524bfbd6377d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612cdfb31e49c0bebd652b1eb6f7f06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0da17cc9a82bf2082d7f32e12148d6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26dd22d2440d5b26371a4b88a834b4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c956e3a4182750c2fb112d9d9d380e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dac94e0c2dd17b8e24785724798c4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422f7c51d5341deb723e664a008778314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02baedc1c956b3d9c24fb727767c80f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56071d53df373ed0b77279d93b5550c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d73ab9b1fe8c55aa2174e676d883f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcfde52de1b756de99bbde004dd837318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4adcde15d947a2e513cbeb5ad546f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c67f0f811229309a363e3cf7908e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab7ba8af166ea0ffbde0f9bfdb37ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc12e6b1102004c714ce343cbc132322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038937a554288d881215b818a2f92140323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437ab2d23c074cb9456d8f12edae2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bf294b1839fed9f19858c94708a02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bca4042e09ae62f86c5266c77274d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa261b931559a733f5e1b3edea5991327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cc62aa38657afc99eb59b85826bf7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b3a45e736901fea7b6eb4da22abc2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a7eb26a04d897f26410a07ad4a939330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f829eb23e5612a9d58b9a8c89e3187331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab55cb0143dec8881ffc6ff0052d9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7d4149b8efc1758372d3bb94eeee7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0227a40e2defa1fe3a2994d16cd00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717490d86620f68c072e51ed35f566b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cf73a5a0cd1f0f12344b72bf02677336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b318d928e87416bec4f88511935b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cc5fd77770257cf1d86f90073f92b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87c4b7319787cf0da73c02203bb48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4962867072c01ed9fcece9f7b4319340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14d12a0478eef9c2f2e76364d36e99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ba960c8d05e6d39a75ceb6604a8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7860d99a733ebd6a82b60b2c93f8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b06de6c18a961b8131d05d20f67b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94a2c2708085700a53dcd55ee3c954345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ced211695269c1ab6c7ea2f0d3513346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bed1fcf6197d97d398fc4893675ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eac05aafcae4d47fa66a355b97567d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd445a38b721ee693ff0397266b9fe7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01587ca6c6cad8ecc9d231d20f0c084350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0ea37022c635ddc97c2fd7877f88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3ed6ebbc4838cbdf54b94b62beb1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005f6af35313c932ffca374c5b73c23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995622785fe63046c302c9a91c0cadd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da197fbdf8b79f807406453436facb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd5c95f11644ac4e5a5a67a4a50ca3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d604813b961501401c14448fae764a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c42b6d50295ff95fb5ac07e068e8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e557e6d9fa5c1074497b7c5457133359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad095e974f68478189ee7118130410360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439da5e0e1e703baa5b2cc6322bd244361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb56c8dee3766973dca56110b623d5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8252f7e312b2ba43b8c37cae917a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb79bf5d1f2c5ea6a5b50057804f26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97123540c1271fe7180bf604c9c6a8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28420a4c8670b3a2f26c31ed79ee19d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a9a31dbc0a7f2661a2112f50ee339367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb970072b2c1b3d38ba6f0e74523bda2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e877688173087a1194dba617da23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b541ffb361bddd461644aa477a9ff3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdab11b157bc570ab506d6c6877923371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de037fefc685f373c139e5d4e6df2d7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c748b85d8f7d867775aa675f9e86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a32b6eba133e4dee6a6610dd1b4d9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319410b274871274db05e0e85d158ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826733c58e67e95e1864011b64d50e61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7456ee5f3c7d1e497c93c48f7b552d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6ad508cb07b86f331fa1b17ba384378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58061d9198d9f8e57053d8427c9d8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339c5ab8ac80e77c6679bf3ccc07c08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211befd100b19208e3dd5bf7972a74b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7203db3f8e34c155419e286a1cdcda382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d2db4acb2e263800f86789f376044383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5296f996fad5c5b78d5dec447ce683384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf49335da764261ab43ca16dbd6947385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea785c82f47d5f432addedbffdd220386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403799e1ed41cc22e54a61740caccb45387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc64ffc7c31f3500fccaee40615ca388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aff644e21e95ea49747893aa3b6c74389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b311501a4e58218598f6e7c9dd7ff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550cd6619c6f3d3caf96cbed136bea5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907dd066271d854e51578425d169998392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17e2ac70d0de005befceebbd2a0ecf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dfc71ad30af4c2fc58a3384a5da14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6037064903d39f183c68cec14f436e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfd945019aac28e69cdf124e64d8f1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951ababb3aa0abaa0f8dff4afce7c53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddaaf3f860f43818adfe609fb43c5b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e3ab0a9e32497db98e4868cc425b0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cee2381784d7c8e5a14c9b4e6432f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0a1df7ababb54b81d74f56a33e160401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed975fc6da848eb894c3db52098e63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478cf98526fdd7ef7122e18f28e1db51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9a7c06c6aa075c86ed9c46ffef5b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed00647bdc6b44a204a61711a62d1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f780745d5dca6262c6130ed46cb3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43fe973d5f53ab9c5433893aa7fd43407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4824aac464efdf3e94163df95dca60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb118bd9ea42ecf9f3f538745eeaca85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443df22346f9f202e42d5f7ba53ca3ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87860d1e757a13dc33bf63a715d6be5b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b7884a33456383537b9b39abcc70e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba32d3f0c4abf177ae9bb63f6b21d1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3de4af5ef6992ac93fe351d0f80fa6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0e3ab3377773fb5710bdbf72bd92e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ed24b25204e66afe3452330309ac3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b07b5e2ea2909f284dd10d113f15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c329b8aac6c5aa47c51f3fbcbccd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82323764aa951808bf3dfb9c097c5483419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7ed33ce6a0bf6d6dca94ea71a8b96420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2bed9d6ebae6d4d2aa2f8f25f1c74421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df1228daa49f500717bc189fc86a4d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351404c819428ae936aaffba0cd7199423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0e61aa63e438b89672f19aa814346424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df070437f42916d0b93991ea8b2ee425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73956a6e670e29a2647a1eb9f66c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7f15e755b1da54111222d195bd898427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee49c434084f2f66a91eb0ccbea101428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a29a60f9a07acee51abe89ac4e507429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890e21bb6958727c77e401b1a1a5cba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f7db2792e3c4491b5ace6fb943bc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209de50ec4254065fccb5e68ce1e4b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a1a3168265681ff6103ac3265c53d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9face14fd7a64d6d33ae1ab559991a95434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad036d241c422e3905b74cade55f51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5062e8772c33753a8aa65c0a29b14436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbc46bc9d7119757c0fd3805fada62437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab8682b3adcfee5f908d611e5124a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd26e17369ad3fe69583e985d9ce12d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95218e87474d3bac04b40f49407ebf2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c84a5cc5823ba0d4807c18211dd4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b667f28c5c4eca55627db4892e6d150442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f8fe9d5dfcf1030fba25e0fff5e6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a33e1350f3a2b9b7882cb887e87ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae36ad08e8e4d1cbe777ebe0e1ce629445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8571073a2d2e95d82801bfb3f227ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991e5d362bc1b9825d46e1774a197ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc15cd66d073746a77333accc1ee47448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cb3219c84662c50532dfe66b97b9a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425588ea5c7d732942f1cb2789d99b8a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a308d945b5ce00627c362a40dde542d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f359bc217ef60ce09a01b564feebe96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a29752dab1cfe8d6d4d0499b8d999453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a47e2593f3c1a6463218ba672b3515454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf901b169e0b6c0efbbf7b9d75955455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c72d083aa3c27ccf79ae549d045a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d39a21bd514e41e231af7cb5ffa1d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498bb2655763a6425688f880d89304b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b38fb87fff4096fb6c3b6902fd34b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92eab5445b04cd2b405f35988d652e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6728f83fbf72b9fcfb01b83b8e8013461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba4937378db1d3e48377a6ee4ae0aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5b1936ac8281cb3ae8f45de42dd70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5039293f9c5399a7ec84cab61bbdb36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8755303239d45134e2288eb929b1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ebdb0a0c6be8e18c749ee265847b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cd1cf07ce292d5f666dddd3b21dca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f910bf89d927f15f76c78214b7a72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ff6e389297d96ab2064c09760fb24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adaf134db77edd2f37f1c55b921b591470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9d98ef809fea33bd1b9309e195a35471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904aca20bd48dfb7b655862ea5d54915472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8922227f0f85e7cd9d18a60bad72cd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f1ed00b1499c005ec8a102d6ecfa1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad31b517e70dd558aa19459ff26eeda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e367d43f893b315a448d0796781a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e63cf5349abf12a00fbef07690e5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab669d8d801e1e61593fef5a98a8562a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e108380f128429e00994f8cbffdcc46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987073a4f59aa6bbba5c8ee08fe05fcc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4863ba0ca29fc927c69c2202af3ec1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d53837d3f2fe69a70e015ff2c3f985482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eb520103336ec871974c9c17e48f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea912f7d9c3c2870012dfae84897a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be94e6ca0953b84a3e8f54786c561a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1b5c38577b0d425760b9d45e71410486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8263b56e521b7de2935da3d7e54a639487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6ff546fb6912d402fac0296a479b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816dd691404afb4321323f475193f9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5009ffc5ba64dd909bd95b758313b26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8fa566d2021691071b1e0ea358383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c43a0be2d940fc72759b98ca55bfa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451c1474cdc04e02a2a492e96b3a2ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ee362ebc50052600fd5298a021c0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f2449ba818f8f4bc7fdf9ebd88dd8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bedc15dac2c14560a420abedd518e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d299dda6383adb80d45fa0e88cc45f6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785647ca956c57a5c0f0a5a8f1d8c29c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b931549dc5b99fdfe47685b0693a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03b37045a69feacb076c143eef0f06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ac52d76f4a3dd8f487ad48aa8b1d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd89ee7845ccec50e8911de4597ecd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4e84ac59f510fc012591f4d53ab36503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb8a6516096d12c5b05fbc00b05e1a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30d1edf084faf226b184157ab700e3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c466dbc55bc0da6c6084ba5a0c5244c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f86ba4d8b83e1991c11d8177903c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365eb866c532bcd1ecb230cbea6ba4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2daa1bd51d99ab3e33c0d57ec3f14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae02d0dfee7734862f7bf9fa1ffaab8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec47b748b5b09fb997650eaebbacd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd5025450d7a119a848a38b75ef488512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d690fb36a97719ee0a69dae5b3547513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3943180020e563d63468463b9b6307d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f9654ad95456de0d8b93fbbd1ce20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bb6096ea288715b291baeac588c1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6a78f729abebfd2ab2790d0340dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67ff58838e690cad4455004353c9ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c4962bc6fa09e5c48d6fdfe5d4b4d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3840b2ee5b36970ad5697e50f127bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294411de1990d952f4357aa5285c6f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248a9559dd62fee01193b08d8991f14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d99ee220a4ab9170ef4fad2fed2b69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a167f114d7c389016e35a83c515e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac0514ddb76b3e7db84cdd87cb9b5b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa3343f6ec1fc81bbea3fbf5c306d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2d54f8755a9b809848e1a0d9ec392527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d953f5c68f180f2ca343526b12c3aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17930f149450db57b40cdc525213f178529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772dd992e360ac95282371c656355ed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc05a8f2f53f2d04efb6e6b10dc3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5665bb5050f89c7246b6c4c7c265b31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d46d8fe42c8e17526dcbefe9e30b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98083f370ed565505a1baf446bcf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf4a8a93ef4a332fe78874df300ee4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789dfbe1b1b611f1bffd90ea240a19c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1594db20c60c1d81f2b4f9bf2897537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5f31702da466de0d0cba6fcce262538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd45d8b952edbb73786b5eee64313fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b104598cfd0ef55fae5b046d0a56a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bcd9d86312b4ef8ee72245a9834d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345a936bc487cf2ea9419319332748b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60d7e523e2f477f469aca8cc37aec4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a686f25f2ed75c8087e0fd3cdbf8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1811891472a18ca137a5836ce7259d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33ff05493b8a36a414c544567dcb4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce5ac588487db7e0ac5f523b1aa321547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a0c3b975127f77ad38d9cd519b06b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21890f73b91496e1ee5225d695b990549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf5208575b98968c5529779574f4ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50674ad6bf2fd516feccc0a7c4f9d24e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087aedc787fae6c8f69b0e88f5cf5d79552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92c4a30fa75e4a04a9f9e494cb546d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d30f16822ad4c592ab2becabb3db50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9087966262bb23d6abd73b81eda32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db96894e2bf5f82003b5cc707e47498556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b227040608957a25de5f102b7eece557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5660ef3777604bb69efabb51eac108558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7784419021bae4d14e5fa3fe01f9f6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7112b9edd328e3008bf38df2702e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02190498c6c5c894e165897327d78bc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254efcabfc66cd7e0adbeb383ebded44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa47e803409f84bf20a5f6bfbc3d7c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61759b8f67767b5d9ede66e77d4a107564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6e55b173215ad2c13ea25467df706565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94742c67d9a6f33602329b71cc1343ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f050b657fb578f3dedde7079f6e49567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e197fe9ad1c4d5bff040fc8eb3b6666568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926630926ef9934dff415936ab3e9cfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05c8ad207fc7e5cc779038f7f38c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157dc976897d1f9d9d6e59cf1511ccc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548387e2520b22d500a9830aff48d51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920d463b707d38630238181afe4364c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b5e4c7041ada4dbe02fcb4a49dc8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d24422aa52351bf6558a9fc088f9a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51009591a4b0fb632e06ec17873f9d0f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b39b88e746d591dfe263b75955fed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f094fb589b193587d2b877778ef142578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936ce56303d11b8c68e16333e540b09579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d0a9d3de09584081e1f27ca76a02b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274afe7df795b4cb1d8f74ae456c53c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8312e86889fddb9e66ef5e4058c9ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525846856156ec798f3fda1348afa796583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7e6d095a1bed334963101a5bcc3ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2bf6e12fd7b4716fc5b4251768c42585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d9917624a2d0e9db984e36fe189ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b45b1393074572409b187098c6ff4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea586ad1f5c434b3154e1de4b5beed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0a4aff460908891da5a57fdb72dbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11044126a82a84cc299d5b7eb850f29590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a08e361a6814222e27b5bf5596bb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca2bd87d843003a047a2883eb0195592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61961d341feca54f73c8ace56e0e14de593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b5cd14091c0adff817c00124237f5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54dd49cd1354e3c8569d6f8050974f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6951065b52e0c12349fbce7d9823d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba6e4089381c8e5a409e523308b92a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932588258c134a574af08bfd1610e2b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b146c45ebfbd0fbc0c714402f995599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea0ee0d2e6adf9de35098ab3c3556b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f2f5e48ecdc4f2e73ea56c82ed825601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f3f847f8a170e11d9a81a142ff67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643c79320be87d8124c71b142934b43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbc318428c469194869cb035e100fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16768c51e5d97883b1e23aedc261f4a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831a28d4140305c23f6255d2e83e01e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870175e71015109c7e881c4f414d519607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd63d42e3db03161a72486bc6db6243608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfce503aa37e1d7a52fe8986c88947609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef9f0599629e65c5a7a342d2d5e3e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ac80ad597e80a18ead1df8d64e8be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52515e5f700d1263abd791bbd064cb77612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f9bd459d342ba28ac6407a4c02b0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12284f08c3249b95ffee8192dfc31a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674f95e399d092a054fa06d2dcc641d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155d6a7285324be048551da6fc46ada616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45bf9bf227c85b79dc1075bb64e777617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3368300621da6baf0b228e7527978618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d2e4d32a97e0373cc28a85cf10477619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065078f86090d5adbc232685653290e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3906642a02d4f5b0c4520a1980aead621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe274c500fbce045eb861f9768fb215e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9188bdb12d3f6ac9838d968ddcab4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907022f0266e3dfe3cbda8fb06b2ac3a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f97c21d84dfb6b70ed75c05036aed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf77579b224e0453a055f713783bab2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230229ecc333d3123440c3da624d7a37627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c58a09d5c6b87d7510998b1016b54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022aab27e6d84beda7d1e37ba384e096629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353f2f71b6007634f918cef717d0d0d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e517a0d3c2a796cb7ded6dee2296937631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b136e709556b226a3746c21ffe2caa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9678a08367c967f0ef43ee5814a4c5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df83eb9877531d41fc660db866dabf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f83ad11c5cbe7d590799bf1001457635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022b752aba67c9c9d5d8cbf37546eae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c939d65ee12aaf50693dcee020b502b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bfb2e76efaf4ce17045c8c464c15b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a099025bd1c1e5f17a5c56ffb07bb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223106ed7dfc2c4d9a1d6d9142f04ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026e8d48bfd9f8e5b80c406fcc47608641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce290e5ec329be27cd12295c7975807642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff56723ddaac9eb82f1ca17e0bf8967643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c44eecdded28647f7820960823441644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd0dc2cc41cd7cb3f29d0536f0bed8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02564597a6568a02639c6acf908622646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e63f2d61a82ff416865501791b84e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010579ecff45637fc0724263c65bf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9294cf32b78c3478a394dbc285a8db649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e124bd261be1b24accb7ab10e4ffb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3f34c7aeb035e8eda9fd2afa5c44c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bddb7ea99fa1c5a863f0f79e4f539652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc60558ca5143662c2ea331868bf5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1eba9876024bed02f16a54e2f3f5e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddfcd07dfe92f272d32d6b5f978537655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94539c8c62bc0549a4cfab0b6cc852656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f919578c914598bc35272da7893e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceff15e22bb3ad6c6bc3203b35acb2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094a8bbe32b223c2a3829426f521c78659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637f131a1b59713db0027c1d2945ec5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822d57cede6dd0d6fd069644330e806661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169c45e38837ecea650e5931709848662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b39283259873002ef067a0144991f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0658450cf401ef519b6603d73e8d17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f3b533dd8c29ff5260f24b9ecf136665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2630e869a1afe1c72741ab452e8890666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d12bad13ed6ae421b7393fac4f639667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dcf7ec367dd487c2768c29c7be449668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e87b25b6d7b9b75eaec3a663d5ed2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c42b907fbcb58912c8c4ce5ed3d53f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ec479265359913825daad25c26ca5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013222c082ba62c43461328a59101605672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c605f5c9ed6c04cef49374bbf640673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f171494a628ed6db39156e180dccf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cffc63b9f707c6636d08fd79387b2bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf896704c811000f6a1168d67063cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b761aebf62b407f9444e2090e2dba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13fd605228d620ac5afcca3e907dfc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433c2f36c0d591a91a32855984be5c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba33e13fe5b7a195b179abeea423f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb9abd3943b69d4175fbbe6422ddf4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34561458b1ec6d42fc70a3be446d21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999501b7546f3a292130313bc323a766683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8b82b1782b77db858d13b8d4efe48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252cc4225b3e4ef27f26f0c27d87b1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de882be6580d9b7eb4594ca075abc545686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331199c54cf4587b69d9562d8b18029687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286fa0214ad9470659eaf266c3205dd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57c99fde110db9d420da7c9b3a734e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8abd7db57331ca0ec7a4fff769ce7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04a004f1ad8d3e291f0d658293adda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9fd047f3837422e5ea152cfa2a7d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abb3685694d8fe52cd0416d7430039693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2af02cb7fb0db7a5c2ea7a5540171694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c38ad1080d85010fcee5048b80847695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117157c06cbfa14ba968d9b8b0a007696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af43b28dd1b13ff5980d8af011e6c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8479faa1a154228eac1a7151c1a5003698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e057120cf535553acc9eb01bba57f19699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643f52fbfdf8f01de94ce35d7541be6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c8631237e2fd1e5e41ca45fa9a330701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f3fbaed4810145210eeb73cfcc572702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370515066c8c590e6599dcdbb10a428b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba14bbc7cbe93faf88261296cc8e53704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7a48a018b550cca0167758cb1d8e0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be25a76bcb9736333d5658ca966f4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f723cb289c83c0010c1aa6e9e53748707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990fdadb65b5a21294da846eac7fcef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6967877946d0dc935141da83f280bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07a40436c7226d3bb69b93e7fd3c29710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2082e6030048900ed513d49ef880d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a9d7b2cd32e45d04880cf934cd411712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adc89849df05488ac8f52779b6cae4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb695e9dc3150f2f4cfff4c66c6553d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ce4f82379a163a4fbf0475970ec46715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f711f70677f55fc8c7161fcc3b5240716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0f57c70571e790c747a129cbfae9b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a303aa2c60a3fd97e3c7dffb39659718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8d5ecf61452068398ac6eb4352a9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead919d51b48915bd0f714e8e61f78f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc829eb3621b9949f85d66f8e782aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7abe3d1e8e8a7b39100733bde93b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdc43d9b0272f6c23756e9269c04a2a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997c24cde114591aec4a40a8a55bfce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c3ae0c304ef4f08ae55bf73ad72ee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82800da0f371eb301f7062a655d54eb6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e539448e9659712bde6e3a482204ef4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949cddc72fece499eb8317eb35777a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7101605995185044ebc51583d820729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb883f45d53c595a4fa0a64c85f08e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1cb1e0396507a459b63b5d5e229db731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09b7d574f401c29776f79f6700db65732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84861d430b8086c26b9c3f9d1a130727733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5babfc2d0fd1ab22fa65bc8af432e2c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99fcf8d0ac3ec7e3d9d1bc8457a08b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f98c86f80adddc664221529a2d1b8f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b507e63f49c926d7ab3c6246fc8890b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b40f7a5c9f133abae347aeee224fa3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b828d2a6733aa9a14b2c7689b19da8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19574971a1d5d5ffa5a72d5a9cfa667740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3425a0b174385fbf3412e15fc01fce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91dda8e0d5d1d7049f0eaef7f56efdf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072701c082b7efe4c6d7406b3890b7fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2f482da3a5021ffd0e412e49b1b4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bc83ca7e6f9f8ff7c5c399192a97e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a04148756e3f7f12eca13df769d208746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7454372fd2fb60847b6974d0664b20e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2c33ebb2633c1de61f2c3d03e3cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ec73f0ce5f696f9f554b89cce51b6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a279e402a5e89ccd79251739fb6d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bf912a4c0b870facc3513a6ef730a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103dca43bf83b56e7b116a34fcf4b02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409fe0357e4f997ce0d4e042580f75b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa63c75241393cf2812d79b94a9324754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b419e456714c0dfbeb42f390a9e30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71302c9049110d49be69d2ca95306cb0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece644651dbe7b3c9c66b321a0b3fb50757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144abdb9d29f15c0a20362b5373e601758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b125f36c807aef6e1eb8b133bb0f60759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498e95cc909a61e2c29da4343215e4d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf3eb009dcc954658eaecdba557920761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f953d5584178e73857f66ddb5dbee762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3dbc6138dabc2923fe952fae0562c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84f31ee65f7b10258630f3d1af2bce764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d029e2df08d19a7f4d6b78d6481fd0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304501f436e673d5f11b6b37bc4a0cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7296c76a670fa124d0a18d239917e2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f2acd47e2eb690c5ef93795de00a7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a311d25debdb37ed147ad4789f9a7c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc170f65fc7b8da9539543a7217a96770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450524bcc25db9f828e43281e3ca002f771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352c11ef400654cbde6e74bc2422b3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ea240faf0976b43efbd4a458b271d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233da265975c0fbbcb041d53592b64a9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24201c6fd0221143c45aa78f6abe6caa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf2f59c1af94ce70cebf336538ddc2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba19a6d703ed9a25511f4c74f271ba777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaf43e7957a75659e3a58cd5fd612e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20bae43d30f73440f7bf35d769e457779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61cebb3a740d452586f5a38c242c60780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9eb1bfcf95de080288efdb9d8e81df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eab9406b7db87b8918580c0e43ffe3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d0f75fbeb81badc51cfd81e3f50eb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c5a1eec5351cc33d1f65d2317114784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b92f8b7513cfb28eac3ad2fc19f65785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469a1c1da483730b4a13b7b11f934ad786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf49f244eafa29e4f77ab9c7a23da1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78924fd6b72eaefd60756a378c3fe87788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b4436d7248d51f6d1481ad3dcd8f8789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b82512cc8d244e35698c5a8457fc81790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06a2014d3aa2ef89cf9d01fef4c675791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d0582d4c5c956a15d4952269e0ea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ce83758072bd646137875c8cbcd43793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a516266b5cd0130812b842bf2d77085794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa1fd6cd0289d279584b0641032818795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c11fa05c0cc79c6871764de15f6b4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6889d9c5c2736513c880739fefbc951797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f66640d42af22460998d0396469ed798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44cbaae4dba25fa361ca45283b4faed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2429529308dbdff231f3cc69939a3c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f0191b782524a87c8dd669301d6e2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7582663c57b3a3d010282023f81b6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa061ee7c491ce82074d8316949f09df803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a7d6586e959c56581476baf27afa1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff26da89d6f445a66edd86772ae975805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788fcbdc362dbcd5037d6495b54f89806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283946ff79877bb437ed9926e6bab6b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292779d3f49d3fed5b03484550008b4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c97f2d4449027120d891b14a0cab8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70805688d13e8efa64e975cd184bb0cf810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c1d3b1d55be9c9a5662818abcdb8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ef96c393ff3e94cc5450f1defeafd812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e1f0cebcc687f5a48170d8b24c6aa813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f689fc958425d164d4b10002f86aa7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f49140515401910d3f09660781fb6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd933c23f4e7c772ff09ec6b34e7bde8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb005554e500ee8b7d6eb8723c098410817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8064d51073c1e292193b87d349cc1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edefd3ce7f56176cec13ee6eed057b9819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec51b9839c9440a80ca29d6962cc9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df49703a13bc2c2863c983c3cda50a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df985672a98b2ca78a65c7cf4c3d56a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f16c57967db153866c905dab864404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93162a70c25c74ae0a3151a7205314b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c2af2e72e5883bc85b1f271562d4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434fb9265cbbbf4dfe04e9f9a4aa3787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964e31ce486ddb05fa4cdd937141e258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45508121541b0499b5151fb95f3afc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20921d4048a0a1e2679cd29ab64c254e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596fd280ec21b958f82bf71af3304611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111891b4319ac8f1ef2cef50b818f6e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ed3533a3359715668f78f9e1c428f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ed3216a69fc410fc2a36f68c0050614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9400bd0dc99ed3755203c88c6e8ef515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492c8e3f0555ae6580f17775f88162016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b55635dfff0a3df94b09c0af0c18b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d7bf96ad67b45d05099630a68ac418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc347cfce2e6be6b48ac9adea388ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425097f5ae4b2a028b19abfd1ab9eca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7985be605ccff114b8684f7163707021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757cd3bb45c6c9318355fc304acd18522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd98262e64c1ef6287a4e22a57fb0ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85847fe21d8fe8b320cd71101fbc310b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b9cf01357cc01666c215b0ef9d73d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20872c25e34ab72568d958ce891db026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee6507325ce70974d6e553cf37a7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cce95c29a4dda6f83131e52a1925a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc1b36c75b9a61b4191a86a3b9461a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5f7d0a741c4980801079a2a10bf1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1299bd28e59a0273ab9aa5aa2072b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095a79357814971a75372eba4ab0cfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3c0f36af75842bbd26d3ff1941d0733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be05bd69250be83b7a0f4fbd2110a5c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f753e878c56c65f711ebb1b77d791635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bff9ad09640074190a341f7d1bfa236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef89ef3620f55498aebe15db299a1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fc044df43dc892cf961a5ceb3bb9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f73228e54f1b090c5abfe37ea64e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737186da9982356a046bc08ee05268240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273142f14f2e75f856dff7ab755733941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a525ff12000815dfef5b88468a6465242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be75f3b39e02c043461ddaed6e7af0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730288092cb4b3d8402001940a1bde144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2f64616b3940f6fa1181224cfd83945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee73b140ac4ec879a9f71334fc190a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f158437c9e5384abe8585e8c87f6e0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5330359a58fac0ab65396f09a15b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189339200a730aa82715006a939a10c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fcd59b44fc7a2b663201cfdc4325650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2e3c64b9c2af1a912c21c5ae7b24a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b58f10f909d8914c4cd932a6d99d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef16f3f3934ee0df19cce2eab667fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7a49ab8613ded5d642f2038762b4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e2b6a1244fa6bb9931833e24e9b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940a67bdc901e22cabd2545aa9bcc8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7afd5ced416f5db936bcfbf2184c2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144c434c53f6bd124c01519d71725a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f817839d8bd353c7038fa43547020b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9b3c1a7096f2f5cb18ce1df2bc03260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd29c3caca7bc08c5c9d5fa5af3d6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd678b2a0d44fe4a1a7c3149a1d9f8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2aa9fce0c9c322c5f6b3b584555ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfb112df45517068d8ef1558bfd0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7f30c11dd7e75d5b41f7a975d97a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437225a2d63af9d28996a4456e559e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e89e8f2af6cb10379ac44fd61207667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58d8fb060c1214132391ba99c986168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87410a108c7bccf8c6d854f4a40e914969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f77759aaf929daa53d69d27f60d1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ab6a32ace34ea8526ea9236b3179f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95303c5b3ab346c3116531c84d04fbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e64d1cd8eb945abb7307ed83d591473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b21b3ea31974ab69c3e6be8612381574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e060c7ffdb8fb657c4588ba4e7eba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743ec98c2bddc97e93d3899a73440e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfffd20d3dfc8bdb12f03ac338b140177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42891e965cebf244e8ee8ceb920273b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29abf9f96d92faea48a8f3de1ed28c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9df917b4a2f5c1f5cfab2864c61280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ac7ff2b7ca3433f1889666ba1948181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a803d3802be15343d879a36dc4bc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96631bf8ecaddb2ce467a858619c6f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96abbf139b44d0749425ab71e03b7e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08419798fc98ec51730ee828d058d4d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715fd9ce4e39d958cbc6ef9ef51ae5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b16265cbb0e1a51924e907847380587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05d6d85fc092e8e821385d204488a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eb0f01f473b1c6c29266523af210e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5ac0840f2a3117c88d01af78109f190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68083cae333b33e76c2a17736219e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9824cfeecb58f334b359cf7ff90da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525b3a50fe57aba6a33a83a8a99691c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66b780ba30a14029174b02b7dcb5c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27808d1985c2d173adbe002b22046a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f922f91b11406d870f3d5e22aafb7b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd5fd6853389f25d233c8eee73df1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78d64f02f04ffc95f9a75f4cd1f3bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524f44bd91a573daa6dc97ff80ba97e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88285b9116c367ba5b0a41c937d7eab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb4cdeb7617514fe9c7c762252e22d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56f26e7f29bd0e40e86e8fbe270e5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a25001b0bfbb4e2fea61ace3322d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ea2f5eb86a79432bd5b0b978d0169104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd8ea726f090113473247fbce62fd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf16c191a0c3769dd3243d1063dd012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3c5fe042808653db524b9f3d8f541107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc10731565265e104a7c41992e94641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b880a8b1b8b1441922e6e458b4856b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7fac22fdf65b659eb26c3537b2a68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471c782087d9333e8f9eecf775fb8fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa4db529ee712e3a7e80613d65529d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97d5810acb0350186a19c08f23b5a8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226eccfaf8dcd126e074e8c15cb77f6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7777270f63c7ad3b9edfdee159ec26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cee8149779ce1d482414e9f1ee243116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edb4610125ceca02d9124d719a13a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f71f5f955bb4e5da55118f8691d2cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7987258e5f36864032ec32f6c78640119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e42aa4aaf68dc1136be305085f74e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2d3a21d2d961cfd51a9a81607155d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516137f518ddec5b6d0f92888571fce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42610bdaa4e847b1cee7b293f75f661f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffccd72d66b2ec1254bde66b519c86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660fb87bed7c373aeb6385f3fd2fab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d602aa911c4b05505c63a8b3f988d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161adaadc2cdaebd9a94b16a2619d35e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e13d7a85959e7b832500dfc44d9e23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b33b7e4f5083dd337cf3a56a7567129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdc40ea19cb5c137c08d8495c384f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe3ce810eaf1e8918a5bfbe60a280b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a29b649be56c3f3221b37b16d8c44d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4a2f19de705b3b0dc23b0eb2e100133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e4384344c71dd31ab34e807290b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0a794439d449450ab9245e736e73135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70ec1565963a3f5e07eaa396944a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a6543286b8dcdbbe1bd23babaa34137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac14d11e9c8efb3dadc77bfe477a27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01410eaedf68352c2eb686fb40b5a8a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b736da951658e5de97650955c0e442140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925d483d333664320f0905f2ce063fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f699fdcf10dd94d979f61ce672d91f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4534c5ae9855831d67b9cd0963b918a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aefa17e487f3f5ff066eade9236067144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a29b928659f58bac3e2db933608aa8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c038e9940489392dd5e2a61aa895b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4244ab46d0f35109c57f2aedbef680d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290980ef3ae4e9c152f9166112c355a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd8340b79faf852d409156cfa9568149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29691fc7b649279bbfc153b91d78604e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cc760a5e61fae51754a568b949026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fbde35b15dcd51e3c6308ca682b1a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98db6d3b4dce7d5c8a7be4c9c10f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c75363a359f9346f9787ddab50d9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab2af101fc331dd84504da69703b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203c4d4633b2681534b938a25560b0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c781199aa61aba46f5becda95e1b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d80fbae7b9f976de7caf5971218d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ac69aee7c914823c76a3fb2cf9b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93446c7ece3c7a7651578499c5d713b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5acef057b0d3ea039fc80f4310bb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d854de65b7c1fc560a088c7c33e70162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8a5702b28cd20dcbc8ea87cad8d61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5758911ad50a85e8bdf40102aab99164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a96c450931c2fbe79de7a9d02cd11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2f33d2a3ee1a37374f22f6ebcee14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108bcada95bf1acd791b227a2b178d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee18bb42423a5218b29ad391662201168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449730a098d6db435527d4ad0945a194169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31631b02bcaacac707f728c6aaa2e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc37f7939c2ec85ca5a6d829b35df0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8764e2628dab59f43823180102fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c67b3255124c8d07dd6b06ce47015173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237263add12805e8bc6b85ec37f371d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6d8eea83ee9a31fcbbfad16b7ae97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73963087382aba78fc0dea96abc8b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec069e25a3df06914e7f479d95d96d5b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78060e4f38e1e0c1248a93ac410096d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fafc6f49476a3db288768589026cd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c46d87207145a6881b8f33c63d79b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3acb208ab2ed2b3897a787f28ccc2c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62454580b9c0acd790bd91e6febb190182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d33ecf3bb0995854b3abd2b0ce126183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac249168c8ec26efee168940b5ddea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990b6006c233ba326312ddd42d0e1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76231c99b96412588c6d43993c444a2f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61df6decbe4497fd8485a53a3d6a63e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c887b79f25ffa84025c4c68f958ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c2aef3076272399a1e13b1c889c73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0163b3790a91da941253fad0ed29d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd0bfb0d2e3cdbbbd741a11d5337d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154596abd846534e53ed57e6147d29192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb079339f4dcbccbd987a7e84a848193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f64e596fb386a2750f61f3fdb6c437194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43a2a1684275045dfdfeae4d9a1ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4c11e56288083860f2de0b1637a5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b90701991c4b022458d2810957773197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580706c1a00953baa5dc6272bfc7b1ca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd58ea8967f11a4a7dda5cf35d78b53199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81cada112a08db353be045543c6c7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0525880de62b43572182e26eb1d91ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f0356b4b5e6c916d42d4c80cc704a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb546f36b1d0168d208274d3117df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad31040cd0ac485fe28f3f3ebe768204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e8cb8878d0f43b672d03b98f1f2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a7b9f442bdf009b32c61e4dfb59ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d4a3a973a39617055cbb4d59c455207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b038911b8792725374ef9739780bbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17a0ccfb5877e5cd3a90e3187e8933209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246d952d38de9f3a1a65c1f286f327210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2356a36e38c0c104dcaca98c23f068c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef828a6056d3b23932742eb58eb5e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e3f9f35c68840830803e8e1a38f2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaadcb3c393933289f6699f4a5236d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833213f075180927b7988d18f148ae5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c42e1c611a307c9b47927e514aa3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd18c495612589bbbc3f46a5419959217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c2abd0aed5640092c1f3792e1ab65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72860aec17f610e638805a6039e5b34219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c80055aff64d265b75de54aa64402220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27161ba9157e340697996e1a06ea8363221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60dd08ecb980bbb4856a1e0dd0b0c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad363b30beaa5e63872e92e3fc193616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ec64d2b600d473e15bae9b9cbb3c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfa981083dfd67707741f101271ba1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809439c8518e5516e9428b8ce651b6eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88b7a29ed67e2ec5ce76f1b656ced227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7370330ff75352fa0cd732473504e84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdf6265efe85fcb763c42166e9bc1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b16852f714b18c0d596a7f9f5f98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77884e3f39ee1aa9e735e296f952d589231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55bd4fa61109e6365e163b5554b394232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a38107eee03d87b835688d13db202d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b2fa034555b914d85abad8d82acd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf5e10052559bb2ea39a8f846876f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5b856c241d2bde215c80257dc9d82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78238a96a24358dd0be42d06a403a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa1078368b2aec9b97629c5824906a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ecc88dcae32a6fe59eabef45cdce6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbebdb64e66f94270b04210ff1790c79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5023622607f604c86defe5dca560c20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef222dbe6821ee69e20855c4519d13e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ae9a560bca404a50f0d201715e37a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b26a0fd8bb3fb938497cc241ae45a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40fdf8f56bbed579b764d7b9f72af7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098448e2f7f4cf6b3986c7533ff0e268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cd538bbe8a89de7b0e9de6c46920247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a344f26872722f32085a756d1e52c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f41cb9d4fe9aa23cdb4f6bed75f1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da6ca294c9920a49a2e8db775eb6de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1e10e30afff38540eeeb7fff80efb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8746186758619d039e65918509d1db3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98674ddbb99b0a0a3424e41a4f4dab53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c406e7159b723f5657978801be848f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceecb55bf7ad190156f33a72638f89d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c987ed18ce48420475074b4f12cc21a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec1faf5874159b308842713e68b48c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15002397a48a9484e32e61b9358b13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635af0113bd053ed96d03fe6582701259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540fadd5c5389c1991c081608f26c54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dab85eee5d9ed4ee9333e8a6fc122261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c740dac4a33b61f0b61475c307128262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f190d31777b1b061eff8bf8994e7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a81c76bd3841c97e8bd1c02d0ced1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e262e3a542ac0ff2769b9a83aa5721a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29818069dd34c5c0b28e8ad3e18d3415266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6afc8363542850a956a5d4ef89d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5a7c515060cdf679059d31c082611268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd6a781aee8592459127fdb1e95b4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1106355d8f5325bfe6cd4ce231f620270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfb428045afc82f5b546a8b11cdb6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fac4216325333b71e52a080e26f3f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56476f522b9a844c07666adba5f59fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16314e4d3a8eaef82c5a307d10aba2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6383844e31a39bfb9925de78330e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a312f078ee755fa5879fc6b044181276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534b059922a5086495b9cd40df22a57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe514661e2c23de51889db9c45ceab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ea2c0c91d4244775df1f25a22223279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587badf8ac3e2457991f67c84dffc2c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ff43781cc243fe310082f6d18fb8b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072988159fd944da4e66219aa4f71951282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e829b53dbf81dbcd04bee9b52abbf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d494332bdda657a236c5ba342f42ecd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413382d5231d9593909e5e66c90f4bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0d76e7b71fb3d57e3a60909dae66f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077cc37cab8ecee709f54f376d13ced287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e3263a1bd227cc4a8bcad44f853c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0cd5a3438251c92bf4dbc3c9d37741289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5699b1e9c82a5c41562a187c6a9654290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff826eaa69da5073b6385a5e79281a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49679af7bb27a912c83f31f39a461ab5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd4f278e31d5077b26c923c4da22d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319d224963739f211defd8547080c63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba6df8ba83c7454492133b3e181d91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b49ce9e74c9629995acd3d579efa32296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca8f7414e52d6d535124900a10120f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345581aa3da06834c29f566b912c5216298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225fdd876a8a96e302b990078d65b8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933d4e643371b66735512e76ab14642300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a6167e4e961746fda4dbf899ef6d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44bec5e9d983aa8aaac8a2da8dc34e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f51cd082e02e0ec69ae471b67ae00303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd9d0ec8340b62d2495b2fec6ba35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0180ff2ca32b4f5714747aae401727a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f793171e3482dee47c73ae04e7171b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c888393b846b3bdf37945ac159c20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca9e527ad797f4f6429853161ce84308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceca392bd2d31a4eeff133e49ebc146309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0487daa757800d45d9d6bfe59f6b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba3f3258baaf8617b541f3781cb75311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdc4bb22ffadc398a59f3ec3617653312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db9b75e56635c9f7fac2d340beabc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced224c55a9c767387be1be00013181314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494363d3b8a971545873288dfa10c8cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212880d79fbd39f04fc5461da96eb187316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2ee66e088caef45ab78476dcebf6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff27d5a6dde2930de09d2e6ba82198318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d6a10cb8bb7a20c593fb4a4c7bb51319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb92e4c9012ec01ccfc4998bf8c74f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53d0abce750bd0cfdbf5a08c422e72321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be029d0e426173c0cdf322a0b67c10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8b41a8757acfe99774969814fb3f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc82e5b81490871cb9a0404af35413324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925d4beb549666bb3480cec08659803325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f426ebe688a89af5a56ecf63856cf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cb2f1a3f919d41f4c89e124c73563327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5755b43a1180776c3df072fcbd0bf6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5612180bb914f0ae5e1495952266e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa4a84cfaad207220472ac36a6835f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84229b8cebb6308b6db1f9d2a764e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195972fd51a50bda9bb540785978d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961c4318c53be2cfbfb13ac7700d9ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177461b926ee4ccb964d5f1787343aa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631fb48bc0fdf6e03fb2625ed503c5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252134119b47d8b89cbeb361dbe7b4c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec928477fc7bacadaec0c2b842f91e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012ff7213fdbbfb2ad4ffb48f18e9ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfb5efd6ec67c4ed3702213573aba8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0208ba99161acf2c1745339d58de88340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528117dea2041d57b636818ee4f8be4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea4448ebb0c8729e390f02c80f6239342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c479efa8888cb75d66e1a84d578c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2fb305e8ccf1f054a2351d8a9baff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207f3707fae096b35098fe2c0f59688345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94607984fa6fcc8e9b9d94d03be9710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5a111d9a28ca5fe7e56e09f11306c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54928b6f48c16ec4fb6c94d0a55cc1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d047c610f1b4f892aa65182a1cdcb40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fd1b1740e6986d2d96170b846db2f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c3d580d2994ae8bb4766ea062b8cc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94aae0cdf7fd04979201fde9555fbe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82589a50caaa657bd3eb2c322b9792353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c91b2adfc47aed521deef3d6ee4c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f120ec78749c8c162df9ea2110dff355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea70ab6fb76bfd4669421c73218d6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ff086672732951b987149ac0651e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e446f159b7b8a66236716b73afd9b6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ade67571953f621520e678400adee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34b47d824c2124331f3e3db2f3681360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01751a347dd82b19ea13df0f41b43431361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b4a901e80a674a43f1cf29f4b62b0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf0bec062a16937232de6f1c7b515c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c47692abb35237b3e75e6032259bd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f11929cba330b58dc237390b5b19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3ba5cb600f358999eeae43eeb47cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20c86085b4f8f1d93d3bf6317eedfa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d350115466cf4edb18bc23a8a37aa7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ff1322e59c9c0c35aed71d961aafd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a0988a5cec8139ae3967bf1d20935370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fb7601909640c3634b88ba716108c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa58886e304aaa9e7019d21839247372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852abd42118dc88ffb34f606da5dcf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b213d22303ab10dcb559279dc1243374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d147b9888790acc011e97ba33c2e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4afd6875c6ae9ad0ce3acfbdd30dc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00e8eda14b90d8d4c54f39273e8ffe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babe2c2dd13505b0c4e7447b322c0c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfc0b48fd6378a98e236d38bb19c25379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59aa12f92d7e9973b56c2ce71a4bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d39a67e747b2f724a04400dffa2cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54394595dc615e791bcb5f7ec43d37e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b44b4ec3ab41ae0930d9ba55567ac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c28e34f91348c8c756c564a6eb100384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b7fe2929b41f1b9abf9620ef162d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc366e1bdc727be69ca28022f7fa130386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59ba33ee8b10c8d43405b48a1adfd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c9b60a6b18f365b2f5422e6179466388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9980c30b935a38e86e3d2e1eddba1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13261251f839d1bfa66ff36c9a875e6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcf7c1e468aa673781bce9b8c2aca9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4470f9da70fe8a1d46675c7497b8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee1186f7c0e45550856c9302d2d756393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c47d4743b1a7de78a7c1eb94c45b21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663fcdb8db7bbd68b0536963e1c5bde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bfaebc0766c073e64439efadc40ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae46558db19b076eefa7322dab6b992397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11412d731b87804ff2373fe8ba53ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b78befe7c31a775d31bbf588006d1e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbe789cc685d0ff7e0027df01117d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea060a358d7ec801ca7a54e19e4c74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1503b10af3a16f98c9b29f14599ca3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ad5405cf2577257f9fff1ab1cee71403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08848b955fa6c75e83600bca2b8716c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95ae3ba23e91579786a47394bd35b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28554d43e118e88925afc2820c8d5cf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b3264aff06afa652e0540a7e9bf66407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0291d4430ada4ac7b7717653bdfcd58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b3cbfcb82321a7a10e39ba7f5d35409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faee945542076307b3e158fedca2c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5406deb96808f0a77fb671c55778411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e1246ae6b340c9e65ca3f314120f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9c993fecca9efe38f3f0c3333c523413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc8e9401b1811a6affa432e8ffc40e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b543b5b3d15405da1140b9ed1f483415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0459f251d9e051a5ad24ef25b32c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c52bebe3bbcacd5c1de5afd140b50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47110bfd3ac715d801ea662bf851ed18418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad9b3d8150de55d9434bd3c27552d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3bea4db7822757477823e5ebc6695420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f32567bb6c54ecf0cdcb7997948fd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b32a3daf81d5b849a065c5af79791e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361928f8171b596bd41cef290ec3e407423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9c2fb3308069a329726683bf20aa0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b45a94c293c9f9e57fb14ec2bfec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4860bef85772311159077588b795c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a12708f6e86a608d775c09ddcefae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4dfe3545255128d3fa0af71100a80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fe5883e43bca14c961190842de602429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a2ffa967e611a1b247f1ea77a4ca2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a767a9ddaaf65a6bd1146f652185d36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ab2a1a39b5665abf8ed553d76cbe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff3f60f838c80f4f7240b6557d1c06433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a59d9c447e5ec57e49cdae60135b6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2c396fcdd5da39095e97e92571c30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89894661a0443378e5d64714539b8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd8c213e408bfca4331757e76387dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937031540742303e62d65e80f066ff4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd22d4473b7f442727daca46defd8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de767db66e3a282bdfdec133a9f6d152440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bca4e93239baf1464a75bf77f1b8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fe342f19845f9b14218f63f02d93a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80f8e0fe083838a74e6448683a8e12443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9581a0b063c9cfd6f5fdfb8ff58360c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3747454069fdb78516af4f885ed577445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d3c75cfce3ac451f5f71d18430bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1e8ca31ad32f94e634a9156dafb75447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a006d8f3a28fa4c458046d3c74ef0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95634b788be52385c36b02cc685a38ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb400b15585d0b2737e104c5781c92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27765e870f914677b0350e4b7a0589451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3db662123f186b7094e024a758ad3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23491a5f0d30017f9bf0cfe4c78b715453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26747d73a01d59388598806cc9d2e0d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2c9a02a3e30be28fa6e4322438991455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acb245fd74a6ecbcf18efa5bd6f072456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf74663f8d7e2a46a619cfa7fa4a4e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05234da41e958c651071513a50ef1ecb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0d5025da6328ec078e860525f79fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484536aa5857f0e95a735817f6bc4aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8e64612b3876e112fc28fb74be76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdd400253119e94328330009741399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c2aca37f55312048a57b5edd42fe1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0f13390e8281c502dfa91b076493e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713879668679fbbf56e110faf686936f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620587fa1cf98c423e3e654c2c68af79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e7de10ab5a7d78a6a749ad182c918467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed613a2b83d36d2c2c43abebe946675468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3c347ccae0d5194b2ec111edb855e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73489709f4c838fb2578e38f43c916a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ecc933e1ce2f74205d258b58469152471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16acc01b0b9cfdab0132614b7c752e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ef7bfad1d8c3fe9db0cdc0d16d221473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840aa725f17f7c53f2850ead8a21961b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ed4d398296f0866b5c5b574a6fae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24797f98720d3f5c341c7594817b4ac1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8b202ce5d94e894e047a64a75e976477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6039f17a0f070eb9d7da623777e6f3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c208f493991f480556b74425f83689479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebf1e16c73cc1ea9075aae79eb377f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550cfbba9a94597e70cc4f0a9570bb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca012e978a270c47a1329ce4a0e5ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162acaae2bf6d5adcf8922818a4dad5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baedbeb3873143f5ac825601affff33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f007cdb4c4ce018932dfd431577bb76485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad254cd31b14a239ba0539a861ec9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d567f884f22773cd16970b1b904763487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ad000362842efa078ed6420f5c756488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f81b64fd40bcbf4d1a998b8c7113a75489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f27910fc73fc476925c9b11485ff55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62969fa32989235ac89fce944513c5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282ecae55795e8b7d3baf46c833de38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcb87331734bf42321d5c5bb2130e7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056bcbcd6f1e0de967b485b9e0f87b2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52718426d459d2fdacde779a43ef9fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12ea752b43997cd45fbe8fe40a2348496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16e3592dc6209a751c07a533307423497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f7dd490413a45b43259c6ecd82821498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072599ccce53cfec113b5f9523a9f92499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a29d59a85c2baeb6cff68649a94ff0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44334a838ff5b791343eb977f989d0b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c957d5ad10718c6f0e2ad86ad5cd3d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf87d991263d30031624d7232fa09e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d118f4e51289090adaf88105d2043504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07706c38c1097010e180ed9b75d49f7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a02788942bf69ad94d20bd7c47a4a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88134dcd0d7b00b8a1af094b380ad5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ff43a116a56126f9822a8d08207d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8983c4cd9e2b4398bbf8d4258fd65509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da5f6e55f43a89d141c983fcc0ce81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02675e42a603a5f1b2dc49b1e1f2cc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e0fa9ef54529b4132f9ca24b2d6a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb6fed2a8488374ac0ab52d44ae241513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597cad90f43f0c0dfeaf99c8043e768514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112ecd919128d8001981d805c51d4f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e97ed455cb31d6192d142ac32aa9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f4f6d0fc737648eb42d4c435c8c58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843849fa123cfa74468e021f46cf44f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ae1f89cb6acc9d9030c40e91d6081519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df905fbc7b0052322211e66810d9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371846dbea4b631a7e9ae481deae892521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ad59a7c0cf27c4c63305920fa1f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b58e7be94cb101a4a20d7493b47145523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52598406a99a097cd4a86e785c7bec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac01dcb504c863f09164f4c5ef4313525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13976be546904bec24fadc2f97b43abe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5a1b1516f075a3604fef727eba4be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889ed2ec5e7fb176afc477152716af528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41fc1efc395bc0c626454618970fba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86cd7f8de016fd4314736acea3cb32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa8d31c015f59aceb1e63479440a05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53efd35b880781adb82fba1c3b9b7cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056129d522c3d336adea5c5afe74b9e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6945ec5638d9a59268d9adccfce3d73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33de8b63b4b9d0951e89259804eccc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564c6e4e79cb0406ee8079726b3787536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1ac43de357fa5393d0f67f198210d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ba40643f26f1a8bd9ff7b1359d236538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67611da49ddad3561d04badb49d3250539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7c51f4d0af843494ecf0c046b0ee2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96824ef688640c014134d08d651a7485541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5180a8ba968d863282443ab6e8eb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d8f26f9c1754fc595ab5a10c5a153543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd080ef534aec95879c5b06d1e9e78544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e1a3f24804b5bb0a87013c8a72297545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423aff1584014169b25b2beaf14eaf1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42242dd6e1435120083144b254a68f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4139ed76ba974533eba482c0ed5318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b93553b74e8f712948623122673d3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce60c36108c253aebb623a51581b75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d5349a8bfdd590df4d4459cba8bce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765c9fc79ec543b626f5c9f094a028b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7dee5e59ed67b0e15e53a7dd4cf32553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a11bedcde44e6d90a68dc2628a8f86554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91b11064d738cb6eff03fc4b95429555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881640064c9f371583b315639ead326d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3050525baa2565fde72d0770e4a4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25361381ffd3ed93ba2b45648986af51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd9ce807c7ff82ab0a2e0753f07bf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2baca3f00f13a782745d83416f108560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c026d3a17d920fa4723b25f6f20a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0290c78a958d095947373eb04c64bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e81eea4226e3d81c4c0db4b1d9c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f76668a26161bb6ab1a4e838b66c79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bee08bf07221ed5fd0ac98010c52f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0558222eb9968592f67a4d9605269e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564509ecddeaacab58413d2d9c341392567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5795352597fd105627fd94b8284e29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fc3c63ed8d02428fcf179ba7f6758569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9539668fbfb40b030b3a3db28048f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c52fd9b5cfaddeabd2a85f47411e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c02279dfed2531a33bfe7db56fac0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c47aa7749e85035a0a2a3e66682f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38b3bb9f90fc04492c01aaa36f5f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8e3afe0ce3ffe7b54c33d4f80f9d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5647ce6a4d9e719f2bd71b01d2bc277576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e947e1dd3b89e05028a77584e34180577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e0ee7b8898871c40b798c9dc17b1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1068ffa3a9a8115dabc560ad491a5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad750b6d52dc14e801ad03ca5a25d1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1126d94bcfbf596dd2d9196176d5f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63950c8b6f7368958f9ba895e92a9e01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bbb6b6980650255ec55c320034847583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acae489d0dc50717082d48d9526135584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64dfa4ee05da5e5f96841d2b385cae9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a591ac9c8a0c05265ef26a6653120df586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5887027663efa77208c5563384c2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2016aee1830d8bdbc0684ff75396588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0033d380bd6520effebf7077ed324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750789fb53af32b9bca6c3bc14b6ab1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b81fe73fd4b79393bc92357905f375591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583173c46aebaa955438a294d284fca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ac7a8ac5e94145b2e05e68dd9aafe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dbb2fedddc9e7c5c0958e814b50d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0492de68526e15a6ae5efdc7227e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d42a7c7143058f5f4e2cabbc3f3be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75742d90eee6722197e0add0020cea9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd8425393a47f2aaf2dca5422d86fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06070e11300c8e344dfa8df6274ca425599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cb44801b49729942c18859c8106af600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd267515bff4fc2e81e2f37dfea90152601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9713f7a854cedfa088caad7ad99fd93602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b933064707c25a99dcf6c7f6f25ea603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560b8eb7ba0a8ccce8c36f493271d4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b79db7b652b2a36331f3ef47cc8fc3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b915b588bf7661e109d791d6521c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ca02b450aa0f363bbd2018a10cde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8f88dffff485848506e02e1e01c9a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f991c104d71f5cc4b871b458705f622609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad12613e04a828dbf0e97b01278583b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b847332a2d43449153ca3b1723bca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e54442dda30d1bde4c3be5ae438ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f1f396a1c9780745387776d1f4e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19668e9fc3f8c771a88ca08ffd80c2c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8746df6276b4655253fe2b95076939615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb21817deed5c672eab9df6652b5f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0be7c33a35d0b615d35c115dd383c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1147216d210605e77056fe09c803e54c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f204acdd0e2c3004a51cdb7a908bbb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1c85ef4d02508d371f92021d7e94a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c00e2e713119b45f8972d054fc6c12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aecb6f49bc6c2fc9cef220c13b0137622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94586c6bd4f74f7cf9b594ddd397ca9f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83fb3db6318f2310de3602695f3f46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3e33c300d431682049501ec4ae54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729c254adaa1240072961943081a299626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da62bd1eee6761c54da5f7c0be8c3a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbe6fbd751ddd31bc0c9b6cfe96f95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883253152ce917f5b0d89eb4b1a3105a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd959a6d0ace266fe4c72afacc1959c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099bb66372285622a9b042009d72a90631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f13686428912c9813eee3f139912b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9377abe89f448802ff25790ddf96d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950598d211ff761b11eab1707f653e33634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef4db7d58b8e6b9dd7896de9d40973635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c7d6d6d30a3f209316d507757a57636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8603ae552d2adb2198079d7e332a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e27a21e0ed30b14a1af7292433507638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a0eeb27dd094293111f701db5b4ae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5970c470406c75dc1063c3d3cda66e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fee66190b04efcef3a711cbd2f2267641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc3bcdd5b17bc319b2ca953548378642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5598edf5b2ab4d6dc4b51bdee66cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73358a47ad7845b97330b70a0e7606e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d42cc271147f02e8e528a26e43e9b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ae8c60841dcd5dfb66d576162627e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b543e7e4ceb05e3f6b5add0fd627e1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d7a7c28d51f0f21a58cda89b2047a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56789e4bd057d2e5063471caeddaaaf2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db527f971626bd0839765339004254650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d4202c66be8881e34ec4f9796eab6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc056deee5120cd308fa320f770844652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbb2ef166d0a2b8ff08887e9da1172653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5feaead13bf664aff3e5bec39264cec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7334a410c4badf601eef8442456662655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bb85087ec67e37110c27695ad7c69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2cff0b5816993552c4f4bdd5942df657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb6280aa84eff01c963ca76336e408658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48481c068307aef396247f7f28756ae3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba920ccced6843fd2ebab1e4d35c8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae64cb9ef39e1236ba06180576d0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4be439f36149dcdcdfc8bc19ba0d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88776c78dad78d2a9b871f9104e31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1db2cdd21582b30731a67225c9d32b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c277e7cf44fed0aaf553e45907f3f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943a84957a0172956891f6922fad263666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5919321857065664e805b8000d0c25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9473e50aeddb3e1b1a0d27219d812668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15f1744aeb69966a9a5c7bb952214b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e0b2df645fb165cdc2372538818e3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114abf27b920ee5ccb5cdcfe4e84a7de671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81503e04be9906b3f4e649dd68560ecc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31288a244cfa4c4236407621c9cc764673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21560b01df3a81ec2d38b876df88f237674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad797da9ba0c70d0f3f91767697b0e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c39b5b4d8a6bb2c598427aaae0749676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d078c678788bcb90366c10734cbe25677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568abf937653a76bbd6be3760ee75e52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385e641649c75d518346c6c24141e6a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6719fb99603d361d213067aae60d96e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea8581fdbcb0a4762b180eb472924681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf53b8fe15563f834e61a5de5f8594682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b20b2b5d01e4724c9867c879e6c6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad54b1589c3f68211befd3b1156512684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a66a1162d87027012c02e54479c6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9935f02e60109f4f049c4ba782cf6b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6497904549dd08151a8698c0d34f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055e077e04f1c9e45a0a35d0c58be70688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34f7f194d60ca6dfef3185354b298689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a29ef5d13cfe02719f5160d7938da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c58e862e5c4a19ad7c019f1e31f82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe401de15d22cba7e81dd687dabd261692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56335311cad490477fd1db69c6f422e5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfe77421c6ffdb679aa320e6811a37694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24262b62b19d25ff0cb5708814dd2d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8cea9ee639f8f649df788d70be06b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5de74d9912797817a6939e75701dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ed83ffbf2b0e66451d3a889afe22698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4cd7ec40ff47a882c1227e2b4b4a8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0f2ab9d1a81f35b5ad38acb0689e3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f4cd8a4427bd18fb7da1fe5915b1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb03c45e3d1fc784b392504921b504e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b58e601e77f8883f2229452b06a68e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fa04dae2bbe6d84d56577706b12d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecb96cde512fd09173ec41d30cadf9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3896b9368f31abcfe22ef5659e3628706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff31f79a709dc42f6991fe5d354553707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896a2e58c51ba87f5ea3c7932d9d1c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4385af7aae431302794f8cae13b08709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39610d2d59d13e3a42d3ae61f193d60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce390c838759f701d187994381c30f59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2f76f6bd23e40dff64cc8684503f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267e8430c60ecfe1e95e9775672b4ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83216558355e0419c3cdc773a408bdc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109abd2f5855c93adaf9908295b8d3f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09c23f656839f3295495cdcd25ff6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4cd1f4e6e1b7e672e6e78705bc872717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f83e76050e92384a0463a282632483718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d80560961a29de0769128f6f349180719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7c2d3910c2409a09f8a1efcefe1b3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e2a97dce68876aaa93a5311b02f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00726d4e7a3631b92c9cfd3805c4311b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d09f1084634da08c2284de27088e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d38adb91d2bd5df89163ec5b274fa8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b4ff3e29c26f428e2a24b24b46939725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09f63ea833adf9dad31f62aae81f53726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96934f6e3b1745e998a88534f3f26008727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ac4e72811671394ecfec6ed32385e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c344a32ed4fad22a69003b13612865729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab079c2e1b51d8e3d48510ca195e28d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db872191cfd4a9876585af43ef04c4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93108385b608d19b8a83d2ed6b56d86b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c4d4e46b3f744fc840ca2e789384733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4937c3d73714183fe2bf2a9784ba0f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117782738e90ac2bd24eee37455ee0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e15d1019f50c76cfa5eed20b2789ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2daa12e3ff265bc807be56252c00a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5162b6cdd4079f6169650aef4f2733738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71008aa5f39833bf3f22c741ace3f4ce739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a19303b1a94c2afd816742254e3faa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c9df0813e9a8f9fc1847cbc4dfffc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16a74ce43905244c560c1a72219f04742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5a6513ae8691eeb53c6b01dd19623743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207dc3b85e126575709742b526111d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36faba98419571fa5ea7ab601bfad7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b142678fc37bcea6a082ac87dd8d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e517bb4df139a8716c507bdf7a2be7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76357390c833adafeca914a9933d7834748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd5f4d0b54f7fe643d56bf6e2d3af749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caafd53b093b85e9a877490dfebd054750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52652ed836ee25f0271aaf18b066f0c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aeb6f3dcc0848301319265731f77b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385263c4f9ac150df031eaa361a9940753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ae57e7018017affcdb6195eeb0a57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fb4211315234225905321e307b8ff755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6495e93da51e70782b7c3f3c663fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1899d6b7bea42f155a55b9922f2deb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60f68f1487f4b07ae1e39d98f19ea2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1b1e2dc77619d51902e89eaeb4858759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133c403455c9db2f6c2b7eb47821b82760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dd0a5cb3ca62b74f815d0dad217cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92992586397be0a83a916f002ff2627b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f03a68c841b1c32fe3ee1eb867f95c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa8eadfb19f906e6a7989ae16d0703764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6a45b842f5e559c3ffbac5001c516765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89a422074a5b85cb1884ede1fab04b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255dcafa45df28e0af914fbbc2ad93e9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279af479aeffa97fa9d88efe3bae191768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb82cae02b9429be896819d46cd9c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f74a1f89a10c996a3950fc8ea02fd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02773322d5bb6643242e2d9cb7067c5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf8ded9972ba095568e6906201493a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbc83ebe548481970bb6da15acaae8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f09a413b79b5ac8a1334f3318cf2e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d911af63cc4dbf3ffb02966d9bd3775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b3bc0e81d72f3cf45b05f6e77a96c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d345e9baaad907a2a7e9e94a6e620777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c449f6126b3d7b8a1458a09ac1024778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37115618828825263c555d08a5d717c1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fc7533b5f3c4687d9b4fabed986a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a0c50e31b5bc0d08d10d4bd2b3a98781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fcb6a60f130bb39f2e2c36626a594782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049fa52c3c0d249cf851f94bebf6dee783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45071d3a3ef2d3fa65636d02ec5988784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33924d1c326716920e31701fc6cba1785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d444b5095b4b4032f99574e919973a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c5ea47f5d6ffd854dbe5b5815b47c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7ac4fbd0fda700361348dc2abd98788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55da998487bfff874694e2f2980b42c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e0c156fcf49f15ebd6861f7497773790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7e64e8baf4989c71d7b3f9b45440791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7988ef62d7505dedc85391636fc49a5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc29d3bb5dafb17355cf59ddb3ecdb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059df49c59606877b24d1dbd9d7405f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a98c644f0985041b82f5613852e12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c9d3cb7af86a0c537efb7baa565f3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbad6ed2d919858f9f5fec4bc13f30797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a49ac156ee10f40897c8306c89ed93798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25296f4339a0e00e5591c2d5c099fe40799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e5064d437756cf21e2c8c36fc61ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f216c0f0f5c853684400ad3e781b48801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4133515f0e281e8e28e7d53b110c58b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaf9f23462b16fed09c371c935764b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c479fbaa8c66e9c5a59c2ec8bc55102804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883063b03ee623f5e6c8ac0e944445805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6049bfd5b46980655962c2942dd84806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff920981497bb75a9afdce0a01e2f14807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874903a6c17b1ab94705dcf54ff4a0808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bd79c34a23345958ee0a33b431e06809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba216169db25173bd370491483de14810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6324a76162f3e6412fb7beb058f260811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337fb2011195b5105eb73ba822fd112812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f7e715508bcf8f2f8bc91e8ec9336813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f7c9ab0f8968ca82d4ee82a9a9152814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33f759e0708004e4b38f693607d493815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933c0791ff015d4d764ec4c1fab99c3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a1b8b8cbd0b54d4f0bd0202c11571817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb118d44a04453c199773dd29a68b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e050f92a3c9569b6e5ae4072ab7bc819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>