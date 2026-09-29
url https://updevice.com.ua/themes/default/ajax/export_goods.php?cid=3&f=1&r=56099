--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad960ba9073ea2afa9b68553d3b12c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15e851d77d44df17696d2810713c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5b3ff3493bdf4b273249fdb684f3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df236f953bbb54b7b1123a1691bb384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b71594dfbbcfc8ff42c5169ef351055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3cfdcbeb296b04ab706ed3d9e97366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a243d0c04d42630b611610ee512847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affc478af8f26b8b1a302dcc600a6548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c85fd9b98165cedddd9a48ea45f7a69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6833e793e4f70233388824ccef6158710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0284aa503b9d5cd0760b7f3e023b69311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0159437b6ec45f0a8168bdada500812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59436baa1fce85a7fd401f924c056c4713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f814eb6aae0468bdf495a4dd756e6014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5d13fc113c9ac2d85b96c45007ed715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c6adf7f274c2027f4e29dac3bf6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7be2f0aac14b64f3c6b6feb7be791b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83963fca52b2a44b23ed2573f22bfe7018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106e54986b90c72aa9290a5430ceacd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834acad9d5fdc792f3c73c12bdca7ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daa4daacb8573ac2a3cd4a484e31ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b844ac8594ed5cc6cac0dcfc81d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc192105d68512df222fc871abb872cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d343fe5c51aeb04605cc24e373cd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9e610117ed893dfa29e73fce6bb1825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a93a325c9093e8786e437add2e6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994efbb5e6d94fe70c8393813ecf740e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0140ccd51b7ca012b02fd2bf07d3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d50f1e4d05b7b852f02cc30aa1ec7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f68b2ada5e5941620da69be18990830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092e5a095edb787f29122349e8754f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b900197e0d2176cb832d494f192ef0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2f92978c3e143e05ce0d0c7db35db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8838f86f847e18cb654f0f189aa332e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce304150aae934f151b1f98756d97d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a935ef1a84ec15f54efb962cc1f6ddd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2e8bc645af46b89115c261bd4334137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc63cd8f1d7f18a45379fa6ab0319d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86789839679df9c2a6531ca4fe7d900839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bdddc7e2cb424bc8b66127dd80f9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c7ea6ca5af5e79d097817e0593ca141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2a2cacecf64770b6869d2d68697a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab46e83357fadaa917bd77a1932a21c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892814b7d974194e587f398ce32bc6e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de939b87ff871c4af856eee5aa775445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c7f096bf140c7f459b778d13a6dcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781cdd416cf1b828d547b4e23b3bdb247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05da1349df7dc1322c95b4945ec70248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a0c34c14ec7fd87d4beff6c89ed6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a7b0baf79ce6caeb2849fc8dad4c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744672f113798753d4cdca94b1b634c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4ce585f7e6d359d104e189eea7c5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837b4dd6275037d7598710667f8196a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149000c7190acfc6db0e8c9485f49b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23d4026470a04bab8c4d325caf791d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f1d6aee887b5b031cc880fcdcecd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40c843c04304a1ba7084f1e56922c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c254776c24f8ed36f2e55b3bf2e43c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fcc6567db52accdbc913cae56c8d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc2e1f9d78584b81eff2babcffe7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61362fa13d1c00294a0d662c17244b3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc634be5285bc821e406ed0a7a1f0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b3010d18a2426c770a2b6e8cdb5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1384193112ec30ffd24f1cab1d3fd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22487db7933a8535673223f3787d6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c1885082e9d6b7d7ba6490904edb366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422954fb1219719b617fdce38aadce5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18201aa0691b725f05c4499ab0814268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034be9aa70988724f0733f629de828b269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70bc56c618215f96d435ccf7d40a5470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fb8f5e4f1cedadbc1899100ac7cd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a287063f208042ec3c137912fbd5c5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff5ce92abaf17fadb5ab619c6b389973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abaa26fed9780e6ad8b7f3e1ac45f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7503e2c9a8a2557785a8c2588555dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a708741a60de1ce0ba18166d48335cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff19e067a1b7bc38166fdb1abe3cd577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5d9d35e5df3807502d571653a425178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6fa0766538a3de3bd492394c67e7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495cf5cb5e3651babef7dcbe6ae659880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d3f1df22f51fee23f099d8effb4681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9529018cd5695695f7b2f3f7e715582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0eb3c2042479a1660113350fad4e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a741cbf705c49ff39625c0ac8d67fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a7610bb8229e66f7821afa6b5e54a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4413b508b3e1a87dfac3f3f7fef3eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b09f9301320e6dc81f525270290b6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801404830b21faee79f5aebdba64734988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d8717df04c7d7ce5a2d97076dad7289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213debcbeb5ecf35936cbd1d614100bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf3f666a799e8a0e758c96d5e6ec0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c74fa7ce3a8df3730c622921e92392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bf1bdf417bf2708801bed959fcfab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf8a3c3f5e2492d832c2634b31f68994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ec8814c8165546ef9674a69cbc2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d8431a615e60f85f488e8198b1cac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb589c2549e2b1e5652d6b32c469e7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9562eee0e124fd5d3a82eda8a9ad94198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd7ebcbb0fe129b831437a332b20ddc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c96e2ebb1f465f3aaeaa43f86b7d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787dd006ceb023cd6b671a3758182cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b7f5c981bbf892a7b2d385a95d089102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce6386fb9d365fc6dbdd6dd56d4fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb2fd63bd98439c00704e5eb88b95104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01faca378c3ad87a082cc7041259c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f624e614d62941b7c6c6c97fe50cdc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fa27a57b2990fff7756cacc643003107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532847deb3c49fb21a32765fdbabc87e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8eeec9b3e75296397bdda08ba2fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccf0cc90fa227aaeb563ad774696b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554597ddf51e2bdc64ec9b46a2335af0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb537212737d82bfbd0dcb9d6780ca5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42203476d78447f37342f900ed7b84e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef51c42fca0602277e8aae513af0189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f42667237443ffb5c722cc3c3b398b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0efc6b705cf52981261ec3190f65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f688333217fbf3af6f7fb13e0e7ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e97ebbe51cf618b70ecd65968658b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35e010ea8235d32d4d89ffb077433119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e61131c80b6309283a543b317f2bc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021af2ca7c74d982664b1156d2e1f89121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cbe863cdf0a105cde24e70a6efec4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a768c899a72be9a07d1bf6e05169356123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2055aa28255315eb889d670170d219124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d019449ba8e8a30a3cb68e7bbcbbce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3232dcd412926db980314ef0f93e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f914531af05a87f99445f3026c72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ac95867c3cc6207f69dfe8ad89ae4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ac246d2b90a295117f83f6dd8ca77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ec34e0b5f363659c62900d6dc3f3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b91bf9d549918aafc5a71c31c45e9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79081c69ede25f5c372367ff8981ce4e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d734c99830e52a845b6e07ab41b2e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488951e0e75793cb187fcb092d154cdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841a31b8274b1749b19beb0e950bb43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6fc576bf4ed6a92f33fa47b9222b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687df40a63b7763c7168b6f1157bd6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f238142e2bccc4a198d4b79f1410d88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcdd29ff35b342c033dfb82d110ce0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c69c1f581149951cb5a520267b44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94024b72fb5f17b03791111753c4b2db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3e196bfbe5da990031ee3f82634f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58ba3eee0eef0393ca1ce4c492a466143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf0736a1aef07b9985810764256d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7915d8e77d7f317dfc6d623435240b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7660c785443ebd9c0b3af422bdad1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79416907bf2076ca4a5cb12441f77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f2cc135e03372b4268c7f775bcb2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72475af80b17c82adb40f26a16434d87149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a1e7bf799290039cf1389057d8442150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cab392a9b6566c7f5835ffe750304151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3b2c6bba33f8668961e302265e633152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eced3a43c30653abfb4b19c55bba65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874de1e8a6b503a2eb8cc9a0a0eeb9e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf72949eee41166b9df4774d7a0faa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9a8d8faf3fa5d8edccb892b664394156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee5d4c53891581d632fa4041d456e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119056d8e9468318d01ece88538d321e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00745245d3c01113197858bb554490d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af13777aa579e8bf2f80b2aeed1ae1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb7104b6c4b2a67a043b0af226943f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42cc8e2318fcb59a66a375653c0fe5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138fff8f176ae209114b252fd92e36f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e9d1db88770a895cc59488f94c0f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4279eaf731f19389c30628a3221d4eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183e74bfaf37d29984d31ca3bf15c23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779229a0fffb2a5a341b96b9f141449167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb204f347505906c573d6332fc82ec0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0b9d3ef93bcefedc4aaeb11b3e598169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ff6b6ff0c03154453b628b514889170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e09250f26c4a8e039bf6787f64fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668699928adbbd7f21746579c41a01cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18300349c647606e1307315e2432acd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10365e213cf87fbe8d8bbad527780f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3f5d35ef155d2ad005a998e6b7287175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7340608687ca9dadb470d78210eb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4c0d0cea6a7680bf4f2fcad805ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657aef852c76cd44d10c97c42e2245de178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c03a6da2d6f967db3f6d892a8ffec7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e345a467605acb9509654e8f335a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea6a305f091ab91ed0f4ae6933bab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05adfef46f3f877946e545de32bc4fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c134fc39edf7cd49a0624287b6e32a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820121ba1f6f6fc7dd13e9f2b7bf1a7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abeb7fac862ddddaccbdb1b27f65d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1155baa1d256827d84953450a162b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c667cf0cc807cc7e1cb3feab4838e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63495720b2a4001dc635984e7c9ba99b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb7294f8af13c11f7885548ff860cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa2a2784b592466b0b2ee296a389a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf98e21cb433ef2f74bad85f8eb4c27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1de2f7f8f20073116b21019a9576f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753835507c128f23a15daca489114906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15ead4c2b69cc19038ab36dc4f8055194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71686b1d71930d3ae2a1dc8baa10486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738aacb2d0a2a1a9488fc075d1389af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c72f2832c7ff9fad4a60dcdda87187197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41338c656132653b8cd162164738d5ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902373a7325309101366a6fb70f6f5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590bb187fe552dd2ceae255600e6db200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52911cbe86d13c5a726d883ec4c05355201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1490a4e4faaef781e1449fd4bf234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b693857ce6163805144aad1e3b455fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2872c613f68373bfb258d50bf322204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e46043a32bd56ae3a3397ed369fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb00c84122b29caf0f2ef6454d1abc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a6cc4ce2097c0a36e5d9c03dc9064207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d4817d607aaa9e64dafc9cfc9ee0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e90b013d13b9a17bd0807b472e6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c12e50b39e8f0a6039efa93410914210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56f802caab535327dfe70a811448e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08d5ece57a34d33d028a59ada40d8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176fae3e73669753b70a51eb0900b89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e06e4a2edd3012ac5addeef35afa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e160ad86570da5b24ae75be199771215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24f2418521d4f20c769f2c17b2e6a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009903357fa9b9244bc76a234789f9c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd12615ccaa9651f98e9526116500e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c85496205ee89fd84a0d3b57c2a9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd35727ad3e429a714a7870ce43619220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de23e60a0e448ebdc0506c532e62a7d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf2e113f9137936bc4648d7023856c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedeb744a7714fa3b05dde81f95a576d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cda60bd21b2315c2db27924c9b4791224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c459d6f8bb086c32eee6aa3d7dc5ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a98509fec40f15ba9dc29b6714805a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a1a8d31d13d0910503a5f4efdaaf9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bf17b1bbc031028ca413b7361c5fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825f9bbe9aa526646d3c739fda21f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cace47cc5b539088bd9c8dd701321e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303cad861a9ee8beb391401678bf5c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf93ef304a678232c17e8c419b05bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd166188a9384ea9123f98bc784d52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa63e0f8024078429a23b142a0a803234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c7d6aad4ff1e04b6be68bcabd4caa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791e4c69295648381e62b2dd85f32a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce962c081f2405947ea92bd055c52616237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb666851b681e87818225ff59e8502a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd2346da8d62f9c3893046095ce6ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da58e62aceec94c7be971eb5761b925240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa2c0bb338537d009fd79e8c5a32d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e21bc15a7dc9c840b9ee5273119b93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecab9ab40ea570e297790814a31ecc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e34629f48ab32e0ced1871385a93bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805acdfe0167faf06357ab9ae32b02d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c0450bc6467a956836b2d3d159d49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f9bb32cbdcd5fc9e82f46adf3f645247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e5c340f2998605da35b87b069a4fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2406be9f4aed4fddc3843ab0715bddc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac788191b9e123ffa232031fe4c93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef79ca1269507d21c9657da27689246251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b19a038a83a656b8b7846e2c88d90f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068dc7e96f55f7d95195b2b209eff9ef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaea8d34c144053bb9c78c5654edeb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9b4ee9652dfec75511f9c273ac821255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ff8c540c3c0a81d03fb3ced947a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5cf82bbf95fee96926b6436fe6fb19257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d8b28d3bac767f3a5916dc5fe3936258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81639b8b79fe6d2340a4114574d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619470178fca10942cfc6bff956a326f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80b3674248bd323b7e727e4f2ff1cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d625f81300b1ebc4549157ac2b51028262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ca556bd460307cc38215d422ac16a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647179a1692835f4a3fea2ad77b9c8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1bf6148f6adfcc659ca7d5b7157c1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e0543ff501fbe4772cb8c49a34565266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90072cf4f87579661d56efa02c772c24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e09661ff4f9e7be873622588d3420268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f0f5c154c7c19a37fde2950aceed2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885828e56dc9170ea21c7efe78e1633270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e36507eeffc2240fd5956615d6e2d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c413e39a89b9f7f2951dc6ae5d9448272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf9b4a857456e479951917f03b92d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e70cc139eee017dd4dc244be35af12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee895db38fd44c1f160d68dca52f076275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ece509a3db2c6cee3c1d953d83039f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dca3d0ca28d4a02558c256881804d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce03a74b7f35d2b16710087462a600278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639cf92c5615b6bf70e7c7d17b0d666279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c6224a3f08f0222cf6b9df64585e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654430d9b744d1713541b6f8cd37e17281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4d7fc129824a2ad4bbbc13454b51e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3644198996f05fceae651744fa84f5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4cb3e8924d47833716c2685a2440e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f25e0bef313c4c864db329e7689d9e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef28ebb761474ddbbc9076fcab4569286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a92382d6c5a4132397e043e398ff35287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc887b713298d341d53ea398f55000288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f158ee6c041a6967658ac0f54effe96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925ae646cf6ed862513f4b0b149d496290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74f216cf605b725cfe1219d19812ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7b4a51b0c3a6b561c64fd1988d0eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d2efa0826407b834b79ce47a7a43d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d51a00f16dbfdcf36b890f6e57c654294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49120a2e02ebc994b8416e3ca3ec1d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd015abfb20386a8df283eb3b234d7d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c7ca1f734d74118f588b27f999e06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5770b07e80d4b289f72c00def1fdb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2846153c9ec98dcf5c2ab30424433e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b688489a5baf6b6d163291b977ca709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e9e5351bfa5eb3c0bf66293a28837301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779ed2bf033e52ff70c933e3a193bb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb603f035c390f7da29d249cafb2f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bb802c7e5ab607999e21d2a9a5d4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183398928bb2c06560da4bf79a36d57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2710a2ab949774f03ed80ca46a7a34306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c90b9c1f21ca33b7dc4b8fa7c5957307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f644e6ee1e11d420c802ffc08fde01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94b4325ec533ccaefd2084942968bd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f310010e75392b088777e61a93e06b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9080f346d7d3e681442d15c2236c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2147cfae809088b95f8ab1c66fae2c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f96fbde493bb8fd24acddc2b21da8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d10a3aa045b4790244a9cd022487b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4167392821b959d42d323dcaca11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a404a05661eafe5826e1e8fa8d29e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556d72fa6fe3631e9ea4291ffb4bb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0d0618adef83cba202e6176732bbc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe7a9914f70224554e6ce1f097a04e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe5f04ce1909db1b4295a5ea500f14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d589c0cbea9b579113ace05494033bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0177efedd6783855a586d4810eae850322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e8c96915ec84384ff94a1d655eade323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96e6997d8a8d300a051aba4acee08d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bfbf46ef08b6448b5f089a462ced4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5d9a1e68f6e1a2c831d4fd04dc1f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e7453ad92c3c0c7736e6bf937067e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff59dc7a4de29a998e4b73158e18973328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b4a98a95959cc1121bd6e538ef64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46149f24173a62b2f7605b4a18fc3e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dd9c8f1669bd4d022232315ab6141331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b9338e0e02ec7e18f4371655167cb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8573c55e382a6f281a9cf979284af3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e125eb6db8ab52378cacd8146bb56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb889430700d0e57049538bece0f1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec0604cc06deaa4d86808099084dbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ec926a5eb5dcb5542dc04970d36d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056c292839e9203980eb150630e766b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96ae675cadfde88b2259d2c3c0772e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598db362dea4f67d2c16be7a0997772340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b785a366033852290ded76232bf17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aece8bec52e1f07e453f0777cfada6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91718e1947a2a8446a511b6b5ab107b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dffd98fd5ec2d14a2a0264259a8a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc2375a628333ef3fa8ab809b55cf2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51f16b97b7f62c643445f5ddae8b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7a4a8a25615b22c2ad6b2d2d146a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fa466661fafc2ebdf829bbb703680348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500eb460cb5c55a69fe58b69690ab0c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f8e51b54a1be0e7c4d3f6a0db967d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81cb5b8906a3f90b04a7940253af37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa06c91c1219478130bebd48c050cf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b87cc2c47781c0bca7e4d97ea3b54e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce983998fbf02e3303cba51c7a7a6f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4fa3b05142601941036f908532d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024c2e3ddd59f428600ad9f4dbe82a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dcd5de924f96221719b1686dc36e52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a1e5abfc20a3b08b4eaf2957b4d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff98d610418b2c6574b0acdc5204e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f84308779a1a8b6b38e437256a61d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09630a2c6ab6dee0b8ec2aeb7590b864361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb3b2526e50698ca6baae1e1f535cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47efb27f06871013c2b1341f9f6dc0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5526318858ecd59d735cec2189a45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebebfd212a9faf056d1562fa24fc1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d5850fc2ed5b2f76126df940af1f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99c15aa4a97ac7665a3721961ee415367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6430fc2cdad86fcd8b686a683693368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8efc8763fc0de79732e59813f53f2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c68cfe48280acae75ff10f19fbc74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6650ca23d03d670ff4a6ab30d187ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf37ec9982159a39fefe69be6ba808372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61c719b814cf4adf963e7d1637da21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713667344a4b41a37b956ee285eac33c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a838afc3366fbfa044b0ac7787b1b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be7062f69af846108217ef5665f4a6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b79671caf8d63de291c75c9f8960f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144b0b349f596820e2ad126b912988378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3c5d2250b560b9eda323fd0c4580c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04dac14a8ce2692413098c914af5b3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861359c9d5dd9a97673c0f4f30d96db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734a1b795399f7309b514f649355a99382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995037e7d836c705eb18e2737b105521383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf71c2188a6f30b1936f72a330d0f43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3508e6ea512c9dee1fb8aaa1820f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77573a802ee980b71771565a739c9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5c755f691fdd8e2137e2820435baf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db25d26f16233c109e6c4124fc2978d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971041d87d213dce20dc166d1d460dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcdc324a15fe3feea5727bd3379108390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f630f72a6ca4545c0ddd3c5a8b11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ccd2804b0a933dc029d9f22550461392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239a77b91a5d1615d030b8d8979f2ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c40b6908ff0039bac3e813ffa8d96a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de846847e8bd1426a04eeb67927915395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247b31c60f9c018971c5edd58b464a3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f891fa2ca6a67230752a2a69d7ebd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e494336b41d8e7a38ff35a24561fad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ee73fff66ebaa71f7966fbe436b21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a83a0a62014ab15a74ef872193cb46400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ff210cd29f341af32bf76a7e2f9cc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b3b3d65a4067355c8915ea17a4497402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b8013d1e6ea639f4bcbf03c4aefca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cdcf0d577acb6d9ca44ab254ba8d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89834441831b6580f032c934dd7e9fc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1f43e7343e0d4cac27af0b3b3479a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25d375a447b66df09cbff19a06c234407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a384a09f524a383923a71a70ad603408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570005c500516f9028c33b84b4dbe07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd11f65cfa557b825047e9a489f6c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0000c0577b7654f3d3bc5c286aba2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1e1110f6c90ab4013a153592f814e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c83d02a6baf43ae9613ed73323590413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e159480e0849ab39eeec78a3eecfe09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeede27c4d765bab43b3c307fb5eef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be679bc3898ae7a5b038bfea53a7adfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7946fa140e9beca06fab23bd3780d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad486efcabd066ebdd2aef30cc6b1fb1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7cee5374a8efe4f22afa6f5cd2279419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f62a6d24410049e5646cdc8f975c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb85c9898b68ac3d66ddf0ab55c7a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8b48b73f6584dbe9d1c5a34289c97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d0d313a53d533a7e440f92fedc17c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72bd836f46d3e421aec6949aa3e5bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fab12f0562112e1a02045b61aa91a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6220ca90fe3214cd29627b20a7aa83c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b41eccc709756e513164e04d114b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a1b9edfa60382fba5d779ef9b398428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8df945d548c4931c5434d09d69ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15ed879dcd9b324a838acaf6075192430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732fda316a21048cb107d5d788fd80d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e3d6ff59d1fefb00f987fcd91771c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e02ea311d28ee8311862c08a2e7817433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c613fb8673aef51c773ef0bf23549434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa196a02409cbb8fd077ef5c76e88672435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d574c2b9178b69df41a32180b843436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d80ed984c178adf59c193343bdbcd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3efd1ec22058fb5bbc8c96f9a96049438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35488c9efa7fdecf9825d84add7363439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4165b1e03bc9db8389fd75291303621440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f510299413942cc9744d425c186d96441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878c46957055642decb236b62342734442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1af588c94de5036a8718a531b6e68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c89c3babf260bd753f9a1e5884064b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2a8a212332b3c11f1e1eff8cdb32445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8bdd94defc36f140324c345c39192446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca82196fa6b9debd32883351da86c2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7726fe925067fefa2148d1f185012448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a2d2804f4685453b7c6d57d41305a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8004d951ed06ccfa43c2f83905414450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1edebc8832da369745757579f6414c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377a9bbf582f1344e746afa596bbda8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af12c62f67dcf7df692fd5b552565e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5faac6a9eed603266debc444b741fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1921487302c669bc22001cdb4a1f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b224dce543287bbd20fefb1f3ea6cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61585c228d808a923a463348b8b87e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c98c718fa44dfac328eb918284f98a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db1003fe0d8db27530958c5ab96a33459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639fe296f6685c97837b4f4d6c1a243460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb93cc621fedf57ca661b69eb9a1e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc59fd41f23aa249ce610318c068f24462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448949cc4c3463ed9d503689d099a812463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379aeae458f6ec07f50c229d4501e1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5431e3a9af3019961e079dbb49f380465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddc1a4bdb116a98d2828c520279032466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e0c4820925f1b497a632596d97fc9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae513e273bbf0c55addedeb14e49b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326b0d1aa5325355d2ac28cc97faf5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d4ec5732bd73be1da89c1bdefe53470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc689ae396d30d222c02fd6c38b70a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cfb5808910b75a350fa4a5e4f0282472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611dc582b2e03f1644dfc512b491432473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e73cd1c61ffbc2df65ff16770b2bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996df9dafc25f8be1192e5e6b84feb6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b8835c5defe932d92e7570733d75f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae769bf6e1ca687cb97cb3e0cc4f1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa6c3140edca548732a1e8ebf71216478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90126abd0058ee4730b226e8b4a13a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6f367a98eab23728819de3eb54f23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c0d708397b0e31c5c464e56628772481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2c5d73f5e5097f319a8bdcc9dd538482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b99b1fa0e73dd0b07a0803ebd351d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38cbbac67dd9217df1d9dea8930f67484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b9be5577baef4eaf1e2ee5a5e4681485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b16738fff50759201905dda6e26567486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d68e12dc01904eedd7320167fcceed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ac4e7fb1f73349f3107c1eb418ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168fafe2e5c6dcf38c14119705bce9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8fdfe293518768e414ab1d85c76bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20183c6c42f10d9a4df7d7d131ceb556491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eceded3b26ab164e94e07ee54a674a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac2a9914d63823e05207ac1666b904493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c81da23c0c9f13375c597fb57237d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929b3670332aad3f84815779eccccc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b12e67143e9ed9ed96791da4c4ba0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2f3602c99c12b775717bd0947e7d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458600d8e58e587def38dd81c5e7bb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc5d9a3f63400982d40b9af118ab1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9105e36c61d0bb78590c19fd534783500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbd865e9cad8fcf4e2fca591236d33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e790d1cbed3c5f1088ba43c6e484b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5141b2abc5cb940a4b91dbe5d941017503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac88f041dedc97331ddec673d51dcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f802318d76f7188ca3be5e13aa126505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac3b03469f5f209a17bf7d7c862ec4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5398f954a67fbe612c433d39155ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66de9f5c39398689a20f8fc1db76a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e921a66cf6e9c7e1e9439d3d2f772509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f0cd8587fc5a3aaadb8329b2b312510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafbf81bc0012b1fb272b38504571c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6b53b39e97ccaafc9281a43f4265a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fdef07d5936a256fe721abb816291513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c166631f2b2e5a3a3839a395e816c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a352086f560aca53dab00a375de7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111215bd4b1aaaa3f8884624ada37a03516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36392d74ee24c9cb6453bea84ec5403b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abd19e52b744ebce19931c1f0b39cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8b49ebcfd20c1152135edb43e99e6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44055a7edcbc8e7d7058d4858ddc1e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe634c490e82e61c17d3f8b7963ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f63a0cefa5b6511a23fe32dbe5c5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40eba444c6e5a207123705069483e88523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dbe268838eadd8761b54ecbdeba77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97925c8637604e017650d51f54951a80525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb3e1b6ccae26974cdbf4d07805e34526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179ea8abbaf28b6ccc22352c403b91b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1de4f5f2104ee5d0b924264ca26ffc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cd416a0597612d7af13238e402895529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21d5340db85019dcddfe3c4cd5010d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b73fbb2ba32570d4013fd8515e344531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af9b5d6357c454d3710c36429f5eee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc5de7d1823112c75b64dc1de75ac2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee91e0e000ba9865e8ac70511cc9ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5e36d874c1717238079b22ff4a7ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7132a4fdb16b3c2aaf1731554f51a72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a23a557190db40595cfbe607b8cda0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ab9d868c46af198656e69440656a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c890c4205a0b3d51d6a82393f1cb135539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dba390b25c3eae5212119549c373d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dae6eff14ed5975fd250f21f047ee541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac4f27230bf2afdd2e5341ba33a980542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8ff4ed900552b2d4aec1103dc22f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593544769a2ac6d58d466a3a2fbf397544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5e0d07e2c22f9748ff0c1b420d071545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9685d1da0d1d2e1a64dd069d78088546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec2f28323d3a55d30c384094569b905547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3e1cc6620ebdf88b45ae9de5a68af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd679f3aaaedccbac6e58ce594c130549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1969567cc744f9c1cbca8642333c21550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc3aad6c5b52f4bb72cfa114c6f570551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f90d0f91c34d7fa7fc6d54ae8d7fcc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cb828b51cee549aa051cf3586a41c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b1480c724e77f19191f6a3da47207554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855788124f9f9f8307d84b6c49a86988555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4f458a693c265b5cbb4c7bf190e69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94b36e86764ad76ec96e380e033d82557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded467cb9d1b061713de01c2326da50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ad03d2aa1fd8b4cf792b7433e0bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc76e4c8ea369aaab89492313f3e641560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeba0d8505cc3832803efd2907a0f86561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18cc45fc3ee9d054e367cedabb3cdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b063c7889d9d80e4cd1a6ba19e5583563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bcbbd9020d11a9b50232d42d9713c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3222df1b588dd43c955eb6b17d682f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be855fc56029faeaec5f9aacc5cbfd83566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75a44b8cd98b45d300d9e064e299d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4d8cc334364c7ddb255de8bde923f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5de16abaf79f256f4d0eb631709f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd131aaf2ca93765c2cb66888ea6bfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fc687467f72e03b39a20a376f2427571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329d277d9e380f4e9e63d8a4e410fe6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a995ff81bd6091af9a607ce5ce9f1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145fd953a5d6f131948e23e9409549b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c258d3ae9f093d31ef0b72f1dc0b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c17478d686822fba77c1226403330576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f3df2b2081458a6002ff24bc90ed6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0ae8abd89238d0581fe36b1e604c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566fd1e5f166a06150b0f662f4fbdc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2601d72ef3821967e46a190c72b87580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90c6a19727be38ba0ad8556bd2f7af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ee7e40d01fe951a95da0212d38ca2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0082d2dff048b59919f148cab5861583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f5cb2556ed2e24f53b2b4ab5b063d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbebaf55ae2ee23467f932dc6d0ffe5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31732836c1c3ea56286d5cbff9baff1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b34cda808b4d3e4a71b48dd0b539587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c337776d5878e8862f4707f393ab44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6db776904f1bb72b88049a9ef3781589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e21634f5447cb8e5d17a759939a2d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb972391ee4ce67db864b44e9fcf1ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75076d12a4b5c5ab82808d648315d48a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574e048eae00993bba059d6b4e5eca5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92eaf7c1b0350e35928c40d5cd8d7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5557b99c67a970d8515db2e76b5918595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf23b65d07efbca94cbed2bdb14609596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7bfb35a29d5b1b52f5a75a0237ffa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0825b342738d207246bbcf6f33f8e9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e7eee5b2339d159e8d95e294b974d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30817494b2afb8044f1817c660eaa5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd0c32b9aed0d8e40b300014fda81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daccfcd7ca152f7d62f9ac299cee491602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef85ada05077ee5a705c4338259d081603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdbd1160e6d434ee18a8451d254ca4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba72376c6c7b60ea8ca129627c2d5e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59e7dac83a264d6fe72d691d231f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5ed9e76657e1c67d9d80ddfe8a423607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d6d598539a8be0c53daec5f0de6e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a768ad1ff2c92122f0907bf76f95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b077c35b2a89ba128cd78181a253c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c573d33f36d9beba7c33044996c70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de67f7091ea2568d5683f9ba591f763612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6c58b5498e2e23793d2e7ee0ecc7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8adbf68eeec9b1764299aea9692941614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13bf9c826e673d858c5e037b5fee4d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94944205624d4ff7738994ec66daa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c45a7445969dd16132f0c604d758c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049a5c0de30052b3727d13e362575e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eeec65ee53b3598e80c8d6bba900f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ce3f57c53df0c694d2f06afde1e84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca564874ae6e34cec3bcb4e6a9a5f2e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41298ccbbcfbb3bafa6458292c3cdac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd356ebd09a5c86cee47b4cf29dc40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af1234ecf3c6dba4c8421d93c16157624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdda7367df55684d1c349e106c7984625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd58327798cb6f5c6a263257c454f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9688b6f89a7f77f486b87bce10a82a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55819fd2b96992cd07c3315a79bbccd6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb4de53589cb60a91a38821256c87e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8c8fbd2d3fd32965d82c2f341f2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eba693c7f26381bf5965068eb2fa61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42156d66e9aeb84a0a9ee204cd85afd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645da26ea381f9ca98360541dab9374633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e2407f0b972953b7207b9f37a1c74634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327346c6c8a65b8dbde264b9bde44f2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243ecaea23f4c5066f064f5543d486d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb380365552c0535601052a941f856d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b223d2441d92ce2103af120e4704ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5728f655e01003264a70cce753e059639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f345c6c20786de18dfaf2887b6fe0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee855aa225fe654fce33fc18c5c53c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f968992426b5aadc47703e8c06797642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0923b4b340eefd1c32dc19b55b321643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff3162abdc1144c4ef20139e3589be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738ca22971341575ba987c03b8bf76b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a54517c446dfb047290a4329dd9c1c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd316b1d5b02af14f34f145b986293b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b6005eb1ab494672e746570bbb6b9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1651bd47cde20b24b4e6a3d634e2e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2852750da7c9f7e335a6732dfe577c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf518306e18937c4024b5cca806236651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa14fe939b3fa80a4cd7c4d23305630652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f01f6d69879b267b6822d88e30bc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba281faa0318a88c6a7cf85f6b9eb9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f97ceaed50d137316df29a65424e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51213aaf494a99007cf8b6514522e1e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3fca0f25cffc07318b63bebc06d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28941c4d68b97e51bb8057d66deb95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20989c7c7b76c9afe2e4f4ed99b2266b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620fd94444f6ede15c893ec64abea91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a56fc2113e1c18087dc1d564c8294661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c06b63a025a669a32115dbfa8b4b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b8013b9e81904b30e04dfbabf295b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344d8683c2ac1492f4803f4e540bf9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48813e6ef57a070a413ee3675b949a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8413ccf03a046e8bb0fa61136c122f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbda0b2f5ab7b8376c99561d96992ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4d7178d5b1dcfc44e4685d7e78dc5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f7d488c15442d1f8575da29a81f09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f822439621cadf591258c974ef785a4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5185b6eb3e5f8cae54dc46b3077dc3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf497a95c58710443346900ea7114103672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2ffa5372d39dfbf1a4f2d81f86dc4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1738dd40f7340819d7295c39c24849674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4736d10a4e19340d36bbc28e8ece1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edd07948de932f5b095ee9a7538e03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb24d92bfd6124035d59d19f6f4947a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6e1b4694d1ddcd186837eaf3dc375678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42826171743e66d4bc3204889233f645679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1272b60c78ee6492e6f50dac4084f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf9cb3fad119f1f07c96944e7f1c65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ebd7da4ab7d002bd0705e2153a90d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73d1cbc4bf2714a17d1d0df15037ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70820919072c8c9cd4783da314941cbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee4433f8c9e9c1732309806136c3e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0436c55b9d62038b0985d681e6de45686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb595e7c3444ed6d247883fbe4286c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444383c24942cc2127c7e232b1ce618688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b0cf01aae5449992ee6605a3eb292689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0d6161680a616a38084d67b103626690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94afdbe4208e148e9429ceef9a0ee42691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34f49aceebd2051e68c9e0681b252692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e735fb2815c8f341f5a599dabf79b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806a25a98f525c0eef8b4f7b1185c00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40809e729bff305acad3c4e8ae5f7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bd584fcf9e3e5b822168e0f15d32b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9c68a6c016c2dc62d62c004ca1c90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9a8788eafe4b44b810e91b6ebb325698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2636a4f345bfdcdbd774be6f1887fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f07b1fc10e07172d862219312c37700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d76544df33a7481a34bc5b773606701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0030f02b33d1b0eb77e65da2a541b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a6d3ed7247097e563affbaa2b1bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83692d477ee9777e3d758483a5442df704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a93b883a175adec596dd9ae999b272705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0eac3bbca00b21b9c570e33662c2f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c91e8ec1cde594fc4542b766d079f0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953fbbe09b315a703a94f3f084d480708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e246f86211fef6e2fa64d113915c3a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fedfc9f397c4aa5c4dea20141c010e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc1350d1105184ab62beb4253f7ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f78bed2e5112f9d9c21aae6d43b35712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d8a2619648ba3979e1921ad9e85b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3c1f82a2ed5e0a448ddef6cce1e72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe98aabf6b548b76ff5d6155c84e823715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4937b2d811cf89efdea15cfba3505a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd69645b3e447faedea7c35716a119717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c600e07315d8778e91406e8da5212718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d234c56003d4f24c90ee0496e58c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f4764d6219be8e3942c5998f91346720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420f08b63d27843ca27ec8fe19357de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c9d977834c1c00e7c45c0b4a1f54e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c97e027c39f95d0053d0d756e228c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a22edc6eeb6494496ae8c60c8ede6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa84e11a4e2b6fd3272d8884d7f5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cee49b57e807c6ce9baa6ff7680f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad754e505a9ba8f9f529e1414470bfdc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd89764fec643e3d1b42e2e58ebdc09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec95e8b2d43910a2469759544bc2c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2571f7ae17d4181ba83e16bdfe633c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e413621afa6eecc907374c67b32039731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1cfc5258313760aefaad48d6b4235732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a58ecc50cce66052bb9e7b5c0055b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54aa21f6574d018d4168c0e779c157734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599206644e4c78e5948400bb155fd96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b59be72dc23910229a9bb51a1703c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191d40cec8b79649aba4c015e58f0c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366cd354152627f4e1ed950a1adff04738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6b7d08813af3ca1ca6684249a196739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b1d1b40c267a603d91a793b03cd03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd052bfd386aa2d3186c0a781c2869c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d80861c7351e5510c968f8c3fc12e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0ca59724f06391d21e26845658603743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c540117560f978b3eb2eaee08a55b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79d9ea0fe29b3d8b2783eef6230e58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359ecc5342f3c7800203b1f71cdb6df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fb231a648c0db43703007074ed016747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92bd03a2fa0ee181dc091f2c0c970d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff993a60e2482e11f15dc7a5ba0bbd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29407e6e366333979d5bbe17bc55f91750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4219c7bab7c820f87d1622eb6c0cf42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08d3c9dda3c05ac1bb18f1ab587718752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0665673389749f225ebbb41bdd5e118753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74da466a4079246bb1610fd55092cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c03c7e5c8a9f2a1073336b6cf04aae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de9f8c0ffd95106c95f12019b35cd0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad94b0ce9f5888b3dad24fd54d4b27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458e4a571d57e9b70b31965376c5964758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f78a2a5a808631030726e228a4ff7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c691833f0b9bd6b01dd41de94e2303b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9fa9f437711bfc2aefbdb9b6b9e19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833247e7a5553ddfd51d74fd972cac19762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625b3d2480b7d92d45a859f83129dbf763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c542c7db400b2675ded357b21b22249764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934d32c15913748f01a356035041782765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b691d9d2e8883442b7a9bd9a398ad2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894346188ec8bed1ebb6b384d4e5038767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c5e7f80769667ceeb5b80d3800d55768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f8cbbb50199ae5e3f45168c8fac26769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77adf4684c393bfc97fe353e1a0726770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c753267cbb30f32b44ba33f5b6749771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a44d14a7f078fb1371e9f20051ac2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf8a5bf3896b28f5149dca43061217773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb575566438dd2782b37886807ab6167774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7e1374930909a5988cc211166592f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caee5c79b5044f7fdc0292c13761a81776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78c271d4a8bb5fcc8d24f34557d6f7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6af0706623c1c9caddbb927e7f27e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde85f2eb0e7d1b16435ca0e7ebb6c6e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fa48e2766ffc6291f97c650b19b4c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed194b10eb4e822fd4e2e2b40a8ddff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe3214e6ed34bc297e64ac9defc00f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b268dd77e01beab7a9f6dcb9b1fac90783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6929d131a95b26cbd6ea84b1aad79784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc7199ea7567d136c348f713d76b3d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58b36fe6803325c4f3d05664f77119786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6c110004b931f8f9276da794c2026787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e54224528689a22168bfeaedb21271788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a097407f087fbf899ffe1f172ca5b7789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0683814d2c75c1420a29e3ba9829e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5857599682ee006620372e0a88530eb791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e9b881f6eaf5ccf9b015e2c9237f7792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1591f8da1a69ba032b52d8aa63661c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14aac1fcf561c6e3bbda1f13c3fc153794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c1adb44b441cb5ba84122c155a6b4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9213ac5f792e28464651b3422cde5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec5226f5127072b675074f11d0b3e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bd3868b016af282908c1725d0a7f1798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676033586cde341ed249c1a7b4436ce6799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31c134d59bd25c8e8d962421152882800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ceecd9214e5b25da8c51579349d90801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edab788dc3d6581900e17e5a71f16bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ab9bc7a97171a5986c5b6af56124803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41bda3a050f74f7ff108b29990c7e3804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0004a45b2122bb7affb8f5439e8d2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7f5aa7f0d9d2b0887f368161c50f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d4df85d003f0618f10626751a591e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab142022d28c7abafb75bb4fc0cb2a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91911391d4a1e8f7dd0c9c7444affd8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca583a0a9774d397b14c886138cf851e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b2d1fb639dd901ee90301e30d412811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d45d93048eb6d5624c0db334c6b40812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f01963c8d7223be93f61b0a2b628e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443fb80d6246aa2e5cf78e8c9db01a7814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee6ca633459649ba8c2567cc3c6a0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4b287a377b2d73dd584321a821f15816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74f0f9eb376c082f6a9e486e739e8f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91010907e58648c63f5a0361b22c9833818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a7e191951dd8af8fb3a6a8526d972819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e1c1205bdb8142ee59b30373f10bf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadf20a8c88c2631c25fddf094a1c8c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a35c0f64f8130905bcf7395fbd901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503698eb5c7ab3e0ea487bf86773b132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee64708a8e72b0e8d770302b56cf9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f33e00b0344d02e8b1165371fdad054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c78235d8a188116026949ef0c47525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e543fa767239ca2f1b1c34c50cc80ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d481cacb011ee75d6998174b2609527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201d90832710190543a325bc1a4f7818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9e5754e93db7c6f78b0a9165d3d5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473e26b8b4365b3471ad67c4ee7a61a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091428c50ab693cc55453b602e1f08fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098265cff5b1c10739cfed1876f361012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a224f20a41bfc1d4caf2d4d2dc4df13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a789d8d62aaa9ab87596e0fd1ed7814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a934e0b38b2648cfc8fc2c0290ef115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206840ab8e485013e1196c550167f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695432e473ffc17fe865232222816b5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4cb8a573063cba885d8f2c8290d4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45448be1788bb021466bd09702518ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1101df34ffee799025ee81287290d1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b2b16593742b90195e704fd00ffa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78fb9e5b33769878febcb4a2e97fe622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a253d18fbd979505d55aab14c0d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76f8e51e0483b168e41ba0fbfb445724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976ac934744daa9222477a2f50b7b4e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a6755ebe75ba1029c0659259eea526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d94acac66f250cba4d26743c5064a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b2f33d62136359e2cd9e8b6a4483f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366f6c4dacc724f1786490522b0333329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb2df6e2cdf218cbb728de67cae61a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf976537dc9ec33eed892617d069865331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba21c6ce1a945a3353d570b1cb4a74132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ed5211c7f14eb9bd7b9a762485ad833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b2fe71c894b2f83a9470dcd699fb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e7177d44e90959ed489861edd082c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3efbefcf5713cae8cd9beb590024c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1f97cfa175da915635ef47a28e44c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3cbfbb6e7ae5c1f0145c4f0a1925b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b86560ee6ebd4616e5e744796d246c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282747439a85388eebd1199edf5621540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929674a236100eddbd4f52fe3e5299e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3872d94a6ad834e20d825a323bd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7662086e6e758b9ed63911527dd799643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0a2bbbefff4d1d1718d016f24a02c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb8c79f5e8166a5da5f0281a0822ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afdf6eb059018f6a90f5db645c572e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058766319230339bc1b2e74165b29de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06209730027b664534d7d4c9b6a280f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67ffb1535db359c83777d387fa6cdf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d5bd1bb4f0c969601f7554cdecd2c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca913473a71c154b44047cbd54bf34f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3393121e77f26e652b06ab6b62a0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347fa0490403005bbed9bb9876952e953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595948c7b1a078f5037d09eea1aa688b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad08689c02e5242872c92be02d785755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8541962021ca09082771f85cbcaed0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17e9fe3eb477634c534749dc4c06e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31fd2a50e412297f2b52409374044058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e30f1d3a0f2a30f8e621b95b729c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec623e2933114699d01d248c774c00c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fbd952bdbab7d47a4b723ab517a7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048f3608d64cf698472dc771f1130d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10e60501e606cf5b367d2f73848ba263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b3e41a1130bb85cd9b0c6af9b05b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf07684c604f78908d155c60d47a40065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af46abf7bf13648943abb2fe9f2512966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe182978ff89f80c4e6797cebfdc85e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef556d7a24e3450501c93ed35dd8f0a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cefad4845a637c9b9071dc87b78de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed911e17fb9020bb91a9126306ac0ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b70b8337b9445ae4f4b39cd54f3db571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef7c7a022fd547d68028b7131e79d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773358956ccfd650944dd45b4bc669473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a463b53d15e6f10364d1018d23a2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cba96a5592410da2a6b5ae3d368c8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ee6d01fe1aa4d75bbe7ba12b28d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b713851041e77b76bfa37af9b87277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cae3f34adecf2a46f44ab95028d7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b4c2668362dac5ad6dd35e08662279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b38d213c0e70d57f2948cb0c5ea757880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade21e25c10fc1021632e600a92419e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98547d7f7c74da75e926784257e675082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc43eb8b7cebf34136e4e3a46610af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74931c5d70b387ba1564247200975f9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36990c4d839bbec29ae4008ab24b21d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b572dfa6b2b80e4d06bd9119189486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0df646e60ec3464a467ba1e15eb287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e821be91378479ba4481483a804a5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094c1d088ebb04230fa8d3ae8a65caf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915b638984c6e57446a17abe70276190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075045c6486ee4da5313493d35451c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01912350caf953f9db7059e171dc12ec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9d27c159118d09dd3f6fd1cecba6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c63be8f0a653694c928a5f41123b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed418bc05c001f01aafe5266ad7448b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c884836c79a828395ca7fb2e3f125696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a074057d189063cb76b71a9334e5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f1bc1488d5793bb59d497998a5eb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b4c46d8b228c892156006cf58583b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e8e4cd9522688372c176d64fdf04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d59640686eb4755e3c2a2389ec950101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b446f53218d86d72e6baa0f3537ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e44c9a0c41c84a70b2b3bd8fba6277103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55bad86e0e0f2eec1a08eba21a4781104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd53f20cab0530ca49dc817cb6d2986105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b9f6f29f0bce656c716028a7980b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726740812b6600068e2bf86a6b0b16b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412541bfc7603704fdb62c4df7a08b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846a29a2822d0ff9061127f15e97121109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e283db7efa642c85561cc30e596600110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c00a2f72abd69ba06fe6813bbfeb52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d955ad798653741fd536f7394db647fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ccdb36ec6501079763354a2c2d6ac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307960fc2e1e34b3f7b7c006d299a44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e9a0dc1205eff31e358210b3301a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36acb07aa379f2e92de43dfe388b222116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbb7a0bfcdd9113a9c2cc2f37050bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d820624e966525bc2bd95b8f0a6ac16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2df6a72bb8901731188d1515af64fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f9c4d27d876dd4bd5b8d51fb3d50e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aeaf36f2817c32ea6adb8bf873070b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac43e8836f1945abf31b48bae7a242122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb7f51fe4aa4a38debdecd1d855fcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c4ae88ee9c44574d0ee6fe5dfce138124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abf71a196e227b608a940053c5e119125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9449cf3fc51af332b50ce45193153126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0f6f63e2ae24102ececb76f620e07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e261dbf2b7f9001ae1159dce82455128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f93a2763c1c7d9cb2a2bb63b48d7d8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3816e3ebb95a49f84c233ddf8cdceb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3dd62466029706b5868a3cc25c30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7f037b6ca2e9f86b37040c6e2c6ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4cd05dd52d01d4ae6af409613bc53133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9a4c306abd1bcad3fd98731f3bdac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2811cd67d49920afb9f8839925c1f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a2c12aac7e6ca39f86a7aa8b5ad0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bcd8d6ffc2c499c32d4b9757177fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846220603886ceb7e2fe87ff7697b82138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb2d202acfa02347620c48dca2f52b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fedf80321cbdb5c40986d24b556e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734af1dd4c89acb06c9c20dd68a1ddb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc90c1c63d04e759fd16348ad3d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4518b51a518c041d186c10e7b3c4c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d7c8aa037e530a20383fbae331965144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9a062834cfe4c01c70c43779f9303145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba422579d8ef014defa9c15bb5ce82b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227e02686ca7863540bea3c20fd35c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc10ef6c9b7a9897414ea7e0584ccd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a1bcca1939c22d3d31aa28b1c49a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf7ffefcd7f1562f496dca7c5bea0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91acc946d9e7528149c3017d243e74d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8c3dd6f4820fa15a88ca18d1b3560152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84a0b847340926f2e981362a9e12e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e51a8569e696ea32f87d914384414154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a47ff94104025a68867be38621c98a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f208800139d97b574260946a204ae1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d0d18533bcb6ab6f6ddbb7141fe6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5ba27787e9afff4974b119aea385e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaef30eeb7b779189b781c129589d54159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759c88ded6e5400f3206f0c2e0f7e17160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2fc8883e0a341d325854cfb82176a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4f1efeb7718b3e502e993aa0b7a93162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef459d83b07ac0c425b6713da60a2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed3c39f3163717dc7cc265b2f98d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12616ebf0976914c3ec21737d13d5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e6fce63ffcfabc6b155b123e6c5be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c7a20a09d63f3e874fb46ae2932c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ef06ac42b0193ef167dae0e03790e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433797a36f4927c03ed39ba1b2115d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3919792f12d5096d46288ecc6e8b54d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31bbaf2cde5266e5ea1e4449eb0659171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e15216d43439485b2c7f97acd2e18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dccdf1299dbfd22090326287bda46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cc43ab768efc6e748fe7edcb80d21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aa5865a5a8aa8d6b0f8a00b232735175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587837a8a70519916eafa1d7f1c3519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fedce34209387d8ebe048254322544177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda7061d3b78ee8f99a8878c68257ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4112cd40e8b3a864a9b4deef14f6a2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d03a7978c374199a0d7bbaf133c21180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206509b766552c9b4a332af854c8db1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e5fca16cbebdbc1b1b5ecd03d87d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6819b050b477012666fcfa4c643af56183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcabf7aa60d24a98f39cf11b62f3578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc7adf5977b0171867a8e45e025f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e918292663609c0fe13308c2dbb7e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a8fd4c78f5b02c9baa923347da5b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841071cc77f78130ec7d1e2cf11eaf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c6ea73da171a91ec2bca7d993871c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe83ab06be35c7359d4b0392dd32e39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c4d32726a889e0792bd11852be23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d6afb38467879e81cb95dfa5a79f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838484c1c25b7e430cc845cbe046bc8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab4ed0337e6d549cfb894827db21dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec58efaeda722420adcb3b310711b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6bc574118dd762ae105634987fe12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c5cf64a338b376456620cf83cb898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a44ca8fbe5eccdc9f0e60c629a0d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4c4df5d23446942ba43d5b49acf9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd768843aac206c5a905bf713bad77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177423936e667c4772ba3c3c91441f14201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aedf080414e939795d44a1dcc1713a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63948a6c898183cabf95c1100e169078203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfab7190bd296db0070cd029229ae1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a8b2debf2baada09a8eb8ccec255205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895de2f6980a2c29fff09206de02889206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79943b62576acd8c6202b1ad70fb7f14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19c2c89123991db3f40424875bebf5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17431658a22effd87d7ed82d6ea0f7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de08251f68fb115ca07702bf704d8f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95cab3f3046ac3875a3f995a1b5ff70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df116bc3092a61ecbfe9a8773de6beba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d15b82ad586dbc72b8737d1ceaa406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc0df11db67df18110efde81fa481d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a7dd4a7889e6e23f7107c0578cfd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e986b01f48754e96bde32f7d8a60cba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7511d2637199609f26cf6e452227da7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e6d0cd129bc639baee300a35b9db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadc87ab3b7757d434b99f330076ab4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94064cc8d591cb815b7f8eed77494b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca3087c27e40d8773e4a3b09d82a10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2dd70e31f7cd31355d913e7c89692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87a850adef06db409c11e373755c71223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfc9e822796b3862a81abc080a8559224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd29344b6b246e2b8d70a929ab28ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14a9467a0fbc325e819c8c5458c552226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54669254a28a49a91260ed3a1bb5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923fcc9f146387602906beda146ccfd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b2f76745bdefb006e48df777575f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af509db96a356931c6d95fe255c6aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce7dd0dc81eaaebc2a0b720302d5f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeec67e8653cbe4f59a10eb147c196d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51839bd8dcbfdbbd80dd5427222b1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0200d7147907a4a79b38b61406ba7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ce20f433df92ab16566942837929235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbc343db48f0c69830de198692ff65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985e64d4fae75a7c497ba45ec0666de237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12eb3265e5d96671ad3b3f50b66702f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d126bec391f7f1a9217ebc56eef30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc547d83f30fedc4903735ee5eea1c2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641199ac61726e5d8495170db51321ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140557b09d1a24881f639da3f4c9702242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed96d5e3de4bc34601cae938153725243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3c606ec278d0759318591c7959e02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc98dd2e291771e1fe66d39528866c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a826719ff55825e2e49db21ae5577c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e95bc0bfe181861c030c4df5b5c97247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ba08c2d4e2474a3fef6b51c4c5cae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34702cb7a5c9cc78d8c181a96463a23f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4dcb33db1102c5a6b1576a4e973d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b6e2996d8b6fe85d01ea7cc81cfaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e139e398e3f12adda0025fa6fd1328252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf023f65ecde910f68f61fe7e4da0f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071e64ccb7fc547f87522a28eb246f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac7c187014bfa8be1581fb3168c15a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6406d4a960f4f385bb5d04b9504a420256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a5c83c7724de98df9377deaf2fcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decfeffc6d63607c727854ff2dca164258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5877c4c120954761aff360339def259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7afd3d6810f522e98c69373e11432260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72c7479f701c7792009af8861d162e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67f11d35e6f498615735cf8642b970262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b5c37868b66db2fbe70d65bc7313d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592109c18e22dab8782280e1eb3ec56c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969844885b4964eb0b1b86aa79cd0119265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9457f418641f8c5ed7b779255d7a55266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdaf919ed593c3068caf932dd65c1ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7963b7c8122cca16ee10464bcf87a2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6a92bfc6e31c714c021b4438c2ff8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f44006d0f60c0655eced4241f57a6e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51479e1a8c73d54c94704bb3b7a9d66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21aee0f071f88a0cd0d8bcdc8522d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c94b5430287dbc5275529a6740150273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbb51c703bb3991a3b71f9b665f3a2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800821709aa67fd2b7d9071be46f61d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe6fe56c9a35f0073fe0c814878019276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacbce7ad7aa10240d009c43785c764277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e52f386c6ff9f376a8bf84c614aba8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59cefc54f750ce10ea8923c87f6973279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194c4ad1cd59658b8bdee02c14a1c03280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d2823e8126f67c4161524f2828d12281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada980c027dd345fda6dc9f2ffc1320282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815d2cb17a513552a91a9809a35a65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e20ed127882b67110a16ce0b2b555284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2a328195e6b7eec7e45e6d0a5240b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8a7ba2704226f655478fd2abd102286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae477e9816aab8f997be6a160ea107c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11144abd719117469a8f9c4c23c7a8b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6d9dfc3e67ef14e2b8c70bf00303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a105dce1121a5bab00587eea18edcee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360e018f147c0a7e564530f57cc7e89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddb0e0c67ac2fb2e8abb5c66a899df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef411e8025eda47cbbada7b091f87f0d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac36a6dd18994e8ad4d9f70d42d39ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dcbf1f55dd2bb440c042cb2262541295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fef52580a9fe4c7257103f1c0e4b17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6202d3259445433823429c923761e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5525fce484fdd54a47d9736ae10910298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874971715a5d34591ca78e283e53b1b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a3971855af0e5db3cc87922268501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dcd67a10bcf420e342072e005e6ea7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfdb381df8ea7ad610b23800378b23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384628ce0c2f0880211585864d0814d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3433616322fedfeb1ecf0e2e7b1b73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66506968f53efc6b70334e6abe6fbec0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360d39e8c5508cc956d1f373a8648a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf4a1b93526c66dbdfc39d576d37ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbfe337f8bb8d5745ab6440b6a2021308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936acfbdafce42290d9b1ee470b6deb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd1de54e6d3b2093cf47a6e55d0c62310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53082d17ae327c835138616cc58f20311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcfcad3dd4e0f758d6e7a667c66ff0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c36e62678617296063224cf57778313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ef4536e0b95256cf665516139d4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778569825c51aed6a4c0eac7fb7a014315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933a5ef0b4f6c4f0391ca8d82c9bc0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f899808ac453de0a20d08c1dd745138317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef187f8cf1fc5529dea8e0df450ec1c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a18d0f8798c14b1465b6340f6ccdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f75e138b188a44aa96f90e4ee8b01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930df60fd9fff8ab9557a93acae1e83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0a0ccc4c0e1a4bc635951083ed21e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f6cdb481da46560f9357ecf30d1a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c651af8334d73ee690fcd4835da7333324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b342308b934d5504e453263cc21b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3a125aa3ce38d9fa9c5eb6c0434d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e0d05292a063d0fb5e7c310cc1b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28085bf6df5e871a037b4c05eb4f9e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10c53f41edb3707e98950e42630fe6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d886906768c4c3283b8e4841af4c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cb1028b18e3a00595d8c69f1657ed331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7db51ad91e1a95bf1482a4052ad15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdcd3e25c21c9771961a45ee9082c2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afc5cd19c6d73fef376dc4c893d27d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad26ae4ca14d024093ba402ad5dc9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a7b2d0e4c8d5d09bbdc5887154f5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8586aa44b3e7296f3da98ba38bc38f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d134d33c672780d0bf1c48bec7e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad7a82efcb392d3dd651544a9cbfd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dceb5117cac3a8d8c3aec533e66e1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f228f5ad456b00a13d00c57b91a771341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107b6e4f810ef19713035f3582562c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab0f920064e3083bd09d817ea0f593343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93ad50f2b6d412fd91931b33f39ad2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95960a395272a2101b0b293957110aa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d0de7376e55520b2351e8bdbdaa78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b2198cc89686a4423f1252808b71d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951b0a9168bbd126e02624cc58a69a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4898a65867304d146a193f6c8e472349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fc21c10e992d7989ab49475d0f8da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca188dd8c2524fc515560b8c25c991351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d60be693afc912bf114b0dabf2a5dc8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a4d12b41105c60d9f901e6850524c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c418f556b080d1fff099537a898a73c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d1722d70c69dcf111f7fa2604e584355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b70fe493bfa01cc40fad6006d7005356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6d2b57de4800065a16b8cff23e8fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25721f7a12938cb288caff213536a8e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105f199096a0fa1abb58596d9aec0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e05b75681febbf7de931c26dc61d2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcb4ae860508d24c5c55efd91e3c9b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cafa57324adfa863ca356b4417e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09977fb7c8a4974a304f07e0b84fba9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b6b5c468af542953b37042b4c4143364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b51b017ce76ed611e496bba683b0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee01b39f51c14b2bebe74d2bc90e43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a81c1dd18ebac23700456e878ef7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48976c86f9d02648e387bcd79722fd5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833b84938bb08a008a5a166d0f8eafc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e064da497529bf8833778ae24e15370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f79d982e04d95c4be3979a2a21712371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad5089c6c6596be28001800c28de3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421da63bceff32b3037a6d628b59c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e87fdbd1a7f6dbf1745deb3e92f2d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af22f41fc5b7513d9459d946007eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035a258a70638c2f1bc73dd77458ed0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b23707f9552f4ae7cf0451f88d4b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf2c0f99ad3d7a0ce62c3b1184014e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19431ab197aea8a5deeabaa425f781379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a12f431ca922271157784a68c8e1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76ae6969be98d60dcaefba511f3df1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df86e07bb115857cd5de37df72f994382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c9058be023bb1caed412ade82ccf7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33bc6072dc30f6c029bf34cfa90310384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a1928621635dcfdc8f5f399a3f7ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d75c1561c6ffed820c014900faee0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef686f4ad162ba3f7e6db94e561576e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0607fc6f76a334de4a0b85a2204b10388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6ae033e5d3338248ac7f4cab508e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1509e790afe3ace55d35ed4e356f671390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430ecc464df52eff89d409071eefb56391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6f80c3f8122db1fd040e37990617a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99cda2c386d426e375e73c4a0d41d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25660cf6bb296411de7e399456dff8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aa385737e1896c0463e50a6e284c4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519d9d6106ddf0718788e081be1298a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0027bba17debbaa68410fe9d226da9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176588fe28031b82197d045e7d596bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d56d7776e61e85e2ebac19b22f4c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d037d4735ec868e7fe9691420b7e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6e06dcf9b660f436b28dc514516c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd71ac4d7fe65cdd430c335b592cae402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b783f1dd6b62e23ea2d1535f49a1c93403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945b12ba02b2ec8fe6e42dccef4464d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f785d09f5b658316c2f43b51a2c511405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04a817e6bbd70457e8a15762112b15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b80df500e8c319e5e5626ebbac4e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce347afa6bb31f4141f8c6dfa3d868408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234f7db99186684264b843d40b41694409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873893a3454da28fa2653f4597f04a6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94143465f006aea1a70f1fb835c94e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7f0804da6d222aaf4d17435b09110412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f64da20619d515348c8dd5a67261b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9f79a1d9f45186f415da73cd0b697414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f95da109aa6e7d98fe0084be012f01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5562b179f3e60545f7cadfea9537a00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cd28ef80670792dfa646a46fbbbb6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58d82fbf85196a6b6a3ea547f1fa5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f17c257a0baae4fea74dd35cef724419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a42ecdaa9c2f5adb51b0e8ddca7025420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3e65a806ec1b11e43aadf5e285a36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37930b9d059a2d298f2ef547f62273422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa48c81170951c3394b09bccaa3d596423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5083597df2b39d0870c71471b7eaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea80eee97abcd91637b205753224f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a816cde61ed5e678badee8a832613b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794dea9720bbfbedd73e3a024c55a38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c67e936cf080342078abc84ca8ecf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6eb36491ffeb7319a8b92a5572838429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe79abd087ae2b34778f39ce1335734430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa8d472f98d3e43a0c98ab938cd441431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26ad8cf06ed6b7f4ff6a8d75b2a086432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20b8af64666f23b47bda92138597fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2c25307cab1fcbe996bd0e861a85e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd709f3e67bd1ffaa06b6a670fb5c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2a10989a768592a3f172d3312a906436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fcb85ff23e3135c344010e2dd6a44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c819b9ac843af6ebe9343caec0728ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325885bdd83850c9311f76342266aec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb65be4f0f432d729fe7a807a94e1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c697169b49271a050a832d448e109441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29d8ea991718eb8e03cfcb0ff3cc3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865301ce50439ad5f4a3691aae15ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203621454f1976d8c2060980e6bd2fd8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397edae630a0d202c0cc1aea9e7969b8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70201151f92e2a65b60506b562ab170f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac96c058defb752fe0c4366b178e423447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c1578ab1dc1e1ba670dfec2c9cd9b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107df6b210cc73902cd42a0bac329d13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a70865dfb62ccbfeacda1d7de18181450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdb92d987b216e2dcdabcd91a83225451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708af8bee474cb79927c5256b431709e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1d7518169c0c5a80557687955c0b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc368fd3e973be185fb31a2b1ea11d3c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a491e89f00841b88717c1c0caaafd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9334c10527fcb3701ea49f9576a4f68456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23a24e6fa706deba8ea055a3e8626d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660150ab0f90e28852fc652e8991df1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb60011151609aae39915a7ac25a8b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b68357807de720e936c3026791091460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb593440274fc50b4c0d7d249402f7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec12db6405180fe81397d2ff1f9aa3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc57c8f6339c82e4f4d50840f4490ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb969359a85b640f3eef542953cf5cb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cb24c1a4f4f834b180443342b5e83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b67ff6a4ff776d7516864b74110858466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f99d813060b522f22a074e13b2eba3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba1f578778ac52424384b117e22f7e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43a000361c860c50957e4451c8fd83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c93f2fa63de4c0d018a9f69dac49f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73f0497b0e4aeab77c1f34815da475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda6eadb478ba5ce96b9db574dd496d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705755ba044960a8c90cc4f668b101473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a7bb8b9a262440aa74a4eb79f4f10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9361b4a40cbc3122f66efe824086e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1bd9dc8f95432be2bcdfe1f6a8d51476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48feb232194c67c83657201980df718477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2984119f36eed2a59598318a1e997478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fb28995bd1452a4d8c4d578a0bca5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1839fb302b08e3229277f19fbb390480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c93ede5b0a59b31647e8a8e1deb653481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f0320e63412c2d9d3c89b9ae0c061482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb65138d464086756bca8effd44713e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8389886c7300a7f9dda3da29caf7ee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aab38f001dc35fc66dc57a2d92c73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a013c40b8a7f7dd7bdd82eb689ed3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a754e98e6eb006cf3afb6aa61832c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f2740af4603fccb4b8c8eda1cdaef488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e92f3f5378a65512c1c58d275c6a60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388ad76451d2ff02868f7d8b19fbc87490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090fc845a8df79d2b185ff446201f72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab705bb9d231135c651bb33c8888b6c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e3ff92639ffbee86ecf79353e7744493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc8b3557eb209d26995197d8975507494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79ab07a28b9af40ec6b7268d69a53e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003290c1ca3029e139347e8e2c8fb0d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b46a04d0b3b64125265075b85e089497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0345a4ec01ea2203f788653446980498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8c21b8d3e74d4ce644d1514075ff6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c65ee45ceb6763eab27718d1bb8092500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a19491cd5146a5dc52f5abea6e6753501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a08e8e1bf08befe03e62bb1c57373d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf21e7f005bca488a05d635f6bf5cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849b12b1a5a42889e9ecea0e8a22dfa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec991d42ce6d9ff1c97a4218abca3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefe86545ea2ef60239b04ccad7ed85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2649bce7289d1195af6fec65ba53cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b076af656c0df9f98646a8e8ed11a70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b4d802a3104d462e73fbd12795c16509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631386fef2445d26d3f3e51a23778e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6766b25d4b9f3aaf31002e05efc8981511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ca85c4c7bd0a989d3b76839f11462512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb25fbc4bb7056e4767264c1103ae4b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9aff2f1b64db4abbc167ff105734c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587d12fd258be363f09348866f3077b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88ba586fc72740674a0b80ba5147fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e5080e014c66cb71551d853ed9af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216cd7da3a6d28f5242cf51b4d54e12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc63759a792329892ba3979c17d34d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a706d15fb904a0bffcafb1ce9ea9fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3d028918581f7b707e37b2532799c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f7a5335a1bdf1c6e309fe5198fad5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597409aed94d4425029a32b53af4193523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3c3efab06f37bd85cf7b8cfa7660f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0215b3b26702d58bc7140111bb0e81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585bcd1b6c988add51e48cb2c927cf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab794cd9fa3ae9480a8d2dc42e94fc5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa02098defad4cd49cfcaf611e51192528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cc3db8567ff679c76de9e3a707a73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac206f04b53aae35dfd0fd5fc3d111530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf05e63c966ed2a57a9d700205e4c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4feaff155ec7abc6ee7f8c3e54dd87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a3e0f51c0c586018ce502b957cdcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf39da3899f87dd73d10886446f6de534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d796690ed5bd46f7086ea07b4014844535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae761a0315ae8cc27a96f08fe7d082b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc1e39b6990adfcea6ea5529c0b614537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141797d35401742a2c48f262810278fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18315e1d59d653562d3bf96913c9f859539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790663e9365a5cb6081406340ad1016540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64773e79e2e2d346f2e0608e384ba4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed316f18b0322f70b28322e198d57a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fce5604d56bd0b3bda3ae4b6bb15a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a862101f56cad0696860aaf5e998544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f982520dfa63b5a9b76789b92cbed3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37ba95cb11b70c58d95dc626ce68d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b92137b0468b1928ff8292cd689a6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b94eba7779835ebd920aa617adfd8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b2eb47dd248fe20d8f37e69858f1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdc5220173804d34c5dcc583ccece2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750c9c227d595d989ab4cc48516d322551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be920de2346b54055c400e9752f62769552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a08a0089dfccf379d4b06e4b8338553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4512d71028608ddd08acf992bb28af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d11a3b52048fcce1f83d8d1b1443c7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35007e486d74342aafe85beee621267556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7a8a9722a065620f47457f8bdfcde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d505c2e26205c1bfc4b4976e7e39ab558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691444ad8f41bb7496d6a630db46aba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596e5042b76801d5482af771f3a0c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f8b4f37b7b88cf60cffe2f4e199c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36177bbd144bb5afd277c75bbe966ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31f432ab0150ab660e739fae4c2266563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f8fe07790fef82761000f573afde4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa2497fe421fe807781ab1ae03f162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e836f9e26be73deb7028cc6e925063566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd64bee3e1808455e1d0f566fca0c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0a97bc830d2c7a77b8d912c662745568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c0c9a8f7e4cc5345d27086747c5b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6526106c962b77cf79271627788ae71570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d5510711adbc35c1209af3785797d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a519a09b560eddf44617591b5273235572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b0398f625afb944d4c0f9321eff78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a49dea08b758569532353235c9a515574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75666f144bcf36ac0dccbd65abb794575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997236efbc22b6502f2ecbd06ba73c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d08582751f92575e327035bd7ab4b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1e3267537ac9c77da5621dc56d370578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf70bce3af5f1b19dbdab19f2e19a24579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90105034882177c7c36963c761712cfa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eac2bffff840924da5ccaf3946bfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39755f8815c64261758649e510015481582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6fe855729c842546cc3927975812583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafc66014cc34348164c76b4365072f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21022c0e947e0f18f3ff32a7edbb03f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea0307a4cef44607aad01e4b2092f0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25c28be0d22e513b1e9e9e1325083a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9fbe174a05705522324d47753296a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b2c183dc464d0818c15b54c958038589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc5b293edad12297440b3c7c846cfe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d129d4a38f02ff2e70589ef9b8a917591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc35073034421867ca56831b7e3d2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bdd55aeb67d13844550f95ddf46a0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa3f2fc38c9746fbe81d98e3a5297594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e25849125ceb874a0285325bb92a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d82f0e5b26bfa1bb2211b3a7ea6cc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c1b74b88b1581829b38fa4f7a0ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bab919b955bd2a0be88f017a85d244598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4c96dead4a893ce1809577d247f4f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ecd4ccd3a1f430883d487d6498450600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301e1791dd86e01637411f8639fc95601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d4b2a02fcb36bcfe5b869d6b330a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e594fae7aae1a8d4c82e9992aa67603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c9508e30bdf3fb27edda63fc09b60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99e078e912036a218bbd73f690e9c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590df9c45d771605a87d17c14fc56b2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e65cd8bf0ad8245cd1e4e97362dbe0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22727aff54fe81335e974ea5b4ac8fe0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e99c8b3f158c0045531a22e9020395609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711f0122e0b6bbe4fd907e3f977fa8a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d7e3f659937d9831635ed0069b70b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485160497633a01af10e60f44d41f66d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c266ab2f590a96983ee43dbaf16d0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f888d79455393d813e98a1e1b7fdf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e879f7d0ee7f11420d49d293cabab1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e5ee3aa1e095ea16a1528eac82ef6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031aeb66b6644f0ff40a24296010e14617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f775949a33f6265cf8e70444cb99b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afead8663fd8572bac615db5649511e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc51faedd1d4ce399a673c7215d3571620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380424e7081459dca0845854991d969621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcdc46a01ebab093002ab09890ca88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d78848b7ee7aa066dba09de1d7a90623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337759e9fd47ea8932e15d975e611b36624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f728ce53a598895256fb1b47df52df6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387aaba71fe483e36b3e5fb97e9e47626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2d3019190539d7144b4baa333141e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955253be2df43430eeabd4ab8dfc2d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc950c10b97fdc862fc54379fc2c7fd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420bd7e3c3264aec0c4a40b461e443c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695232aa9e840167d7bc6f82c42b1125631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c0a6c45f0112557494cd8384e99dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee635326e8ea88c67a1f6e2ada6105ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c50c7d68e188c131c4f107fd78fe09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e28ebc3a0fcb691e2f371019f2768c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d12af2cb5b7248d573a1f4930607a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62c47936f133a64e79981d41f7089f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872df9a4dd68ebd01b18c6030be72ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94718c78cb8f7d794d5c7a39d248ee1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f80bf0b46be2e9c3605214193006f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a938c4d4d7823ea3966994f9b72656641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a5e61a4a7650b9b6fb41efbb4d2c7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8ef1430b6750e73de3e0d4013e05a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc08217cb2b915180a5c9b87036dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e6dc4c3e3da6e93d7f43e01c5b6a7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42147725e77b7b069d47775196fe0e1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a34eb486e576c6d1ce98b5177ff14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b513eb11cec66e4d0f64d5f1e1e012648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e36e3d9c20c63f3856725778066ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d710fd31e1a06f79ecf388d4d9b08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637a12476f428c62eb13df503617784651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1d6efec5db01deeef419b7bbd2705652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02538de896114a1196a0694309d27c91653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6d06b5e5573f9f595dd735d3d5d43654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d305359b080507dedd8186bd96354655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fab0903d256531440a7074a765235656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e67ddb2d4e0cee5cdcde68cb478a65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9448b028dc1d969501f4ee8b936d4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5535aa48c6b4db21d22c436e7392a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414582d608e4ee3035a45bb265ced25a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20199ce34c02b41119d319d2abf2cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84bcdd406f64bb1783ca3325382e99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6914c7cedb64df90264136fb60a79663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb6833d2a9cb3e86f9df168fc1fcd9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a485449afa6110c07d7231ea0342f1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac98f3240ffcfc6bc4fc0f49cf8a27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0eedd2bdc87c576b6a8b645e6cc87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15de56eca8e76e53f115f2786096709668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7cbbd0037d66a68cdae98ddf0bbbd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c68ab44d5499891246d0219e45592670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438528f2767deebc7e157e923a6e914671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321c6a98f784415da83bac8a6b89321672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2a5ac6538a68f40c7f65467d5008673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd33ce5836091ad8818e2ad7e7f0c2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cea998b37b858f090b528a99e1aee675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fd47863d5c418b2ff01f31061d5c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d0f49bca5060de051bee019e2e305677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb490de26cbf45b813c93d6d5c398d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe0d635b441eb0d2d175cdf63a24e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a5c558eb422cc63d0a133930b9e3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b368962a28d4809f8ab96fffd1de32681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fdb45c02c285af3600b69e3fb0151682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ac57ab65b5621fb83273dc4a983af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a0d54a8901fcb9f03b9164a1113b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b296a601aa319d61d99c24a4ff1be92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7fe03ae7d221b546a9200aecaf190686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05ab7ff4404686a7a2d4885267e094687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144c70122ac4c0b48d927290ac9e3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d224672246bf72e0dc55bc35992e5db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0086540dccb6e3dd0302b9b24624900690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15727310a03f518bd8920b82d7de53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927ef7810457463fd7a754b5380737692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4255d3700aa5db8e3cb03ca042daa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353936031d366b0515fa7bdf01082d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53c71e70f6bf5dd465ba8add1d0b7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e97c57280daa1d2cf871ef135c5a91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d000cff64142fbbd3f7627b2805ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7131289269e89b75d72f503991e801c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73e96556cdc1fa917bb3e06c195938699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72cc436fe5e05b5651725d4db4361b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d75fc012fd75d05762adc4ea7b8c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde4e5fe932beaab9a1d7178d62a3de702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3db23f31ebd166572adf7377049c0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ba56e142c30709d4b09b28d582c50704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f3460bce86f5a9c4c97a87116f60b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79b1f44d4fc4904271b45f8e8db13b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806adaebc9d6580b28a9147d23701144707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad59d5cbda9b25527bdb9a5f1058e1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341d385dcc23406b810b22c54adad27709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5ec869ce8f3e91e1fddf52d6cc691710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92d6d0b9ef8a514dc6d0a26eb5aa54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fe6d31de7fe41db84e9b55ddaea4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207433c3eac387972a33a106d740d1d0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a1638a1040f088310c2c41f9a8a47714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066cd65e8e64a2c67cfc1739887bf62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e821d03940791b94d71ebc1c0f32a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5415c3c373b47a4cacc19c25aa965717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518cb6efcab055c44a0a72156e285ab718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff69f50435144dcf0b994eaca5509719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec664e6855d8b697a9cc15ea9a142322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f4e7779af95f887e399804d218086721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cafe3680208dd60cd99f0ab4713945722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e7639f0a7c9a0e7d512595f054379723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6dfc0594ec3f150fd48d15c9b8b25724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d44902ee7899e8df632bb47622e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118a53d539b3c3542605daca411efbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc0a587c19cd80ce77ef80456e7702727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bd785db8351622b8f9691fd44adf4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c2f42fce8c6fdb3aeffed3178ce1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1419644a58d81b226b357d216fff0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02712ec2e7df447cce1f9ca0fa3592dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9e27be5cadc9e21c6eddd9b027a41732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786e3097cebd0e76535f4f3c7227ac6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3db3f71fb60e98ff94979e9e373a88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a8b2a61e93e5f507b4f811c134a78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446136f5b8ca7cfc3cf2366f73c453b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6a91456a262bf3065b288e2ab3ac5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a16ea414c8de794c3355d79eaeb78c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91210ec7f7ad93a523d68ab47e3c0bf0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc541b4572eb9d170f50d9ab0ee0d09c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b58ec01f578d3466d0e1be894e18741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc894629f3b48893236f31f5c4ec0c1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796e8f975fcdb963abe6063c0216658743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc075f56302845c723972111a5d1cb71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac5264fd5d75b04af8acfff2e54d01745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227044d4904d3a0b50067fbb51e0cab2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a5ee7705049a6ebff09b652e45309747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cecdf030d99d822fb7c320fec3d8f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c298cabde3ea6c33058d5f9ce23b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0bf6b7574697608d38ff09e707708750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fe1b542adb1ed9f96e31f1a36c186751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78858667bf2d57b10370b07d1be7d91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0364a865e47f9587c039a436fce1b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbff9eaa847aa0592e1e93ed6ef3bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eea17329957cced38006e4b99bd745755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c698bc0ff95ce6846a4b150e40edd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc05395acb82d199725638f1803b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3a3d480b47b3804e026890b0118c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952dbb2ebc54e9c59bfb667ec0bc9b2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdbca85bffa66cec13e0f5fc466dab760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5d7ddb5c4410d048852644f14d241761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8fcdb57c92237f175abb89c37aa66762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bf57565c96bcfbf111de34ccb3353763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc20722cae27bef906ef78b8a950615764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c52fbbaf47a44e0262843e3c7ea42765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8529698d5c903c4ac98a0d3849b0200766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b616f8be4749a3af123f1125ba8e975767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a94959eb0ddb544d2e685f6df8a9f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd72b77f1dc30ab7c704c8544332648769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf90707d0de3fab990c92d1e506332770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f220c780afbafcd789246a2de69f1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e561a066c24f7d544a3bc4d44737a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ab25b83efc9df239a1df18aed2fb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789eba46a0c491fc3993be699ac284e774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987ec957a8d3ff727117295d10974ef775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eadfd407d4418b9a7562c4ec25dc09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646aed6f8a8e2860d132b8ce14814434777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dd1d97873f1e41d272a3fdcf1e975778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcaae3e93d70127c7eb92782d02087779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505043cc6f911c09c93764eebcf5c2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe5fb2d988f3a0643d50ac07d69078781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4285cf4f2724f2c40da44445f320ee7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3232b0f4673c0c50bb5a49fdc69b50783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc339240a84fad50492dd8c05dd341f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc528ec7ed3924ff175ece118b8ed82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934cb76c45765ea82186dfb4c19495a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707342cfddecaa77ed3b1117b21123a2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cc1ea8d4601c4e6a51d47e6b27b7d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100b61e697094d398bb00f3331a9ba4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f41b9658f09af4bb1061d6e23fef85790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df7a3e51dcb9784023a8d1997ef2d1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be042f22d2e06055504146b3b8647d1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511296e86cb70b2def69dccb4771dd33793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89490d3502cbe34fce584673c4591c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8202649fe00a469cb13886f2873a689795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc895f96915431097d2364224233e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d209f9be9486abc4f45504d8c1f98797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989794c429f88625f5f826c0d9ff1257798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918057b8506fd4ebe42c0fe7a052f854799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4016c221fa480c7444b1ff852b6ac800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d64e23e165fe6959c247843100d7c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa339924f85757785932891af088b6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e447a72639fda086a410d79f2fd7056803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4b03ba8bad27f6d544e61bf250b87804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00301abc5fbe667ca55585abad400fd2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd259beec9cd5a22925a177c4a4f8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5dcff675e598420b080325c33f50a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390711d656a145a787418f660176060808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d07b97f34634d71b505aa913410bc809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96282d72c33c78d460ca7349a09095810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac55415cee197136036acb69f01f15811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270a6968bd7f5fb89cc69c721bbe04c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27951eae789b2e08fd8de66dcdab6cc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfb987fd7a594c387e8896271da669814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb5804b0ab1731bff71660dcf0f12815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452376384a70ec7e285f7c46e202a46c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e741ba1478a8395ace44bc3e5e463817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812197651338f38a5ed6d9c3d34f8eb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9197b5fdd10482c0f7297852cd78f819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>