--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ea5c67929188217c110711d4c544c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ba507538c84eb1d7dc5ad19b8d52a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b3473251d5c2ba3e8d194145d0c183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566ea25edf7f857972e954457facf014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8d4476dd52ce7590cbbc5595d93375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646379a2ff68acfad1e3e339ec292736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b636c288cce06623b686612bed3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad49d22b91d3f98fde9ece8f96b4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3ca71cdace4793d829936b14c9e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956a38501b365fd9fe1e19cc52388b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae6ddb93d86101cb46ede2d208c12511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb700a783432eebf3b9d6aa458f67a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bc20fba4f2c6346d980c94546a4e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc7fdb9a6a1ededc509f1c8f5c43d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56f53ab1a4dbe92c2b7b989ededb8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7611e17078d8fd76ce4f8ce404481a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99379e223f5df4a35700cc1f7ab97a6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59bb40f587f6587fbaa5aa6384258a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b1da3848397de48e29ead7df85f4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf1510c06ffc09dbe58a8417d6293720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250638f860c8c57aac43cdb63493c83d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cf789a6e03c1ff34324e061d85a8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3078d2665bc533b33a0e8c4661e98123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc2d7dde0b5f5ce4e12608583116624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73482ffc49358651090b948c0b14910c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42740ff8d4933233e7f27cdf601c5db726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce6af4a366d9a26acea1fbdfdf751f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9b534bfb121a79472d3c7d8f5d77628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a54701a32fbc143122abd02923cfeb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ee0f557fc747772ffed9de371297330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff910a0729387c8bc6538219fb430e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bc4292d176876b59ef88d393f122f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f82eba409ebbed33b5d12e985661533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c7ea4358dec41deeb30310a38741234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e008cb518407b947d2c24437d77d5e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65f701dd5191cdaaffc9297a585ff536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3d4066f502d7226a5d35a6154193137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eaac9cc38f9ae260c40b23c46779b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a1483fbf7595d8a160ee54662c01d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d394299451786fcba051f10815a4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f729cd071f8f85b81f95b605e3e4ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945a94950f1f9a2428c1e17ee4d6af942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d20849968e334efc216519ae2843243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb8beef186328efee7a554d36a3ddf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544723e8cb4e05cb34e375995136c7fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f63dd71008b633f35dbad547573ac746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36707439493f4cf039acd0a50327ce7b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35363bf7c4273b89841736ca45c90348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569870521f4b14f7847417a248e1a0649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818686742ca898cec28e875dfefd45d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808ebc777dcb810bc2154db8e4c9ae451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc58cb4e43d86935e7f6131315827d752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878ad239bb06534a902975b9286873853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df292a0d5eb5ec647aaa5dd16c26b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72597f1ec043089df396bead32769a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5497501f2ae99f642a5c05a82bf9f7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09873875db126ad413ae29c77a1ac157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717202adc8fb96998b18bbce6e88439a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd270271c68417af9acce93f60075059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9c7384934f05700a945fe58f6391160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5e6fcd30942066b201b0e5a9e537b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc3389b0960423513f318e924386fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4c16ee9e4e827357be9d561c5433363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d999e6e251419568005112b1c355cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c261184f60818a4b2c97c9fbd04e2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4de816fae19cddecada08b4d4c7c2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e9689a08ad3a7bf5f9f95b876e86867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3497cc6adeaf38bd1aaff54005864b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2883bce0e295315ae2c701392a11f7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cbe0f2555cfc8bbaa2bfee5593cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e26ab0b1b03e44882fe37c16d9d1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37270d46b64f00c4726ab3aede6e61f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873754deec1a0b7d4a055abcb62c38e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0d672caf1344f25f9135fc0587ac074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7252ba83cbd1bc80c1ec3570d86e7675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f2b073b8c7023e5bfc378ac32819a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead7e8aeabb38d615c7d1d7f168ec8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4978f2a67e69ac46db27c45bd224478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f919d42f2a988412f2376f1c74b90879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431de9ca7ae376d9637de1a260e3b17680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcce64af4cb486a0d0ed689400634081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e569e0ac8bf79588e1469575005182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b718cf653226e2b21f6045dee20f74583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d38fa7edcd5b150edefeec425966b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e9995390683e3cc01711d9e7f862885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd6110766d95663b9d279961083d6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0326000045bbb5ec012496f626b9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9506fb8ce030d083645a8774cdc7c2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28435cd3c473b9a3d278bd113abce28389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43d89f9d4723072d79ac5bbd95265c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367b95a2d70e74d5f2fd3109b4c564e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c3e649ed94ce85fcab5c30abda71992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b90af5af9fdf2d70021b87497520693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b534ec6c878994853bdf580b901494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8ee3dc8006364b92cada40907e5b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e819f005637cbc074f70049acadfc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd337500b05e364c9122711f3e8d5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9543e2572749c84d5ce23d818b9cd8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfad302be9893135ecf34474df65a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a570c278207cd0658c8372991f911e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745430700b1318f067492b93de1e931101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a33d74bec5410b103da0aaa499c28102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97634cb590aa7c4f8357b4f9993520103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d948027a7f6de07e0bce45a78174104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecd7d5125f3217879fafca36c38c66105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19175cac21450257556ddd5cf45c8cd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c3a4f103d775638a2f06bcd48954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488aab630eb507730b22fa7eed8f9081108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced6b7660281f473521cf9317f1c508109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cec2a1f764ab6ab12bfdcc4335005110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548e2831b2d5f0b5a2e9813117a5498111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba2bae8b4e3e906b2750c624a97458112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5fa86960555f80cf261352010b2f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e69b49d71c9227ec44a78b50ee4c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b8f222664cc1ef2b45850d2a61513115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705be97c1c86496171d614bb0e8b2c77116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f32dafc2f21d6b4d8d288de554c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669d4ef9d128c2219c7184b490abd27118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815d12bd0ca87276c9c0d875a59291b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b979e9473495c52f00d26b5634be1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc0328b5e5425ab63727544930350d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655065170fa78a023a49d79ae80c9a2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dfc8676d2a6a0ad23e443bada1f63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445198d092b28ffb62593a1977683733124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e2f97a879447ab74b79b51680194125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4766bae26b5a9ad5bc9c77119d663126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bdafe9915f65f843506bc1855d452127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c98b4d7b8ea0e52031ddba0419f72f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e409f29fce3c78564fb258277b4997129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419797588c3594288ee1f62a70ab399130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9767d8651c2f5c485277f2b4c78850d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7206cd4fdf16ae098c0d972372b9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc30a5361c2b7ff41afa083f2b4ac1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c162921cd308af692a4e328cdf7f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf961d75a9b1d0500bd24657df3b0ffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d5a08b1a5408271b22054c03377f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c483454b0070cde62d485197fffe45137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d95f30ce5c0a0dd295dd9b88f44ddf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a292b26fe26a3e56d44b33ca1a6b221139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72f84a013b19162567d5056e39414e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017b8264e8e15230b44ed74d4714948141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14ad8b83e45f71962ce21b8a4a9a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d8d0e6ff93ed66a5ad19de6b9adb3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac34b4c48494ef87e2a8e5d46b1ba8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c594a36159b5aa49b2c176c11d99a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b616c23346e3ef30ff03909a9367fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53d69274fbf9d6b181563b1219138c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f637d296aa7b970ae345a91221511148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1a72e958d34a05be57260dfc8e98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ba65b78a4b38c129bb097469af467150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be439d73ba4e6c0493b1ad112aef0c4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e478e416251d26acaecf6f9658c00152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d25bac07b10bd3366e4edefb4faf3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3e80fd04abce433bd2151f86b7ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a79521cca95838b102358093cdd4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60187b147a9fe67d058f6017c1ff0b43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a82d4700d51ec17be1a174bfcc8cc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524ca4912864cdc5d9d15e2a1b0feb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d6f0f05575b6c6b729a0ba40c4d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d83c08b57fbf1eb11f85cac826abb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb3e0aebdff980eb43240191587afa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff32e392176aeef2c4408dfd88156d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b2a10f256589fead7ff5a5ac1ad4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda7a94bed845d9858c824d55d3952f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0671ba1c612c59f9900f11308c77e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3a64a04f9e67b13bfc55bd95b23cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505dd0dbf4765a128f8ddfe35f560cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4c13f449a25d99bd3e06df689dbb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81068c1b07863f9d8672343dd2483a78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd328b2083c7a055ed573eba4ce95a4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3fca7989b6d738158089a45fe95ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99587c131fa3580f638c76ed916858172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb9cab6de91fe44b0609bb7916681173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01ba2118050114d314fd74cdd30d5f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4dc7b4e2f04fbdf3c763d6141aead175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821b13052abb767e77fc7d25da8a78f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14588eda2e13c6788c6af2cc291b83f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53b913dcda48ac345740c6f4c03b43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3cea7544656329b541927ac47f5cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e65f8edf3044ff06a3a187257cc07180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeaca60091417672737f43a78c0aa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da94d18393842d5dedcec8078642b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8a825200229bdd9c877e91c22c55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a5567af94ba4ad5e531884503479d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137f7e762ffc81454db700dccb0d1a1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87367e5311fe2be80e83afaaf7793c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fcd97a4a1646fcd50e34a8e5354b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68855a01ae57395f1e110079867325ef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc68507e74c3b43c740c126cdb32217189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055d1fc004b3a03c4a92ef9cfabdb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1b96f22d2ae8ec1224680bc80c225191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502c42cbb773b31190feeabe4b52ab9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337f941ca235ed7d8b237447cc551c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbec163dc3fdffccc601b68b2b8b07c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30682c612c69c1084f5768ca4ffc80fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023f41b3bcb2c84e2bd8276ad40eab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118787c99553cce2a17262e15bd5e03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffe6300ec76184fb78fb8a1d33e53c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e6807e907a2908b9859453d5951cb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4e0925e99436f69a74e8978dc727f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf7eee8c8dc669e1b330c92e1ce097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef1f34b821746442aa2136528b78a3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6172fbd4e18f07b8c276c06addfe1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8ba451f4af1feece6dca6af08aeb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519cb3d87d72551dd89655e2935af72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ff4b5546a2e6d3095e4ca7c1c1366206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d368b8cad49236243a9eadbbfd6d4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89116e9e7f1abf33dbe03ee625d0f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab43ada90e946429ce81bc16a487df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087354edc924848115d0ed4e0f470e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1ee2d8ea1e07d10930ad449f911df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5598ef526f8a28bd27cbc82bdcf872212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8b3f5fe4e4bfb9275cbf0b05604fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38f3f9a29c09674ea23d71ec38d674214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541fcfcef529ff64b5857f4d3208b90215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4364e07a720a2d2328082374aa60ec5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d867c19b2edf9ea6a350a8949a44b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063a8424f49e395a4d443d54b6abcb0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd373fc52928f23afc4312ba2b6de3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cba05c6a30a8055730e1ca1c97613220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78ba226a5c6490db4abc4ec87069ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c5e2c7f32b566cd04279985108af8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4b6bd61f18362b8b4452ce71e2331223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8faed94992a77a18762c7b19886b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c05007f55b4f8743acfba04550cd3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16593a4699f9e970dd4e03e8469d655226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b1592f12c7502e7d680a61b936872227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a63a099fc8f92c4d92110cdd8f3b52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9624ddbb1354faa32f3e297f6335f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771dd5ac865febf979804c06e1ea174230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c6d134b108c77d7dea4342ff435ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc076323700dbafc22986e5448a420fa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4d7ca95a690778e43e58a1060c28233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff3ebc5e9e48d339c76a39ac72eb28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70a7b3a174e1bb528c05e1b42e63d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d6a63274ca3ddaa722aa7c06d107a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8540baaa878e385fee28f418f3df807237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ba87b516801c66aa6440a75b2d00c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ec8b4761104b534fd8d6e9671435f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e336c2f1ae40f3163fce8383de2efba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c27d18ced27a502b50bb6de48e64e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba4fe5246730a9aefe5dbc4d4b9f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20746878034ec7c9a7d1534c4e83fd75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2db8e310b22b3ecdb701456ed643df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c7f89eefad2b98d100335ad0a26d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9279f67d00f529fb57c0d6182ce1fee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db77385234d9bf965e0c9c53aaec7df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19e73a3d3278d8f6995812916a481b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0878817866c0e2eedc82b943541e57249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ebd8bf15093b72ec3afddcb502af4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b35122b24cffc7d002c5213b4992e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6870070cad2dba72550c4fe7e45fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a796deeb0b239bf9255d021c1ba68c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595704f78c59a80b115842a78a07bb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b62f6217d41a662686c8527f68c614255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e36d07fc48f80f7caa56d9ceb22e5c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbcdaca82a25a1a5dc10a3484255a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128ef2ef4de130ce07c08b229d82200258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bab60c6dd84b58855bc310c7561380259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999700bcab3cbf01cfc27267170e0990260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6a1c9d441c358203eae12e80faad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e1469bf894d886ddb70d8f3efe460262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8cfbff8e523904e9abd97e13b0ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e051a1430d10f4330a1efa80cf13b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa0de8ef3910c6310716d0f1f50922265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da65811c0ab63b345ac1e1e4e7fe6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680d998aeb20f3ec1d8a4889e35d820267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e041d570fe343ac370efa90705570e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82400176750a95c71d154f119272d682269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133ce2975613177869accf7df05bc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad518d086a6d3ad7f972027bed5d22271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71094f7415f94e3fd4af3f6df526c7eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69470c72c92b0f23c0b8d27328a73a22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5af1cdb0fd722f4d395c468191aa1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7f6cbf12c495a612765c367d9ca3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c46353fa46f072890671a91b05b405276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e7582b597468901c5e96008a1498f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc163b067879b6c4088b5c5dd376df278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26933df3944d26b20e1c0da2df2c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818d02838a76cddf3b4724f9a215f50280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e964ae65bb52ce7541d8f4be43b6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd1de3d297f7b551181d0e100f79d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b008597631059f24f7326ce4d845ba7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd6c7b917e55633c7e9b93ffb642bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb6a4e9b5bf8b4341c44626c8feb5b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde70bc4ed2bcf7d35b32d81bbb3431286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598af6f2c968bbded6f2e3c171dd9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa4b2e53aa926bc73e3d788ba61bc9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54eaf615c8df77c7e3c8b9cc1717faa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b755c01501ba100d7f5319f436cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675667808d86f8124fa1b495f6ffc9a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150bfe96d1a4dc3bb4e43ba7e6a6b86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb54f40dd462dd7e5dc1ce8190e81a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119e62074033fac726daa5e5de68cf4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf991a4f97f798797a8c4508f7c1dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e8bceafebd03ef42c6d6d307ba0f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29715d557a0af179ff01e55801b3d96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619930fbf90731f0365dd2932e10407298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456cfe9692874f80b9fb9e76c5b7bf1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63407ef97b50caa28ec5ea85a9c88f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd23f68d253bb606e69881f66ca9861301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bc310f76436717f4124d630fcbd4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd411dccd5f9f25d2762611c103e720303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a820bb058292a61eaf0d268e0b021f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c649eab34ea5e421f4cbbec7cd26686305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6ccc1129e7b0026ce0ebe22cc1a35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dccd68aac77b151bbe275d440ec54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5802cde8abcfa7b0eac74b7860c5567308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6872c7714c22b6663bcae579fa45b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc47b0fcc4b0d47bdfbf5cf46c3f3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e27dee90739c16fb2e2de18947b89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c21591f29fec627d02f18b4d5b187312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde425bec53f468cc6a1a4c222d2ea7b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df34f9d3d38fe9ff7284f79dc2d05de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e57170634cc522a8f92a36b73ba9e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de57ee0d5c997803f5710082f42e33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e39e72af7a3ca084f16e02a71b40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1b0937262ef3466d6da0b8e0260b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce2002ff9f61397c8767798a398e54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1b0e0bcbdcaec4f90995568092d31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bf978af22d8092e6d74155857dbd8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b04b8a166ce0191539f0786ca7a93b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0216140656e87179719abf9c16aa97323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb900f102bfc4a93a49a316fcbb20fea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3e804c118b7c498be6fb47994ccd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3103188e78ad77fc9cefdae6d8c05e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab8c905756c1b71bf12dccaafd3ba5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d1c633c4e1817785a6528acff40bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5375680cb6e2716d9fc6c18eaae4567329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099faaf175848ba35ad631e194dea6f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954d026b31ba77aa147aff68a487494331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1c2b77e3a3b3eaf654633232564d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067cb8083c246e876abb8653a4ad0d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138af4e05cfa526c2b97a818f18b3a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e03a2f9b4df7027f1fda9fa32bc430335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c6edfce8e2a8e320f7adce01c7322336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c4bd83988febf3b53a8810a594f50337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef472db34ac35d2f6fe1f5bec3dabb1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d5a7e5b33e357d6987c58c7af39b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb49fcc518f35fbfd2337dae7f14602340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29b316a0829a50c55d8f8f6950d8c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c447415067ecb890a15df6a139e0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1a745fbff5b8891232f95c1f2c50f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612774c0e3c72d1d9b684d51d3d836d5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39c75f21dc42bd3c5d3ed6c1f5318b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b38258eb5353bf5db149f29497e6b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0417f16ad13abbbea60bce9bd87b7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d88d697fdeb51fd64c6ee68aec367348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd89f61076bdbc683f925557fc3fcc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661b377975277efef4d4a053ef456a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cca843c2d9d9668f4867307bcbd3c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcb74b70d59d0856e40f2960146fb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447ba7caf69799b31f771e2f45ae549353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4a60019d0c95ed1dc61228ee627f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72b8b1acd88974c60a8c5d4e082853355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e778ac24ac9487af622431ce2bd6baa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6ffc67ca1a65ee66dcec8f5aa571f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e166b16bade907c229dd72372727358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa17f07b490bc6084908dacc9d7cf3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971315bd4216268b31ff8691ca7b6b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ddf6440a39a9bb872c6f05ee8327e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a7ddffc98128fc50dd3563702a094362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2e8e73a814d39210eaa49d7187b61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44f9c44064870bd3755f257d527d95364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627130148517a5df268063bd1e1c3fd0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b692748f57afe8fae80b145696bf92a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2f7cd99dba548fa4767bc6733acd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7e6376cbd0ca033e21810976c06af368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5211be0b60fe7a04ef94c4ea27d482369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690ab9099011fc4d48cb9fe86537b5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0986d5833664377f7fa7b22cb9b38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f384680940ecfcd1900d0e7b5e925372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9c095779f6813bd6025495df8edd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80792e3407ade2bd9136a8d0b46697b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf3ccf6b88c129e76c3f8ca8e7889375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeeb5aa25d6ce8e07011e0ab53f65f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635afde0b0fa23f8ca6cc4ecb49a2ae8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5e28ed15de5c85a3f6e706d98271d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a38151fbed5529f8f1a7f5b720dc43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e058c71f117ea640d86053d0155f174380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eddc42022d5e3738a0da8e656dee32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60396a1f492d9d0c000df09d6385699382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d14884c0d1a21d77b02108e9089e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb76cf7f5b1d9a60dd4db4ab4bc4829384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908530f951477b3a0497050eed610693385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609935aee0c4cd05bcdeb5a4a46f4f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1eece04e7562387feae4831c78bb30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e80b14d91683aba8625110df378f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0642d63cfc6051bb029b65a95c34f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bfa8e1ec5b493322542e20051500f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719375feeed18d33a827548a70fd087391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de796fecdcd46bcb52a4359f22e0002392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e0f03d0e29e1c1d2045ccf2cba5fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5904a1ef69e637142ad192235fd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2ceeea3af8b4d9ca83a75b0505ff8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d21d15fa92033b994bc3a94dfd2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d047b3b1679a54199609845834d70b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e7a594692d145bde06519a2e0272398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aec3d6086979a479953ffe2e0a753399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89b58a8e2608154db697dfca33b43d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5ac484db02a6d85cf8a63e6a904ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4848af2f833b4313e3a7e70f46acc52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb3ce4bcde9ee733a73622d079cd23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ec72fb090520c62f4fb0b54d3fe7e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedbc114534d6f41512d68290a7ac7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417a4ba60a8c5af7e98e6b32fd9553d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e4ff561737c104e9c1273e99d50d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd368dd4ac97e9c101024ee5af28e53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a974d3834fad1d6dfb611bbc58e671c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1705baed87818199ece235708ff862e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b718b15efdb91882a85895beff53e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2b9b8aeb6141986ef01e208af1f46412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e49f38abc1e1cd6a5715e91009b5c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2264a5b922542835be2f189e7bf78a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2832aa3abb1e007e876ffedebfff5da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a9ac2668f95c59cc76b0ca5fbad59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e789c45ad8c8b0414c72ecf4e57e69f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658c79e61ef26396a59a62cdd7d2a8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41329012559a6b0d74c3765f7ad15955419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2873abe4fe4d410d2f986c34f4eee7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c6b713cfa10b1fa971fa59b56502e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389d0472bd38617274d773d42792540422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71227e0d5dff7546c4693618741d03fd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df028fed4dc9444cce3e7a7dd79934424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd4ae6a8cae345938c8c34dc108761425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda8e39a8106c6b07f2f24f9873d510426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974040eb516053635d14b941344eb8f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2352c3c80d0b931ae1f35b4ddbdb6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a67e13e094dd27296bfda68976619e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07d2eb79404d475007fbf4ff5d880d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9f9528a9323e4edcc1c8103db5e23431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f668de5a9ba05affe801ef1990173432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7dbf9d92fa2fda360ab8ab746a4978433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163929768de088def313ea2128d8ebb3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f66300d34a348595db2d486ad036435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1259eedcab2bd94ae18bc5bee0b47d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c90a4f75ad2dfbb1f1f5ec4861585a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe13ad28869d11dcb5efec0b1f9339438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a2249d9411cf74fd9c3befdf1f544439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf42fa57ad7cc66e96a84088db82d24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717b128c657c839077332faa44db287441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66652f6d37bd1214fb11d05bdbe3056442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2893ce1df1526af81136b3b4dd9b62a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac29f1e7b83723615743e5af939f2fa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6037f0bb0846917d6c35cafe5005de5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc738812a7a454002d8953d76b481909446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962dfb7c9d07bc2aacfaa68f215611f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177a1e0d51c4ec88ea25896a3e717ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8690ee1c84b51e5bdb65e78417269f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42b24b2afc7d1dfc130d1f9b133051450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997ac824c9d1328d85b0505f8332ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3e3ab642acc62259a6a2e0e0397dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8944ecd03cc5ccbc0f2acaddc41f8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb214210eed5c9dd842761ae5a4796454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04669cf7c7aa7aa79f95f9f46c1a2380455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae11a8977fc0571c75a865ff2a71c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d8c5de0be51a0987c380f1a3ce8dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f44b4863c58bcf7924ee973368f6fb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e50e92b3ae66a76e8c1a49f30390459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a96963c617a7a6097756a32cf513c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ce1b77c5ef24aea6428a3635fda20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea0f60e76ca4a960092ba6db5bee2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b085b87a3ffcd26321798f14224d192463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc0771092adeaadf4248d14fe5efda464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96186647bf25586801093bd1e7874d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccf0c63241fd577e36bdce7ed3c3ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce208391ec67299bb16ebc216de18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1181dd28c1ce62450b02a338a0e8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c52204520e38bd7c7cb5246d7d024469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad1dc1ec6c33417f056c1d61c1e098470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df74d54d3bc1be5dfdd0fc81f40e3d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f622ae920c94b6dfef1e77b8aa96d8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337b72e930e80bd25d744cf1ea7cff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5dc93f3be24ba0c1d94f5095e1b39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0652f8ea6f6f595029ace7fae8a455475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f62f6917da13aa1b1f4393af85f815476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175df09085c58f7957bab62d7f1e9c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acc89fcebf119e6789ae670e12f210478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62166009c8fd2ad2645fdfd5e4a3a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b0f979268827960d88935babb0e11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97e0a6904e5d07fc92d8bf6525fdab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f273a9e5bdf37cfcf47bfe1a9241c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d496a2879297f205ad862a1c2c377a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5166ca86a35d82d2b9525f0265722484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a3c1a0cd26ff1067ff9f908ad3967485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8427eed253d280df5fa2feec3f2f076486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c9fce3b99326513a43914e7a4380b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79629e7fc97fec94708ab84b970eb31a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bf0f0603b316758626d6ac46fc1eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1dd89371c7fbd5a7602ab8fb52f2a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb42a96035c04d38790570bef3c0ffc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa40885cb2ef0a8d49d3ba8a4e57873492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017fda0f1e78f2548f157f06e649e4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ea9db5389ec005c6fbb6c4a384dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc36721d5c2801edfac3a66932cd875495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f79fca01cac94b32c5bd6e814f14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaae4d17884399139b17c562fe031a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9b0ff6404917c92e6393389039362498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c97a2ca7d4bdb7fa373d9d5580e6d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4e624ae1eae1a49bda5252808a935500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3679aba410a83171ff8fc70487b6d5c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc049f9d30bee526cfda7165bee28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7121bd77a654adc5278e1b140c65ef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6061707e04ef1a1cce78ab572de0e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789cba76f6067fd7b175549722bb1e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b8170a26ab1adc337d34344a91f93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a596227625e5dbdeb9c9b9b7d92e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3ed5739f7a007dacfe039bce04b19508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69878f382735f68403c96bb0c0e92f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559f74119ff09b459f1c963c339eb6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a013750e0e748dcae4c675a025331e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7cb333ab5ff84a103962a7b47e40d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99fc726c0ef0bfa09cfaae7899340e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b804e9b538d6896c0b3a07fddfddf45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa5ee20abf07dc939f84e76af2a982515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610753067d48932c625409e3afd8682d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af8f7e6263f68556117c88cc869463517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70db6adabd34db74485fbeb0261655518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6444e82f7e2cb5726459f48ffaf274519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71301e39eab997c284d6bf70c857936c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f366851ccc48e4b5b133e35361dab01d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d1198db5e143941b448f18add960e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35be569e7ae09073d0613ce48f132e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f5fb5927ad752f4a99aad41cd7b60524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a390c2ec2ef03d668a95e6cf0d281525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd556458b9e55d975cab1b8ba5126526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d825f827bcebd7861c9ea1b7ad30d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25c4323675acc8f7126b3a74bf44c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21145208c9237760064a0700dab027d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56377dde076fdc7b97ec8bf9798f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b06360de2dc90bbfae00b9921f5c08531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7d4b9235e75d7daa6111734f90e3f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81200029219b8c924d417754e172f250533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a617ed693a9d14d04533c6209b6d494534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095cde1bf22adf52f8c619f5078bdf1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc92183d7c55aafa2199673244bb1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00539f8833309cf3a77967b9bf66c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bea119448ca742315746e8f0112776538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186a27d898ca5a80d1d0a57e817ace539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9ebbc45d8eba9e5d32672ec5b46f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd1e63a8e951b1402db1445940043c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485088fd801fe43a0c84b69f1ac1682542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b170fb1cef78f0891304efdf506141543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faddb0f8e05abfdf6a0bc75bce18388544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42b07cf9f163252b68277c558dcbf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc1bbb0e3f00a4034ae46236f37977546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c74eb3eab659d7f9604dc159c52854547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c1704ccdfe0f6ac99405f9506774548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ddb87496635df555e0d88caa1ab6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa788eeaac26572ecd6ed3cbedaa27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326040418e950c02678c07f1d62a2117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524054664800641aa9a2e4f8a1aa9064552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038281b96452c4663e6d9ef9a3ce0965553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e767aaf322b0428fca1bd1683c5fb60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5757e5cd3d8c06abd3a341a839a2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c58086bcc2533f16368d7f20b9f22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f843f40c99c5a772729388073fad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a656fb6cdf3190916f0ff717575c55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d338f241f57fbc6eed5bb93a3002b77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e537bb862a5c13167541c010e4173560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee3696259b68c24670103fc7534c5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f550c1a1bcf0a61fabc456c2a6ba9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf5d9473df8679cd4340e183f49c69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd599255978f28ad34f5641c270076564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b2f1d7ef275baa3f7367b2d59b03565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4229fdaabcdc55079ad101b5381f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca597e3460eb92bb6d0d9eb99f7f60567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72695a43c41dc7799f77d998119aa0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d22b5d93459b4afa1dcbf558f97f18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc272a70c85f966ffc1f4383d59ceba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c88f55a046acea6c9e2f5a028f50a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecd8824e3382b30ea578452804a80c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40698ec01689c2135bae8e2914b288573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab613704761653d51f298a6cac97f9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d1d6713d6a6465531aa1f8ea2e7d5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432379c886c6b0f1d277bff4d9647ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed6d5edbaae090f751c4c051c8d44f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a88ba628f51849e1a4d303dae89df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d077542fd4df697dc819961f3926542579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788d8b1b0e1b1b0526ec27145e931b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad6945693f2736932642378fb775c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f1ae2804739d0a21bb58cb3b6778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3bf98a63eca65e8c751bbc835ad87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8deac0daea2ebf00cb6a2d990bcf78f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f708c54cb9ecc7997b14fe1aecfd8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677a78fd0ff77f81ff57d20cb03ed5f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a15a8be94a27faaa23b63751427f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355a7fefdb769fe57a70992c66639da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169090a59e2c02fd5a6a7f5bc29da639589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8984e736a021f40d56257f8f8fa97ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39676e7f7bfc295b07d1f38c82c3d4d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b509532441000969cc32017dade969592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d5013233d1b28ab2d46c7eb5ffde9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7689424cde5989828b7a1667f55f7a0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3a11aeb63fcc9b8078290f296eccc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03403ed9f0b4d65fd3b0309074241c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a25b957a8096091b0ee17ac643758597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ece2d17163467e01e35ee1720121bd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b877555bfaa8acd83bde713fcba0bd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb77c329187a7c1af09901aae5e339600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d4853a2ed08d26c815789b30e40d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28413657d35489e3f2246db82f126602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909f273e0dbe638b8f987988208f3db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a405bf24081aec91338dbbc7a7387ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f783d210ca497311c270d0f2f60713605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abace70e16a2a63621e8f593220ff88b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a532fc96754d9f8529f84418575be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f418da461445e9329c1ded85c9377608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c11b293d114c8f818cf9125c882732609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc2d31784fb2276b5b3241b2fd9ca5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873e425e45c4c8020bcfce7acdd3771611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d643752c1a486dba51502859cc4c4f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbfc1166a6546c48e4b36ac562f1e42613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22d1cdd6791abe1b7715c3dac496d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e771e846628c1e95cf35d24ff77d8cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573030e1924857addfad1784dab24070616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34a044a826e92d799815ccee1655e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eefa4b7296e7832437ec16e4fdabf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31b7244ddaeb2293ca330f55bfd6df619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b12575bafc0d13f9c2568ab0032b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670eea2678f664731df5a14511c05d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963b74f53aaa3c23971f8175464702b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628a52745bb4d88063f41cc5b64dabb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581742c31007fbed186ecc9c1e8957f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05771b305e8dca49c9e261201747c963625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d080943c01fb4f7125c9b96da34ee27626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63e3d8c100467b0b1a43129fd32ea9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d117eb31589dd7456d934e15858447628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e02e7ae1a5daa26b634dc575fe67d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc17985a6c0bcc19a500e4a642ffa4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f640b0e1880c891960e3ae0c1fdc96a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b5d58e278532aa5d695de717edd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30255f770646431f39d6117085f38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431b9a9921cafba0a082a2ef49f315a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061f0f0ceb5a8d9cf3c726063f37f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74326e8140befe21a7cd0b6cc1969e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871a8ee5435f26fe60b06c7cc0c85a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006bcb8ff2252272fa14fd273856b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f7197799281445bfd252374c4521639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c6864fdd66c9c49ad4a130b1ca6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6b02868ff6eb1317df957bbf340d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e95104f268627b41bfd7224b579cc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f97d635a1f95359301081ef806013a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29790a8e258a389a29d912b722df5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6fb5ad139987e937b97fced1157ae645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07229e14418f1047e2add4b1ce7dc7d1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958a632a559cabe114443aebeecb020647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f99ad6f4c288689c37c639d65dadb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d7bf454589fab74e9ba12005d41b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e32842846a90146f6b4f934786da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d3e547a8e0b517865ececc70db7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69737863ce9b3ff1eee8bcc257a90652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e04b2c19e13a18e6a05e8b0314c73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39be49166d6d6c363c961d3e00cef2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3432ed11eac678ce467b4161b64e98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752620d3d625fb125e6685e427fb469656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fd31789c893860d94e83994af3bd2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b334ac7eee61c96f4cf9f8da7b2065ce658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74fb773187c36e80c7fa0d855e3261659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77c38e4b89a840be2f477e81d4d3d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d692aa6352be64c2168dd8193b0623661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843c78e868519b4a9f51849547192fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ab4bb157e112fbc1bd7abf8911b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de090ba2e7a4c70521b10da05cd4a012664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafea1b21c801bc6008fd479a8f5339665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b4f686b449c766ae47422b7f32dff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae3ecc3606f4b35abdb410a6c37d6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c27c3874e6412e6394607e9f6cf48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48355b347a8755c23838bb4db1bc7327669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0219bac08019ef1de357ecb217e543670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc934d1e2f9e332e7c8575d121c4856b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fbe1fdab35c0faccaee2aa6dfece43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936aae74d355784c35cc36c08ad42c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b38c6895c15093224b3073cf38b155674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565121c9dac1c4e2155e1ec63a3981fb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af47d1ae79006900f28bcd7125d0a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2e08a4376f979433e4c8307a10780677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d385011746cda91cf5a6dcd88ca94678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8410875f6631e3eef5b8737789e9b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14536fc477175a00164ce8f4dce67c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671fd8b23e23236af2015ffc86a1469681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8d3a5bce353fe6d49583db9689e9c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e7af85bd215f81cffc7bc80b82961683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558589e760c88872ebe6da901988ce5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4005238e308369e341449d8799152685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e096678c9b7110db8faf2ca5c1d6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efdfe0b36eccb0a488c1ce48e24c12687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b4487d088ff1d17772e00d201e4c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc68eab89d0c34de3016ebfade507d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80699c5b9b5485cff4dca6e5effe5290690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fad3da8b426f2a7e5a6eb972d705f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda685564e74612767667ee0606005e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3cc0f70179cb50ced76bb0e2559c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf833b1b599a5123a3cce79c7066011b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb8c3e190839ad60d94082382101e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5fbf89a2ed58c582bc07f3a3b661696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d422b468530c620a1a81577c6e319697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd34022c1caf32b73606cecd0fbf311698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37295f512336b6aa69bed42331565598699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be50becc86e54ce8a999c70ad5254700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5428a9e0a3ee1ff165ce7d87d1c2c6ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f965071136f673d8c5c11f6ea0a80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634370b2d6aae0e6e4849acc8e84b62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f562365fbaa435023422aa08241c0d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909eddcf20b87b1aff73acb2bf2a08f4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c481115335abd086cdbe1472abb63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621f0b246f652d234d8957fe60af0ec707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844ea384c8ec26c1737e0e3802e0db6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311109a7c69eb2b74cc2d312d61a15d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc70fd1cab027c11e682308356a815b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7aa3970c05d569a63cc2efea82572711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c81fc98e9033659e9c7722dbaecf9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1fcc5abea34f49b031fa872edbfc2e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b3980fa264046031f9be1ce847ddf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea6cc990a5299066289d2f6341022c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f4278cc05a552e80dfa585beb5d32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720f7390fad42f144f9415821cae0dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca5cd720f216c0a9ae009e082ffdf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504305d18cbd028a68b5a3c34479a33b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2f1d814c9b0ca8532e5cbf91a140f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a308e817a1a2a019fb6b52beca15a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472a8b766a4aa96495e3f0d350029cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35eba2e4ba4084127a9be2c648cafa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321da8a8901f815f2fa3fd676fc0f8e4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595722b2e908992600ae158e6fe1c3a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e361fa4dbb9ba19980f51d5b4a70e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ffa5603bf1859175207b4033de13b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301747379cbb77c47f4e7b801c7a02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476a01247e39b4a89b27ff0fe11d9a0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bab117f54c714b12ee3715fa43f2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd3a7fe07c8415fd6c49e054927ad3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d33d2370fcb940df62431013bc9e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e5a6412fa38e3fb60df53b73fe5a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca765e16946dcf1d2110539b3f083c42734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f32ca0277f56b5975b890a691973f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f8012f929cd1190a781df4b04c1b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da98c59988a33278a2f5d0084bd4938737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491786e7bce13d3e70d0ae246ec85a41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf71c5e679af9e318fd3b4b0ab5bdcc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47694ed0cdac95b5126ad7603e042c10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fb3d5ee16ad80657f86c0f372ecf2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c047c9818dd78a56985408d280727742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836fc7fcbfebfcd4ea976be2508cf8b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec3ff3f4f64e9d8088b5b8bf3598e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c5548c2b95e3b287265bf21b9f8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd3a8dd051e94a3b8b29eb20a5ffef746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f748777eefe275f0867912449c445747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58807d38e7cb86a909b85925795c6a66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5e61d51a818b9b0197057383df3fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6672886c2a87fa35e7c71c33824eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627237e0b0f7c31d4325f7f1ba29ab90751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249caf1efffd9adb2bb9382457f69248752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b69299d23d2665ca88caff4385e8f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ea97df70658a2498261b724641a10754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3a0e9dc3d446dd02273f0a3f31afe755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0a5aec45b8bae7da481db0d960c79756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939996c64e7d69b95918f3cc798cc76757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ac8f707918e52a2e283e22096f4d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55136ba986998db959dc1d29fca9edc9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c27584d0f3d3bd9e1180f67007b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70440c7ea0f6760fe2f7ae561928e96a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b720507a10cdc6052afe3065982577762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95757ff662ea9dc5c053eb772294938763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2fb99a4ec857eee25a8c9486381b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5d618d3388ab1505e992eebad1c8f765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7196b64759a3791161bc5bca3338a6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add996dd80dcdb52b6a7aec779dbed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce662cd750e14962d5c62de3d966b377768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977535639dae453f08ac58e5af5d2d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1258c98944abcec68ead4524dd5c7e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04d2b5c2f369fbd0d001b2327a8561771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2596d424df3fe09dddaeee29762922772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eda4c1386ffec3e7a61cd929df952e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85661208c43b2b5a450ac0f5177e6170774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e669f22a73810dd84e3b15bc7b49d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a83fe406bf7d5d448928689b5bc8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ad1ca43fdb37779d2a44471af3a4a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c90ffb19727912756b891d617a34d4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf9c8caff2ed4bab5e366e842c6e42779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf89bebdcc77ab7f9c46f7cdb67a2f7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12534c714e27b87b64df2e144d36d7ff781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6f9a7a0ade1814052dd1ca778464782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007b1c64c11becb13e14855b6a6df5c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078812ffd4c3d2e567b9adb44d0f1b17784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4772cda5607b2d8a93c2dc6475c861785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658d91b907e36aa480d60cfdf86c9fc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1526d001aacb56b2a8d5329f70ebe69787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bb5bb3f47cf3cbb28d84efb608aae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5335c5ac6acd55278a8c593aa0ec7b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7e32202e5feda894f673a7d90b736790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b45105bc5909fa8884aa4cf34a7f9c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031637f182964991f451fc171b36a09792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c534eb5a828120dc1c9b32b8d7f9af793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3f457c6a5570e8f707aa5354d6ab4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ee49850b5d3af099b38a3f5259a7f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4ab3dd09b4590a2935c54c3edcf47796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7e12f20fcc8b3fb7c8b7bc1a15a33797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a49a1dbc8d2d41b1775965de827d4b9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0144de909bee0bd18ae44b36217f1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd368529315cf7964833c92194d4cc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c6a9fc014d0e156dc3982f051f1b0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1b9f99f8ff972e1b0498333b341dd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1f3e52e720b7049aa99f6dc36e565803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3892282141119dae4a09f994621e7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae178802b6de0307ad7ba5661d388929805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ac87f49b519788b121c8128669fb4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b228cb9fc615d25921485afda189769807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6003f3daa32cf65d47cc29a41f21d8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd12a2d67709681b0f7db63a910e0a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a9ae01a64da24b3a73b6e4c40bd93810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c3a1ffe469d79e4d464f19796a3ce811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d64623d40741996fc41247bf978f2e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0fdf7bfb2b0ed2fd743afd5aeca18813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f852b7f50ae3f890f797a2439133814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746e4f48fbdf557bea361bde74cb17b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e405cf6b9b8c581459c0c1b8701f32816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4804ff5f8fd1770581c0597ce6f6c16817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e2a72f753695a25a977623cd9062818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b1d94d4d4c204e98bed38582f0748819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d7c5f015dd4eb4e101c23a73e84f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e30f09f353449cbce45d5fa0d9d84821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0042c63f9608b6c4bbd0037b52d1b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d33beb2eda4dca2ff0c986a1ca0b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba468fd4ad77cc4284ff3a4ea9fffe53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5026ffa785249b449fdb734b2a034254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488e3e33dcdf6376313a24865fcf905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9787ddd7f500d9f30a05b202f0aeec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e41a130a69f6c8aa4dc30d0aa5cffa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e03034ff13fa1a3181d4b3ce6dfd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56596271483b0fc42c31738ee1de079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bd243392fdc81751bbaba9e31634b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d26214c0af3f2fd63fd465d35183911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3f80ae69c372ef4328d2c8e5d6fa412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59616b8eccd96a6dce39a0cb6219740913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669daead68bab6c3c52cd391db305314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede29f71720eb986fdcbe6805a06aec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7222880ffdb36cabddf64efa056c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068646abaee2c70cdbb57e6584456b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd9df29ef760ea925c41c2672739ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957ea5e5edd07982f975762538d026c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3124758bcc858c548a0ac157eb48620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d44325885048f334414d47844788eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49851646f332d68469b609bdfdc03f4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260499cf827d067cc0b5f9d7fb2a12e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a8cc21d607814f58062386e24a27f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83eb99fe9a150a0998f580c156443e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ab85325a4c2b09730d1e33b6161326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34796f5343371d9a33a0c0e1fe4d9c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1cd23b33db5c192fc6197abe01c6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb9bfc8089479842dd8a526bb9bab629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206e1eadc6d046634c65aad9f79384430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e032741452cdd34d33f2ef8b0e5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4721ca0ec0007bcb6ed28e1179c749e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2bc4f002dbd04995a0d19795482ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caebcd9adb796ad6161137406e85eab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b9c707b761c2e343086ecf92986c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa697bd3cc48d4ad03e95017dc48a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bb61d60ce598395fa13f96eab3d6c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b700ff29470169b788bc33cb70f0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ecd6d581b3e02a7f07ee415a5e3f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467683e78c84628cee3ce8eb0bb87c4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84933fcaf2019ace51bf4af238618041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9334e77d13f72d3b2ab0aad03562d642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f25382cf9456e0e9872d5666f1359643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04aefb317f6828951edf204455fbdbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304bff043a8519b067758b2dcd4721745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f9d89bb90a89598f11278f1ab88c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c36323b33a3e65573880a880ef68a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6cf246109fd77029de2061d691a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae00ed7232fa53e5e6a44094140df349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffea7d33c3c1084c68361a24c8285a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f666c2aecd4fd3a9ef667de0c530c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14434f1567060807423676c146ab8fa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc427bb480040005f324277459efd5753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794d481a28d9f28e151cbb55bdb7cb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df49161bb851cf2d58b0100e8936b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73e3d4a6f3c736c445d1e72d77d31756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568b20f19faab0d95e52a4f62dfcaf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb3e2219cf9fb2d24183eed8fee46258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e70d9075c01dce584e227b7b21bea759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697eb6bc8f404d2356839d1a28434c9e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98444dfa32f730b2dae4b02bd0c2a5d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c12f8ac33c116b2d4e110964f19d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a2d1110e2c2858b55721c7747478363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146fcbd4526d0a657cbe27f42191e364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628f89498146ed6f0b2c44505483e5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528610bc9dfd03d305c603a45e178c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542439ac034085929287ab4f473798267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe5841ca6af8ddc6729bec8c4b55868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaea90d115024c82f521aa9608db7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466dd67dcc5ebec151d29ad774ef54270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784ecb1b333c8a60ad9426df25f00df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be347f68a6be3966af5b91bd18a58d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a670a2a82be18028459c7d0a0987e8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62694af2b0873c7847d1756648cd1774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd065bd82933a8df1a4fb9b30fb01a1575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e9e7e4835a1223560f7fe6b6c77f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a35ca3c6ba5ef01a469f62c82f2b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f12ba80ba6abba16cd5b142a6837478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5908e3e4dcb082c6a30835d942474e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f0da9296c9ad2c5f6041283a41e5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e46461710726f41face87088c9046981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36455d84049dcea92a8a500c70105c1082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853ec58751a6755d6e46a8d2085413483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d1198c99f8f96b2a77f1c7201f4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3238d961d835a44688ef81508682b985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38295d22434e5005a2270c31c39a8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca5ac01e7e8cbe6763f1f3d84cdb0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b9bcd8f730e6ea37a7ab1fb5ce5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d93e6f407d1bd1f13eb615fd181eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa6093186758522e86750f4b4ffc0490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20a5917bad1fc95dc5653e9faef1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f0295b4a666ef807ff7a1d11414892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926b74cd4e23335af4040a0ce0429d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ebea90cf83019fd5c5c3394bb53b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d41d948fbe5d3a435b0a6e158b6195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80022d24b3daf4dbdce3613281c5815596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082141dbce5a0b25fa71b6ea403773797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d69c8b7a12505fe012cf6b3311a30d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271fdcf95686f2b083e3d6946b8ce2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82748e2a00022209bf305a596368071a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256730ae360788817b3cf9b175c59518101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5326c76f6e671e502bd624cfac1053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3329d60abba71a3fabd4406a9ee8a2d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3fa1b7e8b24651e62c285b291e8c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e9979fd43d5a352f90bad31d61997105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c573b0d35f505c6eef017955312cfe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d4ffc2b30e07772dba98828b79318107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed8ac8242ede5161772d7b6262ceb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8430c74605408962eddc1a95099adc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b067a210600e75961884862c79c46110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07e9c8c75a59c640ad1de18206078c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a07beaf6d2eabdc501b6aa177cda5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ba79f9387bbc5c6ccf6ddba49cb9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81098b5bf561a39c1a271bf5ca4bbd9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c963d48ff58ca2be2159e2c3812e7dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947f34ffa446141a2b8d8cb7d30e52116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031e68755d1928305d5f383931d9ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450ebc96316879627f9bd6e7c03105f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f460fa1cc6d9d30a54368037f6cfb92119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11fcc4e2797d77360f8432c74f7756120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c940c5f65cb91d87b680f455c13c56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e14b22f140210738895ea9fc7749bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf17b481a7afed2c99250cc3ab3aa4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dd14938f22d1a51bd2cf7a33c2864124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e718b3074c5f49545ceed32831669125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be15622a289c34c503c615546a449e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb839ccde96519a4bbd6eb39452689127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c79e4afe82da9a84c58b646dae6936128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b6c045357ef2e5d26599ef94b04d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d396972180dc07847b95278f1df77fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd659adcf1f50b5fc800d7487c227a0d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79e381d287e5eb6359342080141bc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285c46059e9570ee2babae2c538c4ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223931e4b40aed0e50b6f39df082c415134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cfd7e70f798579334493010422fce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f189c23d37dedd9ab30fc973d163a2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c918c3779b452332ff1d2a138d773d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8c000858ac668f6bb888f644750fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7749392b783503a9f069f934bccf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971746cdf21b4b62f3bd0726d0c9113140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b7bdbda708ca5750c92b15569c4a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84398911290f953f7169209bdd028b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67331083ac7be9b2460806c4b547e9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f049a4be030867213632a818b7a6042144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83baf36610b27ba3c5077a93063f07c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1862a402cd19687dd1535d76d146dc4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e6589177c8f33d211ed720e8bc70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d54e36b77f7f2afa531b6fa62cb39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38a0b86ccefa605c3b4ef1d31f727149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96868d9d3cb9f1cb35bd58f487b41c5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac03341b2a74bd2ceee7812d25d57d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4fdc10c3aaea4f30a50b80afcfd9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c774996ea89ae691224bf7ec88209153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0ab4860bc30fa28113b34d4ef0c20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987597cd77589f513c1a88b85e65660155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04d72bf5dceca1d8ac101fbeafd53a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70819299e189f614447085cb89e8a882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941501d0ce8fe9e58bf0c15b2994fd0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3c5c9c6e90763c74f2dc4808ffb03159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321713a08fb9ca1b47ace646dcd533d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5addbfbb6a3835d17fafc4ecc560e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559ac0a4cb393474c2c08028e471bf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b141bdd9c9c7dfb7a669816fb11e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dac2ac443aa8f2d711818af229f54164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a173112971a950beea74f6eee341a66165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8b42706f136cbbbf9e49a2e0e53e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8bfe75d183f67df3fadd3c8ad758f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214d3f91a0338e4ffc6b214ebad741168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7376a6500810a9b859680b525be2685169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c552492d85b48746670a0dfdd0712170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0535c36a75f9bba732965f2289c678a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401a4131d3db5fa8b0445ed35f1002e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da855473ef5d1941c4850d20f69000173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d032414c96c5511dded3129b91f61cb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a021ce43d20e19c72d3cecab11ff0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e732824198d2879685adbea0c7be8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517da7384f7b2051238c2f3bd4183fc5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c5904a22faada628aacfab0fa492a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d776b8c526858270a5611e9d8e9f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8921a3bbf10cb9f4c65ca5eedf8703180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d6deb102444b306fafa7d03728ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15779a4ac617ff96a8e834d4f80b3ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4f06b89e066af0240622d42a76be0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba82a781fff89269f867a3a51132fa0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44aec0dd46c301632761b288c7edabe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a2997d04dfa792cc94095696f4c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882be28d3310fe8c8fcc965c37d9892187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b4e63fff0ece711ac04e322802415188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b3ba4b3953b6cec27ceecae158ac4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b9d008c214ecb840ea7c9f13d967f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc29d240d8a475f739bfb1a8a4c96e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84504d1d7e0e9b3cfb0baf6a125161c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c06c397a3ecd49ef283148bbd0da20193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b495e655c0d8e6a79c15fd55246585194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b3312e3222e85c259b813ede74557195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198070c1e706d7ddae2e538e41c1632f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814358730dfa9f897935ea6f0449ebf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd71e9f191ddbb925b110a2b7f6aeb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27ed8cd8cf6183743e7b86128c2053199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad285d8826a685697e1b2afdb0358e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6b221abdf1b99e286a766e561ad5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ba38bc5bcafcf401784ae325fe4fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35637b038e54e31e8b8db868752ca49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3360397d4ab90c201df1a05b079935f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7eb552f3a868c17eea0d3fe4c7ee8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbc89751067ba7db78656cf81dd765206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb544847affec4ef9083f630f59c2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30a28077660399cd04457b9814c38b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dc802ce0d37a7eda0ec9496a27e8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bd0d92ee84b8d1f2d8cc80c482169210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145d538b628571f2bb4f94fd69a00ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6b30a93338e6b32653cd382516f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e01c0ee5b6dc6a93f28ab21289f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee776447b5344da2b8312b9ea2e8b81214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2e65c3ae5124c086868620af8b5f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef90342286f3b02c7d80961e5863d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f461468e99e764ae18d73eb9a64c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e6b374f17ddcf46ae38d05318a8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99223f56225d8b195c16e458cf102f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f43f7fb3631b7ada025c4ea126ef6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb42eb42044f46a9d7efe4544c94427221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9189caa377670f234c6b9d95bc3d8a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c72d2eb2127dbbb13d9d8f99735ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ff307090aa82bbe1222b38549c3a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc530dbe5fa55d91de6baac69dea99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bd1cc952917b5242ef060b75e7c0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ee6e90684c72a38799e57f60e5f68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda8cd994217eae960caa786360fcce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6e6e80c26fb626515b15a57d2b32d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f1283af40690b8367a06a938ed457230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4914eb2b9f352dc0a11e4199bae960e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4680f7a9ff404d8466ba48afc4ae0d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1071cf4b7450a366dd4d9f53f6056233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf38ab5e57417990e8214f6b4566f16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3227b0cc5512f658fadd5ccd69281b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9516124f476155e531daab70244e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f05866f885e9a78e06d0d2dd1083ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec992ee4ce0291d3887cd650b5525e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c722696ded1894a7e0c50e6417c0804239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4a6c2703321f5200a20d681625439240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da62b1c194f185d96ac683cfc55f1e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911cca3d440d4c67b6e0ee52d15dc2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95899f2f6536ad0f3912cb8a4d5440b8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2f19d94cc914f749e09686c7c09ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29c56db26b9ff278c701d4092bb5a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93ac4da56a3d32bf0e30695ba6f000246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64e50ce0c2b3ad7e7f945c591343c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c24a5135ec3a512160acc84f7981d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dfc82cbaeb46f9a7b90fbad7f6e89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b947e1dcc0085cf3cc40e0e8f2f5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598e17ce92688d14508b9afdb628f79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b9f31e04e60aec53029b2f24d121252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06422b4dff4c61f9f57a0dca6915f81a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412448c9bbe01d7398f957b69e1b2131254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074f1bb63714682487165cad3ac618255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b9ce1cd70b7cb3372a4ffd3e5f08a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5edf2162d31271d27ae37fdddbdf5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a29d5120bec407c54edfa2246ff45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae93c9565c1309f78c1cebf260771259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d577988a24f9c6511081e19d40e40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab9f5aeeae2279f8c73cf8f1cd668261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e047bbaf770df2879322bf93e5a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00d218bf9b23ab1aa6ec593a67dcea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf07d1b32fac95603c5669a36d6e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391f3e18081307e805e298fe5afbaf8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f552f79f96c5ed170d185cca2a1f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30730a8634070bb8b4330986f4b39a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060ca1a2ba4ddb6a7bf39470b12d9e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dae64156d71388a8ac6e73e190c606269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfd75e5a92b34e449385fb079afbcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5891dc28be35c88208d56fbe3f79a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b2dabb0236cf8d1f80bf1648f64b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9961005006543467aaeb3cef88522c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4943f062d0e3ea6526970e3c9061084274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9f0f5c99b48e6b23d68c4ef84031275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31f90fb2e1caf1d873908df46c4b00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968749579093939f22e0856b83a0357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386bc55f71de110cb72ae606dcef12c7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112b1b041a3bd8e7bd3df010b1fea0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7811e4fb2cbb9ee058b129f020713280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083021d9457d6c099ae625ea6e42344281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfbdb6b35ac33fdea213b12b0297ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143194fb301bbec3fc2e36c508fa2290283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d17c511d62f1315bcb04b85d61ca7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1eee7f97460f78153cd67f570131db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d22027d3c940361c6c60d89e854381286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445bc3b90ea3f70989b53588f277830287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a852239944751ab8b49d76cd0444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a3dd496df4a1eab9ba3e3b24db303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb6fca3f99a2fae1f8dd9fe0657f20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb3afa970584d01480f2880a543bd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325bc8d9a6e75a29a229e936792657d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc349ac00ad8b56847f1601641245eb5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6502c31a37d55be9ba114e6d65c21ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d30b0aa819f886092324dd46fcb52295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41a1022d2d0b0a11d6f3294984e9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce6533fe91d61d0a8020c9cfaf709b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bffa41d4f6382fa685b47b19ec666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbaf9a3511ffa3dfdfbb203c1d8cd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2965c9720fdd11397fea1602d02c92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb44d2e6861370b55de2ab703c913b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec46cdd6e5caddd1143a27025459e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa334f1088a41a19bd75825515c8b3e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d8cff9581f7cf40d21c0d0b0f7985304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94883cb3f87dafcd183731945b6deaa7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde69dcc3f7bffe6e0fd8f8139652233306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913f9d678768ef7985297737d628712307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b06bd645580b30565c4fcac4ac829308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa567d73b6beff88cc24fdf76e505c64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981932ee30b2ea8c924dd3c573ebbc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2efd27321dd3ddc82bd1447858c4c6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ec7bef19448133ad2161dbc5c1dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84071eb6aaa583e2a089007d1947e344313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7053ab10e3a146f20c167ab22c207a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d0e70b978f0895fc17a058421d9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277336e0ba1fcbe116edf4afc62f7399316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d9d45a6d4c54b34a8971ce7abd72317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cea67e5cd12bbc4d71f947acd910ce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93867420ba9df8229d3671b6e1f9cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bda001e172bc7d5e4ad0e12d31bbc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda40b00ec596c782b0f81d3e775ac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cefd799bfc2c80020bafd06b6cc2bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ed6dd813b21ff7a9f5ae5bcca861a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9232e308997807f5f2109989ac79a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bfbfcbb142ee246b1b33e145be117325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94a74a35bba517c9e92b9cd41570a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1b012791c44ffcba4b6528f516f28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a018ce43903d0aab8342b007d6dd012328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b78c2ec40c4bbbee1b84e25811d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e4bfafb95021b6b7070914f4064f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac7e71b2a4ed9bdeee2402770c8752331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d08f5d5b54b50e089d81e5402710332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbad3a639bab681e3464b1e29b3283333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb812b2a478b03c9712285067616cd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed4dbd4bcbb8d2e508b98d44a7e9d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b88e1789e4947466e410a88294cc15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5c604b31be3c4313522da4b5d2c46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c0ba882a0e16747820c1063677bc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31f5bf46546383801f48ab4cdfb369339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ff46b70d62f258dac27764afa8a96340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d441da369a6939b0f8a68a55e8a10a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ee71b635d6fb758e59cba0624384b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a685a4fb5b956504c558b97084c68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fa3d76536bd7336835c0f48533943344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c55610741e6fb4230ec726f25c8c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f481e26e859736aaa1e08ddbdc171c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7a2abea91668cb325a86fdae535d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8851b7c70db2815e387b173b4f186a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c977d4ed287581800b96c93c16431b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9af89088a240596b5b34eca295f57350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9b26d7153e76444f38b6e0d7e9d90351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011189d469acce1ecfb0f2c3e9ebe815352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71898bd3194ea34bd467a26d528bf6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1eafe0f8b011a357ad3c2340fc8ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894caad3112a7a6b98e53d41c900fe69355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc986123f2fc04a0a60e97fd44201764356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52896cd68a2173086ad0b5d0b771cb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017e96476e89fdb364dd8a8ead01cf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96a865bd5394f0b42d6ce47121ea5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eafc7b02274979203100263f96209360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401d37de306a2bd9db67edddb304c0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51aa4f9658fbaf0c581c73e0ea4784362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53e66d1eebf602efa0fe68eabc4c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070d3f543ba31bc1f10cf1cfb145ac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862e633a030efec723677be1988aab3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a824109796fd60df1221f2f0675b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16234edfa84218492c55cf4ef97495367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d7656f3af7abd768498ad4635dce4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a970a9f19cc75e1d58a91b18dd0c32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba488525b7c5c4cf54abd6ac0134fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbdc9251da5889a4f2db251d630d02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a60944fd089ab2462fd8bd5491f79372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843ae0a427b8991a063792ae360d29373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570a46740b3855c7c0dc7dc2cfd725374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba7f06bb18674b96403639714f7ff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b24cdf46c24a8afab70e09bc19c3fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8cb88d834a1a0efab90e689272b3c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e705ad6e77b0291200dc9b114af220378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b2b8247b6f4f6eef8bc69b998f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49080eac9bb23e2c6d8321a53578b1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889c3a034bdf9951096caec72f96e95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1723efa0354412deb47431bb7d598b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aea24cf02c9f2564c136b97b2247b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba5c9de6af3b5846283cf0ae060a9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb3638507c41767bcc92ee9a700b42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4719270db8d9808a910637ff392cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e18c07015cf7aa32728468a642cb9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2dcb14930c76bd7ab5383e94aa0fe6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d17520be6061f82625025cc99421b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff89c3c5e79a0d63204cd68be8d1a10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9acfb4286bd755f7ff2d5d79653f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361085fbec269493bcc5093130d5167392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ae167a180992025da96b58638e287393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd41506b18d2e18d126ce59c8584177394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5eb3ca8d4286fff302423d4e30391395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb1f2126b2e562ea42924d1624016e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370755a131c64eeb4bba5c3bcfc973c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62827daa27aafbc547034e4fb162618398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817232206d368702b7fcce93af22bf57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170ebc07cdd2749dbf3513e9e262b4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196b58fb776d9ec0be624699af15415401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1329d6ce48d4124ed8d02d7401de5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8ad534cb106471b049ed5a4849031403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82149fd347015385c3fc69f5272ba5cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb90798a90309bc9fd5c0de24231a59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4c113de950d8f1f8c4f79c9ba4028406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab40b30e6751588b028848d35e73bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615be0c0a9de8689d8290688c7166aec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7e5c346636ccab23ea0fca7df9ea3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc033647ac3e0abb573a7ad4233d17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5dd194647152553dcb7d7665942f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39e7e33ff9ce117677f22efa621f28412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da1604c541492c82263511a24d15a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95e15c88ddbaa736bdb8a72ff588ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dab2ec71429a7db2a30dce69d609a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435840656720dc85f55a24e8bcf9734416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4141cfa8f3b562ee217d1c57af890417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8a83ca85154a8cad7f04e779238c5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695231b3c1210e3d2bc8397397351f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655b720f1638f2258833ce02b102615420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d863b7e854521982d9447540d130421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc179dd2477a8bb85a673cfeaa100a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7892d977f6baef4ba189481a41d14a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812acb12f82b06425204ea6bed34185424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cae8749f2456c5ed7cb0fbabdbff5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a14f0714aa5e234da44f8f4a76dd8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f469425bb5bdc2578adf0ce4115058427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e68213b6bc84e5ac86484a4638200428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f43f0cd88edbd9fbe6c7baef94a120a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839311a55b2d1d4f7277849b50b6af1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da046495a0ef710dfdb2dd82be4d1ddb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e749f6a80b8622f6ee4f6f45bb106b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769987dffde3b976d33cde9f3fe14dd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41973281e8e8c485e29463a0be8e802434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b8c84a9d41908f74acb0465c4ab6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9d59829c05962ae75ea80336eda6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b19178ca965d90cc347187cbfdef4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d91ebfda65e0506b8f097572599623438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e090a392a09beee03d0c6f1a7089b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a07d77f725c43ccebc6db1e2e3003c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705118a913e7064c171c5dc9d17412f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efc990f8c98d6ad02de873d480b36a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dfb6206fb51867f0018bd2617d3f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef98a311bbfdbf909ec27b9a9467d0a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56a0fa47748524c742bb390364f704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f2efdf15d0e2e2b01277121dfa3b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3719ef7e49a5546f3061f35b8813c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6587398f44389cf83f51af9c9fee77c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2376ecf3508f4e7655f72d1a1ba5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7180f68370236bd82c0a292aa04f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb48fb302e145883cac2cfd9c1bde32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c6a774fe7e2e8d99f26059c9473e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb244ee337107c0b40ee0df3554697b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c956e3961201d0968045c5290ab1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ec4f54751bf5ae06868839eed1b7e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a3a110e447308a88d06c0af462350456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba671977fa79a912854680855afea0bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87141b1996eea5361cc70663c120e8dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ffb1b8bc0b5ff61db8597c38b1496459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a45f802064633e2dde50e733f637460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f97260802dd2680ea7f100cb2a69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65e8c3dc49ecdde51ebec0ebd70e02462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed0e330493187de2d1ecc121ff0c9a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b64c95ede1f6243ff0c90f5d7b76aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd227f61b203e0ad6ee10a7fa571a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05438a4d831f07ae4d5887a507c7d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4a3f33423c19db0a980f1e85768f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b454b081ae5218ac2c2d2a1e0ef5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92048b15ae527e452bc52479238a6bcc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d2d576611e46a0dcbe32c1f97121d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1cdb8e1eb7a2eeb0a22c65ab7317d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e69272a7708a31fb6ed19aa7600d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08591a7341773b5375842c09a1b0230473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cea25a7680a89c920764b6e788fa56474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8251412732d2b6d1f773a385c8817475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d8dac023fd5017cd349b12efc3d24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822799f00bee3578f64cfbf6b12bc870477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460619062068698704dd6398c0d84c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df8b39742c3eaa9d194399274fe15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac1bdfcc010a9c98d12dbb94706fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c65f195c566c93c1c7cbb769807cf1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe88d7932f472c907ca54a9fc03264482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9de7d5a5585f1b9c0163989569ac4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199ae3f780a8602e3475f6950fa5ce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623e0486a02464dc9501411f42f161a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89bf9a5bcaccec0deac40dfcfb4a46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d80bbe0ba4e18bb12faf29c227946487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c776b748237a607853621773a9c8e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4482fe04de4c873d15a6e64432cd922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc5a5f8f268439a1da3d1180e84e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b45625b41b0e61c6992c73ca80de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c22c774e9e7f1bee5af612e115802492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cffbc7848a7a2928ea9640edd0331493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5ade8b6a4782925d27bd9446ad62494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d023c7792ac97a642ab15459bdc4b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaaa87ba6fc66d106894845dfd2bc7e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b849385603f605d8c74db645dc4cbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067e8b9ef98bf7165deea362ef942a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa8a69d4ea3ea94b7dd20e814e0e4d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384c7b1a55750c5039d6f97af0644cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f844b7a520a07e65ee6f190810d95cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072416d97af028de5de5569f416cc2c7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17318adc7f4cbb201bab5dde9c20544c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2ce60b1a02c7f5975cd18d22608e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d99bd6b8b31495e7385e5356d212fb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af4feae0f829e227aca68c4a5a0e54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b24f978181c8ada83903a85aeab72d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd0e89ed839809d9623e6acd255f67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd73dad084f0907e800cdf80aa92a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc17af8e87ad504dc5472d6cacfbfda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb640366d90b449d5f34deae8e5ff2b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01921aea320dd04ae56c73278385ed85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead6552f817304683f6bf6ccfc405fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e50ecef42e50303234fae6b4e0ed65514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbb67d0a6626e85d323a5d6244187a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c2478fbad6175c9c711e6bcb80c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262410ddba38835b1f41baf6a363be2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98410d5783916bd8c94e94c4dd2f31c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3855f11a763090148c92712d9ba44e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d765c16da593cd6dde91fe92696466520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71482158188a5c1d1d589453e1ff94f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7698b06c8d5c11501958a8016f3e07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa268419f3055414bf8b1818feda8980523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0830ae71c702dda6d481e223194344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479908b20697fe04e1fb9589208add57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189288aae828c78fe3072e8e2797591c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb752df726de18bfda0da083dc2072b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96ede19bcea19ac5115f2afc8c328d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5fbf470688a31802bd22b671e3e43529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8999a0763cc1b1d6148b2f03ba31351530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc747686be1d24ae0f5c7876afd3e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e8b8ec198db01f10685c4e414d76d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1702642c1075be3bd2249980de82f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6d3776a8e83389dbba5c35c0e0229534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7785cf0f58958779394b84f8ddee30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6708c0d296027dd89eafd8997e7a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d0032bc5c989849e82de4d2e9a3f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d2dcc8ab0ce02b91314eb63af5eee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a24f6cbceb725ea8cf849dc49c22539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0ba4387bdcd1ae99f283919838230540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f224763cefa536f7b3103b49f0562541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd8576ef5281112a3d45f08239f0b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2509f90d14073b4cb769cf483e73f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd45d59a6fa30afc90590cbb30b3ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c9da65708d8cb17008f3c2f1bca9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6637a2bf9e33ba572d85d81b4979a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f951dd5c24edfa1f86c02a65e753e1d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c35dfc8fa8497b702d9170fd3c19d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e9d0b332d627642a734d0a1ead0fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540e80dac25a15d97b42be99d526426550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b897a734c53a27966d811b22ec63d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd6154075e96e5035d7c9f44586e81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b709896e84658bc5e0e4ff8870fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ba2aba7e2e8b8cc1b26236726f181554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14406dcb5405391df7b04383aeeb96f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3116c54af197f419335bb5738ec1f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e92f8765e9d6dfb33ac8c9bd36886557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046e04046e5bab66d155b529958e09a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6262e808fa752880aa5f7db05cf5317559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9938eb414b845d4a7f2f9db369c25560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2422470c95efb15023691565443de561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640b56b7db9355513d871ac99e22d31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e43b5f10a43073ae5de81cb8145e48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e57c13a0bdcc4f9ba7d03560fcc8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa74832b48fdd98188f9836ab990197565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65802d49e2ccb8ce5d96ec442fbded2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5eebfef794750311cca1f503b19eb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3020e0d7cc4c716a4a169566147df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc2305e0faa4d4ca6e83ea3ed1f07d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5a45387edaf5d876afbd3e52534bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b39420140c0479118f9e19fc54fcc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e55b859034f85504e560996bc34879572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7906db2751e7e22b2f9ba82587ae72b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddcce170e9e6e8bb34fbed433271d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bcd0f70df8392aa74a2f892bf14ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba37bf07d75d88a02ce350bd81e867576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306c16d18e06fc93ed5ad5c6d6ace68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc062ec2e2597efaab9a369bafe52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fba13e951228cab6874b0744140047579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9532a42e12cd703f28e4216944a944580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3228d3c3825d4608f6a0ab7d9bfd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e78f63a4168338a92d7d1408602c89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6b83fff028ef938e5d596b8e33a3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f90ad0592588c95c2c55b4ee11ae15584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4091d9dbc31231eb1ff88d59dfefc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f5a5acae8f502d5237d525aea29f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355cd8ee457f894cec85ccc3484e222587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c369e24db3a131bb2e115ec484c4f21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e93a114be2a6269e5a65428d19391589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09138b63c20d484166b47e90865e8f73590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bab31995483e83096d1d2e0556bbed591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d539e4dd4c2e2229491deefe1dfe93d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752d5a69e0fcc757fdfeb77d7a79a74593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b764db5901030e05cd0fe0d9e6566e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c832b853a8ebd6f903ca10335d996e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a62486ae608103534950f2fb0dc32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee78b93de5cd7dc60b30f528dafa72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092be23e486b7c9915b6119e2acde2c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88a2e4df8538008aaf9f8e00e73273599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde99f4294244681844ff456cb4192600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b770cc480cdf898010c8837672621601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8378063ff3f576a357c906a826fb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d78635006cb935cb51b7a9cefd948603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33395b78c70a010182804d27de58c7cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df35f89d87cb134049c04414cc8c74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59afa2c60125227fec0b5c7e1a5397606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5127112bbe3188dd6ff7ff30ed318607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8192045d7a8a6691772dcf72339f58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adfebe153b5efa22eba2652aaf84289609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286dd98f710cdfb9b4ae1fb15b83c17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785b2b3c6f2ee7ccddd4eca76c5d18e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e478127e38a9388b98cc421c996fc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e095c6dda28957b3d6c588f872da7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f75cf7d5abeb2df2d9355b474e11ed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c6ec319c2cb9205f7bf7ca499552f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679639fec028a4ee81b5757a01029d93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2aa2f298bea3bd96b6fa1c25b145c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd455e4a15f359238509d9ec8bf183618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377374b21370f84f8104e6858f566c43619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af1c300ed61b5200bbdf0d9c6816e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb9e56ada2a9319a5449e97afbedfe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a804c7aadc0f633b6fbf169c5fff0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa8a48d80646fdbb4ae13f3f63aaad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648b38e8bf24ba917d7106ba9b86ee5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1a2123997237d3faa91fd2bb6dc2a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d187e740c513ae06be97cd7636ec8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72d39b61ac8b60cac0c93487189d5f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a39877f989de1f10e8f6b86171e97628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb61bc597cc2f88da296bf48e4310c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee5eb0b225bab2478e3b7416dbea1f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0b40700bfc4da9e3bcb0d113d429631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c414b490c5e46aad4782a79b229938632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4ab85077c9cb3beb645a04b2aca5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df2a999666509c3f6a66aac9afadf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d937f4edd730dd00b86bd08a01831635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc914e9f56d319e9bc44af6843b046fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216d96ae93877ac5c6fb360a1f9cc42637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1651093df0e1bff1599c8265acfd186638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343dc06a83cb11eb8b774372c9fb3677639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d050acad7511c48066e9f1be650ff9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc096ef195d5c055d1ff1faf58c4f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c26e99314ca17354ca5e1774df154d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61a695abab05f98808d2c106f6b88d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcba164187bd1db3c4b54c351180e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7008a9a12b2f360adcbd6bb96c77281645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17e385b9d59ba149ef10ac88c4c227646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd26eeb98f38e27b848cbfcdab98d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a35a8e6adc7424e577e2b5653d81d4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9f828dd0349abe0db796d3687279649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d5445fced115b22f58289f9e7f3b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a6489798a4418cb42749f9ffe2b04651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0241ef00664cc86fd1097818da4699652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cd1de1e6c8db47ea4a8d731780922653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d0cbd8ff9d712030c86fb6f3efff8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0440d1f67fc7a5efb015385a2cf3ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93345c3f56b4c564337cfa06b5e2cf4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bf9392daff5ad7117ebaecac73a5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a51999354bb5315fcb16e7c1324d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9feb4f5294d18a30c0c7217ae6bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db479d465b32f486e7f9ddc7fab12742660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f34457098091709a5f4879c2ba2fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03789e3fb0bb27434f37f034ae8f496f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249142e7e13263622dbb001e18e32f05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98e5fd332bac42cae722965b70637664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc335a1085427d2c167385606986a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e875960818c5e96f92966633ece1b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe8a473cdd491b98230240173ba5b9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef20a06c6f6972828b1ec3edaeeb946668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37426f269c6a9cb1900ec063258d67e1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497372bf3fde32daf879b559dd3868e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9701272de67358a71a7d89f63c3c27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d072e5ac30fabedb6ba81547420204672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbd96f14cce57a078d165b35111e02673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a3e46747f25784e806a93f9efac88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c28b6a6cc9fed37aacb7623a328d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bffff87040dfbdc6f1687e83f0eed0f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651664cd55c7194cfefc4feb833b543677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f852a3ca9c760b9015f961f937b7576678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52574820421e3cd6247b2e59c9466c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb6aaf5a701434850e1aeb0308e03d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339b46c1360f52fb39f403ee04ef8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9394bc90be02204574843b43b25c1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5010bf25670ab9e3c626c2ef2c12341683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1be843253bf3e4a015ad78fb70e97684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f24b058d331fe27f9e6b884b7276d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ffc473dd401c66926afb47935ffac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb07a26e3c0ea845d239d1f52c98d4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deb2f815df529be499b620a52d6676688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a340f62c1ab6580b3540e2ddd58f1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729cfafbdc9999ba4c7e20cdab4c324690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d28653f097ecef1ff41f551bb00b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d06a6ef805d0516e186f0e61e7744692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e08ddd361d5de53751498679dd8d4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891085bd1c3da92e7c415c71b991c1bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d4e7d5f4b59b4338cb176da75186d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a14bd4c5f602fda61713eef4ad5636696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88086200474e629a31bce7abe5c4aef6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f915bb7fb6b799814ce75382f738d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b57743a78ceeb177e40a82d79820699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ae7e5a82499e4c1323d8fe9bde84b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd4e53d6353730939ce11177044e1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f8f558922bd840584f475332aa94f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac55722e05d20f065246f36ecd3562703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14f093d10d51a1bf0e8c8f01c30654704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538dce143475cdc39fc81079b0be7255705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55d07e8743369f6b242ebe5154ac2f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebd41c6da16abdba0861fd729d1069707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9401439672c96a77c1da5ad43d4729e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14259872a0e3b93ace5c0863c04700c0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4bcee10435e0408e7b16c30795a55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cddd23e9ac093739072f1e249d2491711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce7aabef6bb769b00097168130c57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe23c8ca143a6a97b4f7e241109a9f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae870d61356045a9865c8cd478d24d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace8cca08b4a31441e4ce826cf404cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb08a6c97bf0735ce29629db8bb3985716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ef1ad58592d41bd19368f28e80da9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0de77bc2f59156df14a4cb8ad5f84e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389c5e41714fe058f55f437338f36e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91e60e763e63132c39cb28df664886720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9036df36f4eac2fbd5311e4efe705e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099b987a4edb07bee8cb8c6f5ab4aab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97defe623ae56a5d6b14dd2b5a045e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d577295d3e606ccb1f1955f8bb34e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865f92d1c8d3f644290942ffdc76db3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b068672be7942c51ca15e261779d10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd6a025e3cb683a618d2ac83d31b8e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee54cd1adb812dfc91964d0338cb1be728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a038bf1210ec4c21c3bd852c2157659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1080397704ba24400f3be5586366f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b50f6ece1e4f809f35f1f5bd12ea96731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de732c878cff62f1891466a1fdc80519732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594aa1ac3fbc1e0a3db41ce1d8c7b36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40513162725d2340d5a7f90d0053a902734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880df1595d0b4a99b4dc817fb62e7067735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017e53d0431868624e1e963c173e2a0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a38e50736e5c4be4adfc0ef843c5c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b508332e479f5598f18f5c5c1f1c22738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a7747bfa18d92cea43c2cbdace352739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f0a9326e8e0651d38467c016cec8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943355b916c912efc1287086e0b065d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b010f3b3882d10d0ce694067f73155742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8600b1a5d8f6dc2396fc60e3490ddd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1333deadb9a66c94bad5bf692b683744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fc7cad0536fe74426ea029609fd72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627892ef3860bb9c497fe4272c21e48746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963e1f1d137fb272264a9474e6ee76747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e6b9b99cde786ff6b50c7293a64ad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f45ee8ec80ec83f0b568bacadf0143749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48074c536d876a9edb48b7430d36cefe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe2708b1044550b385c2980d58e0a1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b1e997b1d00360e2138c7e8e9954a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba735f9fdb315d4f93004373fc751753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d4b9d74bb8e64949c97fc46ca93a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce729f25224b2da911a27215274420e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfab91fe186f96daf9420ccba850df8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b1cad829469e64216b74ac19aab7c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f876c42db2851347447c9cdbf571e0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25311e61696cfb450b8e594a790014b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65837a745f704bbf0571932a54759c85760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d23b6d231208bf8939e3856904a275761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcdfdf1437372260a9c83de1e47460f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c766ebf3ce2f528b34fc3e35ae601aa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3978697ec168852500929c05c2400764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772abbac4ab943a28a94b23a1acbf7c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13066118c26fe95032616b3044b029c3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ad22c98d9dcfb2bd133ec354abad7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f2e8bd7c98477e6003625bd58174768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b21add0c967f44be869349c6992581769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2554293bfd48b6cd06a50c10b6d93770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b5d7314d82ea4ebc5aaab3c26ee8c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefe181ec6a77a4029b0f9a136697fe772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72acc09121b165dbb254262704bf993773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb316617094253c975536e00a6a145a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8415642ad8857a21ba576dc96ae8bb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466709e68b669c8106dbb851861c8e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c41538f7800327c080a7995158d22777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28978ee00fdc0bdeae8f9a93fe269740778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df8aa2fdf38fac68dcd9b96dbcc7bb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94e26b00eeb05aaece0d938f341f11780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb057377154480d6517f3d35de6aaa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9119801e2b4e80da11ce237369f8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69797ba400351c436cca04d172ae9345783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac51d0cea5deffa53324fe7fc0ecb40784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b3c7d2a6713361ff2456568c3e7f4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae87d5240afe1b8d0ab38847e8b8453786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da851e65c12e8b38e817f33c4207727787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8167aee9257ead237ac5a7b91affb1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625461af1e2bb5d4f6ece47b83c4e9b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711a6772e04bf309ad72847f687cfae790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d3316f4335bfc06be0383ca925041791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28105f181d35b4f96b821bd768078c7e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5b3f3b3a2fc364911d001f2743b72793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5720cdf01c2fccadd1ccd4e22b79a23794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7386dade28fb281cd176cd6c6ad45795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1efbef6448a891729277fd943308d8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd1555d1ae3b9d75dafd2b9b40d83d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7327fbb46910c155f61ba35e6292bf3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0ea41c4e509bf271d40b035439cce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192d2b238dc68f23abf200d3ebd6178800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ea896b6f979bc22e7125299cc8c4801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505d470cc3a9a937808df37f861cead802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea615369dfcedeaca249318cfbeabba803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9cb1f230f39b7bd1acd44f67213720804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed7f49023aac593e24e75e03e92cdb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9949fa0c9bde823763321bfe45483806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413ed9a8e87abd8ab9ca3073a8362ab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5baccedb052b8da0cce3df149c1097808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591fe9963025265ddb9c40911ead8b7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5acab5ff02050a65304e77e7a811810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7938b8e4e7e71ea4ec904fe8497b5a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb16ee02a0686f4404fd7ca5fadabc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455d343a5073dfdf142d1de0eb1085e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31841cf35b99b1b64e058f274d022b28814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b0f43b94870824ed38ecc5d8d6a4815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6271efee96c09511c8320a93a5034816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1bb285c8000e1ff8262cd591297f817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3fe862edbc54934c7e0ced35cc415818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef073fc5c4eb43cc20ac53e9bfe02e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d6279957f231d05d8c9678adda06d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e656085018ac44588a3ca40a0d9fbe821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>