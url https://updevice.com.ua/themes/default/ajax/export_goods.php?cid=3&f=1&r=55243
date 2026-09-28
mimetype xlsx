--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1433bf6f6c571bb4f52ffed676352a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02053cfe7a774c27f7ca083d6872a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07385b1533473b7940b2cd5b80a4b5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c58a2a11ddae156897807530aac74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8d8b482e201d836a87448764f0665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cb3049802d5fe1b9b4f55e902d3666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af116914a9817b0342f83d6fe3d4ab37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3f47eecef0989ca7c346fbcca5e238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff65057178cd5aa45a9f05a1bcefede9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d3bf6a0054777b960be22e86e021210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d6deacdc92ad7ddd4a101a0c71a6311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a59d3be741f7e7c12453af6cdcdf212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da716bd8a38b68eeaf1588a1079a59413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8766c38bcaf1fa68af61bfffccc5b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9420afcd6a724df6bb677872e07331515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054226af8ff5e3da28355c499c4bcb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2f0539ab08fa99f8825975ac9a8cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a71cc98648e534cdb3e9c14331bf8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c9266aa29cb7208fbe384603232f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6adb1bc02f0619accc3c6fb8b4ea2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b13c39cc055538b81b7411fe6f99c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7600f7b3498d0fc12c02f52899d9b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372468a748260b17f48301f426dc5efe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5cfe3001176894a482a281f6b21d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2185f0017e742846d2c079b6c98012f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b6a6f5f16f2244e9f37162fc05b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d8a0ed068c0e7089d6ef24a281df427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841fdee8d42d70d5572ef8a5a09a07028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abad61e0d32e3c7e69117ca7bcc53f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5574196b079e48e5ba2951c954b1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244d317b3ceb3b1d8f3417ead3d8a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c7e7caa04c7d5acd804a6831ddd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc431d6f6b90dac3dec120fcb2397333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cd559a7138068b29c153564ec49f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03563aa7766cfaf88d59dfdfe49e7135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72933f1be1eeb50e25896cea17a15f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64f951c5b1d661c95b7654390c028f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b661010b1ed436bb4c7fc72f860b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921805dea61d6e38f72446e8719aec9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588bf2c708104eb7a893c0079f7e17840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514491a76ba92af0c9283cff751a30c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0113ffe008630a10437021c6321bd942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be72bb719b61ccf831f647999a325a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c013225253725f69fb069ceb7a54e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49470ad4417d120b97bd6fe7a6744845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e5fb5d41d619bbdc7cdcdef0d8f2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07801d37a20dacca6e8eb97a9860c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8479448bca09907fade287d76b283148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ee27a7cbe16694eb13b85f7dff7ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56507265c708eca4253121c269a10b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20187b4e9ee0db4c575b4264f94650651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d0a6500ece8bf9f057aef9b1f4af452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24571e21cf010b4e6de16ba5818b372e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc394a3c7becc1a941644de519dd15354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310e3fa507236847680fd725672e93255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0361cb7eb4ae6fa6bd9317098e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8272a35b58fff7f95517d3943ac9b9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43ec611f012e4d1fdd80c682c355fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d448179ee723f9aa7e006498433a7b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba5ba555e761e975a8c55700844e5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c963b9ac317ef1e3ec977359c709b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611b14792e53ecdcbebbf95509c100262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b072572f1b7c062ecb003039204ee863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b6fb09a56573347509c85aa4da9c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264496666e2d4ad2b7a9da67162f11b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f538f7aba94ed0be98f8c0be614762a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db572120a7be9eaf5eb065ba3b005ef467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b48bcd84c6a85d098c98ccb8f57268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ba7d556310324d28ab6816eb5770369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb872c50d65b579dec312ab7cb89d7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02092d06badbf28ce9058084e7cfb72d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6fe68be60897345e2010fef021b8572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb9f3cebe2536c9c886efa34ee09b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be08611d2202b389667bc93b5ece0c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bf67ae4f074a82814a23e3f6e119075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb280443e1c5952a46f3757f673e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ad782b223f699397d1a30ac24aa6a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c22aa1ebbfd0b176c673dc0dde9ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f64776400f5f333308d32e3e40da6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3591697026c076a917a35f4bb456280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66caa23d9e61e169a2ee18889c2e5581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081274ed3beb31d099202aff973ded4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4aeec1b4c5567dc1e9af31b72ca6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe8bcf22bfdbd3b2abfa7d13ab1c5c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243c1e9734530a13efa882c424a10085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fdb0247caf8ac34fea699430a772e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd98c2a184388ddb31f289e00d50ef287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357ba764584bf1434a0bdbbb838310588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342cb8c62eeadbd898fc2bdbb94285489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764b5e56bf450bc4e0a58221a53685690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ef973557ba5c7dc73117565feefc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016990df6fa26774aa26629ae5fdf0392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058108eef4a5b0ff3bf229429007c50493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f482d1d9b22a2354376fa845087f6b094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00606257fdbc15ad3ba072ee17ad467e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd8fd1593dc8989a45a2b1acf5c56e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69d09036b301dd59dd5352242df68997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8516d5aad06cc469b7168c334904b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76407ffa1e31b32c6032e5688bdcf75399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bb19c5397a5648eab0d45c7c259f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655d653fab252c9e5e459b70c82d7b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647fba4f887f71e80bbaad41815bd87102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a5bab34ce44e412cb30025d5bed55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e32c75d32216e1b3f8eb58f1c8d2b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46624953c20b3367d0568df2abc17b37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c23a36b47fb9212f5be5808a308e4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2730a399ca2eefebcd802d19c412b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71694767af4da1fc39309ae3bc4e4e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8e851159959de920c739a7abf8c4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724903d69294a548a2b55e0aee98af3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983b32c374a50b169cbde43dacd0a2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7323e770bf8ae4ce9ff1e35b08971112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db25e6e83d35ff202628a212615ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46bc046493afef7b1277a0af685e44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ee9f09a15a903640792b6db3fe81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f77361960a9b6e2f7813a7d3d6a3d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fa32aec7f42d0bae75cc3d43153c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcd37e8211bbe5e5fb78de478a0788118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a0f41f9e7cf45cc99632626934d1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb0e4fbad2e2e47de75f85cefa0eb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b57b8b3ecadf9cf45e4433f6a23fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4942a24888a4bf91adbe2a0f60a8acf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105b6faf024c8d3cda3d9cfaafa43e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263e973505925522c1e315f187b609124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3b49bd8d8b62033c0987e70e1b62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ddfce58f7ed3b2f399f078b6905d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec78f2d525f1f66b333c978ddc4e1b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42f51ac1e3ad1fbb5dd2f6b1dd6414128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a07de6cb557341c2e0c87485be12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db311070eaac337327afe1254877de04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5918f502403fd7811fe91156f7a93131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d9265d88bd32cc2a4c1d9527b3a2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b009717b44838b75bc86eeff40b1e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1ed6eaf84974fc933c92c9e698280134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f933c121b381e292d8d1346216ac47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87265d60b042767aa683f8a89948ae43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48a2909093d4f04c766865a9f70c1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469130dc2491cea424342f1003b22f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73fb9390000a6e0841d4e04795fad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fbea5c4e90b34184f14a1747a3d26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465a956c377292c4afb177c7f2ed32e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa428d5a9519f95c0f27b8ac27f1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9662b3aa7f7969719fd7fe3a2eaf85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed25e06a53ca4b69d8195b708cb22a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adbdcdf10c7dda9e50ea5fce02153d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bdf139e76379027c3fd50ca9425fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3002858115be358745da907344e767d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba5a942e23e13d684a3fb54455cafa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91218bde2bd8f2a21067acce7e4845b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60cd309caea1cc86a90eb53d641b3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86a613cbab4288e01bbe82e223830151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfdc38ddac6df0e1efb46868a028b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea452ae7c48ba165901cebf98b6d35153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0f3538030c04e15e96acd898156e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2e2b79b147a20093e023f8a9ded4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ae9671345976f4a0b0ec759f259ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86c7f4c984c82e30997be2a84fd7be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d637224b2bccc316130d768f634c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea2e6ddca548871baa4d8fadc3aa53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b726d5b3c84e0772d86b90983816f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820704071a33a4b7e881c30a29d1a92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1c8c62951b451ab15029c95424767162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a76521f6e2e33b688e4cfdacffb38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3d7a36b455e2d41c6f9aa22372fec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8013a5b7a24a675e1fade137f7f54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6941b059a8da3f3ec82835fbb6627166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a30433e6874bfbef7f8db76053c8b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10d906af24b75ac13bde0222600184168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d11217b3db55282a064c669537ac8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065943b11c44d1468d1d27b65bded0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06174e07b2048ebd703221c0b5a00bb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cd1b4659e94bd907740ab8bc5f708172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f488c4e407642a41edc96b2056165173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c8ea90c9b4add0a39eb74ce322b00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c353aede075aea10fac58c69613dba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57185c680866c0f4ea911abc1bf185ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b49f262926c1a99fc7a32375fd952177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10985070714481716fc07ae51f8c6460178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a5ea603aa1ba0d57794149dfbff03179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42fd9c83e24e65be7553718271fed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a480bf6ac72fe001d5c78026499aff2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7555aacd1d45ec342ca8b8d80712971182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650c6257519ff61c1b7d29f89be68ef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6c755f65aa5fcc67b8edba49035f4c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1258fe0eeac1addb201634ff187e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74f77961d8ee99212799faba37b049186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d75c14a29c1548c62b6f904a1facd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65a3f5669a8e66831cc02137002244188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5bd5d6ce742d7adc1a01f23187dd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6c052aabac493fd3ed0697fc43d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fce8f075dfac236161d896eea8222191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff39221c2aa054aa07eea46d5374a98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced25c5962024e45971638efa3b60a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451994dda53542f9febf76eb2a9ae74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3ae1657b4288fd592ad7a25d95f5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58ca38100af0db4420f44007cc94f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcb62ac8d0f6a059db7a4334f41c93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e819dec1b1e002733d388a24e5f43e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fbc717a131bc264a83fee515be1de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7ca226f2eca78c3695203a6a89afe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a7e4ed10b80c7c996a7305014bb2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414b953dbb3a47fb2334f84173365d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90fea2c7b6d2627983c924338604b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013946c42902ecd19930c6f44919ac4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7072ad96dfb7be93322609ef762cef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e34f6c4f18ac24f7af81ea6c3a4a28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916497d35047734598f69db12af0b500207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a04194d670b46626d8c8d6c0f8dfc7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d717a07f039e026a9e6f95d3fcee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5e3da46ce04ee4d0ca1286fe1a2b67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed8b37c167f0b6f2945376a73340a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f795476ca97605e0b6208473bf45f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cabcb353836b8d41577efd23cd322213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd968e33a21ec1dc30864fb01986e72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada6a4cd93d9d198759f5576066beea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587f3cc30c48d34f42b768a7f4e4963216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2485dbf0883478da073b7967d51f41e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95ca2f7d1d7a0d698b2d67bb65c7c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13281aca401939c6eda9b9669fb245b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f4a96c67d67546e6c1676969fc40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ba2fbdddc37096cd7ea0ea32102be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443583e6baa9e872ffdd15bac265fb8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fa2352f425eca30a77ddb3fc59f4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecbd50443389a4a0d6d8529781d49e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9f4033483221b8b2b2fa9b1d2be2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe97641e2fc088dc2e77d0204c8afd2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280fb830e9032d78b9e6a310ab2bbeb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d7415d7565cc1f4650aaffb1aa416228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d07bf8d5fb62c98b900156cad1be7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b34e1485531c03afe159c516c371230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9901b7221c71e0b6acc6f2b6ad87f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35351d592c59a75ba936190c0360bfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c51ff7e1fd01ac30b8bab31f9ac82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbf6f3e6bbe0e47cc6d4db0bf0048d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11f94166835d5ecd5306446403526d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa1d3b3c452512d78838a182aa9e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c4559c9f639655ad8c0f68dd87bfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fb99b12cee77d2cc951e965879b53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da007507c71fb4e16360dc35a3764e5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eace75aa5f92dab6a1a35e9b9d1091240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592b1a0774e8ee6a14c502554217672241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe76def420d340145c849203d1be98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76833bc38a9c02a19fcaa63e239e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9bf2973120c0da54601300b65f77a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48ee039fad4408820036562673a08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d38f7864df3638e257eda8035669a8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7299d935d25a2689170364359e540e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dbb4aebc825df4753618e1e782099248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff209f691d8d01b5a01749287bded2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b83b5d08784a22aa48950621ecad5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a5ed47e4e2cfae25365a78e6f62cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a400e6426f5660d364c8090420e88252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab64d525b980177c54cfaecb66b22a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe64a4180bae9d9edc86c066086393254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fcba17aeaa84931ae64babedb9877255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7b99ab3f175116be4896aa0308f28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99fdd41b204ad502673bf999e2bbcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053c29cab70c2286d9925078f92f769258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd12c7dde728738d653f3c5d93e94259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8847a339ec239731cd95151eff4e01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e148c98e2a0c190d4c426e46f675177261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521b617dbf541e5283f711e3ba55bd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23aef8a187bf9ab95605e5067ab57a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db8a4111d2c53df1a60039e76bedf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767952af4e8a25a8f4b09751cf67f01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6224ac9c39eae67983c26ac8b8f98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c08316a91ca7cefe058b35acb050f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beee9fb7b3d284787ac5be1937d400268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ee1ad5e02bc71ce730683f6a28eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8248e056b151e3ad69bd80582e6be53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feab425606636ec5e7e71f0e0b03269271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb37a8a8c02bacf8387bc7666f584d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580802499213f33a8a165a29bc1fdd6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa141cd9bfde24f7cacdc1bbd330a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983ace0d7d405e49331cbdb0e0fc206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aff0c464c506488210ea4d72d0c54276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87efa67aeb19d1ce86ea368636d0b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf9570ba32e4d7673237061cc21b33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6137dc32bfb35b08f0a51988718eb0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cc161d1d6912590807bdbc46e8246280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810ac2d0078031c0b6af664d030d9e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf64e5639120299b9211feed30284f8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cb116314d0a8496ba32c1ff6c765d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0332adede346dd517f2d41af35dad8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aeff86124b4473bde05363bb779e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a0d8afd11cc606c1c24d8ecd1f97286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04546dc787ccdce445ca9aaae9af0e7a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dfdab2728cfc1a901763f09158e3e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758caeb9b70ad261762b60c8298ba4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311ce89e3f693791c044a3c6bdbf90c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc718a883fc49a1a064332200a55fd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2583b8066deeac1db27e40f0f978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673219290f2a8e0bc47d9d604ddaf23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070746ce20af1bbffcedc37f3d581f87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bae5d526fc408414605a17289f6a29295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ace5be9e1508782b865f82c0c7c43296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f39156bbb3f6eafc3cfc251caaebe0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e25f83ef4fcb06a6b4d87c65a06d09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c130181193acda705eca91c1e560f86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16062f09f1f6ec787eba9c8284402e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ae4170113489e9f7e7c0e7da243d9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27b8cea8e11903b828a79825355ee1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905bad28fc07f18f12d7664a878c802303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363b4e0daf272e72e58608e40ed5bc7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970582724602917ff1255f229d624217305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfe1fcec5c15bdbbef727e39199167306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94705ee123305254ae9efbe6177ed347307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14144d080af221b11cb1fd63074b82308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2b3d13753d6cc2b2db0f86b40ac4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d0e3e3c53b881dd0aae74ae3dd41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43054e1223a68c5100e901a33ebd63311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ec63880c354e108ad75296c723a89312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca889c4041de0a69768c500c625b91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7d04f6c26e10997ca636cac25d6300314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d4efc60b3db37bc43664daa3294dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbad9a66316640e317f8f0cc1022093316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dc42bc0944b42579a48d8c74feccd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a1aa258d172c08633305f4af12665318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0be2e31c8caa088aaa98fad626604319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d6646cb99aa26b69b4facb93584b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae59d60a513159479f9177d09a98ba3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7116551881e084b8357881525630d86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187fb01ce47838391c7117f6055d29e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1864ce62cab3dd9e6912fdd38b52f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b05b3570d120f681339688e573244c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6696a83f13b529b806ac4482ec1b4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f156a5d8a6a0f401bb13d63249107327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd41eb0a5478afb8406f93c420ba0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf3a875dc760c0fa51789182887d83329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43356439e70aa88eaa19ad0cc67c7d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427f85af07908321135f0d82233a2d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166851e1dd7ad7da9aefbee1aacec27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83a227a8ab71f3eacaa1c85c4d4609333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cbc605e2ec00867426870bafa0acf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549543ab06c1804b106ccdbb8978a20a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690198f5bc9a828fd80373d5efb731f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c0870915d107604a46c9fb8a98f89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a0017cb4bbf26e8d28ca143e99ac9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe704f174f61c5db1ae749230a46d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b30b3c18da79e4076193987ac88740340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbaac590bff8337a19385f277237ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176be5645a902daec8fcde8bb94fd3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854787d5e6471767faa0ca5f31d1556f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2aa3752d3071337770fb7410145d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b481c37ce637e2ace58c0bee459386d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f10b10138273af821684b8d6dfffd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5233dc4a66681fc3472237b4eeb252347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0149473c68f71d2055654268e1939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928dc6c4b01f2eb9580bf47abf8ea76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b0c771676c7920ba0c8302aa22c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c102022c0001266dc6768fccbed4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a35d201da2c9ca33ef5647a88f3422352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00113b74d3269c19463fa7c57b3b06353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2392c7b82b69a45ea9ae638e1aae3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5a1b575de350cfe11136da59cbe97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe269ed7782260b4911ae35ada7dc55356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343200900e64d03a4a2777e80f6c13f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac0349f19708b2d5d2572b3e770f9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3582b92cc43c92619edba8a28aa3a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb93f75ccdc1deeab1ffa1d0426165360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cbfd32773647ad815427e26f1a1ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f751c72e53c9d4261b4e9c975658eba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872bb0faf88c6aeb3960c88cf2b61d1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eefba28f126ea7ba9cf54ac612efd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cffaacbe5ac90ec3606051a280dd2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4fc70da480df538fee94167648746366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d56a9186f4e5505d0a30e37017bca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef14f1d8b2301da92649e2152edef2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c099855d2990a661484a62c07cbd0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e81ba067c09b437f5fe2572f6ffde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fe13371988ea4a3a51d19a5c7b354371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e41883c549ce73607eb9ab2920626372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd81c9b793e776310e86440f56b6a46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbff10ea2136a30ea63207adbb53cca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f29aaf4f433c44ef864566bf607df375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0452b0de754bf39aa1cda64b5f5bb3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed235948b9be9a895df385dd6cefed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb77bc8c671eafe2a257946e41c62b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387954e5041a3a9f3aa68b193c2cd98379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f109249b7dde88985a0c032b874756f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfce520083ef50146a23d78a22a7ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e75472788c69782ad4d67f78cb55d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f69531b9be145a892f1bf087191f7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544649d1423c2818151e7b9b7277f3f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af381b53738f33ca81a3cd991760ad3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b899a82ffa6b57692317763f6951a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33be310496f4b9b6e18a5f81d3ba876387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e362690946cd432010f9f672a399388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175817532478939dfc9adb46b8a04914389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307781316055387df3ed8404349f54b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20e1cc9c16096ed860201026297656391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ce1b09dcf8dcc3955b33f7382c24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f160f2d8b241a2dd94e557dfa17b088393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55259c5c93d88cb867419030726d5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fde0cbf743646e9475ac9106d0815395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d27b57744761096f0bc6263079c52396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e2c73f19c85b83f6095c715c81b4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8ffbae239fed608ecdc6677986571398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecdd73b87b144c354606c9306e0c4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0942be43faa7e0231804c44faf1462400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215256e0d3bfdb9af19dd1cd14fcb4b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7dcd43c9be42ef2df31b5c240caed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadbc38527dae74fc5976dfda8a74c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20505db5c22cd7582022977f268ad40404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e3865287392e0364c0ff44a689147405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577295400d9078f02dce43a22fea20b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a33b65345346e5750cb3f90919aab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425493f4c9cdc0a62d0a167b2119b2f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fde28f8f83ef735bbef5372a78923e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561c1756a00a4b2a5f123111da43895410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bb6d40388c4477bc32ffcf6bbc125411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044639934e8613e7cd0f1116d87e8fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24490771c7666e37a625e288e2876fbc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edc70a077d8ef6bb8968573187cd84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04a2269cc085629db6fbb42d4fd0a4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e0b4aafdb9ce0e710713ba16a70ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25787ee99f205f2cc109dd9f577482417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e21b62a5b1af3517b14ec68e122d9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303fd51b76576556de7449864f0296d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1323f57fd63d823afe57b3cde4bd3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961946df2dffa006055caa850aeb21f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e53427656a199177e4429763019b7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a2dae2ec611fc58d476e092c60e4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90832a6966527bd55f19dffc3672d74b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b440676d822bef449ed6e51a87a69d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc812b3309a32d0a926357b1a2e33f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b229e9b144650566331f68c0ee08f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d31516f2259b20f18948ef3d88e40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c897a83b0b655188077717197959233429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b02eceb4b691b40bf7d1ff1356900430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595098ed649f32e9ce02cd4df90e34e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e695908e3f3b9cb8150defdf75061432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf7aded3f2b8ca676f10617bc3e596433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b00f2d70fed9b7677f9c76ee054ec6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05094a1c4c98ce2d47e77b6b7f11bac1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ea0e93db95a7891e90772fca001d3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaae35b9767f9331c29eeafe9734f5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d456f9f894c96774e5739643b2141438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669adac9ec53e371ae54e8d5ba729c50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd862845388e3306105abab935dfce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91264a34f037da92a2d07de52db0bd85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ebd03929c722e312cd8acdccc1782442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d4f9305e20c11acc97c50f6956e5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd392cf7ec15b06c0d437c58aebb9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a27b6034429eba777526cb5e2fd71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f3332869e9f75cb50e5e1176191e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89443e09dcb7b85e12ab05cd2d9ef11b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238e2b5351f125708495e20d38483ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767980ffe715d0276c1941e11553ca6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d563b75d75a8781b86a50c7ef0f1d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a5eaa01fbb46f5b33b8e0c780192e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80142aba49df02c907d6d756d4fc43452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05ad036ebc8708f0c4a9a94d7000d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718931dc1091a7c6c7d5d9d80b743a0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960be898ee2c4b765b3d4914725eabf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060a57667b6d569c1bac39127e452a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964e3511370ed96fa436a006cd22e2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30607c9b7b0b48113346c4d61fc4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b82fd8fd4f61fad182f772313b718e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71ab06e746a70a9c97e7119a7664e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0c8824d9575a2e2a177f34da17c58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0606450c4fae7e05267428b3a41c987462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5254622c18d022398649869cbc1105463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006598adec17f95eb8791bebac0ceddc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed35f611e63ff85d7f8f975a2b603a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b5eec248b93a1f8af12a44b6ac1bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de467b1e6a603965524fe0a1e15025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131a848bef9f9b964c5c7cb37f58775468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910dfaf51974d4e0cc347fa3695f05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5a1dbea313bb112f05b13a314e5ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a6006607abc945cba256880f12879471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b4138fc72605ee981cfcc930953c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc501bd12e817645cff4f6cbb482e256473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6f7b771437290d9be8da11262d0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a16276a4517a5f9aa4fc28576dfaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a156c3771f0e8bb319932447660e7a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7788ae7bd650b17f8182c587c38884a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f808af42a77d7683d771d87bb6b8b2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7f87b54bfc6c7f40983f7b1488ccd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f44ba71ab76d4f7773d9b33417c22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f43e8b9f04a50ffc72cd6f8cf6318481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde1f88cbf380fa15092c3cdcb01bf8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6ab88ce283600a760bbfce68f8ef0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa09108bb0659b19ce18e58ac50c85b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846e72ff521d70bc284bc04a17cb3e4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97588f9cbe0f40ffb2ba595a4fd7e27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951d5c02544f53af8d9b4ff2b5fe05d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5d6fa6569852b25162d866ca3c9cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4549dbf58645c75e1413f0d615207489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113aeabf721773af683fd42048e0030490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c4c3d2134cbdfba5d686ae88a3b43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229673c84bd7990e4016037f32a2f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd103549fd28286964794e48a55aba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d10cf53430c055fe855dc8b2408461494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b5ab02fefd9b856609f4e33b55a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dc8dc74ec97eb8e3afd0713ea155c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf8b5d5ddf5f6f73b4337489388b62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59608da5b660cf87c9fd486d0eb8718498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63809e32e1163935e1f8e3a19a2740499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735c15e4da14f3195d0bc0cb49ada6f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4027df7523e01cedd64846f34e51a0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77536b745bbe150b482e91e5135c1362502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1cf7527d8da13f02dcd1b31f27f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5055dfdd6448e6ba6e93491b5a73d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6219fd185a99e799014be4927bf4bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db067681f210ee15641fc7149a13bd0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc6169a2de7dd55c306c1a2c1684c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e045db6bf65ed47c427eb0dbf66a8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf836c8be3efba5419f425283738a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b1eb425cd2777f6e4c034be3f8949510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db765c25c65ffad16a9203a0f14069511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f028c22dde07d6c69eef947191492512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624594963bdc848074ddf1aaa83535d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71b7267c81e49046936813f07d7643514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c12d73daa569dbb6c61502041278515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410960ab42f35aa6998e61625d09d672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606f91117ee6d9965a211ad6a8c5d07517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb679aa8e165c3a0b958cce92cffc6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c3fbe853d9478c9d6fa0b40800dd7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a85387ec6436de13a9432deac51a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb114d1f648bf3b01f3fde00547942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3019e4ed334bb6871ef0bc1d564c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a74effb21734544121e8be9e1997523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6ca8f771b7caa1369a49df0823c4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd0e4d4d59397d1e927592624f7e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c727f1d217a6a2e42fd223679f88200526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e763dfbdc26ff8720dae59039447c3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b2874d465909c5a44b4ca29b93f0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ed500bdf8625757d6f57838f2d97d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2890515dd52054c57eaa6600e59d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb0f5acb24e27d6dcb16dda080b32a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af013d87b51ac43be983f72913cd628532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8448c7ff01a5f18691f0076197c2dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ba0da22b7de77627c29c30eca05d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb5bef9395c2c9e23244f53832fe72535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3761bda4d89c1c7bf9812a6190d03f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f56466bc7f82d6d74e258808d6b9f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908356c527d4ff9573b7dce4e10f1069538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca8f45f4cab254abccd722ce301bf4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7340b8d122e478f14ea6c3c91feb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d59e384b30ab3b7035cfdf3c18543541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76c9c225ef01e1108415ef68761d0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf1f8b2b34caaf5aadc55bfba111e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a3513a2f03cc4638541d57a7fe436544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c2979784cb0caf89c72ffc10177c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029a8a0540a94f97952c03b586a3a0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c07c941a15f4e881a817ee78194c2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd435dd46ce3966a9a3757c58b583f61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbefe601513d39f5674a426572e1587549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51e4238869cdf9ce06b66d374f8a30550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61e2e7e6eb4da7db213688df9575d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea1bc10f57c040a35966e9e0c5626552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125df98ef3e4c728ad72347d647cb191553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec532e61388cebd1a7de64d5a6f634554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d59b7f92c65f8a2306ffc24c8b75a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb213f7af37f525c0222047525a2c392556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4494334e21d51eda8d6d05a0d1b170557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe3ead033c1ee92bbd5b5af104465c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f485053bc2bfd5e34b1a936e2578559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a7b09871a7cba5a7aca8c0c479d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff00e31cf8dda509423395f8a1a339561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5698021f497314770d341d40f86173562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b1a634e0f3e0382653be8890f3a09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfd0d680b9f69a9474edb205a9bfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025abaf56fda5956ff882930b0ceb8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469a6390d5e135a962c0a3beaf32e8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea95ff1b771e23faa8c50d13412f7e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660a68e2402de2716df5a61fd5e0a61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52860ef3754e41e012d0b42b386e76ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706125ab03d669f1d03d13fabddbf8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597b3ae66e8a03cb87166c276b1027c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25480ade5e4b8d2bbad870e78e9a1de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98f0e80458ba0451e5821b7b5f0cf9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d11f9ade834ffdcbe132f0b98f93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc9129354f12bf5d4e0f5462ff690575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f7b03a6985bb6f438daaedf5dde92576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983812251984795f6c1a0caf51ed5a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398790b1b15ceb0b75063caa9d9d645578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc09e7d787f9f29b7bd66d3ce7821f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be6b9096dd86fcf8c0c4f27200319580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d879f4c6373a36c0dd4f8d8d200c74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e0444a9de65b0dff8216284332f89582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9835d11489ce233024899aab2577583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe4e3e5e73a439b15d5c0e49b675fa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453a570259bd146d5f32dc014e792b2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a835f1632c3c56182caf9f893cc36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61697bef4eb93b5435525810329d5f03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af96f61652f7e9e231e4cbb610ddb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fd5d86d20c16f2eb6b413c859f8b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53aa58e9689755f6d62991efba186a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc344d2421f87db0b163f259c5cc911591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9923ec9283a7bbef3cbd83cff3299592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34d8d3df51cd8325044a7bbdde0c07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590dfadf085370c7658ffbf93b11d42594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea9e4412ab32fbd13412dd73347457595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a799068457773fc06aebe22d19a8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0bc142c34a0418a81743cc9aa55b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c8856577a50cbdb75de9b6fc89f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d080435733680d2f00c3d4b68c754599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e505adf71d956db050084f6867ecd1d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f20a8f3fb9c116b4c0d69ef174968601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db140c8ddb266dd54735e5262160fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658612b92018411054bb594c200c4a0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28327b0f5fa27f2899c17314ec6f8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36933f362a457938c5383141c375062605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52eff30a484d84a729cc43a5c8893606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920a7cca5f215abe587ffb908c4ccf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db510509c7d08e48a2f7aab4863765608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd26f9a9be0c8f766a99fc7553b0c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a23c060f8a025c1b50265411f5f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528d69262e447107bb276330277961e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b2f5a926ade8c269cfe6ded159271612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3f8baad5b862322cdd64fff098c3a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddff1968eabd8a80a405e267708ab34614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb86c6161195e251fe540f107edada0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1400ffd43d4cf43434c7927f7e8a3fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd93a1b5f1e625f2eb9348f28cbbbe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76e9ee0e47a3aa3c23a8816d19e982618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856d8de6338299ccd90c4102499720f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e85bfec32f05e37e56e154d79b021a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cebcf2bf461ff698ee5f147a58090b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c5fce0173e92cf1eb69ef33d6224622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f8bb418e2482d01ab6eca74d4f1a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebc43f7a371e75fc288cc5162cbfee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01e5b444630a702fe8be61cb90410625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144c67415511e4e788f9959bff32e1f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4d9126320bad0d91368d6e062043e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337d89eb33d5877df9924c55daeb454628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27982c7d429b9e1d90c016a273027037629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ab68559ff09a865bf8be0d2f9ee33630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44f90b8a19753688bcdf973553e6f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a2b98592f5ba5aff428ec019ede7a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fd35037eacab4682bb285599ba4bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450eae805164b4951b1e58731bed501634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0725f139b642772b9c38ebbfa6aaf1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4438e3dc7be31fef1b2f619d5177f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b85f98f304d8ef67eec3b2e8d7c4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198719408dbe80338ebf0ae2eb2325ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432d17acc3a0ca39d928e72d8f0af48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a04af5672f1d5555f549e1d4a6c75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436480d91009d37b3d3477ef7c11d91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d0c0041004e3a36ac968368b300a7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f405499219719f716ed7fef995ba4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5045ca33254aab6eb31bd319d3ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f5a2d98b656e6d98da8607ad86b0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504939b591edc2c86714b5501e53b8ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f480f4a9ff4159439218a0d3e5b51647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e5f95b2b8af54a9224750e1f8b8cb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b57bbf9b2f3a92f5309b13d6d798649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f2bcc15eede92af821dd54c764788650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3ca270bc919521c0809c49312675e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec7add0cc8405b5ebb8e73d15dc767652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8d98411f87d8bdcf76b285b407479653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6161fba467a6f3332844545fd413c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105637c35faf148526e7824d00f4448d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548926fb32bdb62464c59e36d549f77c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4bd29fc2dc9d856233993adfc5bb4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af427000ed4904f7dee4bcfe84864249658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc874da9e74c5b8662ef4260a2db45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad61f86081bbc1a77ccd9e92fb85dc6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c38701a939ea01f9785b2a4dcff48d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d927cbd1a14bec0a74912a6fc01bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20549004ab2b0b97415a03ef716b0027663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995933d67e84a08ef27444914e9453b3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fcaa292e1e43067478173215b58c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e53b5d2667a14ad8fb85e1017a542666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925903e74c1fc90d096c7445187fe9b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc77e7840eec294f77bc0781659da7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de3bbed95abaaeb4a0bab75211e1e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b0d2ef3df70d7190731c4c76d0b0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404a20bf6248d3a62db91ee959f7558671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b3403311fb1743416f6b65a349d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7b4c67f37261c0022d33a0ff2ce57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb2782f50b333b0a02d96a3c6be55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629bceaa215ac5669407c569f340cfd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc7179cbe647cef48b08813dfc1dac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b390cb72d816a60e10d6cc73e107d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a34a839e60b802186794e9a266a0b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ba3a8d3f9039c1c9b63ac8be4b0c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc72ff7fecc9c5c0663ddfb34d87316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db9e55b555d5371cd870e188bdf28681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c01736e346388b7f0dbbccd9e6ab2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8aebb8f7d256641a985849772e589e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0df5943d19007c5e3081b5cedeae3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514006c3666daea6d3e5564203e24b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938417a7175f75fdc4072cddec267f53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd80c58f66081f49a95b348a6fbadf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a625273d5619278d20a200d92de0c42688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1a39433154beab9d137a0294951fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e91f51fb7318d9684aca02b24b8974690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76841f54e8852435c5a7d09c32649f96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eb5ac6e63ae353c73f75792e2bf01692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cce6df26e65c43dc80124e14b14d4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b175b70dc096945c64b1ccee51c5bb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a733c541908998746f2379aab565b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792fcc7d31ee3154f02c789e7c460f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8051dc2c94557a6ba562fc43dc3edc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda051b2ad59e93f06f658731045146698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108b4ea5cc2c3d91e56ae10580f2843699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c413ef233f9ef9b4fc1269a4c59b8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2208637b7c7e4149c087b2a837ae2e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c61de9aa0ef025a500dd3ac4a507d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7c5899f5c3db6009cc163fe128f1e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3572435b895847491c1735cdd883754704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2c87d882aaf0e16a8ab4148d0bbff705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe4441045181f703869cea1c12eb77706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15fece910c8d3ad1124773c834a0c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb511ed728bbfef8e803fb486bdf7ef2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf15ae3b90886f859aaf285b63a468709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b69488de6c669b89ef6ccadd70bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26084c9edfee094acca13743435f21a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3c235055d08951a8f205b87a3a093712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd4064d21a557c17d2b0f33e29b407713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f079c7c78a74f75cd3f8887a53a10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d96f8e85303eca8fd69c6dfae901715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec09be1edfe6cbade4d7c8cadb5a3a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4430a31c90a724d7bcb7bdc70da8f7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1932a7d117b2f01f584fe06ff679755718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054d82f10e066d3e8254caa27b30ca6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d013175e61b67cb2f04574d80bf05c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca680ec96cf39409e8c05b98ebbfb70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36162f78ba8cd03b42f6c7c361d7d8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d0759595ec3c7e7570ad53729f10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7bcaef3a15761273a4519b501741724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1770e582d2e350c0fc56b81707bdb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4303319f52dcbc224163cb0093a2a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3dee6a85c6abf4ae738069bc6bb0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76e153b0758a3126dd08a9bc3628a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3f12addddebcf217297475e8e2d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bc6ebe50088037da6ee7f5dd10d65730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867fe35c6af247cc230579ebfd1a49e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb7080d3bbf0020cb8a73f8e28abe4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b343e75b0b0758af08f253ab3c8914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6467f94beaa2de48d75d01e2e00f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720bff1d53da2599f7d02fbdc40c344735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec653c7726a4e587b087f16c5133e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a988cc34fb50b678216f7700416cd0c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0618df5e8d915b23de8f04a10449f1a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6895b6d276f151f122b537a9553286739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d534d8b98d417b5bb39b2a3aeff162f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445dc25b1f8909f642aa5b5a54205a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e517a543c6e95a954a20ae79991db9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb89306fbda8e240be24cb8e0640994743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce1569bc87361a0fa3e14775a91b06744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836da44f39e337ed3cac0233000effb5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909d9dabd5ffbdcffb5e993da156a39746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f019f5dabdf45d81ec9bad516e556747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c603e2304ee1251775027776b178cda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2275aacd7afcdc8b54ea39435d3e276749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb89e83bc9a10bf491aac599c5bd27750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a43ffd7d53435ab53666e274fadb81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b14b574de19806b4af5b8224949cea752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5ed174345e1a9364878eea125615753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402ee4c52f5011abe444ad79941913754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f1a3ff4b968d8075e3ea1d51ed93755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f9832c7eaa00879da423ec83cdebc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e03fcdae49b4cbab588dd2d82ba552757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ca1a4faa01768e98e6a7c04f2291c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39ba3b63f3815268360d3f0b313da5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912d8629d49ac3e936985ca83103c0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be20bf3888f7132ac6cce5cd9f50eb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24c2f57ea5cbd01e8da86d3ad57fcd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5b8e0e8cdb48c71e3e96c652546fe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbf2038fedbfc6a93b85b9bf806f94764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3893f780d79057fa59c8fdc8bc502e3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4060dd285651c8dc84a9cd54ff37d0e766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0af7111333b26a88d597f67777f62c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f386c79a19667558e3bd07aedd0d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec388574224fddc60bf95499185bd12769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e41ab0e1c8111da1d97d877f5db1a5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d563261484184a982646c8ff5afbeb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb14382683a29447690e5d6b5f524772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bba0bb060103b4109fc1c922ac795773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8167aa44b28d21a4d4cf73db4626199774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2109c9462eb1db31644c4693f0e64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7c13a7e8a0da9abb7fb6930f91d21776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb54fbb3655b0fd8f23499fe509399d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedaaf53aaebea250f3bded10648a3e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff60e9fa2990bdef8123aefa539c6a6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86408de4e04caf08a564465d58607605780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784d3c9f506907f91f17cdc697b877781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e189b8f49bd0af18964e5b1415fdf1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6e3f375925d6a3510fb321ce4f916783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0a65f65efdb7505729547b4437159784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917ed1c505a0f208eec1e1a43df182c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54deadf2f2d58508e317249ddde430786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b56a1f5438b056dd672a273fa89c6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd71b36fbed752ebcf617ad563e2af788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede750f80b7ed75afcd3d94c92b4cbc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aacb776b0700730e4908eb72a3d3f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793aa2a11ed23dec1c8c585c15717d34791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8b661af71cde7b1901262f7ee26cd792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08358538f319838f0ba2759585973185793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6722143400f6f637efb068af164958794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edaac3de3195caf9e05a56085ad5bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ba7cc16fa230dff55d984086fee29796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d2f674eebc6c5d4fcb1230da7035797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180364653ec7da08e39dc8a0f2259c0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3182e2b238eb36496387aaf69f29e3f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d69541b9b919da76fc0dc44cfb681800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9978c9c507887bd27c9ebd50245264801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11281381521d67bfd9afa756b2876a47802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb07bba711f5386732751b5b0397b0f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d29bcb657da6a94cc0c38b84d4c133804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea9ac37f7988c9d6ad2849824aa896805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3e41188fd3946f2953cb3fda91250806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72943c05f45ec23db256de516af9b2d807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea327c63d43dcc4d81aef21c5f58d521808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94af96373e4eabd409566e318df7fb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7742b4fc9b1a0ef1c75852f80d2e05d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8786b481ca27e8301208aedcc303af811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713076a223f87b0b4eaea682f735e59d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b014c1f42da28edaa19dc082fe008813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e97ba2d29b6713f074a3a3b6b5629814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5029484121cdfa144e66277cdbd9b5815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c216ea8f6e6500c88546ce497f693c816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f679e02373fa4260564b8b436f022817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f822d98227cb013e429c3984bf17c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e4f54fce91e7cbb2df1288ddd060f819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289b9f764fc56e0f2615348216761b0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0495079d257f5c23a0c9172892920821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393995a8917f0c09e0b07b9dbe99c6b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd36dfe0feb39ce92cc1e69de00fc22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3ddebf884d2338b97816c55bf4db53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e50354bc4ce40c9b48977bda86b6a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7499ab9eac2edd397d0bf327907fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f463f53f6bd8f191a9593f281afc4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3661400ddfd63e4be2e2fe80d41be637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e318f7add242d15752a0b356d1180418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b2d47358f12cfea5a2b03c31912489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de28dff2560f03f51f44441b0a97c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a80b4b4a7dbe193344d0f7ab0565911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb6dedb8304b206c7a7ae60444604412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b0919916a487aa6db454e5eddd6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1b1ef910b7900719882ec96e2483914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d94886e413332156521da1dd032215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375bc228626dcc07a1247fe486f5c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d380173f89412a8467674d9a63870917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707c2c10dfb78b5f0817e1dd733c43818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df69c0c8152f4f9f5b49ce3c50e96a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7be744eb54b40f377999be882557420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5bd1f99a49b64230a7928c008767e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c1ded229cc5ce0bd5690daea586422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e473428f455719a0ef705784bace5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f011d04d1ec94c2445b1258c38717fc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46add43bebe3df9367d5cb9aa43fa025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a330d35a54eeed89ff8a8f23da01f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d71a4899b6a702093b1238a9a05db27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a44bc40209a015eaef04c1eb043d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594e39c9df320523482fe0c5bedb72a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c08932929353c8fb15f062517f60e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2f217431aa561ca4afcf0a7d42eda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba62c3240d24547a3ebf92d00596b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85113c91c5c097ca5973cefd35a67733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47baa7b8b435b336e94a0522ad8b7b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c9e27b98ff672e650c86f4ab0b4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c83536bc5fca727a65c08faf8a16fa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358c295fffb896f9c318545ba9cf8b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598a89adcd3df718736850f7d0e76be38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8c070ecf5868ecf9564937ba242ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79c8ad776213c659859a04ff9fc3f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe95230cadc9223fcfd7f80b386e5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c99aa7cd7ddfc08619cfb3c2385542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de85751a97c43dcd132f71330e073843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27850a0f78965ef199a350b0a7d6e97744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf35c7371ade93a63972d28d07023ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b845134912d5c7c111ddceeb9795746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0e0caabd09ce2c69ea67dcc4a1ea847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf83518806c583baf068f3a2db8b15d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b574eea76fc0aa7b5a2bfed75572b5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14faca99450e6216c6f1eaffdf521650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186306ccd57f365203026d205380378651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadb73dab74960791d61b2db039608752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381c1e290797fa9dd8c6e2a945477d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224417717020571ae5ff75677e471154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cfe422e7897ca24a54a232d898cf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b51a6e1863894a8e2d3f8e8dc550c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa224ab42cd827dd8c258ceb526aa7f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45188f586f87c6d51e6a32d48fb926858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb3a70e428a56ec32474f0ac9e19ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d713763f30323edd8512cd8f46e0b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09e090ff8cfa04dd43a173f113316b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e857f4176b425d08451091e645ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa3b2272b2e9c35240ca92e2a6e4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacafc19bdfb68ad12a1e412fbf1a2164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b840e2bdcde12715c904599c9229b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b756d27fe6539bf22745f6f4feafc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde56f0112dc342ff12019c150583c4367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb26a92a7cc31f3956ff54c3c431d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2a1005d3017a63fba22b4adcd29d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ccf11281b283913e70e8ba6ed08d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f574efc3c4a4f299450f5c37e2f920871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a4aa70cc355aa1670ef1824c108a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecea30d8c2de4543a0b65bfe5656d7a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a476347139d8dbcfb406ac44757f3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f37ebf2f7f2b5090680cbc6f10bfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e025da317bb47705bac4c49a7ecd5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6a02d1ba2f1b7a1b79d2cbe94627a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28649a622385ca7ded0c193dbbc508fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4138827a0b75f782356c4c2b4ac3179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa1b90a4d0e89ce9da1997c0e225b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657790fb88052e5778613f505676c8dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdc22007409d12bec0f762668d64e282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e1f99f1454249339d8b24c16739c283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a2126c7005cc586afac54299b4cbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6380f15d517c61507ced73dd4c80385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad2b4f4ff2ae6a5532dd5734696b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddc5b4285234dcdf7089d51edcabff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b42c4e0a190bfd761eb35158762c1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c43093744a4965d0fc482691ea30f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13007f0bfd500d0f165118a22cf1be7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afdb5f63cee89dbc1911f9445dc2b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad02d6e6dee52addeccc7720006ff292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a737f800811336c3b1f5c96ae5b6893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39e8c5a3f96a4b880c35754345eba994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f1a6bddefb9fc8e532098ea7f67a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c2a1206c05a7b62625b55a17b7fb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128091fb279322e47d39023511f067fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb9339340cec21c7d6fb42c8e8827698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b82af6a672a5395d7e6e2688cd2f1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41f0229ad631f63d5173c4a4153e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1bc825f5bd1d620d58e73edb0b0092101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619543556a11d188b84baef9318e6fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969ccfe92b7e0cc9a693c7f70701361103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18cedfac01aa5a6f1a41dee6294371104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcea62522d2496c47930bd3e85ff32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffcc569dd9d20d2621d17758b6c61c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53bec40bfdeaa069a8be411853fc66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c2ab7f723b2e946e88943b86e12bf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40dbae635013fc0680d9dfc04f0f82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c91ba8e985fe5f18abb648d791f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9d994f449ba287b0880076cdf14b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82202a76e62fae992962f9fb3c86547112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a200adbde29aee71c73e3d562c9e89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55468148ba9608f5838b4ea3137279114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc17f7a990bdde4bfd667bc1de495a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2190ece07ad29ef1f2d864f78864e84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4f8dff21b0e42103236bbea46106117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446af72a77b7b4440a0f4cc415108d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36e6d645f1ed4cfe76e3db3be392f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b0546f27b5cc447a4daa0f28acb1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14a1c74164ff0c2b91bbb7d6e3678121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b7619f743bc00f4c1c44104fe260c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eab72fcd5bb0a1154e7331465692a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf0b6f3824a3ee7fb15b1052b3568c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c2b763598e62610ce80edc037888125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833172eb39401eaab883ab509d74da46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52b211a7f2892c20d9512dc52a6fa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21c047d3d8b6b828193c2ef46ba9f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab4ceda15a4ae44ccec3d5297dd3d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308888f1246e18a11ed8c0bcde35e02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06988d6a79b2be62684e4c7e24aeec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db17b381f08eea5769769a5453593eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8272dc2c26a003fc935af95ebb3b57b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc224fab89c79dc97fbb998038e22bab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf5e66b72f171cc86ed6884ce0b381135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17729bbdc3af7573ae00e88bba88ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c76e8c7b5ef5c16b0ea24b126ece7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df27224f0d3ed3d460a2529daa53912138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b3402e376898fe1c6d22642d568b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0593f1e4826f239f1549e2a3896ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc345db49e8772122c0ba1beae5a723e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd10059ba8dce63d8a00f7bbc825577142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ce323cf4eed107b2c47099f2f8e82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6613c61d347be8b8ae5064abe7220144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd832a3f432e6f52973243e2dc05d1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327bc9b02f15f9b6b23b421c9f3330146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563cd5fecbdd7cf492dbc65c1a6cffe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd20180f974dfca08d01ee1dfb62b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abacc856b31b821e5887fbcdd1a905a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33d64461fbcc20f927f74c7aa9b046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71552fb45a24fbf470e9d76fc0bb9e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80682dd62477b9dfd11c3e8c2a782b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8f9778f51d154d2211ffb820efb37153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f28f83d08692ebdf0d79e1efe616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777e8fe2472f39138be01a14682311155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca2bd523655a7da7c2f1223e02d02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6824f8d622949be594a8383564066d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56f90a1fa7c7fcf08f57302b7fbe9f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010358c3e9e63ce2b5ecb9fd1d05bd6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1f4d9112214e638680bceba76c21160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a7635205608178c149cbb902644d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5f6b0aab8a746904697182d4a2da5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558ad308f80581034d5b5e7238dcd2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cdd34a2e05f853bab1ba5a0ec5d92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f0b215c35a46088f8379386fb6d85165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295ead7dd7c2c406f4726ee5e4cdd66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156267d82448920d057b206379c66bb5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aeef854f830c4fb56b0b75f14735a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c32bef46380545f282944984af203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c392254cbf4a074a893fe84c8216170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5ec7c8114e0fd89629c21d7526b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338fc80d8dd06aea0ad394f1a2132aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a6da03de8ff0bbf483d35f3825f18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50de0705ca22b383e79d0e70b51aff8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea63ccdb874e809aca3e2c0dbe5156175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35085840b77251666002cc731825b074176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08317f6d8fddec7a196440febe9735a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac7ea70ac29507558f835ae766d330178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969eece976e66ce17b18907f9a3316f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157c17e594b65bd90e32ba2210b3ab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0aab2f23b6944d49a2481d0af3472181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441f6f48d87ff035dfd290aa4400ec2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5c600bb78a2acd59e927dbfcbef9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27832e36082a19a6c8b96704d13a24b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ad38269a5687ff2894cac68de2b27185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57d2f75f92d752294d1045a45f008e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2460eff335fc2e6f81ff07de0dddc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512c23a115062d784a557980144690a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f17593960221d932a9836690d98271189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0648ff9366d0aebd1e4ed5891273f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede797c6c9193d7085c4df252ca6444191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d043063eb4a5c656352819397c6f8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbaafd156ce45807a182d1c3b7bcaf6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742885b183631d3f0aa2f88c6a806c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948a8b53a03a988130cf81ba20188f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69646bca81287c649655992b5b40348f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ecd6c9f7eab84f7d25090cc3befaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37ec975042e4a4934ae40d4e74a92e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29322ccab46880ac09b014c1e161ac8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394767dfdd89fd3c7f1d9532c730769200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb7abaa1c3fbaaebbb59360a64c1e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38b935a17b3fb8a6e6ecf274e9c3ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0d69d3eead79ce4ca565cb7c1018203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b20ff674348e52899da2f1b307ced204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb5bb806178ff15af60ddfa0b31ebc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5caa31348bf5f4680722d24cad71a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbfc6720097041ff189e75a9a89d19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81da185e99f1e02c38b3028a643af7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083ea54fde8fe6079a4b2659d278f9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfee10fca89bd339b08cfcb8879da6c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d26c089a4237dbd987eea89886b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6c470f4540f9ab94133498788b8b16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696208eb660c107d43a794ac64f612c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec403a71078a234a2614b6595eea0a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5dda579171f8f823d36beed7e7053215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646e34b2193bea763b03040b5d6b07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a400c2b96d571b1d976d5fe1f99a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08e064752f6bc778616670246403a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a21c5f3d4c52dee9d8350311440c5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f12d24f25de3294edb5281777ab8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3be1d0bd3236a79e0d78d301fdf31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da06140a3bdaa65b5c587111419c510222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a33571d565c9b533fc3a7f64a069c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed58beb68f75c8fbf0af9fce27731224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f50e0f5b1cee82b4046ba61b87de94225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd219c9fc93f9ac17dd657c46dfeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cdf5c7973b1de69644347bf9940a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d622810578adf2e43347b85c5e001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3cb2b3524ce6476d66df41edc42fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79a6b22a7e09983cc5da1eed0987fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be4501488cfc853d370071231e28a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50686d0f9d59ab9a506623e744ac8f2a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c9c0c4e67c02e25fd63417ab5b5e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e5e7e6ddc2fe8af2e8e621f6b554c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cd9c2b189cd4cba6bf35b035186cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fce0dc55df3ab551e79027a0300852236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683ed116928a951f6f24a08982f6451237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23679bbfdcf53bf20a4f1a4211ca7a7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d1d3d7761beb459b72e94ff3f2be4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7266846de8a32402f577003b6d931b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f348001378c9ed1de802d7277ee0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f9f2bfa23eb4ab0c683ac73ff11ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe905339b69ddef1cca46654cf0e76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094604fe296f5702d66ea2f6cbf0718b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9b814c80e3981893039c1ce9333b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7261c97365dd8825b50a67772f45d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d6e937e43c324f64643f80ae8c9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471db5e5d8225a6e6af22930ce6008f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee9746e372117a4a69feee3e8ae75a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbacf33b2f91a2b837d8f9f059f286c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ffdaf4c212b878d2edabaf3af2c02251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853421a7780257708bc4f76c28b388ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d662294aa14cd4aee1d00d67c3181d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7070d851609d965058c6b08a5bf5a2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430868881fb6e478557b7b869ce08732255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6166f7486cc76065ea4eccbe7456a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a189f71ed19c982288dbfb4e42e81e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7380ec4a0ab334c92cefb8143e8ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0788f6c8a3a5252beada8c90e20f62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06113632f1c77846c385a918a3752a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808748e06b458fcca8a40e32e0d3a61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cf5b4dc3a6fafade5a5f167d4e9c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec724be3f3a371a07faa0bf6439ac5f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b88f44dc19a8ec0253f9399155c75b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4c9f37352f524b6eb83d11efd7c4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06c1a1791d38afbbcf3168e3578924266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a72fc05302c91d7b1dbf0015e7eb5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24753f38211afbafcd0dd09831153f5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70e7b14349d547972157e7c555111d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aad605c14ffad5989e603688f4dc6c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b892da5eeec6cb4703a4e7afe001d63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a035203988bac891282f505d5f31ac3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df82b4bd1e823c66f9cdfa09e933d7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18865cbbc4b5128bf5ed68ecc386539274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263a142ac08d8139faf27475d81222e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea4d758db4cf66e4af5b0f9272ef4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a722b9d0b4b1c1ad006f9f1906708c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac93c6d446664de84f101df530f3f6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363be34497a5eeac42fb8a21d5e6510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c5f2de892b4306eb34e550fc1c025280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ce41f127f85d76bf78bee8254610c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a985fcbd211b7e5e131d6767395cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4592d7753c15a5b0b4a53a17c3cadc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2951d19424f50007ac9896b8d27a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2b7bf6585c11515a1de9b5aeb189285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb1588e29c3c510e76dabe4b8dd3f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b6220cd90869d0aadcb7206886c5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144292de22d443ee16aa1d53109197b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478fe4cd5368c4ae575fb75496980b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d2b249d4d0d9e2d16593130162b8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae7682ac149d0904df7d105fdcb668291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d606ef5f53b07c9811b74392b63920292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a1bb18982776bd95db41a2b43c81e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894302077e1533581cc128925cab0bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46716322fbcc6d6b44f9e945eb0b92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389620a4b4c1326e1227c9752e129cbb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5361b64d1d2a4d2ece5be6672b0ea720297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8603fd1a807c2a0238b13cb63cb07eb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3b1993924253133460c994d4a2b88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ff644a25c64717fbcca62972339a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d19c76564be639dd1a79a908e12c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a205d068c2a543b51b9ecdcd056e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ff4ca775fa9909b1cf8b21bda60ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af41b1749b3d072f7da8c657f833d62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ea8b21301b57f24d88ca2bbd24c9c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98112c10f17eca7e27f962fda5aebcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12152067866214d615bbc008f7e722ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b19d903c9a3224534775eebfb5fcb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb041957e70d65a4c6bbcd5879188d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb10d41e2c40e4f0380b354cca33aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9553c3dfdd40e4376fded6aaa23b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eda1fd12a714e988b172ec9bc30558312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66746fb25c656de9ffcbd32c82ee0db9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b66bc99052541cc0ca91e0757c2543314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fa416f609cb9e51a2ef3c93aa8fba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ed3a744e6366627ba13d6dc27d1e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4d7f3a7c13526caf3680c7a6b5ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b70107c8044b989b56dbf1ef7ade5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bee846bea20ae0522e09f03408b50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e17b5a55e41966fac5d0aec53cbcd1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cbb3e4bd7610236ed9ab02d6bb86b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8ff2dcf495d270190022651f83ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac428f79d815356f7632c38d0e8877be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5d1c43c5549b594caf3856358b49a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af99b6d253ca10a7ece79a0a82bf451325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629f0154a018ca851480e83c1a1b944326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f48e0088dfb7bb4cf321273b3a3ab6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0117b3685c80dc8c96730ab598526cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94260bab327c52a5d94089f266208b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b7b0c14ae5cea9ccf50d057e6df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57156f5eb886e5cf96feb3808c9ad4e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4188a54853234a73980bc80972061bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec645d320402ab38c0e5272def2e9c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b2227ce6364e07a7aa7453a10f4ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c666bb896209124d4b569808fbda7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b01ac0913fb6627c6427daa012ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450008102938119874268eecf152214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae83861c1e20921e4900dbbc04eaa07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333894a31d25a516294817a6688de56339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ccfb6f7ec76d36ea09f91672f754a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0e20bfc501ce02d1ec8876e57580d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de052f3aa880e87f9a75a1689139f3dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee083e4bd71a1693a784c0cc5823d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3e8abdb45c6ea27263856cfb7c7f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c1ea1b538b5be0b09e2c0226a9971345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c728a99b2a17b30116be3912a61beb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1379a8f4012fd46a1aa32a4955e59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d46dac3951282845fc31e9a38f6270348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ba38351bf65d6e4a62b361f9da84c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010446bbbaa0477b25eda204cca2669350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68604a9285dc9bab7f090128ec9ae245351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c3fca191f415fdcd4c1c848a4500b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca53934f0b8b1380cca140d84d31778353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b38cbdbf215d02bd04c17cf91c041a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dcbb2cc80a2ed1e24c6be7a1a9508355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7b9af9805f3be2a2ca955c056f026356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3985417a1768809076613ccda0b515357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6470d0deecf1ce4daad1e65c56813358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9598f105c3168307fa7643fa73d461359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4104585f48880d5f7d2a132daf5f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972276be7b853fef6dc2a8f705fe150f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9eb8cf922ac46263bf8790dc4a6097362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad657da938c0d5da90957c9b45a1f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cb65d07883de75d9c008baa941910364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5bd7013f88c4e74a1bbd1853af753365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43212d1551db66e88a1dfeff96301c43366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e820b6c8d7cd74d5abf7ab3c65f4ec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a08f9ffdf2cbcc3db14bfe96f8021368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae8dde91e6d625ead50b73821a8476369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55238e93aec2e9141cbece49f268e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895d67b3ca3fe20701ca9e241462404371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f44e48432d80305918802ca3c1c79a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbef8eef931de2c1a004ce8e91e16e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cbfd64e72becb2a229151b3ca15c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5f85da0a55d833a018b81ce0afaa7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4eb685f1dabc64919c0341f738e532376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d71f5eff72f4d73198d486afe2f38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35e0fd4bcdde4cd786b2cfe13fb9d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0e9c36f0b364fcb9a8bd888fc93ff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35994a57a13fae62aa25de88fa0a1693380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e6bd43b5367dec9aecd08741f2b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad870c1f1c60708f6787067c0b26259382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ef0d9f4081d8468395e3e77cf6a1c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e2516697e5fb0e845e17bcb373ced384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e02f96e14b5d0baa693d17bf47793385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae609c682f64df1b9a301513850f1315386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fa186da168a643d33dabd034578c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082cac6d5073f9e91972662e0ada210388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af13e83f08ba8a8ff3087b6df2c712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870801d124ba50c319857ed26d48692390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3677d97d00a94b55b57919fc0a1c5c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580f4a3320b2db27dd9708a4c54a543392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fe5ad9a68aaa74680366b2f65e081393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09a180863a58231f9b5f8b4a25ad5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae4c4cce9e313bf60382db62baaed0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e52764f88210554f5c824e0c1750b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918b9ca5f18427e0043c5a745baaf13397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811256232144385a23a82925d11216b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12e9fcc10a760ed322b795a747c87a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dace33d8213f91b900f5ba0089680400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9bf9c9f46f53f42ff5cda0faaee96401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3268d06596ff6517fd98eaacb7ca2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25930aefc535a42e81c02cef5d343750403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3feb139e030d8392c1c125eb0de4b8a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332efe3e3e7f03c4637c533fd7347949405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca961fd0238b298110f10fa46c485f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e60fdf83e306c791c61cc515e726d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cdd64177c985801926d40ca7b38e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0b8913a61c8675c56a23ed2d94e32409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520cc134aaec32f79cfe34cd498c745410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71249a03b5635af2def08f809dc91334411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0df6b1c47c1aeacd0df176a82dfe1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aa4685ca09ef8a251616c0ad68dc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35935a3f28c43f40c8aae0d9fc9d2b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb0b16262dc8bb7cb493a611a5df5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8d1d508e5842ec5e384c149b53fba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9ee7d92c938436612e5fb8ab5ab7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9598d89646c201e8d131bdf36f81f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d4fbe9e20dba4f43844bc93464a95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020f97c780eb480d5b69d6d9703a7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c128c3e8124ba7eca1e13f1f1e5f6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e6b25011fa4675253b531bbfad56a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33eb9b8cb0167847bf8c492a8f85a29423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152691a8e42f42e54e8a4be37ecec0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e69205c18bf2a35bc712b00227130425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861338282c87c91d49bbee2dcda2b8c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05433c0d501bc0fd97b94a343dcc399427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6ea4565093e1a1295a2f13b85cf21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e77bb5630f14e03f15dc18da7cd48429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e10599e0b63782327c08992c420cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4306038a6271cb21aa67c9f5cc17fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e0561ddcd0d52a1c66528c2d86ef2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb893d96e7bba79105c958651fb0ce8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1dc312a34f0681f9b08a2633a52a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90e6ba199dcfdbd9c23666e552a9f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312e750c72ecce44a7d8d24039f724c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132764d35290956c246c716d78e9e27f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f2282ce5120366a50c04b268ba677438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3bcee00bb9f1a1622cb7cddb6dbed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812f891f865cf0a9b246375b2ce7284440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7bf30845a525dbb919e7f7c476ed7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e29226933fafdbc9caa0948506d82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b427a77dae47fa135a34697f6818443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f4e868b400035fa897186fedf414444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb4440acb9f5763061cc288a5fe2b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fe1f2c6c05dc8f98200e190ceb22f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591cb64eb573b2a63d1c0bafe9ec155447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e753f49863b5a44e444e5f2d4bc79e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100c801cacb15642a1f82bcccaece52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2b35c2e372f7bf1c32172a8d1be7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342ec87a6e6abb1d7bf404ceb6faf0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fdb1a60ac18073efa14470aa191e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d728b9dcc78414d51d14bbbb5aae75d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79e512da0f6aefe7f48776e0166d83454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402e9f6f9412cb761ffeb9a69789c7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fbfb12536736f2bdbbfa1c39af64b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30135f505192ae874c5f343086e7f53457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d30ff328ec35e3fd21043474b573458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd8f46fc2b8dec3bcbf3120307be4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232aba0a296663ec9cc51c81ed462ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d54bfae1f42710384b0b1295b04fe7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5aa23dc0e08fb8a2264afa295fc01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdca5339e3e1420ccb0646a357fcb9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f6f509be3c0d35ed14b05b040d549464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807130cb5ec09e8ea9e15cee745bb3ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060c97d58d31dfd796490b36b5ab596466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28bddc2d25423efb87612a9f44b95c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12597e4add92ae101823e89e076bdead468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c09973eac4e3b4dbd7f470dd59150469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4cd516184bfd525ce9f261592c2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f43b834520ceb23d10507a7897ce866471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff43354f968c5f5aeee0d95e107c9f6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26306b78138e792907e5f3ef86341ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a320c38cec68ea69a19598c9abe9cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365137bfd3368cb0c57bc2e99c7421bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2824b60c3c9940049cede21c187f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e819205502da99a279b1dd0a429e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664d2206ccd40349c31f717cab2d28e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de800793c5d0eafdac24cbb864011ebd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f469b5574ff64580c210113f30693480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ba63d9ced974b089fce088da6dc04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3e2fef4b4829c6e66178dedfdbf3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dfc9620dc740767bbb0f922f57ef4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64271bde7903ba08c03daace94362e58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5c64a7524a81ef1e31ff17fcd7a5f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c851f487ad9239764311bd0fce1e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e412f63b82762e0fec43f5e6204f5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66018b08280aba6d78bc4deef416529488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47187438a339b8476364ba6a3cbad6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bea71e595060a824894220f4d1a19490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3bb4d3a7fc8c41bf399095f30005a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51d904438a722ea4f5d702723b1b03492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abdd8ad602363da9ef4606208b23d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec40b7d96feb471f71bd607d1a18ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d8043c23437a17dcd859558ea7ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eb6fe68a502dba8f6e2c237d70841496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96920d86c90684e61eb91a30e148effb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a8ddaf3cc79f0aa02a0b8ca0714ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616160fe581a38a0cea57c86073f3ef1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419057cbad27c6e59005e8197c39223a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555402d9082ba037849f3fefec55f42d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d8d43d436e8e3be08631b0b8e59e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd683186b92f8afa5b8267327956f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ced6e1821185ddae9fe798a8fa796504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214987d3280d8f79207e3b506e4255df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a2ed0d0800f2df92a0096faad102506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37e336f4153705d71efca2ca170ad3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554f9415c78b706a00d154b930e0c9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933b2bc5eb20a69bde1d14e48c7231a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610663314e19fa56503b81d7af58d78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a42ff9019ab53e9144f2f473f6bd50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d140e44fb88083ada216ad41c05b72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ec5c212654519d738cdd4f3f9b6ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48109c05e2216decda4ff11bce7cdc9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb5e1eb0e5d1b931c8f16ebcc973f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926f4b123404d876436ca970aec1637516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e7fbe191b7dbf3e5a8d80a91cb16e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b9d902597713bfc1de9d9777909d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06bd20fb7ef1cd64fb9abf7b6081f58519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc41900a6f7d0cab598d213214c0745520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3163e445482055a9e1c24b27dc8dd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78853fbfdd12344fe879747d2fd8be8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d4ebb4456f6da28dd500a650da665523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f34197c95b913d00195682f849c54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb27fb284db79c1c354c7ebbdc9963525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2209f70c07cd35aa447699aebafb22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ea19319da7b0622b40a856d0c4ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f38e7ce3d29382dac9ac1b2cce04d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630995c0ca5ce8a612d346f1fabb5237529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a300107919fb5b29d86cf69f63b274f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5682934981a5418706f1b1ec555ac1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631357e64992a75c949b8314c0c12f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7a12246bdfdb74c5cf1a2a5b74f47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480e975ed8ff22a0481813790f6e112534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b12b19b8ea14f63de76c92048ce57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481f650fb3bdc87b724599366aa4bd8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe19dd95907b49acf06010ed2972a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7781c75ff4652ef0ba0fca0069b7a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb6e8ff195656521aca60b56a88c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be9a7e28dbc0eb40baa65d5a15f1b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f61796e52c7d0dc68271ce1468a42541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d93dd9b1908d6134600758e86a77ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d97bf93d965e41aea0af79bdeff18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775823335c2b7123515b057a39c0bf9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707686aae7d124bb4f853751138d7e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97d6efb4b3298d0026b9c198cf184d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e27a46c9aa4c138b361271554539e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70097e8af6832c7d27941e8a90d4754f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935830ac49002b4f20584ef64a49e18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec723e17096bfa357ac0601d1190f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c9ecbabbc2ab51de5363ce95ce557551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928547e8d3a41c9cee60b8565facd6fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1612e808a374b50c35246a2a9c897553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf601401d3e5d883acbfaffbbf7d31554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392140ce395b0b771019023e2ca4fd6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb0a1d33e9533421a38b9d0795035e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a53d20ae833b0d68acd58aed48196f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284478ced2355a333daf87fea874e2bb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ae813adb60c11c89048e29e52a43d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f286ac77604c1e1377b46eafe4fc5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4edaf878bba2b1a1504bf1a10c3bc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa48c77e003b1a15b3cd6e50373b35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d209bb87d06cadf636a56076af09812563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662d716fcf85c3c94613692873896df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5464a2b13ae361654dcb5cd002aa1d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fd60435f04cbb8b904ea8bb7c4d9a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501dc2525cebb9c26c9a5d4ac440a7b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee816c13c288e082253b07c53ee9b3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1ca099c3185a20c79445d4eb6c026569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa891b0a12de22fc8da968a5d242abe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca51ff0a4dcd59041acb443964987c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7ba1db4011a4282bae355752af663572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9771ab5a06f22f1ffbc4cbd42677baa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307feba53b13716fd01e1f32d3bb38d8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffa3ec024d2da87969642c6265397b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3eeedb7549b6a51de3f626990b72d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9449cb6fb73ce72b1d2f1717b4e6c1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cefe8d51578ad5fe62cdd809f8850578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267189d107502b4ed027b8b41ee45c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910d2e6c8bb26ca464b0aa0349cda85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe22cfe538a8a0ecfe734f63552af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f4c35b3815f5ce1db38f2395d562f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033415afa09ce3aac813fa8271a13b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d27791cbf5034ed275be310be8b401584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3026ba740343c8d36e7f736f5f854b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8073557d82262a70eda408942638ede586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cbdcd29c31aa6499a7f9cac60fc0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672509f761b633ca412cf7840c2dcf65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15c92eff3a6de0ede9bc68dbdad963589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e7ab822f8b76be1be077902400ffe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268eca1a494948a4f6d3f78dd7e9fec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d19662ba5e29fa8d41cc04b4882d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d67d48e18906ebaa9674b2a046cbe6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdba65eac7fd472d568551779b3c6a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154b7306423e2d7c378c57e1d713fd1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5555496f6c47acb39fc589e35e87f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d633523a033b1c60a94f503487088597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23848a2f1d28f790a6e3bc86354d842598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80549c6c6f4bdfc4283533d4968e4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031bb19faaf20bac29fe33c4f119687600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678c4bb65d1d1dfa56c46c46d8a46c2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d17f8d02df6a0d576278c0efb30b6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e5ea5153a1e087c4e95454161ffef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418555799ecb4ebd6e89bd244e2a40c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70392e7ee79debbaf92c7dff7e1b86605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b071885e1ca1263c4c816813690296e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538a1b3fc2399f70234589014462fff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e3ce431a668d0aa022e93e75f4cd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db796bc676e8ceb7cd07443529e6e8b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a548560384fb629f63bcb9e036933610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf4f486c6bd7fc8a6e64634368f7b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa136ff6a8b53f2ff4b8c233f563b0e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d55e5b8c4bed2f72d8a90c425c9cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7848559704506ce811358dbc5864614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a6633930340320f5b6c66b1bb4d61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8e42f9a674deeb7903dc7cb4e258616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e7f364282e3375bc7b24f91f41a69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff80e19bd3aa7271a1cd3f4805008eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f93d87207063585d7275f50b15e2e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c36775f23d1767c232f9982768bbd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4fdb44600ba140edc7d36a25a2a22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774343c3a408dd7fd0608d44b06105f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b701f7ac62ba346c2b160dfe06c247d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c843334fb882a56524231c92703b574624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147bbae56d6f2359989bc16b45b74e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54eb1f4ba364291ffbb92a1af03a23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c3eb4eabafba24549d0d7f920f167627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90cb1ac35782b09243481d8b8a55b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1cfe980f3e958f8890809d9b9e8b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388776114bfa1052f1c84f012df785d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc8334d13671c11a3b2c76ee77a44e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e342b8964d4f0727fe13df5b2cbe6bd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2127b3e345e5a6f8ea90422669b96633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215602d72517f2025896f5c70de8ad68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7684caf9db3c38e4720cd0351e3f2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48a8cb8f563e4bd52d9d3da88a88a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c074891fa8c85607bd973b424b0471637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc83f17ce7dce896b3d144d6fe4b3bd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6998e51e8aa8ae2084f554e68510a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d3bbc973dde18015f402e2f0ae9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e575ba5667b4c8bc03e7cb1e631ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f162ff6857b8257f72c0ac168f69e6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005988ec2f78a0f803ebe12774f97af2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a2577bb66102826268a41e13d2913644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007012935bf2cc1b6cdf6d0e6b9f8c44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22c060742874716657d17d404f254c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c322ac9cc448e70db2e5b7179fcfe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8a18526378fe25acf4dbd8147cc2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6da552459e7927b08f89952a502e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead781420edd2cadf25b4f717a4b398650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0083adbb5b8258b314d852b8003a8ea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ab51af0cad8cc1dbea1157070641b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bfe4bb6b5124fc3863b34c3972480653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddba29fadd5fe704af7038335cbf1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f49036f3b85a24d923c3411766c073655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a77f4c025cd5865fd117185829b79f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776f22040a2526f8c2920a94d57fadb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb0866e2d312d7ebe91a2c2f8740fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dcb5ee507cd83ffda2551ecea137f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a5aa5e265c698c5713c5114040b31660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c9809854af5aded661b0995efb7ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b53d54d8b12e7717fee0789921d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28298c607b7f0f3687a0f68d1e09adac663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf9a62d2d0402147821c9380fc32c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e8b85f0933941d2cbd5afa43c910665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8f329c3c8f3175244f013d1536f27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85307beacbf01c4aba799fb10169a695667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9273d2eca77a7067855298b9e7a9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4672031cffbff2b567c37fc38a9ee25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f8281a2f40e7d07cd6cd0a377ad2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7ebb221b8d6a4d615e3cd051bbffb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97315763247c36a6327a990789884a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d39cd5f2feef2bac3d35d2b424c4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c14c98be8f447278a9976447ce330674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08186f53cc3a30c6f52384a4e772d19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e10494db74ac890326f0dbc498e30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75b74783670ce118da32a383d3fa22677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0397e4a4ec015b40b0f8e539d52f8b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c7fd036e8735e9a115e9117fd22f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdd8cfcd7033b37f7c62e06f95d567680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51de4c12dcc6b76cecd28ca0db38aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63a0b2289c2626b80cc290876d351682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6849d5c3a3fd86115e1b5d2e751215683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20014062e94ab1b9a9a311008c9230684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c45fde5c4d13b4b56f9d99b986bda0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ded53d7399c7e4a2ad1cf05cf1cc3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f50a9beb1bd62eb3de7468ed13bac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38346dfb559777f14c1b9d59e1c0c00688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627c9c8fad6b7883eda463e408a8b95689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f40df7b9b5f4c923052b8feafaeff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637fd71201dbcc167c396e648241d7f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52436baf1589f25401e8871e74475f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24c8e269b43d593c60af9cc86c509d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e3a47644d97ef020af257a1a0c47f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb055387fbb92dbcc6f97f6427809152695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b42460e32fa799bdb5e2ed01955a70696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc253688d1f95abd0feae7aa682dc404697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884439c078cea6c9ada559cb2c70240698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15abc88e5a99e663997c82255e7435699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5f753b223dd7e9a9e38d2e9167d36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283475542c418e1b8083cda56cbeea8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ca7f3adc9dc77832b5f0c668b2c57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396bf202f098cea98396b81beee4d67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0741d71fb20d339c19f150dfd66f45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97a0c20887d4393f2b242410d7c675705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa86998c6179bbc27a66dd60724f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b5a52993a04a01d916eba195cba53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e45f0dfec2cfb3c84f173879c89663708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04986b3ac29e3ef3ff7c1e00a3fe4f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ead1fdef639decbfa3d36decdfd7d2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793fb5fc74f54a15e145d4dd2c2a4a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b615326261aa6add33cc075ac56c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4e967c44f21b6114ac9efccaa4301713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542df6c258355cfea25ed46927ee3aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc9335658b9ba4a32bf7eeaf6895c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64166ed36235bb88edfd3966a9ec0ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28468ac99e5f85cfea7bf026935706e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1431c30f8cec77fd8690b7417168182718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185586df1df91333d3ad71f2101215c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5dbe4fc612b98eb6f3dcc0efab2f0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d45cf737d0e18efc2f1f3730b76312721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556bef45ab48cda292babaae750ed84722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9eb4e34802264df75e02fec908baf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289101e29d4f839055963721a89d847724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8664752276f9b736611445039533d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e52bc5db2cd14eff3fd0400cd075e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367752f1ef9808eee9f2f47aba7385d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca51c985880a772680525e26c2954b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7072e1d0507c1ae62feeb06db2a1a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba350b6cb5734afa3aef0bba9196f85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d52fe5781ac755c804c7eb28794fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41f2a803bb228e3de2fe5681905e66732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224aa76fc7a57f12fa7150e2e447ed48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cddee3f53ca606c60a70a707cd815734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abfb7d55235ac9aa721dc785bf1f9d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0515d1bcdcdbaae57b35d97eed2e28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6218608eaa6caf10749c4b79555605737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b32dfe0629d7e4fc4bf2651ffe5d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec3ce4415f9730a5cff4b1e1f2d817739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4cbd27117314705fc2a4ecc112934740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1df017991cf792509236815e8f9d0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feaee07c83e9ce8a5bf7e5742d1c66742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de3689271c461ea38215f056730d0e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84a8e0df60128d2c1c10d790125bc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e7c687c8640b52cc652138c46258f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4591282d5c62e842ab940411eb6bed8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b40990f749f964fae8a81efabb612b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f3b84e97965a6b7a22dc19927d9d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8aefe4ffb5be818483ed818d64335749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60229eee87a55e02212117c733e04593750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e167762c50af21b9a75ab80f6d178751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954190a3ba0dbb4f93473120c86c245752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fd637646cdec4a5831a2686635a44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c3e76ca4846b023ab7afa7e120448754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37f89e0ee9b94178f671cd67407fe0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e548c8d2d4f38d595438217a51ded756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44901c362ff71f392f296d9461c50706757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71776d8486daf3b853b0682e0ee2935e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7986c816cfea3e9eb19e2402d21372759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277413e49112f51c727b2682749f3c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7035c80c8fd3e1cb06ddc93b35a75761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367119674e55853dabaa80851efac98762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff030c9b80cb68b3672b123580fb5b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e7c29a675506fba70112ba28ef32a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55abb51eaed3633f82b267549c9058765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c313b06f1e08e2eb5eda0003a30077766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1ba467f9448c7093064746f8b2f18767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a09d24fa650f15fa8159687ae342768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0aaf750229f4b4ca164daf0bb5caa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92824a4d6915a7d31597637719bb04f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730122bb550e67ffbbe23e7d9bc165eb771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b4a41226f819929a0d3936613820f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e5dbba7c39681afacbd682a84be17773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080981a5befc9063decd9a4f3e025504774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863b11c47935c9b4a3ff8defa36df8775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21c9611aeb84837e796047d09a5de3776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb4542bb07211d4cb91b0417e8fc73777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb37cc4f49c3831be3090e6f788262778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2efa852a15b68c797cb5a7ff0fd60779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acba9ad0c1b31ed294d1191a11c410780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6df880569c2df43b443f7e2315c674781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4bdf93ebda94ffe2030e3096818a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118682810cb0a4f66f2ab2615257af58783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b96d65002e3c26130ceb911514df784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbe535a7f37dd4dad8a50614d9bfca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348f1fde5ecafa7e554cdb5981b50f3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97bf246e6237a3f7badf69f93758e6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877144d9e148012b91fb86aa37ce7435788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976117fb3f1449cf177763f69190029789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87723583e223dcdd30c22441ee7844790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d3e548dd55985c9f881bec3ae429791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68975cb1cc17822a371e922c0ba85f82792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aad27ef6df60152b1316079d0d1ffd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452a2af59799ef7d6b7945d59e64381794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f4fa556ed463b95441ba92063ac60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1016a6014c6350ec59639e2ea6b7e1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3488b8070cfcd8b6538a742d67c790e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e9e69b5b960d15fe5cd8055e94962798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6760dfd1c1a8bb682818530c98ceeb9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3703bf84ed3ec14c94e416552382800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b092a3c5c453bff905cd6aab520a7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d8b78c0dfbba325eadadc509efa2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0288896c807249c4ea13f2f8dda38803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef922ebeed1505c67b174e3495a55e2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663b79b0cc7c1dacca5cf927067dccb805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939768cab8d9304d86f1cc47679a35a806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036790cfcfd98837e496e1a184fa5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f08aa9e0cd1c35ee881c7ab54032c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9933d7021a8f096927fa953f8b8a8b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264a6c44aa9d2eca373cd7db612aa1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f98398abd4a4cc822f31524a791a9811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b76c9c3ed247b919f993033d222ca812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7b18e1f46d0f398c12605990c0b73813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9667f71522401e7f37e97f753640f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47407400978be6091d22bd29a0359ae815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a29b17fa9ad1ccfbcd8f3721d2482816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d6070a453850e1d1eec28aae43c6b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1dd3a7bf457723f59467de1eced306818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781071f568ce138d48e375e743986ac9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbcd1c2b88def872d12e6522557f9c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70cabf269f630476382f30d2a126e4821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>