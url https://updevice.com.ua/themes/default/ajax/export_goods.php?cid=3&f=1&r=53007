--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc9eafaad247eec90a5d6e30de8481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ad61bb62d4b83026eb1fb1c7fb3f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c88c47dc666b8d465d5044a480eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3acba826a86903cb3f0004f071f2b0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fc90c04fab95eb2f618663166a27f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673dc48b0658bf17b142e970cbdf5ae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00006e59bcb43db4ad8c0153e69d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383d0407a6658a0fa352f64e8b4f0a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210380ab9f99a7e6a6bd1d971a70f3ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8d6424a7129f50149d7dda84ad9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3067d0612a19fd0d39583746d595411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dd5344073ef8a2abf0025311ff23912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94ab5d16bda4d4c1cbb7c8ff7554bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a306fcd8ebdda6bd9f27a5c951f4ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea0743ee2d2d4ed2e3e86046bd833d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ba767d9015baa01a9edea7b175c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f59d6d5ff18eaf5a805ace1dda1a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf16ac34e3e76d01c577c835ef522718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31e1fd9cd857b1009dfa527e69519f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626ac6aab8bdeeb48e5b4dac5e9386520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27daebb31c6034b25dd7427b070425421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26b56560ddf7eb0e0792683883fff922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30489710171faf580d3350101bbef24b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c3c597f2e732ade5662481773eb3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66381c7dccacf00bb3ff4fd9b77002df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f54f9f3f30be5b3e9f769d2d9903b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eacbf785a8630f6d2a3e0cf9c598a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58588c88250e573ff14f8a17e4e415a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924909c3a6c35e24ff34d59c52d0f90229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d3a1309d63df0c4ce19708bf961de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcc65486ce3534c2ff174d6bad35c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bfcad6dba86cc2d9fa4493c05b9bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ac47c510bf101b02ee1a266e336833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936c1b5616c52f2c8bbd862f482ace634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e87bcab99f7161167fc69833f5ef835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc08dfb526780339eff4535c3ee1f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c45d60d55a9c4186d329089a03bb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd843339df0be5d201f54a8f645b5a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984c2ba89d0f4b077c446980fff73eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbb1cb8533302cf0545f514133c82c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2880a317a3d268c75c118427c70e78e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4efe76d288cf5836164220e7a505242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a470207e705c6c6c4f9b3dc1bcc1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293fc5228aaccb35e7badaee220fa0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e79a3b6a7c3022f50d91d2d4df6f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d9d8b1ca42b172daf66d392339eaf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead23d130f90270568ea187dd702f30347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e1555d1c64a9d4e5a6b08919de55748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea33716083b66bef14f30c1fb2f71db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89f4d561872ec16b31c4aa2f4c1aef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7bf5423d534ed4799c6dfba3c2ece51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba36c3c22398b10793efed14a0966cb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df96604eaea5252f5cfe7570c0690653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f256c778a78a91583f1df697115fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb864d408b7de3f7e82b20970c4d6ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963015c761e3d0b2395fda37e0595f8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a5454097faa86f75b3293420ca3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19085dc9e2b5ab58802a860e9a459f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6d4a5fcc19bfe0674e928a6df9e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e4b6a9174db5c5bb9c75842e247ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b142bf18caa307724ed8f55345ec13b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbf49238bdaf6be34ed97411bd671f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2db55a10f6f85d02f93f811f3092f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3646853efe6da4d7a179a98e17afe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf72a39c8099a9a202cc2a05d71f8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19cf8efe46c7fd5839c569ba7259166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95ebd15a57c0b67328a19c66b9034c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca759da598fee4b97218182436a2a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ceed2be1cabf93db7d92489994baa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d57c3abbce348573414e6943c6736e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e59c2841266a427c5c7f9ddeb77fd971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c17b1645f0954043577bca1061fd4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ec7b36f6d27dbd7a2e68d2fd5394473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a192eb0d642ca6390810cd4e63ff174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9f962af81a73e3e983c97a5a81ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24bf6c986a453461199501f7e680ea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8764ad1947793b4e3777149deed23b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb16e2e1191bed1e7d8bbc3d4601a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a84ea93f9ccc95c7368732f63dbab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6740dbe6ad0bf355c374a0e2aae4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63dad178fc603a5312538a2e0eb47781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f838e3037075b4acfa51c277b23842b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918e3867b4c9b765ca8ae6fbbe181f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60149712d8c6a57b79cab88ef2300284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea17c02c638c2e55d48fe4187234f9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7fa273fcd133033b78e16953fc50b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c03115760c27c0523e80038229c6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bda4579f67418ea44e3fd022dff4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0328f2d2ba7c442dd7f3b3dd80e37c689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bce3bbef55c2e0ea3a93d4a0c488590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284204506ca059d81c78ba4a4e086c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf30f0f79515b26de199fbe39d1850592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d4f07c165204b0b612d88f7cb342093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8b92b5ca24c7281b9b118009c2dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3d8308ed700c287249212514b845b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015f3b548e52317037734058c441b7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4239867a183f5f5d22a0ced995b16e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8876772c2faebbfa07110b7f54f7fd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa763bb52c26249738189b5a6fe31f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6035c700e85c37bb5a5871a4af7515100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8d2d3cd050e155463399662440413101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be21defca860635de217b35006cfde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553f29afd57f12a486204d9771b12c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b17063a2bcc356217dede9a4bc118104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177d49d02456eb30a9f6d61c21e164c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235f7324913ce75a0879d5a8e5e4b0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0d3cd701d8d6cb9365d05dd06c49d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0757830fc0b4bc3a8fac7ec2b121fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d2260089c5605a011f47ae5f692a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d35bf005b694778f0d1531f27e88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d43672a06d25e52b9799d5ec1c9272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30032eb345bd3a50a08263f38535d750112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23792b76c0da04e15d9204338c2f48cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1253e86a71e83e6890f6818c12990114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc41ad23ea6f79c66627eab74ca0bcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339d3ef9191e8d1c642c421e0dc93c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919f929ef05d085fb9ad67142dc2527117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619648959eeee7b2df45eb26915bcdf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7763955d9b48f1ad3428aa702aeb61b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05c480f67cce1c769d3f2a7c85d031120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377abe65f6305356be46cb07556e276121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a15e5d519811d5da321c1f207b276122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f0086603318d31abfc1752e6e7321123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db808a6ed896b58739629c755dfea7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb875c1fa08376db55dbbdb58f55d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530f88be56383c2aa39fe8cabfc864e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addca46e3975758e70ced87ac2f940f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd385bb5317e9d800db3ef2a169123128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf257bf3147a6c4e188f33db23550a13129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c25bcc00c5b6f82631de12d3ffe8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c2a4b3c6f652a035286bca21151ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2007186c1aef63465484b1f212210132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41792a62bba7d7d86a5bf9b37634754a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecef8f3549e82fc579ff5f135f39c79134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b6c695b820f0dae1c3cf47ec4e65f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c50b9ed2d103b3f1e73737de8695d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cf5e55fdcfe1cf6c7847d1a239485137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b18c06057ab83bf83dee1003a4c015138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e84ae1fa0bfe0aff11f3ba6a76d77a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c818dfae8c25ec36eae75a2f6b665c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e35bf9176ea1b8cd863bdca5f09af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6c5bf8e9e9d11b05f981b0e3f302142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3984bbc6ea96b1d4e5ace2e921e25143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c08b94cc185e4acdb8f5d16b6a7d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb221ed62f04f930856481b266a0f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff09b85afe11cd57a06d22eaf29afe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f76a25635c64a74af0f957a8e7b80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b8135da1a4f58d4979e425555d834148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4add7d0332fbb5acb110242420204149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2516a562b16d454677dd100e769b92a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c6bb27e8392c74e1d1159ecace996151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65ffa7eb60423652f7851589410bac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a989cdaccf82d48219b52e7df4973ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a3824c8e5f38c377c620cc2a42889154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e751982adfffc315f3f04e349f468155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399752342d5b044e50cdfe5be3d18cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d029799e94d816a9d143f34ca0c9796157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b6295bf84ddd9ec67ebf698eec4bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a3234445e1d2dd32e108690241810159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235fec19d2ba58c0002e85f93b95e64160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf7222328f1608f817e980a408d35e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9af9a38be9ef86760445825fc5303162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86899219b9ffbc7a76f51dcf8970ae99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2fb438eb9e86bd376f49e85fe6159164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488c6f6e6bead539af28a1a6611c154165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2852e31eedd281c8c01eea712b580166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0babc7b43b31f263f3d3a0bbff74cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8dc3947f78bf179ddde8b2e58dddd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad476c7f355a6aa2994b0c13d628d2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e0ac02359dbab65b8741d261bb537170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401955ffd238f980abc11074f187287171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2c4caf83785ee51ffa5067ae272b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04b3a0fb63ebc8d988d8fcf018aa38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd667d85c2f549066d052b120678a9be174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae81bd68ac316203ecfc0bd892089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c937579862d7e7d7cccfa986f8e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514c0b1d62d4cf6284f7790834b2550177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08ceea723bb19e99f27dce9d7be17178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b69e511d5370ea6e3b549dae9faef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311dc430786762817881beb386bcbd5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67ccff81d03f36e0f3c685a08e5efb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b08a00ddab2476331eb8e7715a63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95eb0ffb76c1f28bbec28333926254183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597f9607419faeeab2b9474437afa48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd18fd5bc06f9e727f2b67b3897dfc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd93d61b5740d425cee5395a48a61d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb56b72fb2d081dab51423574f696db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d5777d986058f8ed03134f5d26a61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0d11fb4f4661c0a9d6dbbc94192c1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e95acd80057879e0adb5baff68f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e32645ab0346e06b39d1ca3f01f33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb2df232c4b7bcc4b4f0ddb8d52d3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f314dbac9b99f754b97af2b1e3dae9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f79be438c9de075df4d7e205fe1c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d57cac50950845cf3b6a63a126de88195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11673d9b5b8a4cb3931d1e2c3b70c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423e1e62fcc45ee579ad2af0cd9674197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49541dde826da480515d44c09e2bcb70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a99b95762dfa38577a309445dabc3f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745e601af07e9fb261e48c78fd797e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1df9baef75037f77f4b62596cbac9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0cef1a7b5193a5c422034e315065d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3f31f8b2da8b808b55647960a7544203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbbb203236b0d59a092bcf2fdab1db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba65e2226f0022820956d5c24504b81205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d224657deb086fbc5bbdbc4a4ab1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2ce60c2f47a89c90646a3c0618ec6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed2d57467fad164d7789445e8682d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d8c35c0adb8774a970fd6203e41b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ddebbb58d9b62edc683f4761414e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11643d616d7894a690b2b75373b960211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec59c364ba7c0e8ace198c0e1bf709212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110ed1a13fa33ab9073ad6f3f49d019213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c183cf9520a61152157a9734e2256e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cff7344b29b2d12169b9a19b2b02b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875313c331b59bb29a359af674bcf00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05712720a7bd34dfda214dfa1c189ee1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8d6597411d9b4411d7c714dbcd7f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552a5438b87fefbb661cb0fc7a1bc76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae6587e436d7be55ebac6ab2c34984220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e55bce5ed9b620a8851d5f8e8b52221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b36e5f94790adc767032c3fc53b93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685cf517738145ca09afc906f935b25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cfb164f29c134aafd73c5bddaec63224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3936d0575065d1addb46ad4963aca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1e396e2ef25eda23b6af8f63dd050226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a2d2b1d81bce450c6f0cf43df67da227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db14cad83a433f0e15585a69830518228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f31ef14d6f789eb747e0b10c1529e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28846afc8f1a5a4a6c13ed47098dca67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca2f86e00fe092fab5f37bb33b189c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec43688e75996fe8d1a8e37ce96b0bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c825dd98d7a1e026013c0c2048fcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a347bd931a0253c804b7837822107234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad993335586eaffaacb37d7e72f9a4e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36d0fca2001d6f89cbdff316f1b2a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecc04116fe06ed5fcb0ae87507e7b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af917a2968d56a8bd1a71db55f0cc1ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c6df28da203d49b94e1167d65e04d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12a9eae3284c6fbba5a28f0bdbade240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09c0f2407b4e18d8261658511802fc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcadaa683fd63179289569688bcb9c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480655619fa5dd706d85035b66ad8f36243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd72b6340004fb0f263e9b4a74d945244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c6c021044797bf9981abdd9c74932245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54547f2f34d19bee4d12a23375a3b41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadba9a2d0eee774fa437fa04e7a144247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9840070304c820e64b32b906ca77c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52172ac2de655e5d960a60ae36864e01249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738912ef5fe23fc41fdcceac24eea49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c8eea30ad185eba9c80355641f569251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb211f43d8f70ab31673366ddf382f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37434b4ee27e57a2aca8e5b0cf8f800253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f845196a65b2b979327413a025559b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc491305bebce99abba34e79860a40e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e330b036df15a0b688a84483f626c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373023ddb6b77ae6a84f95e789891b11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e2a5262c973e3dbbefd6cda97d801258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6296bf05a708b5b0ff0543e0c4b5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e160a2917c5a81137d9c5b01eda3410260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b37af3e363aa47341f06c6cb98789261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3af5cd3926c77752111ea3a2d99a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15b7264c8991cc04bc7d3b0ab65fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9841a9dc900c97eb5c2c93384914bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c0ce0bd88c55fdfea9ff76606d64f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a3908bb395625ee72b9b3802638ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff94d14c9a123a0c998d95996d80bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892307c19c93d187dd42015905903181268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e11c639e616234b6eef0e5e21e307269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d115370a6948644cbde939d622b628270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea14b6e722990d4c48e98f15ffeb07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d264c9dcdf756b257c501b513abf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01324234b71537d98d65b8f3b89692c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15cf3df30050809da8aaad1be12878274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06eb4089e6aa6ae8aea94c24d2e773275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9b5f954250384c2b574259671a41f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd638b6c84322ebfaa7e2ce98bc83b30277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa4744fae409ed4365697a7f8a41f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85236b60dcd5fdbd50efca2967e8cda0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ef2f593226f127e7b75678996895a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc631a68e34c1f0d8d1c3fac7775b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76c90c9dcebf1a3d96f991e6e89cb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a6db64d16b77cf3ba4127ba531392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347fb333ffc4e79c9e7779e885a71e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2bdf7bc4036ad25324f5cc68d94b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f40e791c3a988535d7fb2583bd698286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c37107f2b88f5a5c6616452cd296cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0756f1f77d389d59c49cc174bb9d0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de1609636bc2bdafe4be431f2e0767289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8b7a6f1e490431882c6ea31779919290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca646c42d7d5d29185db75b8cbbca3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aded74d148831fc233fd0620bd2cdb7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe33942b4c2fd53376c976be4555f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dba44b9394ea6916af6a41b035c9e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fd6a83000fd00b6dfbfd32fb60fff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07029d847bef5fbacdcab19bd33fa58b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175020e87e6c7bd92f72174d7a095f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b56aa7272a975fa94f95a0e91241298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7062b7d238d87c5b424c293d079119299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cf3ec55fa2babd61d799b263799fad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46178de769e4633944926a4fee834666301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27d8578dedfd5426224bcf30b66b4a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51998137be15a73470ce4ff68ff84b26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0670f5b888015a0f1c5220bec6cfb4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4556f0fcf42b966ffbb9867395bc2b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a40abfdb643896b70c5379d0471f19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d936c3e86c86db638f3d8d12d0538307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d86fff8d0810483367d1ac4da9d94308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b0f886357b6b81fa6ab31ea18488b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953341283276b491f399a8ac224ef9b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b994c8e04ca6592e058763294ab287311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdaece79923194b776d81f0caeccfc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7379b85d18437f8fc5fb3d6a827583313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f2ac4a6d43ceed5149ff883f2d69b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c357d1523d7bcd025de697c546f27315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4b0d9f420e175580ca177358cbe44316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba891b901b0526f8f37b8152b600c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acab0a995087136950b3210b95cebb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3b2d8558495cae166fac9dfa353e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b3840c79d18bf1f91232421d33f81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7d61ef6e1a787e464567a1ef89350321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e767f106bb5ff4d1d387db67b2c55322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac812f77cb55cff48b51db6ac7c80f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfaf2ab807ab0335204701567cedbb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9d41ebe2e56f71a2eca42f69735e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ad4a00257f8d7ceff47b53fbbcae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0233dd894ef29da3b48ad11603a07327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d15880c3a3cfd4b06ef9f16a1a64484328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda8f68dffec88cdcbbd09d7ea41329329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f9ec3f44fb6ee673df2006dc2f21b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd073d571ac6464807f87daddeed1e20331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d681a4afeb1cb0f425442dacf736ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041cb4db804529ddf0788e7f83307af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39634e3381741636e3dd7fab0f63ed63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fe3918b053922641c44b147ffc2dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9cdc3140d0cacda21c4b91f27c6ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb26ebee70ba2b2c69d6e23e40f5c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5e585141bcf672ef95c2b7bb7819d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f35657d34b33e52745cb6520491a9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c712f653afe74b4282816a585048d7c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00f78deb30c8e01616d19867d2cc66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77394a403721873dc575c37a7e87070b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6093f9c503201a101aa8712271b3114343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e212079c0b49e15ef4dad0a035f9c85f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827972f13b14410d3f3c2407151903a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a543aa31cca7bf81285f48be52233346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e44ab7074c7f3b5e7a68b2255f07ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d221b6a31177a2c35614a9638a1c47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1244ed005a05383faa3496588cca37349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b75b8d469ec4f983b1235de0b6d6cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4106fd5a50d24f5273a53292a8900351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48370e14f744f04dccfab0a5564c8374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede091b12b8ba09ae3ba7a4ba1db14b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6329a7692afb123b93d23ad283121354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1f6d31c691fcd13b8f2273142b96e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136411fa2271a420b5ee48ede50eeec6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a487076b1e5c3448d8a6af6f16f324a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbe60ce5e3e392501cfdf5d75c5e5f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1cbb10515433f8be20b616a1a6cbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343717369edc9d19305273dc9cb5887360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a765027a756bfb6b022085cc15d542b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767599bf1e48e31caf7cc5357df42b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184041b830146dc4d4a095ca8177c0bb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511656abe42db5b3b1619169813d8b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3ff3bff15b41932db208d00c250c0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20a241bf3d81acceecfe097622ed52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0a4f29d22977417caf98ae1b250f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458320e99918fcb7e02b46773efe3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c438cc134d11fe0a4b99fa5642f98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fbc13a032dcad409d8c8ed15d05dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78efda34d5320f236fbeaa51f2ddc7b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a0a8092cece8221e0e603dfae131372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439f664199b48b8ad2e1e880336c129373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509d9c44d12e651a617dca6779a68a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c879ea6fb5cbc63c900e8567cf670d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0f98ec8ef6ad1776da2ff80234b2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed202fcbdce54a8ad55862a36eaeb313377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120dc62cbdb5eb179f281f3c6f8488d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb2693bf543a76bf9264cb6af7e157379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c3ef3336d68dc357636415d00d8bf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3202b5561eb997ccd8487a8407782381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11effcdf578fe060d4ca5eb0e4ce5019382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b00ff57c5dc57df163d0a2c5cb1bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0dc4fe2aba5b4af2b0e2c0d264c25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b2b5b2c34d7a77352842b3d187147385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998ef2a465f3778cae87207cf260873386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b99c2985fba5dbc3d48925ab48e04387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be522abe1291aa706a3b7a3eabe9f77e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f7de77b5b792dc966401b024cd851389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0b3201be0aeb4a900d38809a5a3fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9eb69950640a5c31d2a9bf14f7187391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb15151fd1d0e4680b3b6d0acbb1c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8e24f2e95377dd9b6e36924b9c6d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60d46db9646b950d189a1ad3e4b145394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13d391dab7210d18194f6bd2c3fd41395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108faf43b75889e835d09ad2c05b0c49396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16418f3769b781f1bb7afd72594b7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51167071d8efb038daa9d12c93d6db5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58f3afefdfa8c0d703fe86aa43ce26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaa47b9605ba417d332033da2403b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a171e25e3b83ba6b052b729b3d78b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141ef95be4f4c9565baeb62e8e41642402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbc1767f76bab86549ff0560939e96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74ea7a57318f52965451b10e9f3178404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcbb401473d5f96ada1d71ad06f336405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8144aea783da26c8fb535173512f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9772ab1eb0db9e8b5bc9c30281a4955407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e103503f88b541ba6cd6570b52e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68a5b51619f929fdc84df712f0539409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2bbbedf59af239b4d14607ea52838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6032ca12b8e3a97669b3cd1155f96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4816e67e0b48a458e24acd1c2243d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71755d1e4d30ac38e66bfd68665a39413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9f2bf509c43bc3d421f03018ddb96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb8fa3311baa905576848984314746415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcc7932121dedcee2dfb4f57ac87f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a49ecb7ddf11e00cd80716ec35d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d474779ad9a95cf8402d16d559d4b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d8ddf4979fb1d7418aaef853a0b45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880c621265b201a446ccf532525779420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a47299e8ab0503436ec4a3021e5c48421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce2bc6f88cb2ec97962cbfd2a75e26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647ca3fcdeb3d324aad4544cc13cf30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9875ed84a74a39536b5d02fc8dc97424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81471e15718b1d39f8fbdb734d50fc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e60f1c8d67fa9b64f928aeae9629b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00b0a65d434e3d77cdd6c5d64fbc35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f8ff0133683867f70968f1e5e0d53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0d650b4abdf6c998758379e6aa63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959866d4b6c2d35493f08e00d1cc8adc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ecefe00f4a5701164b736f0f9a08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567784ac3554d852abe593a7ac101d99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dd0d0034c3222c2c4d204802c995f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1967ec2eaa4f537344261b9a72a2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bc4b12cc47b1cf5a4304bc9b24046435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9dbbe01304651ff8739d82ea383baa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee43ebc12410b639c36a00c6c0ed94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449163e5af19f7dabbb839b355475d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e7c31b74234642f826992b71a8aa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa8bcab2eda2349f79859414a89253440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffe5178a239fe786052ce6399d939d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16488f4a099e9a20819d2c4ea31039e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7bec04fdccf3715688f250858133f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360decfd2269b295420b0ba099888f7c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc80450580de8ed93b70f0e43c02ce445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76197aaa79cfc3c3bc59c6c1d1bd996446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b943d97e0e3c27200cb4b08f39004447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966085d9cdac2b802904e702f49b483448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0e4a5048e4d42c57173934626c55d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a71b7b5c160c7ccf0e9e5620e470b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b058dedf1b362cbe93e7920159fc7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57720274681fe76c3f70445aae5a2be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256233afc32a65cceadbe8c46526cab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede70ee8b0278efb704616f836e2c79d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5599cda0b51d6404861ea15c0fcde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08992da9d127221f0ea8ef8b58b8ed9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70928e161a431f4646fa782ada78d06c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f2ba5fd8e598a986ac0bbc7ab427c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447832bfaf1530fd1ba10473d5a85531459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1d1b7f23946741c833e335536e9f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1931074bd620395e6e73fc05a6c455461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bd066a04ff657cb96a1328cd7ad9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a07d10df344349b5620f925c55a03463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e1138eff690845efa677532fe0913464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62581821fd9ef7e22b6f922f2e827c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ca0b44402c6da5afbc11ca8e1a383466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9afd8aaa44a11edefa2496248ef3c1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2148e89269ada0921ae108655b1548a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2140792903b925608cf5539034496b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7de46b24596a1598b872c5a77afc74470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db93043ac7aa7897c6591cbc86ba9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdcf159c90aeaef111b0f197b8290ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5a132a475042293102c2ec0ab2bb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd980b30823c1c30a9fcf2b3b45e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd030d54e33f846eb84853b57a426c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39be7cf60d4ec207e719fb92ce098b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f5499b1d49892bc88927a664c2c0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a1fd7b40b4285b1f30b1d6bb2442478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce48f28bc09589101329da91349f14479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19b25c7db9eb64a624f9ccff4c5763480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf561639a6d4290caf85b410bee0e98481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119900a13bdf72a5f61af6a3b80b2d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2ddb14a66f8791db601a2090e074d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85228a27ba0b8eaf80b2d4bde6380484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824835a1b90a51668916fe0d2d1d88a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca6fdaf34dd749aa34ea5ea7906526486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a6f1170f237f51731f4f5ec77ca61487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc589088ff2ec5bbca7bbe3245016c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985bb14eb8be855a181ee8d55607f42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da97384e1dd8bc8fdf53d7b858b877d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0552f04343539c004565a381d9267491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf7143d6982a830a7824e0d6446b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c5e47f675feab6af102fa5cc44f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d69ca2a9ac6f408f98fc183cd251c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47379feb83bf8bdb38af2d989657da5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d32cacdfec95408f76e5a30c120cc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c11510f048f600f7df9334b60ff55497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e745bc3dfb9fa475850f67e80c47b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e26723b1ec772a191a385f151050e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1130e99ab196c650b27a3177d95ea8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e9ae12666c6bd99d50a2cab93ee50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e84b0e52b131d19da6ea467cc9d20a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda51e95077741171640918bee03fbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616b076ba64614451484ed100c00fb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c80aa00f8e686e89acfb63cef9f5c5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca570e9ae8b327a4872885608d1f4232506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f069b2baeffcb6d95bef787a2b497a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82a6e8aa1c6cf791cb352888d8ff5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d3fac296e5807e4dd2b87c4c357c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2b6aed4fd2de2eab40a0605c9ad7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a497d6b41b2344cd149e04315524511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5720016ffcedadd1aa4ca975116c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abffd31f3d0023410f59129c4d09976513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042bc66275e01ffa78b285fb61d992c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479546327a42680bf8a0a6f0172ccd0f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26efafb630e3cf60064d7448fe0e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448aedd9fedded15b2319adf3f09f3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a9d351755d2c01573bd6c2614e367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b614fdbf546d4bf07a58292b05e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cea62cc214e1ee87c6f7ce90fa18b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae36dddbad37934cefe78dc9ebc00b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfecef8052e1d4cbd9963e465c5997522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064e4aaa8dbdfeb20e9ae5e1fbc1507523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286cab19b2d38cd5608e8549891d0f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e388b4914ab6dd85f9df45470ba646525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ef5dd8a61c578eaf61f978429a3ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c9b037efd6c65fb0fbc88e333584527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc8033824cff028922ef1b43554ebe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affee136d8692e94021e51d588bb785529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca65e1e5d563236d0fa18999ca5ad8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135575b0e2e63ff5bacbe09e8f4d41b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee696670dea94bf3669cec977e0d38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e69461fa2e68e87c809d9ab12f10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a3c61f2b477de1b1d6d4ba2be064534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b95d90232cf8db64caaa8ff8bc071535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9f91cf1d95181947c36586a137db8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61714037b9f0149334a1ad61a4fbefe1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae2e4cf0267fa6c81c5b6343f20cfa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03866f843c0e7c9c595e5fdb23d5b2d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f43b47050e8305fbbff033c337ee0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f316c42270dfe294ca720bba3a866541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad472c8e14eb83f62460a0a5c32b0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52552877fcdd4e3b85b60e2ebf84c5c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbc2d6c606feba486b739f9adc9cbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac8ed30f294f0a9b47270c5291ea5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737354d84847705bff47fa01c1b2acfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cefea0899bf094c18746dfd09893de547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc0f5ca3fa5cca909cf5eff89aba8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4382997f3b4d10880e33a9c219a5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736efe4a28ba8619bdff842357a9fbef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca9c937d59be27bc25f15f6588206e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b34b5bb0341e77539deba9457488552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a16d4efcc2d05281a186d8f95feb61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439dd97f3cdb12b523342d443a8338b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3482af55d55a15a5b8fc42be00822d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc535d949994d9ff1e4440e7ab9f64c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e4affbe7fd2437e801ffbf6a27739557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb28714fbf899f91839dc28b3ceea6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b807cef34125fad9136a260ea7eefb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6be20c39e6290a5238895e7d4fb54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194b11f1649e1819aec62a793e38ae2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf429f2fad722805e3a1117c710b2ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d2feeb23e95e69e7066f6b5ed3ed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b87743dce254afb0f2ffa40522c2aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8678be2f7b763ce0a3f4a90eb76ee3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2443dd93fc91889964346885a167124566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d21706cddc894cd1a8d6713ed85e3f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6351fd405156c1dd1bc8585f0dc14f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f816fdc9ac9bef147e4b6634856bcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835a77477d4037f582a917c5c143cee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1909e80d2cbf7949fa3e0eb61ba4ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc582987cf3888829cb1b650d15692ed572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3a4e886845fa9a9e972f13c885441573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620921a096ba8d118f8c57b8b127b369574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f065804a331a144fc17d89766aaab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270328620b7056febcc70d583692e4b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40822e62f93a5bc2ae55ba3d72783726577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88284e7fbf09cead4426252e9b2ef3b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011f24a220dd724d10d15235a1005f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a6b32992cba7cd58ab01cc5cf507d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ac35545a04490611ee83b1a85c21d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5b1dcf824d6c55dca0c901d68f9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c33fee04a1661c918f97ef0aaa5ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfa011c59e21ec6c5f71129767990c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cb9d2030461c4ef19ae4c69d46429585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a1409545e16e6b28e2914d70e7d51f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c983fc11750e94022372b8ee1b058587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c440b431b55ca022e9ad84f0e52726588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08395ae2c277deeb9e845421a0f4ec1c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60c90d1e0fe27702dccb852386513a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef5cee7a1d47df6ee55aab2f2dd435591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9831f163d41439b3f2c10462ad475592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085e0bee4f44c536f427fa1c17b6b94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2dc974e20bb62fe4da74ecc6b2b65594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f71eb82465b13a84d5dd71ec4d962595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4648cdb8fd97770e9a113ad232147596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05fb3d44610d393e492a6f5d97bfe6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b96b690b17bc30ed354d45b2689072598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298c3724bee1ca33396dd0190c1bf35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71136730abdd2cfb5bc1033f8d4867c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c95deee6b79c9cb71771b9673127601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790ea68f66022a597ae0096984e5ee602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194291de5d3184ab73e29b49e2aa49c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba43b9fdea08cf823eef367aa53e73604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea1396c4d8a55fa7eac1fa3c17cb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c63fefe2d1ef44f1b08d436a662a69606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd32900ed5900a2bac34d33cab3932607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afaa6511d2e828dc9cb1484b486534608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d358ffd189af098c2f1873fc3aa0d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74477e64a27fdb95d8d7225e3b9ae2be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2ac30671aca7f59e10d2aea74938b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3059797198ae81aaa9e8072cc9d7f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb75589b01daac8fac30a3a3e2f29d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019849b1c21b41cf65b035ce0f4cfabe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a36f02607e2c845aae73ec46503eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4434b56a5e3f7d14df554225e739b6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75000ac11f0aa9e6741b75113e56aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd9bd608b0b000aadf6128be71fe8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaf40351b48bdd7961c050a9cb733d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fc23d505f959e9994db3b0aae0232620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdef3b0532c065d4db6bbc911dcec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db386617cf37ba13bd3b09be47918505622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949919a92eb93a8896b33978a1e11a56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27d04a783f895cb8deed8320896440624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df0f05ebc23030e400daad205d4b82625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076344b517c16cdd0df7b5b2990d0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d2ee8be9f0adb28929af033a453cd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0054ed219a7717ebe69d5b7bd9e32c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c834f00c7ceee9db6a971687b921830629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbf8da52f6b04d9359904b1bf8b8fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8a49cad1da5a04fda909cb87cd549631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ceb4326d72ac585c7f07d7556e593632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dc5c26ea704ce459909cdcfab5c72633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d18242f35302e84faff64b1b2f082634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372070b2751e8f99d0ae79db55a18c90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676b180984c57285e2bf73c00d818e1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05052e7dc150cc7acf57b5f08792d754637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d67a3f1e32a73b05b613623c8583b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71cbfafdb9d42f209e204998369c1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f793722fcfe7bd1b9291bf83e1eba7a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c061ff718d7b353b05cfa78322057641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd199299a923477673f3f5ce8047fdd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4540a3729ad7e0ff453c2d14fc25a7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a94d8e45fe72d2b89040024cc38cc2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eebdf57fa48ec850bb4e835880a568645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff414c9bc107fd751d629a0ee5105e8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e38ec7acb7b9cb42729bc94eff576647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60466ca6b61ffdbdd1374bc4786e442c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194708c1c63d3444984a0817bb7c44c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42fa505e1a2564fdc76e8ae78ad374650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673f42641a2663066ad0b17d4bbf209651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a20f131651660e15614a92ae185566652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac751a090a1b19e05bb7deffb510d5e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5344ff2f370888ea1c39d63dab16e37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3c3112a1e679195c649c2b9da378f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c76b34b05f37cefc805c29b83ec02e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dd3c18ac4c79ec1fb09fb94242d47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c2217bac6c3ccf78fc2b2fb809be658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a13f33a7aa8fbd1331602660831d3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f262a7a9c9c9888556097ef60bf28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e1adf9d007acf402773eb3d42a636661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba709a30bc8e4ef0874311c4d0e673662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ffd0066b2499f2a32c0cc823643bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75094e276d7643722f134c1f8e33cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b0bb3e719b39513d9ccb7d0b86060665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad481f35c81eb5705f6f26882e90961b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b0641c5816b7020db593bbbb6176667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe61a37a26775a62d2a9b5aecbd2ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1241c0953c293c8fc4ce09070729098669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81340811271d783673389d1d9d1bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c766e8c032a8273177aaf87d41a55ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce486aa0f82d3c9606ae8106810e63672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672e4c8c4f3013e382b0e3a1eb94166673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1087282bd336c4a3e68d8cd41c1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d30c8b98e6d25662b2a6cc1b230a9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ed6ea77a909e78f8cc07224352b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235029ca2dd7643a511c3870e0f89e4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a9458180c5294b6147f21821b9355678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2b24b117803bccec78eb310418c4c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56bdedce397f23ddec8598fedafdaf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85bfea91b300156ca49cef5e3bf087681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02519a7801e44deb9559c4811743e1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b9154e3b13e5e7cb06a5a64eb6af683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50c0cf76b9b5b02763ae096dfe34f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f98f1a6b83072d20dc69d7e5dca8f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7927702897ab06f9dc4901145382c3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28dfb4e28d82be255faa1db6293b22687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffc50b1bd94b8ad0cb18433cf6097688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc535e10a777acc06c52ca8ee3c15ff8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015a947fcf0007d57c3fc2472999360690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358e8606334c484dbe61ebe7982a4db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd4e6cd2b9b6a5ca0519555152e78692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3fbb3d0dd956cb7071d21138cf54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eafd5b64db54de09af9b5ad400687f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1814a7cef563083a4a8b31af25d9a9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a73d31daac088b31cf6951ef10fec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce14f55aed03fa4a664969761cc7f0c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fae38a6b4acb2d138c5b235e41adb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ec66aa426f723dc596d4e523cc327699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e05c61d825b83d799dd9bf54c3c17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b45637ea231a0a90a7cf1517e8e275701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f52f1c295eb510ea673724b05bcc39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4048994835c61e73c600f98333fb6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e643d94a4487e2c89f6f5f0174929704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecf1ca7d1ec060375ad2e9065a8be9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1e4f7977dee1d2bd926ece41b3e61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d10300418eb0718c4ef4321d0447d44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c000c241fb07ce72c2ffac41737fd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb444b2fe68d7da7adf86533633c2960709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969e2876a46bd75214e374480689363710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c84af238bc692e59b983c1cd58b1f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01954b275696182646c0fbf1eb975c78712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584b88c564447f1d6ac6fe23342b126713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfb316a8baacd73f90d7070ebe01e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e99aba84b41435c23a367bcdab7ed8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b44caf287af49457be90a47c15ef8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcbc46c3a193ac27713f9c4ad664c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744c4ea6accbe6abd7916622e8e7629718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0c08ba55638a6cc74b98170466ddb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f319a20d8e59f917487333100c21f8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0917a646cffd68249e240042e1bc83721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa55271c2b4f4aec78acb50886d041722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fa83468b1740fd2e5b35d4c46b065723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4003dc9550a40e62baeba10445140b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541c841df0e7149264a15d5b7b1b832725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb6206a2db919974cb0168099c0748726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73285eb5d5055013ba4208f9dea562ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c1a1b3935de0931bef39631bd8bdc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e296c6b74fc140bb6184a810680ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6ecf737701b0d7e34796e179ae7f5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb22fdfc53a56ac806303e6aada76f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a0165eb664f92a48dd6698b1d8913732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49b636b75bf1ef3e885250656a7825733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba7f5dff8b9d504417fb70cd53a472734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c0ce01ce489c8098e84d98972b33d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638f85055409a125c23dfd7af66267736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702550123cb526e78ac8ac5d12a9a21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b33ce71565d29ddfb5497b815c5e2d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc01c75ab3e89ad19af6025a10aad18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aaac21d9843de772cc6cdfcd82ac25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0ffced900d033bfb8b3e633e57ee4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158f897862cc3dd8a9ae0f09ff30d72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634072411963d8e3b27acdcad890346a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6e9e2e9b4c4123c3f8d91868be83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a7bb8d0342e30161eae5c739128b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7c68b04b9cfce0d16f1bebcd96eee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c2553ecadc2c645c4149415e4c12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd6086e87d2d3d4a1868d0153bb082748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dd03f7b9e6059c3b54dc133daa787749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34131fdd933a00b54b3d1b0554ddc67c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9c178f8a851dfe8c247a59918563b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6c44401368db2e9044abed4cf0af9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596940dde0bd2da4b2c7611dd9bd193a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6395ff791bbd7fa2addb4cb185d0215754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ee2ba81e0dee6b13a25c27605daf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e0e71c147ac3e5c86d9b7b982508c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff9f78fa1213a4ba86f40cf538d83e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb57af102a554d327bde8861282bc6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345597382632e18995e3bb3f5b098409759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e212111e23cfecd5ab18555edb18376760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5978cae2b0428938640508f9bb0b2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49859dbfd93549efa543a11039b0b191762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53196a94344c5eeb9064a600afc88b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67658b1905e12455f075bfee43dd9d5764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7e974af75694ba3f944425bb0e6ab765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22323b7ed1d0fb9787ae3c48c403cb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4a1501f23921a61f302c69f3bff14767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e0c674ee90f94297d4e4d43f6d01768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013e6a27f32209a94e7453c844896ac769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02916a6e889b9bd01fbe47d9b0242395770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02e62c8bb0016beb6b66a0af94430a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d200c1587b790c76bc6f09bfcefc4772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f32ef7fea7bb92a173f72bbb17e28773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002c86bf4dd8154ac96ca94e4ffff1d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649332912ab9eed791330849786898c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45654b0cbf318d035470bf11c9a0ab5a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b51d1686c6b1ea44a6ac4a0df639af777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb75a358de2682fcec3184c4715bdf778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41173a0872e2d7399e5dfcf777f19e779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d9a360d6eabc31dd250cb1ed19c46780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7de9a061b1458b1bc19dc842b3da0781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082cef479b1a02be474ff30902d98787782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144564e85b3803a9b6341e57d2a8c05783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb5ad512859893559cf43299cbb80a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1accb565909c041b38d0e91129464785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919549a3bc1df5bdfe98742fda1a857786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906897d1e862ba34d6ceb997fdc7dff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a24ad7ba74ffbddf89422a7101dbe788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949ed7c095065b641c0f63f84677053789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcdabbd4f6267cfd709b64aa4ebf3e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7a03d1cf11de31123d2c032d731b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22071c53086ed7191e6f5eb9726949b6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0525f849b68e8dd608c5aea1dcd87793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6807c369cae499388c32ae9d2992831794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0138a854ea0173dbfeece3e5e56d6c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4bb9a9ff9ed85eb2eff1238793bcf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f693e3ca902b7ed65a349def3d4c72797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfdba329aa47c36b8df6cc9c9bd29a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc42b3176852e9a48063c960721d83e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe4d21052a407800bd9fdb93bae212800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11409fe93d4d2c3c1e269d70eecba8f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96fb86addfa2cf823cfbd3185fd077802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad7c72e3a97fec7d0fcdcc727d5e10803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acec0a43a47ff093c2003d0fd1a883c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77c8d12375c06f742c3d20c98ecf5c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8ce24b12ac89e737ccccaae3bf24c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aabc5b429bc48001522dd9bb3b3b2f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee60d8d2242db271c022a9a00b682b8808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b303240f97e5455bac01ce759a443f4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c5556bc4f7be839e92597ee533421810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2df3480f13c45e5be4365dee7116c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58031a933ae80e5ddfb6a878cd95d74812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a707e9f633cf683a5391645ab8556813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61997cd91796886d0aa0cf510d80ef0f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d483667f5df9e7a0e9f014ef2afbd8b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d80ab12c40bec66e55111db3b1f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb00f79d7095b62573dc2270989560817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cecf7460f50ebbc451bad5bb0317c9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972db1fc3e276a53bc4644251c1b233819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296841bd4494a575be6cd08140d87792820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460f911a3eb99aed3e51c1e17010ef4821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d0c20c40991885e705125c019f3651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdbd18b80a61512cb0398db3084a022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb0d4d3422d906802207ca2e8f09ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885eea14b1d978b407b42dc8cad9582d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78615f2bf4ba44b8e35fb9ed1513e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd6b3e1692d0d20f2524c6d588ae46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c689293916fa2524d2d3489005eb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e6455627efa4e4329ae13586bc7488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aafdd60f1157fb7424188294335359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35ba210ae6b09a012cb0ed1666607810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ef7fca10a487886e39e4295cc83d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12d752ce47be3beb8766acbe524d7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2cfda61c6ed5ab71bf0fa3e7b38a6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4e808e0969267c729ef510456079214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193359669e49bcf00d7f10509a3ba9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20847971fb9c8d7bbe5b714bffc4dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719823fc1c6221b2f46c8685c1f0e617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1412be01907b971f29053fc051029f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd37df402eeab671c2d3ba72a1e554819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f055f7c30712a852119cdfc6a3a227d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc9ff25770c522dde817bb85fb815621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c0e510cf49a26417edee89d5cc71222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b2d9f3fc65cddfaec84591138b2923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94d44f605a67659ddf0bb48957a68124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a42d641f2f14cfb7eef8fb67035a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdfc76d9b5f07bd79bbffe6b7f58ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c81c3a1aa813e1337c38848b442bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede6ddc55af8103170a27d1db7c0eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ab02258707fc56c346ca32bee0c0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e858131bfd4e4a801d21949a45b9afa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0b177e3aef7140681eba00724d49131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311a1a37bfa212280ec7e190edaaa2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feec5865f1055dd27cf4e5cffd7de1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b983223dd7db83a3589c511cb1bf634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ef1a807708f23c51ee9feb1b174eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67a349a4868065ea8f8beb8a0c1d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145e43be6ae32afcb8c0ae169044e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e1967ae779b68f1f4094a51824e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751562f46dd33fa6c821ec78504216139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc2b027c72d9b443503f2e2a7f67440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7589f966f1b7cb0920f5ef035dbf2b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ae5c2b5f4cf26bc8c2f269b7945c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa668412e03c327eb532020602599d3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49487d5f2393969a414ffad51b99f2cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9560a4054e218477269bda9478362ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf3a2e3e947552c7113f5e3ef8238e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355caf6308a439846275701d19499c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5df26ea4e9c8455bd3a32e6cb88be148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539269d0abe53ed47db69334d3e7dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ca9a4145119d5e5c919c344e6b38950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536e740812e9922c8d8f99df0f4a20151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ca23147724258de20d0f918ef276052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac551f6576aa7e5a770bbc225b24da253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e573cb530369bb3a8e9f4a617833654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cd999d3344baef4be01fb3a24730055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c12efa939ec1850a41944496a65856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e826908ad46ccffa2f4a117ee232e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b540c9a2942d277cc16d655671022958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d12f4539ec5bcaf8ac2c4fd0e439459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d69cfe7fb9aa23d07b9ab2d8a58e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d462fa91c3db72e50b5a4707ece6c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520caa74035c7d819fc50b231138c99762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b45878ded09ecdf64a03c6c0b3a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1aac0a5e26590447410f901d66dcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01980c5bbfcfcaff09725e8695436765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e28fc36e94e3c3b708d81851a987666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c4af3230b7adb1f0d45a9c085041467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c49deb764d7c920b5835c3d73fb3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a04ad38791e1af7c4ec25e88001e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38be5842e5e748c684a4ffc3ef0185a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8ba6c2064f7365327ae6a0b1d06371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa29dac1773a1d048c8ed412edc4a0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544ae30aba1ed7429e9b5d4a360c4ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73fa1b3b19c904872d9cf59ee3f91b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f33220a1b4551bc9094f255aed1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ae18184da991d7cf3f064af09e14c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4c28bd40b644cd2da7e9dcc77e8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05bb8f4f1f8fe0956e76b180ccd2f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3c5c4f42c6f8e7fba30a7406b32779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35725cd4b9524fb8d090f8f1311807a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49895fdcc3e73de774e66485741f1881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37321a8594417a85268e85677ea9a15982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea308fa2dda9d982a1b67bf84c01317f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba884a53cf49aab52c9be5170f9bc10284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723e4c1a196d74f293be234227751585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c625bbc933c221baf5711d1577b9dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496542e2c8d9b7d58ac88af3a49738087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64302098215f62520929c7d95ab45c5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651f5f3a8dc4b3eec72e89e2380624589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a00432ba0af12ed8b93cf623fe312690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a70f5f409d38b34bbb341c6efe770491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468651fc1fb6cbf1efd03d9757e3bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c815a0c26ba691d845fc230fc5c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf2f58586d9bfbffe0c6ebd5ee86594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f05f8c24d16f48626f99883c77a2aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb3b289f11d58f6cfa1c4ac20beb0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e1d3fae471652d6f9057cd6741e0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636cabe77f391cff6444d2741c2193598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fdfecb21f68043c5523c5e534afa699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf07984e6f8d60aebbaf438f944c0f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9005728142fc2c558820ea743586101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ad669a36001b422aafb43d7791fb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa18d3229f32b1943b85deb4dad0c4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e66820b1b887ec405f32bfeffd9d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed5810009d6daebe118cad75e04dd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829e037c2c441410359da6abec1ef0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f0331dd6d868711d8e095dc7aeeae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40d11973e01f5b199245e2f4c43737108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ced0f383c267da710bd6a5959e1852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffac2beaa8145cde3346ada21d3ef3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184744f2e10627acd2bc0c48b383208111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fbdb103b6eda55afd9a78081059b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b43ca8a5319209b76bd75ef0aa9904113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116320e98673773bf33e46c738f5453a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182d28dec374f22fd00760c97d2b5e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cf4f4c24c82eab44f6f542a2b80f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a6b967121eaf6df22795c872441e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924dd5adb2ad904b2924c0044b63f76118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed9e4965d94181595319310e27ffcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b74f3da240d313d3b9258b022932a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba6db9ad975b5f337fbe7b0e92ada121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d66cdecd95b19faf99f521fb7b692122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dba20c5d4eb232134b8269c44b91d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47184e402f6c882188f624cb2737d8b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8904d4da54a5b4c30a86023fbe775125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ffb66ad0ce4f87b9d50f357d778a51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdac6676ea35fb5d980a93bcef62ff9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405a0d35bf008473984e5acec92c019128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3718d7362fd5256cd18426aa9c59edc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ff8453c5d68a6565ae3694d636634130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6a71be7bc4863514befa67da00475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f080f6ff5d2934cb57e8ed76af489e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ea160d258f496cf0634e513893ae3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7f0354afff27993827f4bbb83645c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d40a23bc8041d713313aa23c2cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa9eee15c87a857924b1f92fc6033136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f7331a02be833ef27f4e7a95d9c64137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef204715d60b1594160b592db5cdaf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d069ee7a731e7b62e925047412525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1325c79518ccb26f0ded068c7535e04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32a6a3d4d30326973f4cf5363f236d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e5d66dd5654f82dce8b3c67a2f8cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac681d2f70e9f6f0b416217be7f157b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47b5d88ec21e37a6d7c760148186d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6733c64a1d70f361ee12c9360098a61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fe6e2b99094fbb35aadce8151437f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c62ee9d8126802d866fb9e826f5a1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1697bd668b468db3b8ec933961641f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f901b2e7f6c2d698e22a5c37027ba18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1396c1f14fb780aba697bb868b907150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e49be3d111b4cb5d51f832d2e0b8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb73abf6a656c91882f14900737e681152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eace0c4250c9354bb71dce41c0f8ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00ddeb823a4852e922d24170b2ad2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeec7d16acb73c32d5f500b33352ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f316460642a64491381589c4d63d4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f2f56341904401c2873d8394540b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58fb31096205366e78f53f2a33702d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fab7d4ba81e67fc541fad4e414c1da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e6dc0fa1aeb45f5dc0d6b8e48ffc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dde8d5893f369cd07bcbae2ffa98c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91bf419298e17e535c272d39c16522162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4c2ca92d3c48d819c74045201a92c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a643ab14ac10d42267b0ebbfbd46164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d73d4f90d393d8e4ff39e3766d49b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34d08dfc0de09a73c9667b3d7e1401166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff656a09e7c6d54b6e787f1785c4b1be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe78f2ce1a5621ce5bd1639d9558a56168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cfccc352956c34b10d88989bc7167169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea952a7471334fcbbe304b6307f1eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851b9c71442bd0be5960c9dd0fae898171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed7068aabbd5ac8f31101ab41a7ad1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35868fd9304329422df373f76b58fbae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213ff0eddae2aa619cf3ac7e340726b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d585ab93d98be8f3a852a5d9a0e84e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225121acfb11d326ad5c7bc93e7f1c48176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f31caafdcc49cfb2752c9a3e69b17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ea3679a0aa4aeeef94b3ebe17b79f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541c2fd12a3f0e7f590985a265ac9a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025c549d0a54c7b23ebb984328b790180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8093317ac30e475e322df5b411395c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7a0bdf6e069662be54a7077206de0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a8330acbff0062491b318032d918f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4e29a974e61ff3e4e637642bb0ef0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5e298f5f538f75afd3d2b2e77d467185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a31c221f6b31374c6e22d90d8dbe4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2706f8303da569ed8e93d6bb6e08d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92548346e6f38e8ea6ee605038620e77188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecdb6fa7484be5a9bbab14781c79437189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3b816b886afd814ed53612b13b3b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028bce9887dc71ff974d59d7c9f4dd8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812a620a49a7701c0c410b3d76c29a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998000eb616788b7a332eef03144bd8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb45bea8bde07d36fd3f2b93d3c6615194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f25ad9218116fd2cf7b520260bce62195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feece6d7a04e46861c66e698f507f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb781e9a9d399e64f9476e4b229e5141197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1ba55b300e4d41df4639154abd98a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191489abcb623d429f022eed3d83ae2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4fa65524a3828ac375cd0e2479f8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea73d19921c2bd6d1b96701a4f386201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd68ad1a624e51b16046b134b43a93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789bb904bd7bb20c21986077f3e26c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3297a8ace742f0cd07855e015dd2bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883005b4b31e6e81fd54021e149d002c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a10e164e214a4d705c7cfdf6f9acd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adfaaf7f8e9238414c8720d6ff02ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc14fe0428618306100af6cc66b772208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc4ea0ee9e93a19509ac5bac2d79d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c42ea90443bea649bef34cd9f9286210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d97708ded772436f18442406914068211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4a6c866723bd5dc20fa9414825da6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4bd390139075177117c38671a38ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ce75bb99f523c1257a28d17399f9e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b84033d3334ad5e601707fd9aa6cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab5a0d99460b76a5ead5d0ea69c479216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f15e6633906eca788162f0f2817be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6a15b1c37bf354044880b98034800218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee92ee2e694e10d7a6c02e900d3c6c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920e68eb3d0c2f85470bdaeb0bebb16220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602907b1da2fb0f6890149735f79b0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381dec5a5481a5c4d7dd0caeae6184fa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e68445786affe836daddeb8dc8c687223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e617ea2d48a555729fa29d7765959f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a9a131ec6765a82657bb42c5b8ed8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27faeb9dbf79aff67051ca41c7612d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68330d0ffe295c32991f9941d8c9ebb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11725af142199c56e0a8c0be3adbfeca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc083922c0764e5394174198f59943e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97973817b6c594482f534a25f8cf61230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cdb12a3a29d5cde9bc84a5acf3905231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9690fcc0ef5c11d53de680b56426b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4d05954e11e0b38d1f905a9052dbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064834847d9652ae406a605064373eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0b3755fe31f7cc441d3c92b75d08b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e6e3bbe83b4dd958011511ad2d424236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4b76ebba388ebc3d9c2075506e12d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2e612b9829fc4f8216538bf490e38238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44260e7c134c7f82afbb2e80a1f42bf1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086da9f6856b866d2b38d755b46173a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83342fd660368df10df29a148953992241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249d7c94e84f6fa211ef52feb52c8b8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf34f8fc3ec5d9a6edcfa0a4829c5de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b7b1a60583db4b494842bc464f0d74244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0ad2f6ffd8b36c94634147cceba01245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a9a50d4c6850b7f099dd97d88b7c0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a02297f0239351b17f9203781b6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66369688f40d1659befda5e7e1a8530b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e273b1530ce9fc02975df60993eff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee1ab1f6891004e6e97ac213b26768250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40528408843f95c6e94bf56438b65a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd454940471792e33a2be2082b70a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3e07b518550bdd6afde61c66db5d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc32031e8da49f80eb41c71cc075b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2ff568582d4b2070f07edab561249255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa7da22c5bc7f33e6b9c763e2882ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c502c265dd780f30a608e51baed0de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16cf25dffc99e3a2b40b2e627274ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e4e4bb73a0e11bb35fdfbf52e7bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57937514c7a75daa7f643033cf562f8a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39c5507876f210dcf5be11ce3f507b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff8dca090c28c000ef8da6226c981d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7864f3e657cb9493bbbab1711d98edf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b5fbc3ef0b7a93660ece4e7527b4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96d0a347789324394de375002d3839265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae280108120385e4ef32e97706c57c8c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203dc2fbb655e048a39fe124fa9b1d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae0f8de907cd888ebe7b18f548723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e397a52b4b3c85370ac20c017b290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83361007d5642da1a1d73e2b6f5560270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e931a7aab982168d44c5f83160388674271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79aaa34c088f27d366638a9df8d72c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a5467370b11c434bc9d83327f7095273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5672d26a04d2dbd7fbb5a606b298b76274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe865ad73081c200658d84c8e910f32c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dbb75fbd9d74e2cf833e8bafbd366276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a1be0e4c69c706066c9f3b6bf9c89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f813170a969ee17ce7ade90f567730b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0658635f3773eb3a986b6bf3dc83a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31c1fc16205a348fb548d213d81a23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f69d09e250cab9cf381ae501f8dd29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bef111e6e7e00b69c68e98a220c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf7f914bc2670d17860fe820a06db7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa254c9f12caa5e5cbd87843eb8bcc72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0fd971edc37977b7fba85f3f978d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf36dfb9d83cddf1286a5a5eb3170286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69689aa3ec9c0277bedcdf192c0ddc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b03f3bfe283a9086580204c58fc14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87e38c439d4510e6020b53a32185b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d2880d16b1f4421826ce41448a89290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d32fc9158388b2f5a0d78f672830b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a98a15c9d0e59ae17ec6b930792ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6f6e2b8ffa80bf6f02efa2f05a732293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bb1dd3215b40575148404a36c8d30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17cb50b6eb59807e35a545e4b642aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068cfa7273996f35aed8af7301a60f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74fb1739b708377e0ab779ce4187c6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e91eebb8f1e1df3cbfbbcc6a45c211298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d3176faff569dfcceafe632d73d43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0f0f990284dcdc0f8b3a3ff3f534f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37733093876ead1ba52a3d1487b30510301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5227eac906567ec069eabf2a56320a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870ccb7bec7250318c315df0ff9c24c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda08648a375e41de863570eeb38ef2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2735e8e9ddbd4f139a9465eee51fdf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46157f8d8d41bd49cdf4b63b3c26ecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b86c7448e66dafc6a50eaf6b1617307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68181eb7748f905da19f3ef591e45984308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89f8a1a12bff5647d6eea3ea355b26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f80dcaa6a14c7292bb0c58f9d2f385310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b20fa3800ffe7f8f776e248c3530311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db48613cf69e8813079e739960eed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577168f87a3835c534fd18532a66a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d6804c5499be7f00aeb82f78d4538314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d452756c0160c39b9d843313066919315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653507fa9e65fdb0474748cbe2a6db51316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd238803f44e7a80fb9b39c68a1bd7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d61caea9b2c1a02abae39b8193b79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb750357207a3bb54e008bf29bb091319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd989d20bd4b9eb29dc2e16ca62f7b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf032336fa9bfd1c6b0d53876f53590a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d1d9bf4565952236c9dc2468aabd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf49426f41d5ac0c6b8b13570477e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54385a6dd93617f31be4947b24d75c26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651179d64a0b0c129b33af732975229325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335db0bdd72249962fb0914ed0f292b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432026a50ced047c12b79dcd83cd7fbb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f1ec7b464c3fccefebcd5f94385da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc319923175bf1dacebe0998ad3606e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b986d10b87fe9d4d7411617bd7d7522330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9020575728ec619abce78a315f9e5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d39895a509669007908814279a8b71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac20797145a65b0f2389b0da5eaa46c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5aebdd566fe2ede0d0729235a75415334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b2f72e62e6e28bf543a795277ea9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650210a9872f4c98fcd0877bce84f7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b61688cdb3df7aff800dcc1ec1aca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb7e604964f0adf238dd2aa6e95f84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34759a9ff74fc2b8038b1769f9f2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2eb9ee067e6fda0c3ad67f6949fa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52960982625681044b4c74c3eb7f04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c7b108e4bf124be3d21dd02335987342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a6f295f01de8a8aeca8f15db58909343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91bc0e09f5bb42defd215754493a05344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90801660b5de3302e5ef01651357eb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a77577b0c3e9df378ffaf2851611cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8a01bda4ce29a55f41ceda8982af347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6162ac325c20fa8331cb1eceb9a90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c598be7b0f7f2f2fd591b1913eb79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be7544d21ba8cb259c63c474712afb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f6fc5c6c700ce1d08df1182b79b34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25cd13bd2f457abb99168b1b658a7c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05c0a2c8ae9bf6a341159b9302c620353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322a554d0cf62a5bbcbec736ee566f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8059ad00fbeb1063e937da16309558c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b066d9c175ec0c8c10882e4d9e6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2484bf99c17e178dbc23d98a6a72198357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ff49aa7318c57c5ae276f76530e83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aed5007a38b272f13a086c53baa19359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5814a1c526950109d55b5b797b47fac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f451841ba028e9d0ee5de232e5c35361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cddd3a02849e4a3d3267b7abe008f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3cb9c0625fc9e51dea68244d3a42e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d407e5c35bc20e9f281d06c040f323364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca83bfc62f138ac1e22c7c23f008ad7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3a08b6f028b0230f4bd4b9ef2b918366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6d0580cf67831616296cb0250f450367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddbe8af24f68e80a7e0450a1f3dc79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f88c74665e3040c30cff5a20dccc3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac84c0522c732bf83a7c6f761576b8d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8000acd5799253518b69b7025ab4a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf05f9951dc59b000ae4cd58f72a3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d70629299a340f374df69d8855c0a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbdec7e89198e5fefe954183e4b3f3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45081188c6354d57016cb771f8e11837375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7d64a9467ccfe4657bf6d22121d4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0de4eaef600a26245b10de50e1b41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568801b1755586f4e16ec6faf60dcba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614640e8c6a40764eedba23542d3819379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac07988577b89dee3bec8f9f305496380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fb52971af4eb4127277924e675bf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151ac32dee1a2b4029dc14dc5b7dfe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad5829fd7c96ac00fee6be01141389383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb79bca153c08427ec66926c5880dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b22fdf86afe6861e26d9081aeb92a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61014e40f1e2424d8963e80c334804b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e6c7d1d5699cd6914d98e429269c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba16186b913da37fc23c17bf6783d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c6915c7307b99e8f8c9752fc5bb16389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1ca6a6f92893871240a4d861e42dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25d2cfaec973ee02c9abf57ce5b6c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b50fdb80617dd2273a0acf3c6a8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e274f44797a51edb0c839c07bc3ef2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1447c749ad670f8f4e093389241bcad0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5ed98360be0741ebeb02fc32d04c5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0709e49b3f7ffceed7f90f4ed4e91e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743dd691b4e713740c0682cc616ab5d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872d1f1950eee3a627058919c06792d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa4fe0b9c3b9b89a4a548094de0c6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aed348619b5b837cb514f0e2f25d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c067125fbbc4c36b410dffa1d356e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1043322ad74464fd6c1f8c67f935f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9a44d001c4f4942cd16cbe38b6c6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f86d73339b8fe74f7db7d9bb74f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3319dff305ebbbbd645c05794bd7dd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e53fb98294c0bda2bee7086eca750406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79b5cb5d23292f7a12eb706b61197e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610ad17064cb53ab2469a30dba217f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31ace07cfcec770fdae7ef5fafc39c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96e7ba6a3719d2e6c4814f79eef2c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db49f9f80e307c8260438b1418c6253411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306bc8edb7dcc5f7f1b4bf48f2ffc9bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca66f58cd2245a9f4919e40e8fd9556413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884f4c3b09fa93bdedf889b441949d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142624dd2ad0ecb88efca2e9f56e0d2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6740136cd095e447c1521adf2a60cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50583bf5d9db5f99ca2b32b1dbf88c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d84a644d15a0ef97d557efb4c8b42418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bf0e924739db20c1af840231a1f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11ae57dd80127b90ed149909a967a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd075ba1a9ca163ea41bc59d1819e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8e96853b5fd976b058599f1ad7f8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f7ebbcd3a38401b28f78d2dfce11d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6cc4b2ca8f89b276a28d66a804517424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f9e5158d1ec757e1eefc4fdcae713425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c094162c39251666a30a2fbfcc8015426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f914d8c6a7786afea11fb5bb39052427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e397f7a4eec72a6c80f6127bcb69b27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f76e64fd1bbd5dcd34565fd7af9c6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529d375e906272308c6a2e72268db80430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ca3686b5bde680518c91f047ebf48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97d13a2cfb0badf6828347943ab8c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b6f8f5d7c07006132714edb1c09a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89505f42392eb27b1b740371a6dd0671434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5851c343f669bbd2f6040b8d2e9af435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e67efdc9d9ec60022c778c148ddc4a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e1ac66f250e8424541d5592725547437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c021c69e8684a0df7d682cd5d09424438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff0f6f5acd72a1a7b647f0f084c510439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b8271c5b4886c755e87f3baed7b4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b61026eb10e8ff86909be0f7f57497441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ecaca891fd11da30921f948f6edb2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe85b5dcc2156227c0be0fd6d04bbeb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f01bfb7200e004a9260789c537346444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb528a611e7085f1872306413e4f18b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4e9d7aa7755f565126c86b7dbb3df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c0ced8cf78e6de857e08154e62edf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a2fc3eb1b09b5663aa011d6bf7eeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d2c69dbe6ce26ee8605e68927914a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8fe83b9a67dd6f62214d78b49860c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461d6deedec2cf3aa311f3cb6d260f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f832870e4b9154c80b7c3602f23c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba4e55ed5f68a01d3be98a03ba404b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542c0e9077da92c8a384a609f650d32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063884f07ea1af67436c4ba3f6af96f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e37e1d8a426136df946f911ff311456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422a44c6ed9909c0d59448a8168d79b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdec107935ff0cef2edb1cb3aa3e744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7ecadcd3016a819b84afc4ade287a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdad1d8c1c8c1eb18e945f9c79c4b14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a21a79b4a3bd48b4f4616169f0bbc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7168b74b52f6329ddcbacfa9348cb1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5180db900407c03bffe481b4bebe53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1267c04663b2331966819caa4d245464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031e46718968d9543a483ada174ffc2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daf5a24625b0cb91712e255e2a9cdb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756acd1b2caabddbd3ca8f503884516d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feaf53f6133a891967979c7160e202c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5421de843fd10d73bd67d9adce5941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7896079804ff5ebfadc92bed5eb46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeb902347777baa89653e51f59582c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b12cbda420956e4331dc807a59d5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d976c9b803272871ed114602d147a64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dae5e9a2086db0d236e148de5893d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59c7858f1741a93adcf86865ef88d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525b4de66166e9cc8fdbbbc3e6cc609476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425b5cf0d5ef8c65d52723ea1019711477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69040a349f37854ad2e415922683b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dceae7103a0d0b243bfd8b3e7cca1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac10b2e9512402f14f3f3d08c9d35dd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bba14fad9d2588f767f17e5ed1552481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54483316ef7c3b78928b9d31e630c799482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eaeadd0c77ebb59e3803bdbcf7fff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a27a7bdf9733fc7052c6686cfcad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c63f810d69d85ce977d5e15b5897485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07fb05ac4be764c0cb1aecb2fa9fcc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663b0024bfac079733881dcd77f298a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71db0df087c57df19d43c5df60466c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23a6bf0cbaa3bec85d9ddecb075b44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c752885231598df80fa0149840261490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84e97646e4060ecc65e3355015ea7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137a08b6eb6bf0c59d4f17bfee48a84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cbf9dd36a26cf1bb06f20001d13ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804e715234f2f900f0e8836ae4fa121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad76582e676e465b4c70da1f83401f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f8b72b8955235dd4f987f0f44430496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557b13f7bcdbae06697bd81106cc20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626f3725aa0880fabb9a810cd393eb40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee0e98b42f5f71c7cebb49271fe192499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f897a2ae109d4fe699a3eca272116500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb01f33703c106cf8b0625da25ef43a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a30a8a164b46451edf6a426987dde502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b019ae9c591652b761cceb4e18b771503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c2d9d5669bc81ae698d059f003413504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c32cb952512f660e6564f720382c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4081c385832cfa5918d8f32d563bbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bbd6ab9df3f7938d4aa82fab8393507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd29fd04c49717ccb78f154b8fe5b3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df542118a0bacab7dd06094bc85a223b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b10f10b55d1b6683298f93762b8291510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc48bf2604d066cbc0ad712119441b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae335df20c8eaf562d7e2fc0570e14512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a918cbbaf59c8d26aae49975ed2ee6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7e035553be0f34b4c9c2bbafd2a51514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb7c0277c1d7b170fd22feeec2b892515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5482fabf422ce9a1f6d25fa927f12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094c8015518023b344ff38312ed54df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b645a53c669a992eb2b808d70bb20518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a4e761511c622a8f56e813d4f690519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b64e4cbefe0c8ce62537e6a38b8e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870b6d9bcf35f1471c6f29ea9c465fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb76d73819f53a4458a5560fab8a20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6c196d6d46c1dfa9ad00d448fb1ad523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a4b169af81400c9c6d351fc6151a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d469376ace825366c5e79ab39b3bceb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965c7ec2c75e0509d53e325b9b9e821526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac61f43f89da5c9bf7946860218e2e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e19cf21c40be91c8e838c9b18142528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635b6869f85dbbb812a559e41305ab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214c9e35112a6db363287e08b491125530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f27409edf76a65737d67f8d34569ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905f828ce55bf49539635c4ea2118aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888f7a35356f0d4c5f6f3e20e5d3956533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdf006e7bf6cee4302394ac6f9f79b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83bf37224e44d3ba3c5e50f58e503d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34212005e38042596b2734649d2835dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb580b6aa5f2a11f457bc82f376cab1a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e5e2c988c13a561bb255b8836bc2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620709cb4dfa68ab9db931c0e2375fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235201ae865abbf61ccae3c891db4193540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2349d12ef56028f8d8eb42e35e72587541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e83a6dc149bccf52d678f0f87a1c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33253afdd45e5c9d8aa4bd19eda59560543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406ac66f19e0dd68ba0980125be0720544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bf583343df3d532aabb6c11352369545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab5467b0ba06e69000e7cf6e9719f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7cd51212d16a20491468c025ac22e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8159c116d80bd5c63a0f6f2a00653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0f1f6e63643e70612b48c362c7eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf7ad7d38726147b334844927c6ab2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a28b073fff5c5ab63be564b26b8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cfec5ef723e6085c5d5ebf85f3f75a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56cf329e1871acaac7d7732ee85059553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633304ce81f7494e39c9742b78e0ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cffa54edbcc568fe21fbe53b3bf9a6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38973d5fb5f000c163d05d87d4b4a58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd028687f6f101aa915eebc428e6f11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52abc5a709683e3eabd7c36b9f17bd1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae6de19fc7aea163e421fc3ea8baa4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c016d684b0282cf0985412f6bd7989560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda630c6686fb97c47c44527fe6a399561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a740506136c397f2192d3a430dec12a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ef3c36e5e6636c7d79d0ac7f3c370563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4229b5142331998b19ac2e3c68cfb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076413529f09a136bb32d5384ec2379565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4945301238de1471678ce323ed8d1f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3152445d09e1d08bfeff19d15a8b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c529d65aff243e3136103a97dc01088568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f0dc493cde77eeb41e869a12b48a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297a167bc9554aa39d37005522fb891570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae35b67a351930275808c06977e42e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0628252ea8de0ced75b2cc3e38b6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38be048b9c2566b4f8d9c415d73664573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75acd47d28e27fa467fb000058f930574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037cb6a2c3b75fa772b2aa3bf6975c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1698d7fde5714b47e3e1ba142df6c95576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ea6a3d0db6f66440ad0d6984e3040577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466621dc0c6c94fa605698b4fd06c21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9502b47c495459e8be1a73bd4cf6d52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92debefbb9f70a9b59bd3b7f9290f396580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d14238ae1253fff67fe1204dd81e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5449bad85b908f481bb810e9bf5a9e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e763454cb3cdfc7029814abb5d0cd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc5a00659154f182ecb38fbaf187d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587c811697170976d47af5e02c0dc5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb970e8c4cefd5464b4f62836b36f7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91596c6031bf22d992698655c285a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfcb1a0883fb74f8086bb23a162419588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfe68d13e184a094c13187eaa95f4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302003ac0fbc4bb58b92d072faaa03a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f0cd8fe19372a5a52363be3e76ca6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a94960ec8f8a9351d16168bdb87d7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420438eec7dfdec2eb9327b33850757593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495f0de8e988f758c04480bacdf7b13594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152f5c83859708ded4220454a290acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091820a04b0bc800c665fac5d4d202a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0bb22eabe4a16ceb4e38d91dfd1e9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8ff1c3b8b866e7f29b99abf165fed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687546d1344e8b7481bb1cf5db6a0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d0d498a34246cdf39936c13753aa5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e80076e32cdf5208267e089fdc7b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb82123fc219a14e7fa04e5c3b812e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1168178126b93cd91470b477360fc23603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947747c258096c772cd89d26f3e7aba604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aedd37ec1ffa61568e329a21259f47605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa27d7868fd7a0388d5ea7c5426277f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee2d2458a7cb1dba061cc30860ab96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd2690c976856d10debd7d32e6e78b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc1520fdadde080ba35b7c47a4ff72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f8ee438a1b4ce1c4bd7ccf078e3ff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7ace04408d1c7aaa1f2484bc9bf0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd66883aa64d159523e4b056d62affd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8f2fe796e5b19ec6db3a147f395e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a9d9afe3feade5f4cc6051f032f31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14cdd6dea889f3904e3bd3ee14e1c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4be6cd80b540b0c925e4330353aa6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55880f644276e658fb4d1a9dd8bd4522617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3be19ae8ede24e7ab4ba5cfa2f218618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdfb8a66af8b5457e8bc56e923f33c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bde4e321e9e8b77858c6e4ce3385d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439b04b1f2aa5f0c06d85eb2a1faaa5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9797e62e5969e4fe7da078e0c3879e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33655b11a9c36deaafa5370290577376623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c102754894b3997c5e9110b3cc2bcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddacd5376aebefaf85479b8957208df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a54c3531a8d92211c57409f56eee3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2886138c703460981314766c9650b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488687db448f21ab15a7c3ae3243e47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07ba594bdd4a1eb3bb136c88117f07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b340b59fb990ede8faee4df4d09363630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd387572c8b019f64a198d2766b4d0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f880c8ed78e0598d7c1bf0ea087a94632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510ac1a2983c5e5efcf08f21a7cad37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f629d006f29145b080ae8624bbaa003634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da245b697fe49c0f3c14340b91c4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08c221f79f1782d219e615704dc666636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76834f24b9d1f9b12571789322e3eb93637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386935d965f3f14bf72e33e3993b9f6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2b5e811644eb9e3bfecab241f05e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdff7310f2f80b180f58ef8f8b62c86640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccd669bcafe3870dead4c939212ca9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6569a7236fd2653354ae1788c3b8036642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73abbf6b2ec12e22609d4575f118e57643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f9e969e8586ba530b8d4e08936b6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4dcbc25afd6b301a5212b3ca699c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d06e57fa0ab0d2142fd6a7e5aebfe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26ae1cbc24a7ff1dfe6a8ce5c4b099647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac6d8d2cf0088208cdb7ed4c98f83648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de774ff5809570e4591cc840208f2ea1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983c5029a7bc72cfa27a46ec4fb007650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11db6d29a61d436c846484cc19d6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccfe4c599e598d7f965321e4877a8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d22c5470b6090dad8fed122ff640fa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3f72b423d16528e2a06dc2fdc0f25654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407231b17b64cb6860ee340a75dd5d4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e73cd0576e11c6b3f10f3210332d5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f990392c223939fd9139e61933b43d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f9e1df366cb408f480205c62ba89d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ebbb62fef2781729f718eca347909659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115725b3b206cefa49d0f97f8eb4f17660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d78faa7f68cf87af69415ee78a18b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63c7ab24cace9b30cc67ce3f715ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9e33197490ff9c162aadc1aa85e7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcaac05ffb3595435b4ac8222cd3001664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7add6225d79fb7db1d194d9102fcb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf2e3b53dfad237dd451539aca8011666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94fd491e3c53a794aeaf140285a42c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853f5000a9d752da3956b53ba7bf28d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102344d9f433ed73c0d6b7be406f6b8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f6a55ec0aa5a8c86c914c9aa441f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c06be30aba0924acb7d0431c7c23f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c9516fec08d4c529617406dbebe3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c4e1c9d977aa385fd47fe6fd1607b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5b7aecc0ce6fa88398992b2b9e0ee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca69806df94b9c7552eec8dbeae7c1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b972d429bd0c694aedefea76dc606676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c2236cc210d3f9154e3604184cf88677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e94047e3807a371e325a91ce5dfe4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db504d7993f4d9947f76a8c3e95a6d7a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c8fbee827a7bde83e47c844b3314680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2ecb478b23d5d85b019930b520d68681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca95f8eb35983e42554c420db30b1f8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86efc1e5b8b4e499031005739463c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c60c07ce85fee7adc7d992dc1125684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be92530eca19c8798a8c16089fcf822685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed012c7c55f05891305f60facb0df4e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10006e8d53e015581199bb0d795369e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fe149d75bb3c273e6e03c517f45d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee445af9670e095c0fe176a34d26d6c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f0f1d26ace97336d80fe3670522e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7be6cceae9e2d36af8e356defb8a7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66bef4afe84fb3aa64ce6ae2df7114692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac7205c40342f95ba98ee1971e7c37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e990f9a03c735907247d2b40f0d6b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53dbb88ce7295b97b6b71b6336e1ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8473caf1c4d9cf03356ba704af56a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d61d212e6df969a66eeb53f897a68697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18410113229d618683ba219c5556ebe8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974070a9dc9eddcd3911bd570903cee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a461f57596f096a06250ae2990113700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b3a8c26691a5463be30a1911d6098701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1306c7d15e3348e64ef9a9e3ad4ea702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81575579c68e739d2039feb572ac7e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8922953314464392710c37211ae1e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87828e2a0abbbf783616cf6201f2e18c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974432c18ca9405aade3f156ee53e3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad26cb57cda9feb4f59511152df44d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ad5a62379dfcd744be725e779982c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a86719d06d24e0e3265f3e1bcd725f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e6c6247ec6f0032e12de994d1a71710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5af960822d9b32b1095f6b975c9bf2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5621cd9906098fb8c31020cad9c0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12be646247d41f2026b2d8385b0820b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed890a3a2ed24220537a256fb8df73c3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df0c99b286670e5ef898280ec51e41715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e440d3fdb2cd484480f7612b78609716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe631ac8fccf7b1eca996feeb195c4f1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38373f82e41475e6d7f638ef008455fd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a10073192f1c0ef32b30c2ab6c8f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446af9000291b489c16a7923c8af898720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6ec00bba91e65318f959216581c31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580bd23cd16579581cc46bb1d8030d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38153132e84b2568fbf38cd718f052723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc21d1098752b0300ed53751d690170724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4d0f296aea5698c8826e90fdff46b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68de837984af7eb2ac67bf7fe7c37e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55894e99a8650034af83f66b90c6db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd516a7738a0178356a36b1ed662563728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bef82ef76b530cab686eabc0324c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1bb910a15dd40ad3e5e78f9225f1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da58fd0ba686a14e4c2ad4df124f60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd8819dea000c86531d83419e045f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e908024a1f6345021d9475da8e65b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771838fd88ef5bb7608736034da3107734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4905c313140cd5df903fca415fa94e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974c99f48e462c14c99811b09acf8bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4181c94961b87610e3e2d3f9bd9f481737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fc768733905c3a6b69adb69e23bfc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63b5b0678d5277490f5fb03e0ffded739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52804c76f0575dda6bdd3a25ea295b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465bf0bc2f912548167059aaf9f4eb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471d25ed7a8848b7245df1e92c628b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79192165db0b83f4649766c18477495743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b1b390cb58d929f7df83a7327ed0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9266cc9999f016d63979801313b142745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfff971a9e6a3f39c94432d1dcdc507746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f314bef36f2773066596f4c753f377f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59ebef9fdd8342167368e6f49eaa7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3d369b9833aaf280ca416cd317764749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3916853522aea23ece6f480b406a4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911c2c22cdb1c0354a081598c99abed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be413807e69beb9d954d1b42a22a07f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c143c0d762b92e2a11867e60b44c4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2d0b037d3a1a07bc7819fd7d0a3cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa5428104aa670c81875ccfa3be58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130437d08c0e1d17732d5e40120a04c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5288581a79b222418670d43ea189f18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53871d83c459c705ecd13e0f349ef19d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23693b66516c4b5dc3ae1429f6f56d14759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ceca79199ff0c1c32481df20376f3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b1f82afce2d24c3080c9f0035805761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e7d5790142d68946d411cef8878a7762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68e62cde39d851e891ea976d679251763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410b068cc1c362c9ec241e960421afa764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618d1b482b370ed74599e3d73705918765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e25945bf3e554721b7511d760ceb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca394d19d8c9a8619162f0a3be766767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0f019d5de4ad31c6e479018dc6c2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedf4b1b47f231bd8645368b8caac0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf9a8204f82fe13dfac39d1de868da770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095031141d8e698bab435bdf36ea73d9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef080a69629a384efb6a888b2d47d378772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6277b052ab4f25730b3ae6403869bb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac05c7beb5bfa5c995efd577bc19f1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ceda342ae2f09d2d4e30a075d4a28775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e74d19f6ed11491ea3e838b234fd95776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29bdff8e7b0df6aacf1addb2bea7bf777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946228537d58003f2ef97d7543e2b41778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bb3e02c94e1108e5c646a99925470779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c8decebea0a5cceae145996c57c75780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011e16a4035218f3379bb9194559bdf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eac3b674dffc5948fefdbbeee12363782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c201199a2a35dfeab5ea6e1a23aa0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d761162c5fac0c4868d21499d2e7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36c206c14fab6d917e97e1a1ea177c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317559e59475758eb25144db0fff98d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e34b9074a9f8f639c1c39823daf14787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e658eb09a3a34ed085bff9b2d6eefb7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba341d36a88079a52aa90571f5d870789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d74210e79e0f4bb615de8671982686790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a845c221f53b3313e67be9d64e2ea791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacc0ca86c0233f1210623699fd7fb8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855806ad5de57a36030585d1aa250a44793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9455051f7561563dac996a741962b24794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1ce74b59e79977428fb24bd14c1e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf347247fba6e108538e6a0b2532fd1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d8b2c5f2afe6893d06ca0da8654b5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64976bbfdac1a1709811c0e43cc434798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e12c2aaee74b8adddbc4cbc2536b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297045667bb3c83be6ad0e22676932d0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e7a0bf089293ecc52d0ec3457f85f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd91c27ab140422b2e5c1e8d39782c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a718a252f9b80539ed90581962d4e7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3509c2a1d7dc0b24ebfccc916d2362804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988fa3b828cf2a431e21fb5d3998586805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ed0b0026b10c40517ab1e4776f02b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335adf21ec81c7e2bd49fcd13d2efdb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff8027e90ab598e02c504f03f0cb5a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f364b4696085507a85ca03b4f7578809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb141abc79fbd997336cd7a98d7beea810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ed84789aa19ce8144763aeba5584a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea19ee6b3e8979908a4b1507b2ba95e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341e713cdd001652f9c9d7a502afa6d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06501ddffb364eea800c20aa3480cfb8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ad3b6245d30fa44c3db0f014e83a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7932520ef2d03340d151542c9cbdbd9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879a5053a2005f1accfcbc86483e185817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb52f5b909d03267189f04714cdfe3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135c2b4df6f9c16b417dd3d9b7011c2819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec70749d9c321e76686e542f5b776e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0e75ae0be8663a3025a82b4f56ac821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>