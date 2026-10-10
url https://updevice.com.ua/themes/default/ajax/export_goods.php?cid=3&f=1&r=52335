--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1148">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -389,59 +389,50 @@
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
@@ -3520,51 +3511,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5516cf5b5724feede7f368948ac3d601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bcde1cd09962ec957ab40ee1da1cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c79903c4b0586a94bc8a11bc1360913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44bcdd22c62d2c3d8d4dacb33999d0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c455277cdf95e6c98f039fa1ecca665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f5b6afcad39abbc7c06629f7ba36d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda98ecdbbb9219664750b77d9095c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801b71a75f716ca7180d6611c1b6e0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cf54c019de81072b2dbcd3605df449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097ccdf7faab9c151fb8a70be24512b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb69dddd54ba82553e6fa83717fcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9fc4d62fe9d048106562925597c1f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614fbc33d294ef6e3e1191b4177987313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f951ad8fee1119517e9d2fe278450ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fcc5ba90c1bd1329ab6096506e8b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c3294912f226b80ea6308647f77016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d45cac24d02e7a6534d61f2649f4b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ec4575860fbca16f6becf8c0cfb4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b4b0dcbb54f852daf112373e8360819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f4249adadc3a908b197577d9d1d4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d5724597beb1c17b33680f10144421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9c533465c819165b19af57e5eec2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501377d94e374b56cd0b4127bbea40923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408823aa7452897d44d5014e9c6449ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137aa0531e54cf5f0b8534785a35761d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41fd77eda0be6f084ef0c3333cc24626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98191fc3e54249802364d6c1bfb2e0027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c28267be4aab99206271ec723eed228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89dfe9c4467f42a8302ad532784f9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6d88e33151ee697a9bdc292d41c5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd0ed39c82d2ee597b82fb76efd4e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa55c8055a1d4bde71b1c7ff5c7859432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fbc1d345e29bfc30824e15c13ec0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1552e33b33f7776557a1d27a11bdcd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bdd284513034649871b4fb9b7521235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ecf228d877d8bbc469b1530abac4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0c231f7e5167d9c8bba57312328dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df97715c2d7c1a4639057b8a855954f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c266e30603433238c1da4becb6d324a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1aff941adf3847ab0f9cfa067959940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f707025521349479e230d481fdd412f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0b328d2b781008c0c93e11f8a197c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5753d55a2dd37ee1fef0fce07543d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db0d10d58e759dad40678d13b779344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68d4d7dfe1f8e9dd299c0f9e1c419c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886135a4a135b0f0579b40bc28be1246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba026bd6db8e0f9790440b3b534bef947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d265d41178df5fa9053ba403dbb635b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984d28aead2ac73fa230d2202019cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183cdbfd42f7c3ac7b8f5e00501ee2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bea1e998c26552a959ab23f36dd61751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f97815c9ae54cdae1cabf7199ab7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2b542404a9d843b76220b977b9cc2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24494ea45bba02c980c8fb18fda1138954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28acb7aea46a0602ada0530725bd7cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9f3726f1acff6da86783642a624cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed5e0773b3769928cc30cb0c8cec7357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487937795a0fe37e65e246d31dd2697858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b142c01802227f714b184b118d0b5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f24c868290e748aebaf39a565786760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c82be7b95cd9fc71a304b4c5780af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c27ecabbf5380ab8c6df84d14507a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21f71395cdf4edb7b20d09ffc6b8fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e92f48f40db6cdea6974e7e69530dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46516b820753e3e0ef7949913f6f8e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564788462ca3c6513070d7609db4327766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a038ebf039fdb5f6d418809cb8b932967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a991a5afc39387392714ab3e239ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f3839a400668c1bd72d7546c5076369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f64b7ba13ebde7333869657c71392d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f128d807e3d98d45ba3e0e08c5d3d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95999399b3b6dad69d246a34a6f8199372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be6993e26d36a5fb85a489b4d5d05873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559128c52ca1a2d6874e20b1b56c59ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1455fbe4e8e83029a2e9770ae088e0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036edfa9f3c9bd3c6f664069ee4565c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883763e724d0bb889090f3072ef98c8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6064e68dd208486384597b95b53b44878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d9a4cf5b73bfd1c1cdf38c3fc7a0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75b07adc2b88e8348444075b54c50280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810587715024a707c9a7c1f1a31d828181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580f530a15907cf6b7ea289e3872d0082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89ba0d0ecbaa13164d6df716b31ff783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210eec0a0159646e3c9b4ca93ef85bb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943acb6ca61dc19b1545726e92c508b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468a37cc3d99cc5ad7a38b1eed9ab5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f79ac1761df2658188870ae3b01fce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac3d002e5c01b286dbc8048ff606b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d1a4b1452598fa3cff3784120339c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58b531d1f540a4abc8214c8577d9d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1a0f5673c584edb7d6771ff0a022e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f92fc755c3f75444119ac6c48b0cc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe76a92bda5de79943645e2057314f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a776a3e4473c81d43891c997b6e78c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618ee7b45d07aff8dc0c236cf8e7ff095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f55b37628aa325f460103f45bc8f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9952f20a857a952eeb8729689ebd9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e9a8b96aae70268c1a5a863b85bde98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a343eade817d7fba1168ee232d9749299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1572549007cfe0b00128e95e56f7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2968a6b64389e7b2e319d6034c51b6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594481cff53566071877bd66564e8615102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb255607e641ab08f19cad8f6c830759103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84f8336b9ad0ae6b25c2132859fb20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ca78ebe7eb3736e7e02c41723ae9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b8cb8e4697af8cd6835fbfbd640b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772388033c3577d682113e3a982ed076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724071f5c81d0681246987eb3773d2fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8ef03bed2b4a5508b8e8fa72266fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad92a2d9c51eb9f007de33785ceb30a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940aa8288c88525f18e514e67978add111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882ad03827980d52c726c1344c5895112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364483e659a0a2ba2b2386b6f3769a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd767501ef9cc1e3fc7ebe9478ac22d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0db57de1a815142fc4d67ba2430ac6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349d1a8620bf0dddf3883c52c8e58aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a07d0fb6af29da27963842c2417b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254466a86c5b6eed0015f551e6e7094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0932f63956069069e83108bc602f53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9259767ec21626335377383816fff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146255d44632eb76c833a363010920a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c51f116dfdeb5087f5645138e5a8c9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d629e11ed2030c395bdd37655eaf86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c5f3d206285f16430588809dbd2b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efba63e38df7e36efd455c82deafe3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6160ab9a3dff7b9a56d8f8cece8dbe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa7d157accfb8a9019d7c87ed4aa7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2885096b9a3d5dd8786b68efb3b55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a91fd5bc0aa438dd79c772f2d050a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be21a12500c7b1450f628db341d4fcd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ab551b07d585f23b3cb9cc5f36332131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e25d74b7857e8f7feb18ae9566c7de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad9deb6e04294997e030e7cecc692e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dadfa4e237342a5af0dbb795e48be9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d381f4a65a2277c037e56c2a3b77f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2799613a1ac7538d45fffaa09b86066136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f8c7bb06ac5d387d0d171452c51b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ada8448153409ebad39c1584df39c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6957220048a7e09e616f96355f35c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33478e72b2e0c49853605baa69f1b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4334ae4c53c21279ea15e77ca787bd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f908cd791bd5f01c86a40733546cb05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bf5579855614d1026e32e0d2c439a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73dcbb24f891d80258354fb72cfbe3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176702fa98d5763016014918976a5d5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a831b0858b1ff134e68c9c0ab695a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74da436ea7e86381c68418a4f53390147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7aa9c49911961459bcc50a7b5d5e9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42593c7871062002c229fe98a329b955149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c25384821f83450f19169c6c9af19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbc225f056fd42f56c89776b65ccbe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8f32278b5c1ca92d1c23204a7cee1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1165e09c25a6a72ae6508d9c3b0952153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6eeffe9b8058a1804afd2939588a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8952faa1bb483f622854263a69efcf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11d202c3109ff229107c5b128e3d6b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792393bffcdac70ddec9f45d8cdf8be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ba8d4096a6ccbb929b3e6724163d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a0fed11c6cd60c9a01b332f8c944159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e7f97e3c5839a7186e0edf374c019160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06803cd63f0b569c9d8c2b001d65ef96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf64d8e235431a745cc911f24d6ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f765ff6d69d0e2964c5f8e50eedf6ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059820c0c6171ec64b68bf6c67592c06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd39dd29d9d82012a3cadabe7226fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e73148c2b00f01591c3df8793408a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c93850d05bf2eb6928aa8b9570aaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b321c7dc468f39c4247e101e25cca0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cbbb27e99502f885909ec38a916de169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6edb4347aca5d29b08b3f8fd5723c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d3de2de0e47df0a5f0c7066026067171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef598b8795dddd83e80bb20e97995366172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3fbe5984fc69f35c7385e00aeeec1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08976b9072ce16c1e0f9182678fb9cda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929ccb4a1b657aee2cbac4e96d07e67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730114c5b9e5639fae30be69a543ea176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae094889471e4229e08a5b02d4dd81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b4e7d1dc8a71174394b46136989fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b07beb643d69420a364a5b74d04996179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353aeeed11eeafb8ac673914999910e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ec7db4c92f809807df1cd14b1d12c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7159e4433ed55f45a9c6d92173501d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c109be0206ed8cc352ed34d79a9fd1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca961ae4f22f14d1fa66912e3ef01d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162a233b2e25801734da5b5d4fe4aa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3f9a19989d28fb2e0ccd128598e45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f1dcae05afd3a328e6aa17953338d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e833b24936c4fe9c6e2c6c979e6e83188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be093215c9d47fad12f76e117d02d4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bc9cb3f7c3292ba30fb3efa157e73190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfe494e9fd784e0a53b95741b79073191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995e79026f755f73019508f801aacf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12e552fea8cc344a0a60c4191b2d94193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd337836e645ecf9ca12a1419d83a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1cfbf952a701938d6ee72cc8e8305195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d862d1d8b33e1adbcf1b0fbc302ee3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef32a2c3e13aee869ebc91c06bcda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287dca9bb9a974a6698cfee36951428198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e47c8ea87eb770954d6d103be5cb2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c70d738bfe3023b629679d6d184a97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308d51e34584096067045d684dc1e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2217cbad130a02d76a8afadd312b0f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd9a20303f98f1cd7c77aa895f45c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97689c21e77ea074b34930102f938e69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40135fbca6cfcb836a0840996d869c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51be200965438a74d1c4c32c514608206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0d30d5dfe3b3d535ebd843ee28a96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cefe752f17951b448a233beeb9c7f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2255c048c586c35561b55551718737ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c32461e0d7b88b60f4a08f19d632210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524d27fa9a76a5f00aaa4652b0f3e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3790d53b35d18c2016acc19dca854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7796ebc396b3e1bd6baa94eaa118213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f6b3698a5644c70f939a995d30121214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ce10bcf7ceee56ea6aa286928a9e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bac4dc306d94f1fe83948f0ebd4fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56888bc54065c93646c41e7319f6e1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc256ed06cf5ce9bdbfce022fcb58f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db27fea2e2f3f77c67891827dc8d65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fdeab96b6dac02bd35dbcd4f3c874220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfcf2c50666388188fdce8eb39ab57221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb7db7b1e763617dcdd9739052cedb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd57f196599f95b709d2a3c03400a1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0da3b9a4703ce10704f5020487419224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c6bef03f0757356502b69aacd083225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e763a2a6aea350e07c21e7f3f7267b9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2ac5a9b4b42d38424fa0c0495fe02227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba554eade6fedf6c41e53f8e51ed37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f217d42fa81708592f738317835501d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3eda98fed1bee669b3e8d1561862f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40d7222634e7c48c4ac8591ad996e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3a6079fae988c627f51b5597c95fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696f5acf6136cc5b4cb6febf77d6d7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ce6f3a01a73eee25795b4805719f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a397d5059491959004fe2df5ba240235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df59fcff141a01e783c7ad683fa0e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdde20814758e69d5e4f06444d3f145237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114c8e07a44e98f8ac35194fdeea199238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2b59bfeec68481d486dac69ef0eba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523268b861811fc1b7118af02fc643d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe96c1a9585dc286fce0b3c25418a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad75f801e212e44bdc16e115ff7a544242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676336650e14c5fb1e374e90aae2ac4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401341e98b84b729190366d4e01700a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72527e570cbe75b3d20c73201208fc1b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c22e3ae7ab7b7331cfd73554bc3e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b5fa95e5210a242edd3abdac03195247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848149d9dfdb0455354575b192dd6cf8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f328bef86873586e7cb2b2e847064652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa6249fa5da2d66ed651ff645cfe3a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e77324d0f663a728e9c6a0debaa3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602a9bd0608352bf1612b12369baa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ce12eab5c1cfbc05f92ace943c27a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6fb655bab30cec70da4b24e25e960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbc26e4c68efcee3185e6e8e482a25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d7d96e335a843b646d47b85b0835256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f9d186a3d8b50befd8ec883b3787c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e60f26157425a0cebcc99bbed3b85258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95ea44717d428bf90117d4dcae294b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba52e9387fc05ec5c0858587e98a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddb7a6e5bb453dd837c249355da55b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e519e890e1f669eb4be9446fb0821a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce2aba4b6b40223a4b3cc44bb87b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9313c74611ddca280d707a942f3aa2e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929366252ea0195cb176d56add41b94265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f074f8829b134ad48e8cbe75afd80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d37a5c44a579aad588e89f8196ae1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8104242fbb19cfa2cf57cc12783b8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8393f323764f1b1d786b98820896a9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ae4e694d5e9dd5261fb8bc74e161a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c6d5181cd04bf6be1731bf724c00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8cf077eeea1bfd3c419ed87d6ee31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ec8eb064c03fc286c0f0e30855fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e09a247bebdf15994a59336944eb7f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e9ebe51fd8365d19b6147aa5d8f1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2409fcd85a7e5e9d074adce399c666276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfbc1dbeac03b7c608e24d610c4fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c0f658988f0d4e8ae194c43bf971d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780a4bd3de458995e172f192fb127de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc861d6cee0f467c0025da94d6f460280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f8f48b7d10cf55658a894434a1fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782453468b8d32805db1fcc067a7a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f04f9da8eb25e4a9a5f91c236b822283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a11dd0aee0715bb62549bf5bf9069d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce7a6c04a2afede426e295a43b6ae4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba8eb08d53dc106fef0347725a080286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe9dd4756ed4a51f371abffe4e3df2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9895049d1b6265eeba635824ef586288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0362f345eec94afe1889cec7aab91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282a6917ee70a41fa3e77e5707c8e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed72e16e49b7b33df932e46f7e7d9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96102fd49636b3ae1ff10a2395214e3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cedaf44b978a3fdbd95664ba18439b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ae35e20ca78f44c287da922fa483a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19a429ac6350132e51891ebc922c06295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b67648f0a811984d264c791e8c86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8035ab5ec53db853aae12361563af2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45617d6d40be83c2fe231aeb5fbe93ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d378f66a6f79316ee1d5fcd5443aee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f05368c8e21cbb9376c7bc33af771300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6dc9887925ea590f7474e989b96f0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359b431e6e2307910ba2fd148da2da8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afa9790f18ce19392e4628c5df3107303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910e38707ecbdfe99954437637b081b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d4543c35c2c14c55f4e1e64f90c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f1c1355b1bbf57262491104adf204306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c3e75e3243608df1c4ce898418f7b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e52983fe5a6d912fafcc1314fe1446308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bbdea3fe6a402431cfa01e47c3da6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ccd28d517dc67dd1340e606b13b6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e534050a76f2415fe5e6075ccbf073d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a73407702777fcab061bccd2b58e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac1fa7c367af005e6936022250c8c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7286b84cb8578dfc642414ff0cd4fd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69af7555f143925e9099bd15b8ce34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfcba7495a4cb12407a558252e7a20316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b07d693870ffa311e658df82f4a99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5a5ba90c29762581efc2811778cdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506db3f001e1a07baee870f5a53bb06319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319c5cb57cb7f41e76ad95b4979d26a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff352edcc201ed288cf658ff505cfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b393cef77d776c062d26c8e0b4f0482322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56fd58b783c6017b0c82546f766761323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dc8be527617c822df8dc4cd404a9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725e554563d241dafe43fa1b7d1fe1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a280d77929ce00d2af132126c9499326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3d69124a7c074d82768f0eed4cd10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a58c5067ec46b5c83913588f5d93eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8463c9bf463b9641c034f95089321e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9528ff5cde29ba06fda963caecd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb9237903e2255a7d00db106e9c673331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8b1c0c641d840a0d695a2f8b5b786332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1e2be4deacd99db1d527115f0e4f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838aec1c857af588d6e001e0712938d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc989cf98b26a8740d8fc66c607a05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2c9a846ed551f5f555e75224a1ff6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86453f6c9d465cfa24fd355602542af5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983de94e2ecdd87babdd69888e94d003338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28e6187d9e76c0ee23393b1526dffd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26634d74bb4f49d5fcc2053f402a31340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab819037c63b86f72fb0d80d95c1c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3b7cb78c20dc2edfab0133e1fe914342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048a4e45603847cb0ca4719afc4f17e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301e6a909ba4214a6c859e3c1045474344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f2748b4e96a126187f72fadbd6d3b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c51f183e2409792b2ba0329b1e198346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa60a476b45c80935233d5ae31c93f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f054b4eefdc969a4a726d1b5b02df38348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd943a1f08a53533c00fc90ed5bbf4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d6c839cff71cdf07ffb99804b91d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187b0e63a0a3850fa8160aafe31095351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757641c6970aa748531cd5e9c34118352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077b24e194ef9a3b300c84d067bd172353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d23eb72e5cc6115d98af37fb23239354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa76073aaffe559c8a0e57d5c7f44a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5aca27ca7b4d1171cce4eb71185e57356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735089c18034d5b2e2e695f5a7e3e047357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59581c933b572b6c0000ee3b9ab64199358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a78d0588929b7828a502a96f18c0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ad94d10c64bfeca7eb4659415c46c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d115010dbeea19d99018bdd96cde4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba0326a3110d7c1d7085f96d9c815b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0e4f3055ac7624e33e96a70a2cc2d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79cd70596bec7a249f9291da2ad772364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba2d9aad0823f5c389b3baa126bd4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769ff34f2f24ba70d244aa6e221a940366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022e1a853dc6b0f8bebbcb903a468b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1b2043ee1a52d997fb30f8c2a950368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0668c28b00ff5b59907aa97e61d19af369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c96a5f98f9b279e5fcf37121fc687370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf09db94d1404bc939930cf8801afea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05212ae57858b11e4b3c73321f3fc7a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8df7b155727075c8595ca66905f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce70461012e76231c36287087cb83c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757ef572e5556766bb992518f1db73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b1367c85fc7f8869fae23dd2dcb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fc23e299f59fda370271ebe303c9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e4e742131accb7b853abb2134c60d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64672898b3399a8fd02c1322d5904262379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2e0735935ae7be706755a1e57b276380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9ed0aaf75f5995404329fd3ecb0cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f910ddd52346ce266ca4ed8bb5169382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3573f0f645b832cdcc3231f2f08aa8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586e6f76f29232fa78fec3cf5a45312384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9873118b63a17886b4a7deccc49ab63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492164c932e4a8cc8221ac92e4e252c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4144a9f02d6d0a0d489169c94dcc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad2c0c180c9236850def0ba2170e0c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa459609c9b1251ddd14f71c1d03e21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404c797a80774465096dcbe559601eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac7e3772ccef7a49c774557f26fc00391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85420e49cdc93f7c5ed2ae618d86906f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cab0759f3de82bfb35c4bba635827393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a75967466c3464524c2ee4261cafe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0da6c754dbbe162a6c5824a4d9d0f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b46516913e674511f687fbb31e4dfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b66c875eff0ad5193abf4a6457dcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5ac4a16da3894691dd43908f04817398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb49ae805b5560b41915639517d5aff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3d09f2ec1d20f73f4195f5ac71dd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cb1c9b2722311a8f2dfec08b491b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d695a73091f64752f6633d5c755e122402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689eac64cdd76fcb3d38a54c38e482a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f282b7c64d7193c9b2a229f26f1b76404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b05954fd392e9216da1465fdc17b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbed26a20684c55e584ddf9c611d06406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc330c15433d9b68c6fa2d72bf643b47407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450be4c4b02a8b4ee5a06a6ac9ee00b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb331820a77eb6f2c2bf4dd5850ab3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d43089d9edb5779e4816713872786410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205289924f7219047146dec42e2af76411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618ef0e8d2a49da36d0e9fecbdadb35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f794195657830c13d07e1fea02c1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fc996b6bf1f8318e9d62ffc9eac06f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a00df73de6dbbec22828090a11deb1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca814fb0dc97b0d03b79b276679bd7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d2b8d17b62f716644df82493bb6cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21411c6e1bb120f25770321e3f3421418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40520437014117fadc9eca8e732369419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333007c8482f35f6260237a90889c7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad560798df3226fc8417d3be487438e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feecd5cdd1332324884135c59e644c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d56266a986ad66669aaf7fc44a862423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a4030ee57318173a0d2c4cd7172e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddae4b8e3a3ad30745b5bae70b0eb50425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778831a35ccfc6b7dc78c81306e241426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4184fee773781504b2cb88933f5d05427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66654a1d321cc13eef4aebb8885974428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c64514ea3986a61f844dde4fdbc7cf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3058af1883763c4ee2052aa0feaae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6d1f6910cae820b5a9c8737cdd5cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafb5d7fbc709d72a346b13007f33ab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58c685b01e57b65ad1970d1707d95d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74addc172384572f5254751af3198e1c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498334b8d74e29a71cfdf87e468ab7d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54226e1f5dac19a577fd3828f18c04e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5311cd38a48574eb2e6faaf129524437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8e3002750bf04b4d719d69994db2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4b1ba4231917f70c56328bdb07768439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f0d910d80972a1646e133c70cd0083440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf4a26cfca0eed989ebd1edd8fea1a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef8767448a2168eb11465bd4d23743442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e480ba50085c5eebb13f7dee1483094443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafeb6c2ae9e05c2986fa4fab630a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13614aad90e43aef59af519060e47e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b41ac26d7e05ff32e202a99b8d139446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cdf484f4f6c7c53250cbc5b01c9f70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec606ffc4fcaef8c55129103e4e247d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa21ce16465230ea4f8c6a6a013e4b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ee04cfc6427928c62e5e116d5a646450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e62d4db2306a1ab56153af3c737f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30f34400adfb30c0847c6e7ea15a75452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081b46bb52f8fae9d339453d25e4faa453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87220211bf437250019aba15f3a1b661454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ba899b7f1404744a1741d17e3a2f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb263c9adaad37fc7adf9ad6fa99aaf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bddb15ed8cd6981a8ac404c8fc2770457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00e4916405eefc1422314e2626da65458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7436c27d6084bc0f287590a09cd051459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d098ef969560fab7ca55778ed169a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570806874b966a6ee025f55db4b7ae9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890232cda1e7cd92fe24f3764e8f1bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd83eaf5567f65faf9ca5bcc9ce7c9c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393703ec808b1dc2d47859e1130ed819464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3a6da07689322c29be1016300385465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b59054aaec167347003887b3c1f32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd89f091870e1f33936f8f068096c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b123f7470c77511847626582ac51bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d18c34b047720f904d988ebe04fe9e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0eea920745e08c51c313dce57a24470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079234385b6a693df3da2908a52fe26f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e016f0febef8a63b4ebe2c08f06138472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c399daad04baa740e95298f9f113134473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3fbdeb177c647b05ac5da38b0295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bdc673fc976c650625c89231ed7756475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e5768e0beab5500b3da53601eeca4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef91d7df15c3799a5af88e12e96405477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22efed1f0769aba56d03d26a2e55e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a816683db35ec10865856b468941b8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337918afe8a8e9b3f15610975105f52480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff650eec5b8311e3e6f4b97ad3a3025481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefc2266db6f6a81afeeb17415078db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3325e55ee76854b7fa9f5718479ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70497380bf9abb1c95be2f0a45601e6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6eb2b59fdd23103685eba90b6476f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f627c119ab2130d708264339ead483486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7706fc7b0484914b588b88f2302fe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2513ceac3ec40c5657b7d6600c13f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b886642846034b9fb67be90f8019518489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa4d9a0e64bb91b049214bf391af98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251526eca623b3943a2ac027b9e3e05491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a8482ca27e0a934175b9bff526d836492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaa043670e8b307a32924c763011dc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e938df072eb36735b67e55af950b7f2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810854f3be4ef00fc99403032dfccf9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263efab5a2363c235ddfc6be9c9294dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b37f0fd96720ecc7fb65cafc57ef5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2d22530a44da9b52a1d6c3f70df94498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a37156795c42c8e06182d3e33a2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a043d4ad7834b8161e44140062acb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14478dcf4170efbb9f6e367dc13ef4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3ab78b0eb4409412c15c40d95906f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d7cebc416337e33d60b130316dae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd037592e54041e115b6dab2e9c6f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae7087a8714491ee621865c7f3f92a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d85fea3e81c572e505fa655e3926e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9f591909d522461251fcddb59018f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c2d4f066805573c04eaa75e0be7fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7214d66707bffe39eb81c0163b105509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191002deae02b83074ff231ab12974cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed004112c50c506232b23792b6fed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a87da5017621a9bf363d232b31250512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f2b1af1f9debe2c9ff3fca0961c69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4aff0000881a098e67f8ca5497dff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddad130b056ee8a7af9ddbd69d48652515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b225191ec5b7177932f6ad266ff629516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76496e8cf8684dd1fbd7c894439a2f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1842db82a12001f45f600f471a5ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686151c82c7fb9a8fd542e5a44a94e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52c761a8a129c2ead8d174a7cda64c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05343fafc60450f9079d6a9d6d3cc7e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb9974718ca0d18e15ca1b8291b8c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b198fd6a42ccb63e7f2eaf837d8cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6f2a3bea71f66aa91b327f82e92c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c597f86b86d9a6d7fe1524040b205525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8516ec8a617301f8b23685c86ee59526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e19d6953c904102ca2d0e1406a0f9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306079a638f29868ac0abda8c120acb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236afcacfaa7fe3ad0c9410c111422b5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65dcfceb2af4d48d9d90f5f9eee644530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298dab55622047f444087e585816b66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f81d29a55b2e08b4d609f5162af415532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e51baa84d703273f87c821092e835533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d3efe80b291ed853bdc1882f2622534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aab9d60a46f5174ba6189b74517d362535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3b2f04ee01fd01a58a07f257767fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea65465d5bcb29a10c2e089cbee906537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd08c6bd3e19c7ce52f3815e0874828538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d87145da468ef6130a378a7f5390539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64498efe19785d52db51f6a6c4c411dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a1da7879de0091294322ac52e83f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b72bab00040d8e312d2ab57e44d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e49b55054d1d0b2aa56c022da90fd49543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe017e53ee1ce04d9173ceca50e555544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc1633836adc4f0968e107bb928438545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8d1b68344c3b62b0e72b74c880cd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee3bf5df9151ee1e18120c06a3cfb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf03d196daff4998174776d3040a913548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5d9721e746f8b0f03f40922fbbaa9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb253c2c6efb7ae0c066caac7ee555c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb018dd86f467d093fa41b496de74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3b6f48ece8b6bb8f93127520f100b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a4d7845260fe22e6062922d072d3d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49699da93da32d7f5019761740ecf9c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083607ae557a3aa3f5738c37a753691555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8440a1bf52a99c36bd9f503957b2d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33892760a3a4098b57e15900a4de1fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf562fd3ce5137c80f17908afdd6cc6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd019c684a0bb5b5b52aee9116f4de559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98128cd8b4dc199f0a32f82497e6723560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a964289c68fc1613ac18175e247e88c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae4b31d7858805c302f2a8e90495b1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde963324a0fa13b47cea7f10f563cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d2ba6647d2be6cbe49e6fbc0ee524564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd24ac53c58e905de7c817479fc8ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9991024297aa802124a73375e8dec70566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c5dd3e52768271d52a0dc8e8ddd0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a45ed73edfeb649718a54067aaa542568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68911229b0156ce333ff23377e6fbc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da244a38563bc39683b090137901689570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83382e2b62310c127e051fd700d3bf90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c413b3eb3404b09af0eb60a57c36c58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a3f3ac26e5c42fe4e1920aa3cdfb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4335e2ad8189c9972809a19802d4dde574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d5a5497d47b2a43b774843db7f6f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ef1ea4ab862a57bad8744dd40975e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053f2e68eda5f3258e0203db19145e1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e1703930e7b245d6670939a24e41578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b735debe70341e65eb9075a94a5f90579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce8f31da2611adde0782c8df393534580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0168075d22de375e3c00885296d8a7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22506de7ba6b68690c22913b96fc9f1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c77a0fd0e766a872f59d5ee96a981583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef42f06376e8e0f997c3d54866acd1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec410aa0a1062ca4f333a628727dd47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b2586f6fac0cc6d8fd8ed40d5c38b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421186dd9559ad430c647949c680adfa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108b02845578fb07b27c19c1604d319588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e775a8b038e5bba008b220de14efc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6379af82a74d8534879c02232944e8a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9283644ec15aafc77fdd85772271cc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5744610463b82bf9d72ab79094939592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632193b6bac885617d6eba6ba8cf8b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0c549860067fa0e8dc1c1d6b63062594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5ddd6cc6a8b6cdce3fa091d0f9205595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd4ac27cdb7b2f98b0143b5bb6162c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafedb7f5fa41ba5a31aa8ca89cdcfc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee5b756eb381a9ac702c1090107419598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b3ba2846a14f5793e2a42ba4d16bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b903f1753a3811f61897b4879ac3e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8f6f51fe44b55edb9198e6174d281601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21671ef4f3270995789567acdac3ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530294bc2c0ca97d90a6936ea0f239ce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ac5b5161a2f0b75bc7bf959612077604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82167864dabfa4eb4105cbdfcf74078f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3909132c8b8d6a009e16d309cf4f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb594d01e529597588b8416fb20fd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925c9807081dbbd2cfa0f9ca97dc721608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c137f785844a1e63678792ce292a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351abe54ad9f831cc81eee5caee1627610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa5969aaeebef90d2968b5ad4ab7a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3de42847bb02ea995dc5013c8eccc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdce9f3858ea5c02b1699bda3da07d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9139b065e48a548b9c07d1a70d3c189614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd654f031562dcf3a4601e4de61e8be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379ca3df24a1199e387d26059882893616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ce3c302f0233aff0d55243731d4a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256955510da6374ebc0559c7795dc958618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16323a3c4cac64cc46b9b8cef902a93c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe7f44e23969d15f5d64eb0b5af7c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e2350f58adb38bb70d74fe3fcfa87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ed4084a926c8017434d6c8a1a194a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9714f79404e44ee4e1e740cc68bdc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb6e9f14c96c3bde4af9091c845003624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bec55ad6b3bc82614bfc895ba41ec9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90407da33aecc7563ff147dfc3a4eb88626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511a0a141b615160cce33d2991de9f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc480e287b6fd3397103ee5a03a44c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3c89c80554f7e23b149a5512db628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8aee0428c70ad0a988aff6fe7e6c34630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6bd90e35f1480954d96933d781632631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee500141de13406d5b3ddc22116a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322ecaf5275f5050d75eac38d03dcd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb7192a5aff6905ef4dd7cac54b695634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ffd3c5e784cf54ec8ae3e67d2027635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd86328c4fd71b6b9e13b950a99ec94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac66027dfe0179c1377d4f628184a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197710d452f0909262c21bd36e740d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784484ee02546db78ddd5396d8f1caba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55b2ec62b20ab103650adf5d5f3611640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46621a135e60e7c71c4b156a4ea59e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e47cd6f34f5f385abc0e6066aca864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c73876f46202cfa6547195528208f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee9f2565665f9b5613a300042248c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b436ac6a40810e5fe0172315f4964645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ff121141f8d5d25a499f0e2c01fe0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f5c9aa6f32e97fb58850b3f75087a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d3a7a23af294aa20bd252804c30d6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1cca1ee7a797d896b88e3f136d650649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daa407beddf54cf9e734ac0396add0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3cdccf77150e7120e5d71b4f992cc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833324ee957a8aa74047029b0c12fc7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93065a9daefb1c8f452d168facf4f97b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d26ee063c7ba362fb27f8c27b4cb4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecb101bda6e6bffd946c2bc894608655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66202fc5364878199d520d65106a27f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f87b44a0289ea174add5b87191cccb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0d74afe1d4ffe344aefd572468f8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2248613fd0aa586fc9708c972acf51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8006060f1ef1cddde696ffe4012206a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a3fda4d171441600411b48987a808661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28178c7c70e3576e196f1725ab8c95f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b13b2914fafaa3d4445d3ed3fd11c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f4624b506f55517fb092525fb3273664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697d622ad1e7b0901549b5ee9fd896d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616bef901f4ecf54f667005bee844f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a4ae70fa473a4c503ff256a08fdf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69948cad49fcb17256e5bdd6a71e3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f82664ac97b7705c12299d926de2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996338c187f6ae168b7895b76d64fae0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61be4d5770c132479389cb2fcaeb5a8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad6ce70d62a27696cecacac4f5f534672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3a6047ec4b6bb64a3f68509f4e380673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bb34ccedf841ec132730dfb794c3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c480fb7e5368b399d33ec68db855676675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe09ab3dab81a4d448679a45e3d64d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6906fb3a8e145d5b1237b546742f68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030971d2d0e04a7b2c0f660aa103697678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf0f88207355048c1d7d6896f7b613679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070899bf6b9c9926612179e81c2fd4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b601816fa7ff6b18459f06d35a812c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9a890b08e6ae1205d4317e234d9b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d68d578894db57c997a408d2c32bdb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0a451e62931ab7306fd0f833c3713684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebd37835b873b343d9fabf2567af05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656249494093c80ce0d56652692b228686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e449afe70ae3473cab474a5f48ba3b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960dc5919aa7d26816be1f518d3d79b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738b2988df3281c5983a33a4ac6c4fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8e6ea4f2037bb1719effb16203e7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27817e8246458064ae263c62ecbb40691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2171e2c2186208a67c40314305dac13692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a2bfb45a9aaad92a823be85523a84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579f16433a9e8e8ee933da825adbe2f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f53bd5c4c1278a68eeb376057fc624695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1d4b6da961cfe46bbec96792a1639696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb366cb246806b18df4334494375145e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e1c8907c29c300acb35a8a9767e92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c356d53f3bf06361b2d0a804e48a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20765b5dd382a806a6f2417aefc57c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ea2a44bf66af6daa64c948ef3d6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28f81625e8c7bdfc99388ed65a8a6b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e05e34a5b4b249cb33fa3ade9d348703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a7b1df7a31feeac7feaabde670aaa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71116aa3e3c520510ae969a1a1e576a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05864dc15a44fc2bf7903edb322ed20b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fc43b4c67c53c549c5c4a1ff4fd81707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9518c9084842d78d40a3728325d5a48708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b007da6e4062a08b6c6b4848e11b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca4f7bc13d47ab24f30ec6220159dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a5c49edf4850f9b98c74f9cdadbd6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d40e719df9127b2bd06db46e10a826712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c198e54a45e8aeb99800ed2fd4b9c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c771beaa5fbbe612ef357389ecd4a0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbf465ea187bfaa7fc7a5a197412a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d32ad09406d0378813e9d4adcb79e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14019cc9c2b8913c5687ff835f8cafc9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83340e2d61a5082c3fcbb4501c93d5c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd582ce204edb6b0a188aaa490efb558719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f5d5f7a0c423ddf7a69c076ddb46e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832533fffe2e2508971a7e2803959b5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f29ef4b8dba0380ec892f01ce7072b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d41697a026d9da3da5c117ba82493723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bca6cde6a0e6dd3aefd41adc23a01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79bb573c4bff64f2d59504a26bc411725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a32d99fda38fbfde5e2ac1446af3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7cdf6388ed4e495c02c3ed1a5420727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae328e2590bb1e20c89fadea96603c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7270dcafe84b993971fa6d58a88b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6efb78930e6b215dea076427a227a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe2d5e9d8532bb41d1471bdcee4ff5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6e1977fb35fef75f4281f3024e5f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde77d780d36e1283ef90122d66758d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bebfa7a7b64a7603fd443f9284b629734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7db4e27e1e4d803679e335f3ff61735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d76714bd9ce1901f6c84708a80d61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50246cf6e24d99f758e2109a3992ad737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5eec858d45fc8a0453ed12bfcf57738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f9f8dd227fd862c84b2fc5f14e15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf8e08d441c25d5579154a824503b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98831e263e12cf97a062e5b6802f67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da247fde34f7aa37f5a3620262a2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616f0237481bcbc059e33ed7c878cf1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bceb9ebad2176c5fa12d9199c2a57c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8959601bfc131e5e6b36d7ccb5782745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef5a921025f22bd100a721613f0d7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303bb851a72459809dfd15671abc121747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb27bb4fe908348fdde6bc76b0138d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a45e923d6d57450a48bb623a991ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda4a8b12a7fc033ba963af093e4a7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac90b1db8864ed92454861d67fef68a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85217e011575758eb9d5d44cba05d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12798b812c2f402615beaf264d996a87753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1596d79e1af81844672e135d005057754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb5b2f12f07be9373de1dd4075ed20755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ed843bb1e6ac1db2ceeb1fefc97eb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3517b9064e3ad7ca095e35e5954a8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b7256426bec268c131daf551fffe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681d3ac36e49e9e1a73803c0ec6ace9759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ef70fd9d67cbe8a18101e5cba222d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25bdcb2a6ae5a5c92954fba51ed604761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd8f58c894da93eb1650d5345b68f0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c015030ae1b52cc02960a899445d6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f6d574d189fedbd1e1c243bd872a09764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e95429c9379b722d38d3f8d96c5afd765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6011ce8ca9844961f303a63d4040d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef2e02656464e1fd45137c83ed99e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019453916b3f02219289c6a0c642cb97768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd909cd0c36e8e255fa48fd99dc5b9a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cc1fad8c7ba88c026e6b493a3d177770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcb4c1a367f0cb7b7049dc2dceaf19771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41004470a62bc862f346efc7df98fcea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb07297cebcadf11ab813f04df86ff773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f9a97c5358608a38c354c15858bfd774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aee8d1398ad6e936f9f0b21f3b838e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc26624181c3f10531cdd38821aa63776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad31d0df926b889f27f032d6a584ee4777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421bce118c0529ed9a15c5f0decdb1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b218f5da0b1e5311918ea6779872f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1751c021f22344db6d8e13c15b0353780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb45d588ebb6f37ae9c03b215caf10781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d53ae3455ecb7a17ac7e84604177d8782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365526bb8f224805e5d7e270f182405783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68dbbf29510efab58777c3d3a79f17784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9320cc025ab8cff6c689b5998cedfb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7a199bbb4e1792f0713e4c91a467a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea9ecc888b66815739bb65880ac8d4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bf184017438aafe83c3629d67a5cf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d4750a5c7ce0ca6455d5ab6707b02789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dda5c54a29c6a681d6d1cec69e8aa2790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae0e4a8721d52c9bc68bc148415098791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e55f62cf3136e6bc05f7ec843ab6c792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022dac0f20b646c2393308c0b8272b1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e714799614abadba8cbe9b081a7d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371a7505841751bcfb98efc68f811e4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cad8a9fac0ebf788d2477c8f1ab3c8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1974ed514099c82df1fd7f81401ae1e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12854fbd7a6280432c1c4e19d34675798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818004627bc9d1e8dffe4f29e6d848f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223130e537a5e49255362e567ac705800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a4647f4fbf8ef2be6175b6385f581801.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5390d46c570f13b18276b9dfc9f6d251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7d857d2aef615b92701c2b5638b282.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec6ee66635b708f75bdadbbdfae8bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afff96e605a86e513d677c40bb91a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80c3c18dccbd6155d2d9805e515a125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37c2ee36999e0d10d31fa62c2ff5ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed8d858136a3d25b5fc6d5cd7999cb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0aa7d2fbf5b712061e655a91e24088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4274763cf600b69b7d67f006469369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d038dfec518c00d080d583d1f47f85110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a3e9a2cb8d3ad03a612a743f95e0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850e803636375992dc2beb1f5f16ba712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7802902735375d2de8b23da68c8ab313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7616b2723bd139089f9b63ddfdc35c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38d8515466b211927e75fc1c363c8d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08d22c2dbf83d46c104b27d31aa48216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca27338c27ea35093fcfbedf7169a5317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a53a4c32061809befbe67d21f7a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d18a945f4c34efe45de4ab04ee9f3f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ba4f7dfa50df3a0e75a1fac57dd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241e5baf91e51f769ff820d77d7878c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47d2185454075dda33ee42590446fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cffe537e62f13f78271cfd04e845923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e1dea5d9d603bb8b38d5390b2a04324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5ace645c0339eba4866db4faea8a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e3c13793b5b4fe626db05fa6fe66f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c5cfc9d38cc3cfbf35e2dfc71ef8827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad51bab03026d8522ee8a904110c2a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c6dc1eb918212cf1aa3ed6d0f2a03329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940c1fa1cb6fbc76e93aa437e30f67b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73aaefefdef6bbc21e7174eb50b60031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676315be3aaffa47d1c44f3359cc99d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5873b237f1fe336a6dee4a32f35df5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138debc906a1d7118812a75a7b3fb2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e21c5ab0e7292f310d2b2c046bb8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea128c903ab1a59a0d18cb05a5de231f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401793ac188ee175fbb43bb08b73d27937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35f0632834e63779982a8873413d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b60740dff6be6107c44c72d80343539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c608fd73714af543bcb96c71a18340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163b994634ada074ce43e8cb1608cf641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc7fd0be824b9a87bc44bfea66a9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b501c7ae1dc09ee0f3353b6c5b4fef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793ab47ea4d8ca42b0ecdecf3d9022944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf61381bbe3128784edbfe5c566906845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d324b4ee1db2022f87d5870ad2e0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c225e4a94073ca3d741bc3756b10947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6aefe5618ffd849b8a3a0f75065a748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e006080f1da9e7ad0db4963bad303749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721cded554de62b9fc8f75b52b69c2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc2d3705339423db403f26ada51d0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decafe3e608943a50e954d91a7e1737b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbebaa91d7f2fe707842474b834495a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43c344e6678d1d1cc0f6f9cf30454454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed3d71b56ed99d9739bba26731eb7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bc9e62c5286077d1dbbf29bbf3c8156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aaa91ddba55b6ed92b2932f320bb657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697899bba942f50a2534f45c37f274758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d580ce960fd46f2b60d84ca80f06f7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aae43ddae92911d1976bad373d47d760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552b0df0352b8d2d37f3866e0fe99be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589df67993dc5eb08efe7be223ec589662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f363458d944db3f21fe4fc6bc07a1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618cd22ea7f31a37c9738c7b49e0be264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8b1a444b583d1b2e4684c20402ace65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac9232b2abb9ef574e3ce0910a5c0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ffbe28ca366fac68ecb7856730c3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbbc70acf323bef97ff3f53ebfc6b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a6b3f75c30e1e1ea591cfbc02328c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a7d41b397e32f9c07b7b20f10960470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c06e1f36089cc027ce8f6b2b3251371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d365f7c28c7713430843b948aac1d5c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcc967b7484f2cc2d7e5da17c98f3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f939df565d4173df947fac24377b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ea4d4a1862579f5025be5054b948875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b7b9217b076e3d9d840a302b9a5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfadeddc4708ae061768c57e1f4ed277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bdf410424056c6f7baccf9c0b727878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcda94d19df7ab1d51d4253246865479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee5ca89e3a5538465780a18d71842080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4040032ba55729fd2eb50a03844f4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f1183f15fdf1bb65fd88816c3ad4982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540006572f0abc455ce2a41784b070183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d68f58b78f4b9a2e327027e492c13584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff72cea98f33c7f9d9114c34d115b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc63b07dabcc21502a7ad35e73470d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc30a0e4fc869a5b6e42635b073359687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86a560b2d5eb66a0d2950ee027c30488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641a228a75a51e1687ecd01ffa8977289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4d92af688b7df72d43595ab6b02c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a35c2a62cfb22e1e626d0f9d935f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af99f49a5c18344cd4061aaa123cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d57dc740123f7c8bb11fed72f91b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7648a70d62a129c6863b84668ccdeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d6a1c0dab38d6def73400f26f8e2395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb468502372401511210671694545f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc11a69c9c70d68cff1163301f8ba8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd855b2cb5e2684f7838f90fb4d51998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0cc9b826b7e2cb19c921f03bd521199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bf611232366d41b07e26eb1531d1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8de7de57db40c981fae0447098d13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0f784f26dbd8c91d07f6454435f47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2b47ebe14f17f7e1f2cfe2ff555fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5a099cd08006439e44c434f9ac4ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b14e7056b05ec5e65476aa348f5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa8b6f1b7b18eb84ca56dfa0f998a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0c58c9b287527b52d6566c2051c99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851d846ac0fda2857071c4ef7f9dc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4619767648c6c3361a27ac6e9a1da4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac203bd2fb8556725394c6c38603068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f24854a7c842c2c1afb67c4a9f59c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c35c8561bd34d958b7fec659305c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564f9597807117dbb6afa24451fb887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9ff083d4080457917ebf7dc3b29b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6039d05f1a4be050059c7cf66b103beb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc73b741c6df5f68f88da0ef7439d97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e46e76eab50cd56a7bba58f607f36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dea2d1bceab9f60db8ee113b3417e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4ec21319e46597e7159599131f91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a420c4ccabad8c7e0a140e130c5bb3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae36d6ee9d209d1b0596510ad21621121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cee4230002298de73ec87b4bab80c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913462c5411f61a1c4803be5f0560a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caeba6a43fd5de3865ed06fa462d48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39def83397670b7c1b00c68c2b0158a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581deb645384f067cf67d0c6288b9a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b276735f1e688a83e3fe578599c65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb1de131a4d19978bab29f59c1fbbe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de8f80c5878cc098530f1249d9368129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796c9623eabdb76e9ed04e9570e381b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0a8d8211f11e6aa606245c1be682c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fd77b3a73d7387405592e387b379c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4a7e802f6ebd55380697d56195f8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d866e61b5e0e77e0016875fe7605a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd1426726a7a2143717d8436bbab49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15003f0942053870943e82ed11326361136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de1a10bacd33f062da6a9aa602e7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90405990b3005f33f1fe8b5c78301e00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceddc85c498d5c561f24e98bce27e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2bd0112f4a251146a9e8df45d6c79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da141b9472c07eb01f04a3c7b1b479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093945de22c9112690325735ddc9ef1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a87bfe4e77fa298fb2030c0d0a809143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a83e49341bc3e68d398cd610c3525c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db023c722e8800a291aa35fd3f433d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63308bbad214230b550cf002e1003c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a9fb2f2b929013f019b84a12588c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c649f6f36158405d345d155296b203148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332288b9d30e7cc9d9fe99dcdd3b040149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e405cd99c16d5688408e2a300160ac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac2ec061e509aed34c76f845cc6817151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862bd9fdd1529f85bfc7fa1624885a0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70103b0f09ffd0ed369e0525eca0f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dafecb4996a32629b5dccdca504ae1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb21bdb0629cd12d5dc6efd94ad4a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e4e8f0152c9875993aa661fea400d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e23f2018c0f3afafb958072f98333157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2300dff2591480e9390de5bbc57abb33158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5c2d0896ac6151cef642ebd837d3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04969cd17c4a29b9999cb52fded7829160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b063763be5fbb01a531db9b55683161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90c154b42bc59b1b7b9b35ff46c342162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dec6997e48a49420a72562cf6f726a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c1ace71f8a310c11fc5bb087fb91b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5f84a8b2d2b6ed3f2437fb1ed899f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258cd1346a80b82a99b843d0992575f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc001e01e427a0292b03874990060da8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba67ff68bd12e57e5493a202babb77b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f4ae9037266f79efcc6ae45eb3878169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a88d8f852cc1de5694f157dade7fcd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702cbcff293b0f2a3037580f3a55b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe63ca377200716bfc726371d434123172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c203c3e3073859f60319a7a452d6539173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed903c0a82e5cfebe8400a500cb54c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de1f75165d169174622b8192606c1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc952a3dc4bc7992f4bf3a1b9218e05a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c17bd73deed2dba8091fd3a86bdd7f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89326a1aaac203f17fcd33461dfea3eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ebef4f1c212706530e6d7a2f97a0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67761af867e4eb03de43dc3b4c0c72c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3af03c32b033fc755eff5fb7aad873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033046cd7e2fd81ab6d85e4a79edb4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ee752789fe13d13b320ce43778fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2460af71d0d20d8f50525b18376e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b96902e490d356e897c914636be584185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc12c8d91f4d1c2164a201bd35872a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da352b730829f616f05072138042bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6902434b20a5067d84437d31e625b9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5260138a61c478b6ed4853345ced9a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3f07336058a3d19be206821ef9a47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f41408594e0987398dd705b4bc3869191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07836aef159da4f6d7d1af91eb943555192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2c654fac6075c6e60bb966e61243193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe755f5c4ea2046568c3c0e11c48da5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f5fe81da3a20d9b47d45d74bfc597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e479172d6df63112075423118e4fc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8e73e24a41e36b2012cd37605d208197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45e2939a0f62f803d9374248a4d80a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359778ef74a2509099bccd015fcfde5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6749746f429df3c611f8474484d1573200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae19c9e50dd8df35b3c7f2894daf66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966c6bc83554ceb6f0e645b027c4e56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b879bab8c666f045065e44071d428f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8492c8e6e53b45bc95cbbd2b2a107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b154ceee93dc1d17ed2ef977541b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5647e256d50c8d345819529304c6f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ea11c1a7936c770c2c82db84043dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233aca2e3eff041e268df2662e7a625208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5c040209592ab7862aa9d5a05e6af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f86fb3f9915b4d593d64801e223643210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a9f556809517c446d742fae81a00211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881428ebae7ae915533da4f94131fb82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e63a41ee1d4d8220959cf6b5cf3390213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42ab53979ec78479d878af0ffcb578214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a1cb661d2d8b2417b006c9ade4fc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639786757a0993f9f3b4a490b7e873b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5801a97cc775937928e5790af0bc1bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742538784cf6893fb554fe16c7296ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5703569cc29ce57b5c916286319d716219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9d3b82112ab15de6f38ec142b5184220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc86676f0f3245931c0db4b5174b5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d744cc0409771c5de4e31bd154028d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6bcd9c9b61d2272c19d186d2724fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357194438e1c1800d37e0e5907c911a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538da460e2e4becaaafe78dc396ba99225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a27d14714f8ba25d88bac8ff3a625226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7a67ce1c89d07591d04ef55d93594227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c821f7232564a2b36fb779336f55eea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff60d42bf317d2973ef805237846cbc6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f22145d9cc350b5438043541d92c8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f816570c6a68682935e6dcecccfd39b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01fd65837fa0b67e8ff39658fddea97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8dca7fb1c42b4b2a479806e62cd7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20bc5bf96fd12aad7120592fe52670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99710ef43dcda1e1bae4fa58a978d4f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944570fe755286b83dcd421bfb3aaa3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e8da2051fdf1f40681b41c49e677f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68a1d9eceed95effcd22c7495246b2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707e66552331e0c90bfa3fdca729f42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a4066f951bb4b4fc6bd77081539b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e26f48d9af952927684bea7b03027241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372611e593e81ae82743e3bae420592d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd24276e09559fcb026acb6b90fe8d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a36045ba584945741a2acabd4df73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849954244617f1c8771d0f5ab8becc9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4091a282d4a19d029a03d166b9c25e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2ecb2d5d7fbf9f9e9a647ec60fa46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37184b7a104832d453a154f1396c8d94248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d295fa38383121850fe2ddcea4fa72249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a988bceff83628465b6191d9d23ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174298bb6cec8a8047f3ffd91e4808e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf006d11d629b1bb07c897f2505c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833722056be249136febb976ea82c24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6e2ec063b0e6a0714ee8d1bf680e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56694025b753ba89232757324a5a96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50600f343be1c7d60ba55bd60a862a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635fbcb4d1fefc457722e80b2a3d2ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f8fd6c833e65cf40f68e689ded18f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593ea04ebf1a677573facb20bfffeb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d7ce9c70443169ed31181515da40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ba805dbf976b61a01e20bf1a38c82261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4fde3557234ac8306a69f2a8d2ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6192875dfe7d2a5a191a5e7d3431263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd58cd9f559db46abb248b9e264e617264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b675687d299b1dd243a0975c6f628d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0c15f50a1ace70db3b36be439f539266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc06ce20ffaae48ff1139a77c45d79267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1478af8f8c555330a43715a5deab0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8789c74211116e150b3b560ee497393269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545843a736b4d396518bc9ff994f7025270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e176e189ad7f4421860a77f6c78ba3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff5282e4457b78c6a99058407bb7ac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574f40d4196c24d9ec7668dd1c605f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd84bb7195f0972aaaa816bbecfc19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b453bf8e8d7e481dccc4185405af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479728c4d34ee2be696743af58884e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745627e61eed08f7f5e858fa09e35d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c63a5fc406cb1d358ede11bc1b7f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6a9c31c8373fc726295aa958b1c34279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4c25f9d84a5f4f4f5d1e5a76409c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ca84fe3b194cf8578695c1229a845281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582842fc824211c9cac8649a43a30b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a150981f1bb52e27a9056fa900227283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebc7d69c88c00616208947125db829284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdbeccb1b9d0ffe354c0ef512a425f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e28e84ff09e1cf16088c24bb25ad50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d641def107c7608f2b157a3f491cc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c5dba1c7c7eb69caa276c7b9b925f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d0a6c59f4a526700fec058094bd2f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a553c47e4d7158e3ee0ec7a4085f16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13ae89157b695e6dc07c74e34253ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b9a89b1563d6f3f6f85b2455c5cc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5af750a56a36b4f851c69378d3c79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f453d8be6bc0a51991134b0585ce6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fb1b6a784237245b92e00612ca270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcf3792c09b33154465442801b4238296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc396010ddfff41b36e3aedc088affa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427db0390751c18c47a306436f16dd87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091c4c58819fba06279866599df80c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c115eb5520f4ba96e42af99d99ff9ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de689e8d1e08b4cd05d44529116bbed9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6836d016a03b60c76289a4dae378e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b6a72908f1baef9e9f3db68c5ea8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c9ccd9dc885d1620f2af626038960304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8595a08d3b72c6fd029642037f5ddf22305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d2abb0a371cbbed39ecc7c75cfd0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252709ef41f57d0fd666663feac0c738307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d51c5315c9cade2ad6541d4f3a0e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6040bd76b934f121b6630b2eb19cf3b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea5f5c5df2900492212cfc3ef745bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb8ee82da0c201f3fe3bf4735d887f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e563c6fad716f3c5e1e3ede06d87f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4996705273c98460f195f8e4ea7008313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efeaa363fd9ae02404d43863717be1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc8e4198628eb2235e29b10e77f6b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8932ee1f6d9f845e5166ce96ba5714316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b26aa9346fbe283efaada233a1a71317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad17b537f3be94b3cdfb0f4ad4fa0f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ddd6fbfa1df982b6c6619b5c2ca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7457bf0a6fdef2e87cc7e670b0ca4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071984409f9e229cfe0e0b5853c8ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b33ca93f97fbf786f39c7af727594322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e802555928a33073ed8802c73348e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802313de2e1734245df5da5790910b11324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd245ff8f6b98c9b55ad480eaa15d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ed9023dafa13e17fff193164e5db1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f354954ccfe63436c028d5e87a4805327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfe942d8a44ad678aa6416f1734f3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763f4314d26f4bb2576c8b186327c63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e80baf20ad27fc7214b9258b562644330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a5ef5f59c5e3b0f5308da1f09e587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ad7e00401dc650e4ccb05a0c4ef56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaf9c7392185e5d49e7d23a811a0b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0dc22b8621d23b38991e38521dd8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2145b293734738561b5aaa9bf23af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7b405059268d8f9949e2d931d1a77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8641a6ca25cd52a937a7fc9305367337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef1f622399d618fb3d6512b5e571db338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48775abff72dff1848204cbe95ebc2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebb2a1722e7dc51f3e2882688f3b89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b409c2046447304e21ff145ae7d79b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe894bfad930ba0c7195a66da6d74f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8d55bdb5aab8ff242bf78c654f01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65712792b6f4412f79e49377081ffe65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aff21ba3e1363b145a85b8f5a385e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78182eb35f00d4e6ad101d84c42792b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf01ab121082e18262fd8c7fe5d1d89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6ac979341d99f24c94fd11d2c7738348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4f005593baf184c4045995455566d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c57c0cc03569844955734fd964ef2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadd75d2128c1b1d8d1e2fe5507e061351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6251841729d2682c59d10a63bdf9c1e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be92da4f30f124cb84c72b2838a3629353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c90b6bec52a282770ec81c06a5d23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d3945f7db7d56fbf3a6fe4c69a2c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48f8151f2ed5594ca495d2aa703ac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bad9dce0d9c6e11b2a26962cf1b9e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d8c9d1509943dc1d90bbf41255bf34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f18d8ef5e4dfcfc1d01dca3f390a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f408bd9c37d943a1c95b0fdcb76216360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a660812669331138d9eae2f52619361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc9e04f7f62a8b003c8414333ebde7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750041596178b6a5bae4b7d63ecea3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2d2bac8c547ed956d51094eda7722364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0caf108eb329c083db9abc1f3056c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f54deb04f514a8a34a2d786a10856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d725b0aaba550f45ef8bbe0cbe29bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f7ade4d4b335e25c73a75c5f8117368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73699dc8905ecabf047423688abbf04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07239e0fb227a4df299e3e9adde76d44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793b2c9f7cbbf563469f9f852df5439371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352839a413e16aa8bc8ed3fde01bd5b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bf249f88d7b1431fd8e539baac1da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bffee3abb440d4f4d3514873a6fee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35982bb490d9f693788f9d5fea4f9c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf095076a71f183d7bd0a5860cd3d6c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7ca33275b690086124948b2f1ba8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76be99d46670b2bc6ab4c0b2d36a3b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504aadef5c27b2bbc90bc3ff291d60b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4856c0ff66fa3a39157c249dee603a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eddeb6f4826377312a197b566c710b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab513eba93f7315c263ae81e06e4121382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac439a85c89eefb4983f0542b154ee9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc91db9070d8e4ad3cf137ffbbb034a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890334f6f7f9b8af5b913cf9f30b7af8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5388c9970a639ec42b6311cad09ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde016a026f92e150b3aa80233ce808d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f135715418b4150327fdddc190ece64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c387789a21144253b5b1815996876389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924b072c73a29b234cd2196a1174152390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972075645f96276d9eaf94d7b33fa940391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf412c33d04c4cefed75e05ebd9dd0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2380be2fb56cff4f0464cecc2122316393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9970b21475437e4b00bfcd51e177815394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a801fca5c283762478238b3e338f816395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad76570a88d7ee0957189f4f08054b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b0d9ab520158c675689e5338caa5b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58edf649d3ecbc13d2787bb5c68eddb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21afa872913b02b606768fcfeeea16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4114d674597d603b310503536dc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e318d232faa1c6873cdf0fcc053151401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74418a221f44845423338cfb223b034d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64ef93e378c3a0b510c09e11b44e29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae96b5f144b6e083d03869d0265d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8e256b7932ce22ae66675b4288c6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136d6c2c8e7b8cc54a2906b0ee6370f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f368fb05cb755507f02d38031dbfc78407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be46ad3215b85641675a8e2638fd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8412008e38852aa5e4dd777df66b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe6cce40a4c19d67866478acd4a601410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3fd0e64c8a6236a47e8f50f891cb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54457cf22d90d15199d836fdc9df58f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ec273fd2040c189af47b2eb7f4b7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99602dc6f944dab16e5f5ec31eb85af414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15912664d31d7355372303573ad795b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf4c74acd749dede9a5db9ea3b5d6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d134d5d72c3a64f1eab763f6c4c0c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465a5efd0bffa6c63d36d56d918be3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c648e46e80aadcd74e6fcdacb71d3b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcafb3846cca422c1f0d206cacd1623420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71dcc441ceeb83a05ac2840cfe64e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc329ef573f3a16b0058173bc12cfdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a0bcdc31bc6f7851719e2d508b921423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11ca261874129b5a3d74ba0a06c4df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b64077c7725bfe8b5e59686c5dbeb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b483de5b45b2ecc978c26373e4a49f5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8070a2ca0de4a62b4665e48aec7f34427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c0adc441f7565bfc55d106453aac6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed092b0d474600fdf93e07bae9a6250429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d5c36bf22c9767efb2957646140be430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94477b3ff4507650975202feefce563431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157abbcbb2b8f15e0f0cd043d9f9ddf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2457b9a742044f65f1218caf4b5074c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910718f89c5fb228baa20405580d60e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d11a59ef33db754397d84647f40550435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72848bfe9e0557f187c4b5b55803e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233b6ff4ccf8fdb6c465943ca3292a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081f9df906e8e55bcf6856c89618e06438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc7391d03ff2b3b018bca8c6152fdc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66c3894dd9fce965429da22086cf45440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90065d73323d8006a486b367bec095ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11730f16e726f4fc4fdb9ccae33abca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ab68ee8337f7d7e63546babbb291c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5028d45cbcd7e1b202c5964266f8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4ae23b0faecb6e20c9bb39641b142445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb8420adfcf433e29f538409b33a15e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b081851b0c0dbd9969b20ecfc5ff8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162e22e043db760c2470e6fc0cc8671448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb33190ee20b410c4998fe3c391f57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2998e9892d857e9ef5f5cacbc5d609d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1d4dcdfcc7a79e1b10878d2a76e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4978aac8e5144e88c1de5ea3955a2c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2a3bd1ec38bd3eccf6e802bba221c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7782b5dd1d68d8a0d3a7c640c8d8e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209f9fdb410f89f4c1dcc48f188ff33455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf516699e8133277b23899eb92e3c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1988ec0df4aa32bde53f723db8d7b41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fd6a576beaeb69fc4422b80c3d9bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3625dfb81f05661e48dda419198d5f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4fe9e17a4994009552283222518f7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3594aa7ce436ea5bb89e68a626ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf1424600a0dde93da8dbcbae8deeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576563740e23ca5f76f814816503671463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964308eea36b5aa720b3d4ade256d9b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcabede1c3f167eb0f5daf904e55ad5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe47b7559d6c4e04f37510f58dbcc8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc69ef487986014ad1ca889335ef1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ff0bebbcc8c3ed08305fcf7d19302468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9a1d72b421abc9c94830a7abffd9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75130107e8784a15980bb177d7166c7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb489aa4c9fbe81d252dba47b8e40a54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88f29f97cb5b132f5e37d420aa02a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a1cc97dd22c176bf1895706e92eb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ccf059f10d3a9a934d56d98b2c815474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f173d53e595b4a238d37745431f85f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaef11769f99900309b28865859c4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49c10412a783e0cfc730f79f050372477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b703c5862e7871b929e9b2583e4e97e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1380339d66c55d31def087ef35bd51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a79eca03fa3b71ecbb276e1d51b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef0cdb145916eeea948975aed931ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435378e0b0d5f2536f924e7a0fd2cbd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a2d974d8890232f434a2746b5a5e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b340dbfd4c147ef4196a59c5f4fe6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be30e5f724df1d0fdace68971cb207c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6154de15db4d910b2e665179b9a7ff2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde27802d22f1ed74c3a94d6ee54d88d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a474bdfc67584cd06630c988e2ebaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7779915890dec7f3fde569a995d5c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc2b3b0d33265b5010e2e92c00fc3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a045207a18b1d89eeacb6685713f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c947e34cace42aaf2510ffa7180d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c35e6c7d1dbee245f96ffbe416781a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7e321d115140176529f273e04fbac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09278db8fd8a16a6b5aeb57d05f52164495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6cbfaf5dec81c7d4236b1a3fbc6d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6587990d5d2814d0a068afa19d5d812497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac3a6664da3b2cf2652221be31b5d0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554bcc5e22832f03fae496b36ccf54499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ebb6e5f204a6dfee3f7883354d25c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c1e5ea7d51140ba6b5683cca0f744501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d34292d108bb515ec3fadbe633aa9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fa9ee6db046c2b14a0410d89e5988503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca8afa1a7b8853b01cb3ed2e0c28df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e870af9e8853e86d57c6cba2151b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e104d6de37aa023085f3b236692979506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160ecfbde6a08b06a49f95eef78f4f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220e07d01f5b1bcba4aa2e402079f03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9f48d10d9c4de03f6290c290d994d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058172777d33a42c14c793e36fecb6b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d5f57b578fb6afc5a9811f6bf390511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c96fe518eb1034bca9f214b41dac6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019385776164d0f28645ea03d64f2967513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c16932c37cf4f019ff65c86f3abf0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae1ee1da009c7fcb2783bfb5fb4adc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbbeb34b3434b0dd7207e041c81d8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab96fc36d2b5b129c8a3beb39b8f53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13c1f54ace8961dbfc4cf5ec0f0e83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188136edf74b2aafa2a34bc7d0896af3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6acf567cac0910dd10aaf55948279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf3279799b150fe6f1012821903ff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04ddb579028586c0f218a6ec6e5ab0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334cd074fdb93cee7649506f5c6962d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e2b0488f93740e907968a2e56963524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0272ceb676a0a96133523f1029cb7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e820bf6243e6bb55938c3e279047a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57a7fd24a267b666f9cd70e15c06ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51b3ffdb65c4add7ff44f4b0781ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa832cc0cd25e97f91b38c2cc1e82930529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16025acb17fc0ffd153b91fa8ba9e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f0c75727cd994b7cfa26787c77797531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc358e639084cfba7660da23fac848532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215800166f07ad90f8fd70aba498806e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869e778647baf1c7b7f692ca0e0202f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176943c32d9b11aae665f29c3c37fe1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1f5960016ca1e35367e77bb78fd15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b3053deccc5addbd2e4390abc8f1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4e28439221d6ceffbfbefdad6a88c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cc93e095cd7b0b533292a0e44acd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d20d0049aaad22931ab214562f3b3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66c79197ca89dbc66adedc677d37ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab831e0f7f4750cbaa162c894a0f1983542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43b32b7ebabdcb34729d917cc87066543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70ef1f59ca914c14df1fed575b59b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2c292bcba5a93f6b4f13c115732ab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee605c66ac2cbb8219e915515b9ed310546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c1b9aa1fd62ded709d9f1beb8994c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f017df6bc5df9a2ab049e2471fa78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3924f12f68aea59f88f80ae3391a87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fac6ef9bd4be0081c13f0bd35d2d65550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd00258f2c9cfbd3388293a62a4eea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c3d5d5e98ae44afb1bbe2f973385552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf6674908b95e86fb6fb898296d798553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df76072d2327ac5c02ef7bc0e2a17b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63d956572df17b4df418b264c2ef27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0025b3319ab3b5d6a1d288d713f46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b5f657f0dfb46ce84d8481338ad7f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb180d5646b4674ca6b000bb45c122558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b185826b2476fa92764909dc032a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3839950a0fb9b6148fc47ed94dac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850de90d7a34737af207e4ecde6613d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5932d72ad0dd5c405f30716ff0e5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18914807d1ccd0c9287545059b82b254563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13284f07002803ab810b1889f761f157564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de1b3685c37d4f735e6294ab5df1ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379f6562623ee40d991c43c53d50c2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82027f11813b54e9b93112650b56d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838172256cf3ea65870f3c42c50579e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3bccbfd16318f413d98211a69f489569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c54618504010e681fa0f3371d3baf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863b5bceb6762a6cfada7d0f132fccb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3f66429116930b081ebf81e018da572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cee1925e4834dcc78c47a4eccb2b0a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91f8b2249629eb29f08cb45a2890e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5861e0bbec86ac6b5aa8522d8e336575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e6bc4f57249962d655455a7f0d239576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8755b93f9dd37136146f78f96226b2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab1ed02804afbb9a807c6585a8d751578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158fca8297b4fbb21a0273d99cfbc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f04276491b7fef88cb0f7598963477580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79d7c8796bc09a559c7d040c989f6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f05e049c2ab538ed3b7b7aa32c90582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6142c3054a25dac16d7fb8d5a92bbb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ddca8c67af11aaf3e9662dd81df0b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71bbbc60ae1f136956a03dfaca7b5ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b8520e9eaf01af33c149943c0da5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e6b16a3f03c09a77a79cc8ead8b2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb30cf4a3f36cf12936cece78bf0f5b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2723856fe94c063b7fb9490e43502e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b9346aa83ea39fdecd43e71f4ec10590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee888eba66d7cc088eb43c6dba89c4d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d1e58f7bcca32db8ab3a6a36e53ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2c437679a356f55b6bfd024ee8a4e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f7c4241344eb8e399d2e19c259a98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c739b1624771d1b7c16f5d16b9b3da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f77eeaa3bba7132fa1701c4c890990596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a119e75e1051fe04a767733751118a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24ba0df21de016927acfd32100264a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb184546ba71530324ec3604b97dff3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4844532035639e67e61aaedefee3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d69aab476dbea6228de3c96892c891601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb5449f16461ba647860eb20f8078d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae5d463182c5598d7ed93d29f36124603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016f4bb524ee248c142a164be6e96db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecf0b9f40994f65bad288950637e50605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd975bdd59c7e9f53ae81386394a432606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902843cd64df2a2487f12442de1f332607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b5ea3bf071cb06df0cc660c173711608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be672ce3e87c04d2d4efd5cd2d52fa08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb106777c3ecf0a431b4cddcc5a721f1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0299096b4ac45f148a42b15a3510bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18474acfcef6486b5c9d8659c0213612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5389378fd6a4d6e50cb0650731e64a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf867fdbe25775810ae71bb502c797614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd560a69bc85a226c770306b569dfe33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbc5021dfae4dd499feb1f64ed66fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8a3ee2fec92ef7fe7e2a11c86035a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339107fab28cc745a94bf684115906c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5aeaf7b28759bdeced39f03a98f83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb793a7d4ee9a03d68f81a613fa298620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f245829677db07dbd3be4084d7e630621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d269ee9e22069115be6d37dab688279622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b95fdcc5071879b41f5232d1ed5d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818338070e2d121f8c0f0afe9d093e95624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab1af76873e0df7e66dea106060f3f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea7bb61f31a4ba573849672020fdbf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc659de379ce6398db21d3c468c5b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d729033e6ca42ddd1095c70e92756628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0752996583dc787ee8e07f4dc47be6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa04217ce4ceaf0779ad9d853484d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a0c53172d29131335e6548051e7b0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa4bb104e4494d993ad956b6012538632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0012cd9ddc34d7b19d7889c28c5118633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd75dd0c80fe6159b5675a40096414d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801af1c169f0ae17cb0d0fd7f9c9322635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468bd99a5349553327aeee7eebdb1e7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea2387beda6fcc373eed681d1b25e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc8dc1e5891cd44f32618fd23a5312638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ea2082ae6f045b120254afd974172639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f28b062921cc54b90f2e61a45a73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76818eff3ea847831c703f4bb51675641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bb6acc48bb01f6c1cfeef2e1773a3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afdfe7f1a4883fb0fc272c30362d9a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7d5d001a4452adc1779dc8fa8dea644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d72c115fbd5b2268986de6caf5935645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a1a4fcf3c8d8d90b436b905607ac6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994f33cb4836c30aef3d33f943648f6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163c3486adc25f3562cd2055431ba6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0880f449a14966ff2f1f493d9dafa7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c31c796e3a91f66d71ca3db2f682e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5efb15f3c1bf1f4b69ac5f2de9537651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf0c83f42a67200d21d50bd7f3b3dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c157fb8929d9d446e90e6aeaf4cef5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75f240e8da37bab5fcc741b1863363654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42199a1dbfc1677a835830a63fc07b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ab86249efa698fe5ac97cedba4e91656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c7abbdcf92169da124f3d39461765657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039c406192efc0198b94e6c544b563a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25537861b927fcb21db2271e22ceafea659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c83d830a36c3f8c8a10b409e8bc0a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa47b743dd038400dd3e4e7faf6a563661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c06c5861a47a17bfba938ed0cddc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6491e135b6289a03fffedc6d6b424663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d02235c7b04969cf25ca003fa4eaf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab397f186a30167a949b9926923603665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e6b76da50b495655dbf0c2a9fd82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91356667ddfe2b4972420c203ed218a1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff862a7e7d11efc49e88e0523891ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d19b842d48b4a291a0aa4e72ce60c8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e296dce052b1831b2b35c09c95ed6cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5acdea8de97630e6f78829cd66578f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae8ff81732ec7912b3f36ef2df0eb1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86920230204b3b504101858fbfdc87673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb263e015cf16802a1b0678275414674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8ae1092c3418578ca4e84b9775df6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9386136965aaeabed8e3efa45e4fb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5a06ac18ee4fdf8a88bef896bd439677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03172b0af70c2e1e35eab7565df11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca0e954c9282908d2d4fbe0b4cad05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78a833dbea6525c63727427af67aa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584eb19e2664371c0b7d4f21a809a85681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5adcda7598265c0989074e50094a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c658483ff186e93eed829cdbbfff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d6d524f20c88053bcaae3fd1103ce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7220da2932d827bb4d8b980f9d65b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16d3d6b8dfcd4bbae950a8a3691699686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2297eecf1e4fbb33a506de8e886566687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae9094f9d2165c99fcea8f0492e387688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec60789257c605a68d2250c7407b1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26d92fba7e2b1582f9a042ddad2cdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1a9aea172e9ab0b0827369511c61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295843024470579b6a3dbd65ad906b7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673610feb7afa12ed7c3706115e6a53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e803aacbcdcbbaf33b9bcfa34c776694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efa5bcc4fae382f8b8ff5253676cca695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2cd2a54780524483004bab77af1c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a7e16e631003ca0a0b6f5208ce91f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170de77c6f4e2d4cea5bd6633adf43e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48153173051e878cb9bac9c64cfb87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791247e95d8af071e72704f40974b616700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbf8b3073405efe2140cd8f0205b9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15ed4b0b512bdfc533c2b49c74af07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54221449ffe044ddcab6ccc1e677d6f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9a3ae3b832f134785c466593460eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43944c5ee48bdd92f822d50971d6f4fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b226c971c65253b19e420f80e1c88706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99319a0a97e2641375ef4e05d5f0a091707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e4b3668ce730151bf8c192cd8b202708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcc7e3aa0d7c90d4fb237485f6ba61709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202024c5765d679cac8cc677c4e06c4a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a524b40ca0c04e140f17b08f52fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0e7e93f384c1840eb36c7c54e84a1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0855642481d84871a1199edf90c7fe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31c5cc73b6206e9c65177c1fe3d62f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5227cae4beca9d3973bfac052337c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d090d3145bd6fe16960c05c403fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54d9b01d59fe8d15daf405450dc0b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd34510273cf8b51aad84ee57afa24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f942a7c1de001d0de559b262bd13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245437cd38140821715a7cbb2cb934d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c571256a66cfbc66811412ceb6ed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4c4ad37bd404c3db76f458366711b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ff333f7c7d588b0df1c06af332778723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc3ba2cdcebe4861769ab813a8cc49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cb1b8af4beafc184aa7da404efbcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109bfb7fde4cd186e5ed009ec5f6edd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a71e571df77ec0a92100b7d3c278d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169be92df0fa259dd330a793e450a12728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ce9841c20108833750bbffe1976e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5244ec0b63aa6a38220f3f7200d1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c1a119f48574bda8e83a97e05eee4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52669483386fff7ebfef2a50ad8a878d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83ac4334ef1629bd2c309737307505733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240533385139fc992e109bd10049101734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c4b00f3db86c7cea0dd3096ba4be735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bc59cc538e6df45752cc10b3f4364736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1faff7b6cf48299afdb8166869eb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f5028a20d433eb7c4e59e5058f72738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6057a1427242626654b92202f038ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9950c3344c762f0ef4d3729cc8c65c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b34026559acd39a59a006fa05c642741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963413b3c13e0081bac9ee30aff55ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f825909b3c9df052c480b349ebb9bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3ec7e812e12bc618925db51636e9f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912a12237e43b8510ef8c118fb98d61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d8aba2f5d890108ff1a83d320ece746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2675b4f3b88c3b1fc40b1e9002542747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5097e1a879e0ae34245f6c46d28583748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84540d8e6229ab74f1d1d1d5fbe1aca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdaa093c4532f47612001855e2e83f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee516a742e848bc53077d3c0d49c713751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7c1716d529d4ad66092f81f5d80d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa546920816201b9f990e92c20b3e14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb4587cfa5411da2da430f584b5d5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc86b0061d41d820cb1d737eb1118f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee76114684b096a40dc6c311896736d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca752f66ffab738a43a98f1af1f5875757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b7cbfad7a74fd63275216802c046758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c8d150e61892ca541ddb46cc2d7d2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bfb0441f3c181f99f03f09752e4ba760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4836895fcacbe4c65d8c017d44ff4f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aea9fd2290d154e014339a18d6251762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56eba61eada5b92b77a92416439851763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea613fd07f65d27c2cfc2ef0534594dc764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d3bb8a549a387c981c29d3ff93f9d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbc326be4b3f6c7280d5ca990caeee766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf481efea49c330b81665106a54b974767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee25d60b73672f5cb9c5f236c03895f768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77595e53adab66279bc9a189a2e866f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff0512cc5089aac283d7588d2c1272770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56a0b90797d0ff7cfc9269a002dc9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36f154adb747630bd347e672bd1f90772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273656409c108944e5caab27142f57773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37275fd989efe80e80f310cfa951ac10774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ae4e3ef3db1f06a27cbe1d190a545775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21717b4204f34cad6db452a52930a71a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453951bcc5d42075c23a4f703bfcf95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48a90274e29cbef31fbff1cc511636778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b424821648ffae4b36462a116ea861779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122caf508e9d1da2564da61674bf5ec6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f2a33d3840e4f08440d2545cb7705781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037e4e8b02ce73a9be6106fa5403ef9782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceb819d7f572aedca9165e23cd625a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7ae6cf5477a890bba09225e0ffe1b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a333ace9ba1875ce0ccbe067bb2a5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321dc780fc4e872c3ba2e29167ac9ee786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd24965d92eefede9d9d00038f23884787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c542a0584e0523afde6594dc49079788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715044d56d01945e5ac2ee190541357789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8a0566c30a0feb70b307eed9c7117790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c57648eec31f528337aaf81aaa6dde791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bb6344addbaf0b5bbc602a3bad9d6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45bb460b6ad83e7aa5eb0e06af8a41793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd4bc24b0983725cdf75b2713c589c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b55ec885d20fa642f4132b50fe2612795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c64a8ffefaa5fd767217c702c6e9d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76f55aa836e32060851af27b21dcea797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b33c58b1c851e18be3beea3f83e39798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb35f9b7f78045358dbbe72987645b799.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -16522,51 +16513,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16642,51 +16633,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -16697,81 +16688,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>220</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17392,51 +17383,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17452,51 +17443,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19012,51 +19003,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19072,51 +19063,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19132,51 +19123,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19192,51 +19183,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19252,51 +19243,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22102,141 +22093,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -27482,110 +27473,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27852,51 +27783,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -28878,9089 +28809,9064 @@
         <v>18140</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I40" s="0">
         <v>2.53</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>126</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I41" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18148</v>
+        <v>18180</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>129</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I42" s="0">
-        <v>6.7</v>
+        <v>4.39</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G43" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I43" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
         <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>48</v>
+        <v>136</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I44" s="0">
         <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
         <v>18186</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="F45" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="E45" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G45" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I45" s="0">
         <v>12.52</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E46" s="0" t="s">
         <v>140</v>
       </c>
-      <c r="E46" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I46" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18185</v>
+        <v>18191</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>142</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>143</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="I47" s="0">
-        <v>8.539999999999999</v>
+        <v>2.41</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>145</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>146</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I48" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
         <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I49" s="0">
         <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>44</v>
+        <v>138</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
         <v>18203</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>141</v>
+        <v>151</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I51" s="0">
         <v>4.63</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D52" s="0" t="s">
+        <v>152</v>
+      </c>
+      <c r="E52" s="0" t="s">
         <v>153</v>
       </c>
-      <c r="E52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I52" s="0">
+        <v>2.59</v>
+      </c>
+      <c r="J52" s="0" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18215</v>
+        <v>18216</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>155</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>156</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I53" s="0">
-        <v>2.59</v>
+        <v>4.98</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18216</v>
+        <v>18217</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>159</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I54" s="0">
-        <v>4.98</v>
+        <v>10.43</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18217</v>
+        <v>18218</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>162</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I55" s="0">
-        <v>10.43</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18218</v>
+        <v>18219</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>165</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I56" s="0">
         <v>11.44</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18219</v>
+        <v>18228</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>168</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>6.95</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18228</v>
+        <v>18248</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>171</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I58" s="0">
-        <v>6.95</v>
+        <v>3.55</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18248</v>
+        <v>17165</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>174</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I59" s="0">
-        <v>3.55</v>
+        <v>10.34</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>17165</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>176</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>177</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I60" s="0">
-        <v>10.34</v>
+        <v>25.85</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
         <v>17184</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F61" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I61" s="0">
         <v>25.85</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17185</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="E62" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="F62" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G62" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="I62" s="0">
+        <v>14.44</v>
+      </c>
+      <c r="J62" s="0" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17185</v>
+        <v>17186</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I63" s="0">
-        <v>14.44</v>
+        <v>12.36</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17186</v>
+        <v>17187</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I64" s="0">
-        <v>12.36</v>
+        <v>13.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17187</v>
+        <v>17188</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I65" s="0">
-        <v>13.44</v>
+        <v>16.59</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17188</v>
+        <v>17189</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I66" s="0">
-        <v>16.59</v>
+        <v>4.44</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17189</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I67" s="0">
-        <v>4.44</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>17190</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I68" s="0">
         <v>5.27</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17191</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E69" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="F69" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G69" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="I69" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J69" s="0" t="s">
         <v>202</v>
-      </c>
-[...13 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17191</v>
+        <v>17192</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>203</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>204</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I70" s="0">
-        <v>6.25</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17192</v>
+        <v>17193</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I71" s="0">
-        <v>8.779999999999999</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17193</v>
+        <v>17194</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>211</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I72" s="0">
         <v>8.91</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17194</v>
+        <v>17195</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>9.17</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17195</v>
+        <v>17196</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>216</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>217</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I74" s="0">
-        <v>9.17</v>
+        <v>11.62</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17196</v>
+        <v>17198</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>220</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I75" s="0">
-        <v>11.62</v>
+        <v>13.28</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17198</v>
+        <v>17199</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>223</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I76" s="0">
-        <v>13.28</v>
+        <v>8.94</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17199</v>
+        <v>17200</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I77" s="0">
-        <v>8.94</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17200</v>
+        <v>17201</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>54</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I78" s="0">
         <v>11.21</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17201</v>
+        <v>17202</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>54</v>
+        <v>211</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>8.91</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17202</v>
+        <v>17210</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="I80" s="0">
-        <v>8.91</v>
+        <v>4.86</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17210</v>
+        <v>17212</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I81" s="0">
-        <v>4.86</v>
+        <v>3.83</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17212</v>
+        <v>17213</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I82" s="0">
-        <v>3.83</v>
+        <v>4.29</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17213</v>
+        <v>17214</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I83" s="0">
-        <v>4.29</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17214</v>
+        <v>17215</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I84" s="0">
         <v>6.54</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17215</v>
+        <v>17216</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>7.56</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17216</v>
+        <v>17217</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I86" s="0">
-        <v>7.56</v>
+        <v>3.68</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17217</v>
+        <v>17239</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I87" s="0">
-        <v>3.68</v>
+        <v>2.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17239</v>
+        <v>17282</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I88" s="0">
-        <v>2.4</v>
+        <v>5.4</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17282</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I89" s="0">
-        <v>5.4</v>
+        <v>3.56</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>17283</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>266</v>
+        <v>54</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="0">
         <v>3.56</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17283</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="0">
-        <v>3.56</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
         <v>17311</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="F92" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="0">
         <v>4.28</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17311</v>
+        <v>17313</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>272</v>
       </c>
-      <c r="E93" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I93" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>273</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17313</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>274</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>275</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I94" s="0">
-        <v>5.23</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>277</v>
       </c>
       <c r="E95" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="F95" s="0" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="0">
         <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>17369</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>281</v>
+        <v>138</v>
       </c>
       <c r="G96" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="0">
         <v>6.05</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17369</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="E97" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="F97" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="E97" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G97" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I97" s="0">
-        <v>6.05</v>
+        <v>10.26</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>17400</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>285</v>
+        <v>57</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I98" s="0">
         <v>10.26</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17400</v>
+        <v>17401</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I99" s="0">
-        <v>10.26</v>
+        <v>9.15</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17401</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>48</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I100" s="0">
-        <v>9.15</v>
+        <v>11.78</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>17402</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I101" s="0">
         <v>11.78</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17402</v>
+        <v>17403</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I102" s="0">
-        <v>11.78</v>
+        <v>10.02</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17403</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>295</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>296</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I103" s="0">
-        <v>10.02</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>298</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I104" s="0">
         <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>48</v>
+        <v>138</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I105" s="0">
         <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>17404</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>141</v>
+        <v>44</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I106" s="0">
         <v>18.45</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17404</v>
+        <v>17405</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I107" s="0">
-        <v>18.45</v>
+        <v>16.73</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17405</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I108" s="0">
-        <v>16.73</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>17406</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I109" s="0">
         <v>20.41</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17406</v>
+        <v>17407</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I110" s="0">
-        <v>20.41</v>
+        <v>19.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17407</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I111" s="0">
-        <v>19.66</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>17408</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>90</v>
+        <v>282</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I112" s="0">
         <v>3.93</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17408</v>
+        <v>17434</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>317</v>
       </c>
-      <c r="E113" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G113" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I113" s="0">
-        <v>3.93</v>
+        <v>5.72</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>320</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I114" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J114" s="0" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I115" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I116" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>17439</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>329</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I117" s="0">
         <v>8.92</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I118" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I119" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>339</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I121" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>342</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I122" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17446</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I123" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I124" s="0">
+        <v>15.33</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>11</v>
+        <v>324</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>136</v>
+        <v>178</v>
       </c>
       <c r="I125" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>350</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>351</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="I126" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17518</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>353</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I127" s="0">
         <v>6.33</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I128" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>357</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I129" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>360</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>361</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I130" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>363</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>364</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I131" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>366</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>367</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>370</v>
       </c>
-      <c r="F133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>372</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>373</v>
       </c>
-      <c r="F134" s="0"/>
+      <c r="F134" s="0" t="s">
+        <v>136</v>
+      </c>
       <c r="G134" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I134" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>375</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>376</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I135" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>378</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>379</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I136" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>381</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>382</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>11</v>
+        <v>263</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I137" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>18318</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>384</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>266</v>
+        <v>54</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I138" s="0">
         <v>4.25</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>388</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I140" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>18323</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>391</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I141" s="0">
         <v>19.21</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
+        <v>393</v>
+      </c>
+      <c r="F142" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G142" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I142" s="0">
+        <v>6.11</v>
+      </c>
+      <c r="J142" s="0" t="s">
         <v>394</v>
-      </c>
-[...13 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>396</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>399</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I144" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18372</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I145" s="0">
         <v>5.74</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D146" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="F146" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G146" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I146" s="0">
+        <v>11.23</v>
+      </c>
+      <c r="J146" s="0" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>406</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I147" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>408</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>409</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I148" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>411</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>412</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>414</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>415</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I150" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J150" s="0" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>418</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I151" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J151" s="0" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J152" s="0" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>424</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>425</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="I153" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>12665</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>428</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I154" s="0">
         <v>5.22</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>430</v>
       </c>
-      <c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F155" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="I155" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>431</v>
-      </c>
-[...7 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>12687</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I156" s="0">
         <v>3.11</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>136</v>
+        <v>97</v>
       </c>
       <c r="I157" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J158" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="I159" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J159" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I160" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J160" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I161" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>450</v>
+        <v>97</v>
       </c>
       <c r="I162" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I163" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I164" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>101</v>
+        <v>447</v>
       </c>
       <c r="I165" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I166" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>464</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>465</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>450</v>
+        <v>25</v>
       </c>
       <c r="I167" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>468</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I168" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>470</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>471</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I169" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J169" s="0" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>473</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>474</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I170" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J170" s="0" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>476</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>477</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I171" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>479</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>480</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>44</v>
+        <v>481</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>450</v>
+        <v>101</v>
       </c>
       <c r="I172" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>484</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I173" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>486</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>487</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I174" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>489</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>490</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>101</v>
+        <v>178</v>
       </c>
       <c r="I175" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>492</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>493</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>494</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="I176" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>17179</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>497</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I177" s="0">
         <v>102.12</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>17179</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="F178" s="0" t="s">
         <v>499</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I178" s="0">
         <v>102.12</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>17179</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I179" s="0">
         <v>102.12</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I180" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>498</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I181" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I182" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I183" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I184" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>517</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>520</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I186" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>522</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>523</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I187" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J187" s="0" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>527</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I188" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>530</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I189" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I190" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>25</v>
+        <v>447</v>
       </c>
       <c r="I191" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I192" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
       <c r="I193" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17525</v>
+        <v>17594</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I194" s="0">
-        <v>11.64</v>
+        <v>12.69</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I195" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J195" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I197" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I198" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>560</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>562</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>563</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I200" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>565</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>566</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>18282</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>568</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
         <v>48.05</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E203" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F203" s="0" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>574</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>576</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>577</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I205" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>12326</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E206" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="F206" s="0" t="s">
         <v>580</v>
       </c>
-      <c r="F206" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G206" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I206" s="0">
         <v>5.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D207" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="E207" s="0" t="s">
         <v>582</v>
       </c>
-      <c r="E207" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F207" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G207" s="0" t="s">
         <v>583</v>
       </c>
-      <c r="G207" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I207" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
-        <v>586</v>
+        <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18097</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>3</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>592</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>593</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I211" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>595</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="I212" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>599</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="I214" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>605</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I215" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>608</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>428</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>136</v>
+        <v>65</v>
       </c>
       <c r="I216" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>610</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>611</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>431</v>
+        <v>494</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I217" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>613</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>614</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>497</v>
+        <v>615</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I218" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>11882</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>618</v>
+        <v>425</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I219" s="0">
         <v>19.51</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>428</v>
+        <v>499</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I220" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
-      <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I221" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
+      <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>624</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>428</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I222" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>626</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>627</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>431</v>
+        <v>499</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I223" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>629</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>630</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I224" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>632</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>633</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I225" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>635</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>636</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I226" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>638</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>639</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I227" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>641</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>642</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I228" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>644</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>645</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I229" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>647</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>648</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I230" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>651</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I231" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>653</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>654</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I232" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>656</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>657</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I233" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J233" s="0" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>659</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>660</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I234" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>663</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>664</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I235" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>667</v>
+        <v>527</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J236" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>530</v>
+        <v>48</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I237" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>26109</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I238" s="0">
         <v>20.62</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>26109</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I239" s="0">
         <v>20.62</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>154</v>
+        <v>48</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I240" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I241" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I242" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>65</v>
+        <v>685</v>
       </c>
       <c r="I243" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>502</v>
+        <v>580</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
       <c r="I244" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>583</v>
+        <v>615</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>688</v>
+        <v>16</v>
       </c>
       <c r="I245" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>693</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>618</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I246" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>696</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>697</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>138</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I247" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I248" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I249" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I250" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I251" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I252" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I253" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D254" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E254" s="0" t="s">
         <v>717</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I254" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I255" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I256" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>18030</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I257" s="0">
         <v>14.56</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>18030</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I258" s="0">
         <v>14.56</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>727</v>
+        <v>724</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D259" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F259" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G259" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="E259" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I259" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>732</v>
+        <v>447</v>
       </c>
       <c r="I260" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>736</v>
+        <v>494</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I261" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>738</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>739</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>497</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I262" s="0">
         <v>13.73</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>741</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>500</v>
+        <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I263" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>745</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>499</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="I264" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>747</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>502</v>
+        <v>494</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>450</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>26106</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>750</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
         <v>11.57</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>502</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>756</v>
       </c>
       <c r="I268" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="I269" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="I270" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>766</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>759</v>
+        <v>16</v>
       </c>
       <c r="I271" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>26379</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>768</v>
+        <v>765</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>769</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I272" s="0">
         <v>10.67</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>770</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>772</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I273" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>775</v>
+        <v>772</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I274" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>777</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>775</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I275" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>780</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>781</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I276" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26549</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>783</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I277" s="0">
         <v>11.03</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I280" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I281" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26716</v>
+        <v>26719</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>796</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>797</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I282" s="0">
-        <v>23.81</v>
+        <v>22.17</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I283" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>803</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I284" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>805</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I285" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>808</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>809</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I286" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>811</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>812</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I287" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>814</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>815</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>181</v>
+        <v>816</v>
       </c>
       <c r="I288" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G289" s="0" t="s">
-        <v>819</v>
+        <v>65</v>
       </c>
       <c r="I289" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I290" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I291" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I292" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I293" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I294" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I295" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I296" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I298" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I299" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I300" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I301" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>101</v>
+        <v>816</v>
       </c>
       <c r="I302" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>819</v>
+        <v>101</v>
       </c>
       <c r="I303" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I304" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I305" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I306" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I307" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I308" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
         <v>12786</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>11</v>
+        <v>90</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I309" s="0">
         <v>31.12</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>880</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>880</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I310" s="0">
+        <v>27.79</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>881</v>
-      </c>
-[...13 lines deleted...]
-        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>882</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>883</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I311" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>884</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>885</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>886</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>888</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>889</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="I313" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>891</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
-        <v>97</v>
+        <v>16</v>
       </c>
       <c r="I314" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I316" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G317" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I317" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I319" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I320" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I321" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I322" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
         <v>17603</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>922</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>580</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I324" s="0">
         <v>26.07</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>923</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>583</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I325" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
         <v>17604</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>925</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>926</v>
+        <v>923</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I326" s="0">
         <v>33.95</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>927</v>
+        <v>924</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
+        <v>926</v>
+      </c>
+      <c r="E327" s="0" t="s">
+        <v>927</v>
+      </c>
+      <c r="F327" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G327" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I327" s="0">
+        <v>20.22</v>
+      </c>
+      <c r="J327" s="0" t="s">
         <v>928</v>
-      </c>
-[...13 lines deleted...]
-        <v>927</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I328" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
         <v>18262</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>933</v>
+        <v>930</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I329" s="0">
         <v>41.58</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I330" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I331" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I332" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I335" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I336" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I337" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I338" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
         <v>18330</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>961</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I339" s="0">
         <v>20.49</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>962</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I340" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>964</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>965</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I341" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>967</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I342" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>970</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>971</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>136</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I343" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>973</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>974</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>139</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I344" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>976</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I345" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>979</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>980</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I346" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I347" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>985</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>986</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I348" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>988</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>989</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I349" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I350" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>994</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>995</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I351" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>998</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I352" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I353" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="I355" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>65</v>
       </c>
       <c r="I356" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I358" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I359" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I360" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I361" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="I363" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>181</v>
+        <v>101</v>
       </c>
       <c r="I364" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I365" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I366" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I367" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I368" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>1050</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I369" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>1053</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I370" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="I371" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>181</v>
+        <v>16</v>
       </c>
       <c r="I372" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1062</v>
       </c>
-      <c r="F373" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I373" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="F374" s="0"/>
+      <c r="F374" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G374" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I374" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>16</v>
+        <v>101</v>
       </c>
       <c r="I375" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D376" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1072</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="F377" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I377" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1076</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="I378" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I379" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I380" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1084</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I381" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G382" s="0" t="s">
-        <v>101</v>
+        <v>25</v>
       </c>
       <c r="I382" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D383" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I383" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>1093</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>1094</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I384" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D385" s="0" t="s">
         <v>1097</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
         <v>101</v>
       </c>
       <c r="I385" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>1099</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D386" s="0" t="s">
         <v>1100</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>101</v>
+        <v>16</v>
       </c>
       <c r="I386" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>1102</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D387" s="0" t="s">
         <v>1103</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I387" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D388" s="0" t="s">
         <v>1106</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I388" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>1108</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D389" s="0" t="s">
         <v>1109</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="I389" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J389" s="0" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>1112</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>101</v>
+        <v>65</v>
       </c>
       <c r="I390" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J390" s="0" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D391" s="0" t="s">
         <v>1115</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="F391" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="I391" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>1117</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D392" s="0" t="s">
         <v>1118</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="I392" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J392" s="0" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>1121</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="I393" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J393" s="0" t="s">
         <v>1123</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>1124</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
       <c r="I394" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J394" s="0" t="s">
         <v>1126</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>1127</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I395" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>1129</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D396" s="0" t="s">
         <v>1130</v>
       </c>
       <c r="E396" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="I396" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D397" s="0" t="s">
         <v>1133</v>
       </c>
       <c r="E397" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="F397" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>136</v>
+        <v>16</v>
       </c>
       <c r="I397" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D398" s="0" t="s">
         <v>1136</v>
       </c>
       <c r="E398" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G398" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I398" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>1138</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17390</v>
+        <v>17463</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>1139</v>
       </c>
       <c r="E399" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G399" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>5.4</v>
+        <v>19.02</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17463</v>
+        <v>18304</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>1142</v>
       </c>
       <c r="E400" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G400" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I400" s="0">
-        <v>19.02</v>
+        <v>11.95</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>1145</v>
       </c>
       <c r="E401" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="F401" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I401" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>1147</v>
-      </c>
-[...23 lines deleted...]
-        <v>1150</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>