--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3604,51 +3604,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98869bb7e82622fefec362bf6a7a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8769d03d6f0132e1f2b781a6fc61f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed605b8021c3f53a162a269c2ac2f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7554cee3342c3f717c5de85022b69f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08317f7ee36f5f6b79e92beb1652e2495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac67ddf512e7fab0562c534408df4d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02326e4ac2c3914ffc76648b6449b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd47cd4626faa8505d09631d2d988d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db42da30f7cf655bb957a82f88ad559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd71f207f864f47de53d2b280ba0be310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2dd7d5b8981e4ebbe2588327fc8b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cceb7ad2eceb3ed8b147019e93bb14e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70936534df909209f94afc6b9229825613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34830c2d476f861f1c1f45721e3cc0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c860c416b00760e5ca931e6a9d56115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dc88a48c21560f4d8891525213c1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62f1910f076d2370ff12c730c5b59317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa3941bf82092ed7236ebbf282db4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e558c938babe9d7e7002fac6a6e0ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d982fefb4fef47c1584ed24b821120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1b5a056555bc508220b697a08c79721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7e457b1816617c499bbadc72e08ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd39c040a60e6f13600e5b91e7c67323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61299488723484c486996386a2eeb08024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5caf6533a19ee6d75074d70844734325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b51e213e7dddcb66c86b680f5836526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818952e858f4add52f67f2205d7e46827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4be5e8e54742ffce67485b86a7c88e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9bf25c5eb056eed9e24d36fc7f62129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e319611d7b38d6202f057f548870e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd5a1b1b21d5ca1986316072af56d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15c45c16a873caea59e6feec7f17f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520d4ff3ae7ff25f06f5b38ba41add333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e669758b10f39c99eaf046b057ac5434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66ef3c0646d89376744135ceb0251935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125b1930c83d8298d44329d9935775836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ffea04063041feb99640667b1f97e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88c8f82e3729a0d4131661aa91df138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80929a99e06179dbbec2b62f361fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb766b4d1e8c215eec65fdcaeb0e84540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b1dd5fafb3244544047292245759c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b69315ec45366f51266e551f8c9db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cfeba804eff62b2871561243c5f0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d616ec7ecc648ef95b4628ff961a5a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761317a7a39634aaab2855748ec3c3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7a8d07cf98f0a576da8deec5c90446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49e02493a314d3b7e300312b484d9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b363cdb4050799ed0d244dde77829948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc675c94c9f3817935a7502bdc8df1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf94a1adbf0a35cff26cca140af9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00636219dd1a1d40cbfb010e00c8553e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c13c909dd1a2b26b67aacc65ddf55552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8cfa4532842f6d726fb06e603101c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59ee27a7a29ed580133f2c4172df954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63901ca50b523d5b87f8255520cb4b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08995129bf304438f0159784c9014856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174af18020ba2b92e31d9fa244cb8a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518d115785f04929717ec63d989213f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc62a97296223ce8732e7f55a6f81659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c710b74d0588e959da854b216b84f7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8a98f4085f6d7f438f46a7e88189661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9351971ea04caf868d2832e2ca7dc162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a939d0bbecd8b54ccdf03efd5589c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0aa329b3b1986c5c3da414ee522b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705aa2055a55789a8ffab0060f0bf1165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50bb7e685d9ec3e42cfdbe66690f7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc056cf503f9fdc8e13d69280bc3fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff60fdae8e65b5e53b4012c73f993e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2450327643167d5b2d5d2759c73304169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8486161aceb26c814598f86a81db970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d2e32160bb73a8c7d5aecc5845ab071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed05563ae05197fde2384d5d4d26b8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b23de018564304eab1003ac9020bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cafae1bacb194b813e21b1618869074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab2d57bd5834e90eb6504e7702274375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be5d4671139d9d06510458adbe24e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1daac4b1ba9e6dcd73997a305234a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb629cade303f718767cdda4963531178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d17465ecc726524e16b76afc16d16679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e174a71d067cf6d4177537c83e62f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd624ea4254c4287aa2cc5c833cb5d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de050e195021047852d9a9f9b7bb778482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de4e0f9d7f08e923eb7e3138b9876a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbbf5b8c3b78a4274d86bb0b7562c3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca2f67e24642fc8e75df62d0d17b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72403e2b8e100326c74fad22ad6f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15752a628215f7fd9c219dda4f773a6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a2bde6aa73094e3fbf18094a7fbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34074707cd3a26fbf623013324a5989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b598313fcb79a0faac2db4f3fae796d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3233c34faa8643a04785c748d058b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48443db96e6215a13a2fe3b7cd5c8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8a8fb1c43b85535e5caa45a1445c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc81e0c090922158ac753a45f387cdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769bdb85f2d3866a57fd86947c111e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552ae738232c4ff7ec9b0d0e0f5e96396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984aba3110a110d8d76949163866a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6fa1100625a8e1e717cc058d6583898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1976802bb8c0990358a74336d919299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45612108432f5e8a91efb0b0cd882083100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a18f18007d5c6e0caa114148ea44b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fa7ee010fa17b729cd3dac27f6dd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993f5bcc648b3e8ccabd85681b357d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b4c3f51d9e7dd120c929144a95438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb56ca43f59f6da0d50001b4abf023105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e569a528a95e57d49f8c852aabd3df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b17aba174fad6ecba625b75816a63107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a7d85bc0392d04875603f211a7e7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20394cf2c7d82d9b073c0bde235d7ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fde285b06be021df0ccd87d72755a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3e2df0683dbe62072bb8adab42b48111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deb7dab88353d8b22df37b17c6a399112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef029d1069d62c1c686df41461cbb82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e946ad014cb0ae5dd55246a950832f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02483c58936cdc8fdd5533722131736f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcbaf3641435d8a5b94441a314cfbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7fe3587774c15727a817d1f16e800117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a5b2fe4a9fc620697e7869266d922c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d52556a14480f743b79256e6faee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b7080fcbf748ce58b180c5cc6a1ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf93492db58a17a542d0b4da2fb588f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ef8acc5289dbe91c924b4e8faf538122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556526dded73bcc2fc64643abcfda263123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96916acc123fbb1b3dbfb423fc1ac4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ad0a3b9fe8e39f19099e41ce929a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e7d560c66665ba8ba7db9650ad740126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59074c449d34ee1d96c5b4029b742960127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8e23ff3811de101e3f26b25182744128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee44f0d4bd58b15d0d3b9e7816f5cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a871d542f6ed21d33b24047e6b001b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90340fde2cbd2937cec83c589213141131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bdcec1c13d251215bd20321155f28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f36b305defcc10c7a4970b3f54d1c9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f867583599efe40007d78a8e0f108134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b23537940f397130cb2ee9ee11dc7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba272b423d73da297b64f60560598a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bf531190051a0b0b1406e7aad5fdc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca05329493b7da44e61ca384e535c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ae8e7c10dd413dc8217bbd9edb656139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a03f9c057c4d207c4f799d0827454e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fec269b283151fa810bfca773fac59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493418aac034911ca0c1154ad1f4fde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e998b5186cdc7187294c703eae9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210212815144f9ccb91d6e196ef47635144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07256a6a890e4b8a61e94c150299fff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce499aed03789f6504b257fff08efc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ba0776f01f3ec774007ac0e614ee7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fee1dde711e25456b1fe7c0422a08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ccb72430ea64825867aae5683699e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f434da95d238a7682ef9911335220e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58892cf66aca68728b8facf5d93f32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8e00bfe08cfb905fa07a4140ed8a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60572437b5ceb3de52fdd80bedf8825b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207577deecec9bdc9ad4b8501a8b33c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5007ecaba6af08faa1a6adcd45da6bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56144b4d0af1b90553e0d9218f1ab2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf312ac1bde1ce365b7bcae30e2d9fa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee47b45b3c933c5a6c58d646b8031a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab716534ce6dc118ec6b69e6f85d5962159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed4328543d53b61ed21f9b2f481660160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080617c827faea97d31c728ca9b34be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad57f6c29144ae33235fa1dcb330d46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f91e8698146c0e0710f633ebc0d5c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768043fc73c027d87a09debf8f0676be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc2169ba88365d56b11b80c1688b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb0c6c499b380f4ba25c781a92a7e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f0e4df23acf31738d42e427397176167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f9a44a20c4ec9bdbc51e93c1e403c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fa6ac764fdac2797c3a8452962973169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b9d00afc6b741cf9d56bcbefc7d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d14527eb937e3c255d5592855854c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b469b6f7fe800ab8f29f1ccc4265b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cac3fb27b2ecb7ef020b9207b4b5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea82ebe4d68423911ee170500e19b25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc953582cf820f55594eb73fce9c023175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759fa98a6758f0e84c01ac6bf978224176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6954924cb66bc30dc1bc9fe72673f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6eae8e0c8d5b2776a633d5f5a21824178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6428f95a8dab5fb5d6fb624941270d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6962f4f4debacfdf6c0a24ebcfdd4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee484d792f9b4bdff3d20c818cadf20e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7c12057160bebdced66573d74a09f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d185e829bb3f98f7b50966c88680d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74341d459029f81d533fa365794eb5de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9d29c942a26d53830cb4029612f6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ff511f9c8810cc4c4a7f1114d8853186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8007d722b287270c915eb244a83198187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda55c3bf21f31880cc8431c3a2082188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf24e4f8203de32291860aa9f4795189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7f940fbdaec033f9f6db9dc3d64fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64249bea80741a3d31d46446c6380a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50530ac6fddbf82d4ffcb80aa696aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d13a5537d4dc36450d160adcef225193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f64605be8603d2e70ef89eb710b5a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fff9faa1b2bd038f198c87e56de98195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c5a498232b71aba5b753628c39f62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb907ae301350c7f6c1ad67113e2268f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5c6bdb6c09a2fc594079bdfaee38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24cf222ce87da2190f78e6d4dab435199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003310fbca723e9995f17cc2b595ff9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43f97499739b87d888f5eb447282a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43875307e667fc5e6ea0f61167310f3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134849fd90ea605d72c32cd9533cbcc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf99ea8bfb97db5fd5a0bfad69d7e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eaae6a7213438d3bbfbc31506f44ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf188429fe52a4ee7d85bb8b9201d052206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52f0b633a87582a102845bea9e93ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a17b50851a1e903b08f7b02c1ea65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc9269efbb96aa0ae123a25c913fd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877481b1d59a4341f34d25dc1152ded2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1c02c806d5a2feb43e81021bbeefc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d3aec2172f83f44424f3a769391fc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0bbb84408a5210914664894c09d16213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e4dd87cab972b8d4055d737070b4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae05cc75bee85bf057fbb45b2605ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0644bd51c00c7296bb0920dd746f4cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c0ec3d68f9d4d62f593ad37f0b59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb1744d2e53b4ebaa95d9b8ab20526218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89610c992c7547ae48004181d097b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58474f14e9d7b3bb9563a238bbe21ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7076de65a9d50ba7c7b7501e1480221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f94dd68e762cb56fa4f2924fdba1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b6eb1c0df59c35abfafb003635c56223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f491380ce2105b8f1ddb8d5ccb56224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc326cb7a35160c10c1f53adf139bca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9997438f25ff2f0aebbda5cd88a5c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1fbf6ece878ba08afcd3d9653dc77227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eba16bdc68e3517cce199242e3a72e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf871006a4cc4906008816faf88637a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65032efd7177ac36bc09b28b651bd369230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca409be7193509ac72fd315432f172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e855d27820f244585868d563ad15c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b495540e370887adfaeef859318b5bb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c303b8202be26c46b67eaf0f82a35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf27c83ef289e7f96628e1c72f0fc4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf9b41f03afa4b729426ed994db90e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcebb368e1adec80fcb1444bbe64c3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2c0d82321e542a68f00f5d628786238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635bed34c69b462875ebcebbcf72412239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47592d89ecd485c47963bc49df3f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a4fe23ec73048a36097b447bfa346241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339c5901dd80351e2148081d075ddae242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800c232e9bb379c4d34188f80687822243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5ce0c74c6598ec457e0416bdff299244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485842a139a05788d86c52f981f02c9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc366f5163b2e3bf9ad83ec8cf36d939246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd3d617e27e521bcfdb2d11d6e12e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d19f6671515870a85d90756cb7943e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b718ed09242edaaa585c9f58607dd91249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd14418385f01e13f966da5ae61ac2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747a64ff9df9224cb600aaa680fcbe7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb63040ccfbd40461eafc763b623ecb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395822fc5b7f847bb8c24f145c04b78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc86d006b1eb6e35bbbf2356b3d3d7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b4e30cd3d989f40a032127825e4ae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f4d37da5dbbb7649e982ded0b2fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50831e65713695ffedb2bdebac8d751d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb528f09cae687849b75b788e54ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d121bc3ba0e3b8f9cc6f8443f00c3a3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bed4a040d8331dd1b91a8a93cf31a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35763e2f20eb15d39c43eb1e779754a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9752670bc2291e68acc91c5084400e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49b31dc5f719998a9c7a4ac9c5d21b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d566a7d5c66edbae4e41a0c9beeaaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88ebdc2d8ad8fef031f38e13fa5759265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf34c3ec47fd3e09ec0a162fb4efe9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9c838a33ba773c8b676a9696715e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ee8ab2c2b17aa5c06cb3b35bf487b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380a24c5d6a79a2368a07f8fa6d4928269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d4549408cbdcebd6793fa88b8852c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd7e2512998c3c5353f81fdeaa0442271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac453d67c442f9f1a1c67a0fa7e7e32272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e2f1527567dde4158e4c90f67234d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32518c91db6fdbb2ac63aae1d05140274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919adb79f3c679673ad15aed4f54191275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb07cfda62fa246873864f0f6bfdd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c72681f5019f6eb120dd90f3240f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa177c90a4353001562d0e28b27c4e51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89271d5fc8b541b0e51855ea25a02f1b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0d2d52231795341b14959296e4a41280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07417118459ccf2a25338a5231d37d87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb937ecebee8b071dcd97f03a959938d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80428373b69c8104a53c095fc62740283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edea69cb7034edd14bc5b5baa4665cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172eb4b37dc2c8d82ffd1e0b96372ad2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf952ebe24b76c14c2387ddaff972ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb450fda1016d7aa2f5a4499f01b5f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10abeccb4763524e121202547b342ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d9d2a26afb841f5e16ecc4c788c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4bb47357a2fa7141ce1311d1da3d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacf6889eee6fac2a2c6c2875502bd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd28026ce524e19916c590053daee57292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea90aeb91a8f14c5ac19bfbfdab3cf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14369dc403120ebf79da180f93d070a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a16810d71604d592314eec9c5206c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceca8802a56f45a6bd9a7af73099ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1ee9b6b8a3f18a9224386a0d60f9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb27aeee9ac25e8de205c3f4bc77e6d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b84418d25cdb556f2944f522e3226299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b8af792d8b19c155b9c5ccc4e0487300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0154d673f246ef00f42fa77ce53533301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3175cabf09a7f9facc6a28a5a248a51302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f44a0989609049a8d711b4c6bf4815303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855f7fa1115fa22a99386ab0fff83fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdcae19137083a0f0dd7375c1631d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e53e1eb04c26f00c84f80a38815dd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0108e40bab2ddcab3c125e423c845307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273447268b3896fa1b1801c81da546fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6ca8a61a0c6af0d04bcecedd60af8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63cf0feb80949f9774533432a60f88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ac8543d074b378627571465312eae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c45ef71c938ad2e236d50c2a8d55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c009a7415d9ed15579c1bc9752bdf7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1802603f1903325e4106b33eecb7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e17fd141e3f2b9ea6ae0e84b2bcb49315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc95494ebd8e1e7df03b7d65b22110316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fae7a1ad86046085f214874afe2ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21388c3f3eab2b1e18b8889cc3f60863318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154e6c4636f5410e68d64fe8bb9851f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb206da1e24207690dba0ec37cd92ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f923e7f38053192709bdfc1c6cacf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5823d6d94a21cb84a895bfe4fb51886322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15219724c23df1c515831c8d3c6be1b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1977c3d2fd927a9b375d90f4c63c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591fa14324efb6e063de391c75e6fd9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6995742f9572943607abafd0d9b0da326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249eb4c07e8c0a793bb74daa0023445327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f165d66345ce8c0365b4012d4b67b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01910b8b041ca6dbec8ef428992917f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb5d94983b4c4a427e469495693cbb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1373520a0c27a85a581d362d9e15b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf1093d509ca26e89a35758ab57888332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7eabdd06e6d6d4fab47fd86390dd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd9043db4feab01b13880058bcf3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2a919b10157d94dd60f07a6be7a71335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee7b2ba418f0038a89aaff375a4131336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b7e312bd20bd7d2d0dcc04a73284337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d753394c98223ae4ffd1b88081ab97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dae0a128d80c64c975d26c828f687339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be2b8f0a563b608aec0dcd8338879a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167cc2fd9643f283a3c76f6ed8566b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf79fc2c37c2474376068b01c4e396342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d3631cb78edd10987976a9f24bbb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd780cb8b657b935e66249fd6e162227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706bd43411e642c403eb70d8df9c22a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813b5d9bf5ea9f2ac6667f22128e287346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec42cd9b56c26eedbfa4cd36b3ac416347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932b8bdfaac62c8924edac26e546308348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770b73cdbfb8f646000f35b39c509d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ed67cdefd4cf3b6030d38f43fecdf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4d00115b3b05e5d1fe0297741c8f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cfad4343b5d6a5c1d0f6bb8e71faa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6a6b7c0e25d9b50e7648966721c8d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68307b15889c8eea52957fdfb2882a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93776af802a1d8e1a3c05a2fd0a3af83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf976231e16f9edfa30f2b0b30daa15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d2ee9fd9c676b5e81ac74806f5427357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d3568ddaaf1954dca44b2f61d347b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b579d022bac7cacdbf9eb264ff7241359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed4897100071fd05e2bb07faa0860360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c936c3e967028a404c6a62f3366b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d5c7d8820a1d84c94719b89fa9d8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13d7c7f523b8a65122f9d84944e62af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829d8cd65ab18d95e75ea6b65505c6b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93233d4e6af32ce2849b83b838984c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3522f0cfcdf52cb8a8c1a28bd614512366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7672d5a7d35d10facdb23b9f2e3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601092d6f0b55f7cc0f94ca598a0a6b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67438ca8efabbef1ee133007ff6efebc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbafdeb0ae42b924a0c6c3914d1339b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700cf97f88697701f6155ad0e970d11371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d31749ecfda9855c3afe80f6c25b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3791ba1acb366b9d0dbca90092ed47e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068263353b5a5bfbdaf61e9a32baf36d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de06967caee296fa7607037d225719375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6190dbaad341e475a0c47d3fc108ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4035faca0c4b83af0e82c597d72c1a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f7bb20bce09c432a83893c0a208c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48592218b7bf9212639e4be117dfc38b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b4ec482c40dea0f21ecd8210b19e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379bbde4ac3773eda293d86eefddece8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f8595c1895a9f9674762d8ddf52e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8165a44e330f5ad0450aa864bdd09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862eb333da00fd2fb80b7c520e4bbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb369bae4c6c4110597573c900bb602b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9404e97991abb400502e79f4bf46a7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b477e0eed1c287d4c38f779c37dad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb291b628d508253a57c875b77b63cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abfa45dd257ef194515305aaba504a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57451dbc09d28700b9f457843468b60d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6187712ec92697496c9fad8875d4a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7712976c4a3f543c261916a6dd1c14392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7968f8a794adf6e48aaf73009228a34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a19f6453874a6a5739e30f7ce38df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b54474e4ad697aaf4cb083ef3d3575395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968bcc0daf2015d5d8981d932f7747a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8367a0c4e32be4dda36a402752936fc8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103790c6a09b85eb539ccc01eae69173398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6039e2ca9e61c6b92b402dfbd7752399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4a13f46c47e17fdef8544033453d6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49814a2a07629c5b6b5a556721516401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e23d9b7f60d61a3d78f5aff7f2b496402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ae47649ebe41feea085f5d10d160403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecbf8ffa21a5827701fd6342e01f34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90ce1f52c4bf03e957ab0a9b33797405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33fba224c514aa3356f716cba66d25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7467419d1283ff5dbdf8dbb63b31f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151682322a732534262d7a38a0a40628408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb25e4d3324b1a9b1347bf682befbb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb244314a6208e3be77c00925349a711410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7609b2ea18545b0c1116eec630ee6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943842aacbf8ba9543abcbf3ee85d99412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c0d24ad9fca61df4fed6e17a11e87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e7f35c3b87a7543bedb60eccfd6c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd1c06383ff08d034b5a4bf0cd729415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba969327ec2daab882e67aa935059149416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c509e7491f7784300eca9990ecea8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4855ecc6aa9518b4f59e8c1cc6698418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6e1c6605241295ea06b22147fb3bc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e5b5faa6e390633fbda9aed2a5668420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bcd8bdfd246b575aa3ba967f6e4f1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30288a5a3d6b7a1e6b326943b7ad4e5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e39da2dbacc930aa9582ae4cebf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d86f7414626e0627ba06da7f9b91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9e98c393546e9941eff4986d2b28d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f7077d6e5957b43110ce5982e89cf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248df4d46d73715fe011a49623509462427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da624eda86eb62437a0e78c4b2c55428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e00db1693797a85b454806a05c3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828ea81e6edddde8515699ebccb2d86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335e4270985633634ded024be82a76d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3593481e41f95660bf68034e4174f0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18698ae9f133b56c878983d5431c3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5274fdb7f59e318db1548a03d1491434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac82aac8fe8bfe040cc2ff136cf1a53435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5892d7244d1fffb5e96bf397c5196436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466cfa4299ae23b768ffe4ddb86327a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb23c448313ed10a572818e32c4597438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603b02b53b4187337273dfa14e3bde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655221938d7d62fb6d40f5a6037cd06440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e05ca32c11fe8134d919d799e3118441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778e27da587b20fd104e39dc36de8c3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb121e385b49c75788f2f6a79720f5ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa731c8eff4a0f1a5ce0570c5bcd53d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077cc88fd9079a657b6aa11d4db4310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdd995af4d73da7913e6b406323023446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95574b159b7336e6be54edd5e6c0b372447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834d5f08e18fba5e2253f6d46fff991448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060c21f54ef30a59033629e451e8f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b89c411d00de96f6e054925f7cc492450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a7f28f7789b1c4c7b83854a031c20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e22dd8ce9dabba9d9b512c30edcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f645407d8cc41ac72458288388008453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e001ab426e689abcf44073c6e9120a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e68bfa702350e41ec109d6ac94c5c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e429a5f053af780b71db472859581f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f03691d725a7d6b947494c964ba03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd9e08332fa69b1507326b5be13705458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4158ec3f3cfabb45964b720743fb19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e5c65697aed9b3f0f407cf424af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df65f264567620992d137d813d206f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74eb138073451c36a7b7dff6206068462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8fa142af511ed6ffb2880993338da463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134d4b28ef62b3ece0121422eaef66a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4ec697065adf0349dc6d8605a5349465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54abdf036994778b38cb879552280e4b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b562d06a4f5cd5cb3d7b6be3fcefa0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c7b5e17a64de1d6829f32e263ebbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c17b30ba09a6cbc1de80325a38b59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fd814a63fa487e9c613a7cb3c8d79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328bbceb277a7da8f94f50b730b6bc6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6bb05a16a55bc651818ed4824ced7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f34b6bd6574358a21ec5f825feaf0d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e79357a73e43ce8e22717986af4590474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2176ef36565123a4dcf9ada7efef0a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5859f7dd6186bee53d4890cc3a9edfc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d73ff378394c61a45d3781d92419df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09120e8ce613dcb07364cecf2ce601cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6812a2c17d50fc865b91d873cb38688479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80480dcba24fed538524aeb192a6d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68502933ac4bb4a536f4f01debe8b61481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f63c3de3672b8db9c10c1b0bc19f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48ae7567130736d057a357a4f5c63d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6331aeb6f821a5445f2e5285ab79926484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41b5a46aed498070385e5b77f8ca11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b9fc5444c67116a6f1f12665e0f22486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d0066812487b6ae229d398358be02487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f29fec5697131ca5de39f14f312a62488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3a42621a01158c3be133a774adac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c298cbdd6824da836df0603a64a83490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bb6eac2b98539e9049c6b56f082a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3d4e8c37a28aedf416509f3bef3c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51dd5daee99622e44054bb842c1828493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769bea6d107c2819481910e81efebea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5e068d7dbf54fc67a18e0142a08c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6443f1aadc7f7f48f188e753d9c91f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707ff429ff0cb9bfab6e3eaa1dfa59497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20971d0c7ab59c322dcdaf8c2aecd7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383619a4c3a6793c8972c3a5d221c041499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af53b5a1938a9447c816aa2a2dba27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5001f91ecba3758a1aea9bdfe98f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d439e6d11ea9b29d4a759bb60ce58502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4d7b6a0d0fa7dc8e0cf6b28c11d62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcaee2b9b493a9fe0a4bfcc88878c5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21906bbd7971d13866532a8b6f13b2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60164190477f305abf6bf10a1604a98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0394c74910e0de70f3bac1635d714507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6efd5f810f1c9e6c2b6b8e0be73ebb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc154b5e12c6eecee366a0cdd9ff38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7fde457f8004c41ad0702e279e4535510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c341ff3386c40993f62b35376edf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254dd72f37691773122deb912fe639512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb770ba070cadac1e5054b7918cb42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f2103469eccd1c606f09e89638f07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68be9d456d4a38c781953e644ff504515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c4ceda0384745da3c4a505610f207516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91cbf4ee47c15d6d6c865e59e128dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81aeb949c3b791e8cd0c66eb052dfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bf046295638a47d1a3fd4831ae0ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270972071aa8c1d97289248353cbb58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95028b4cf1f0e03e308dee8d556a69dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e8f80d371f25ad428d70bc75eacbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19825e27a9c280c91a7f2a1d6e9b45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7216c7eb241fda0e8dd7393992c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efb4aa627abc1b7e583a4965dbad04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e5644824d93c77200c735601730fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8c9825e16230ed3d3b95a2462f28d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccab3a908cf6ecb3bb2588e1c064701528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12628c7fb2cf0767ead6de6840f84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a807f8bf2639dfd9a40712f470d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0aceca1fa0bf33f26b39c43d94b94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc639abeced66f3d64f4e2668f7dc0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251d9ddbe695e538d000cc009307fcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06cf27d8b7513785a68027ffe783cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95bb059ceadee8e516ed7a83028aa8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e30f25c9d69d4009419e27f2383c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b75014d7a660d2110513eb6715e43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4f42e507b8a1c0b06c77f09ddd14c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b55eb4323f94f710e798a3a031350539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d230dc203bc665fb3d77132b19720c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31838c4da96b210feacd5a7f88367b25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf535753b204f4ec5f11e65510548ad9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2516ae44d3b240fd0c3509acb9f42b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76395806a0e154ab45708a3bc0f92853544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f064d9558186bb4d99b29dfccf16a0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3045173bab44c82639c9d0001a522b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1330eb5036bbfcf125f44dec7c18aa8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db983c6c0c2426314aa5143860fec1d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3621c394575ef94ff1bb4571d548f6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318093dd24917d94876a4ebd0edc803550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07275680404eceed493ca2e5ad17400a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87843ddff87085d6cd92af38842763552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a98907a6930fcbaf8c7302599c876b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b91b07ff673452a6bbf82ea3502f40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159797a06bc2c6822d1fa8317803bde1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529551a689ce76898a4c7edc9e0c4301556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311459e3cba6e1bcec01cf8e9c7b233557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228228107856ea3b7b801a5e6c2dd8fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f3920e948eb5a18c3c187bc8c980b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce35bc6934e8b9ff39821c6f93a9de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b60e0ac2829e420aee8fc8eb1a21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7f34125d6fac72c4d7c33d8f2267562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f096630a7bae42f6272f86249f8d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78518ca7393a255b858f9d86b7fc1187564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727349a2ef48000f87022b07c16a18b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead53be8de97adbff3bc7669b3da3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff765f85f56e7d585d4c65f56861a391567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac10f81e77723572339a4c8648ab05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bb80e6789f277bd1ea44ef2e4bb3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f2bb4db929ec6bddd3317cb069947570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca1a3707ecafff0f06a1783cdd023d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535626033a46cf3d9cfe7ef8217f39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d82cdcf0fd1eb48447cf5b949458f7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78154c97ddbb1f7be82838ac254ce62a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673cf105035b7f1f633c2cd62c7c16575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622adfe480441078e51147b5ecf7269576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5642420e498d743d54df32190ce3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352eddd0202090e19c7c12ed0dc411f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d490c97db1aa29a99da18bf450f2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028aeadc3e4b14f746bf98ea789ade96580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395152c86d678fe81220b0433aad12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83411f6afcfc336e955dd10de118ca75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132af4d6ea96209fe7d964d1246986a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb836bcf41ed4358162a191c1ad48f5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76560bd18708baccb958749eacda9de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db712df1806d0660fa1def3102a05c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6afce86ae51b2dd75d304f4b94ee5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a7f4d5c20d1f50098bbd8e78698b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e8fc92087c53c00c63de6fb20fa7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a22530bb97e7e017e9e6a7fdf37a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bf04ac35e08a5b90b43595eaa7fec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b81872b22577a2ae522a843781418592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481acf1754709537b81db576e0b5eb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea7714be9deb574f66a3365aa88b3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c528e3ab4e368b908af05b9fac5c6e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd630ba28d9d5bfdaf2764248ef93f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916510a1e148967ce61875cbbc37b475597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d8f245139aeaebb86258643b3b332598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d961631a59e78f99860201d0a1cc3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda88db35bd8f684aa87aa4e3ee820f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b672cba56be5645d5b2cc3682f4807d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41254992d2a76f15727f4fed28941602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6d6bfd258ca366f05520bdca8387603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1280184998886254a8e3901bf2a93f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852f3686fb2a3c32fd9e861acfe493f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21af2b56da303ca66e71d81f545444606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee01f1e128f9171c3a07c7d43b4371a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e044e7edf2964419bd753d13389ce7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1113f4f5cacbf84e19e3a9085fa76609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265ad99115149c52edf4d405fb78325610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879fbdde94e0506d3f6b6dea5e64c58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be204fd8123202cc617cc6ea16310e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d20c1590c1716df954d89f752fb2a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762464872ece02650c166f3082f50a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef656408969678897cdd1a47d28b12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437e58c831633ea9a83d9eb46b42fd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f369419cac190791ecf01a5c9a77d8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa301db5761fb9978cd91a28ca20dff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06764527326ff38eed98ab86640b5730619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050671e8a31b934bb95a8ab6ac6dc886620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f5cbcfc07a28fd5c31f545575a9b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddc2b8223259c622be33a01dc9b2c9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16983956ee9cf063748588aec2a1b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3078ec3f4d8e755e2be7bd35c704a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50787a19829833c77b6b5147019af625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb41f646c8923afe5846dab5052187626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd3438d47bbef30ab85167225db5ba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296be9fc882cc4bf00a2c810da47876628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6dbfc8b45a5176f793695ea8e6014629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff235a8c202010442278eeb70228a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90278c0665c5bc80aa8018866228a61f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c0c000f2094764b106a5a4123a830632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0d7209cd3dbc054d94afa50c19fa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7ac1502a81475833ff89f2044d8b3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c3450365009ec6ea7388c3203d0c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be990d9d1f517f6596e8a5641624cec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85beeb7156996c066b3c29aebfa13595637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91552439b33db337b025575c090c99638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b293b3ede628904c2767004e6192dd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ecb8ba77bae52435ef54401256541640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd9ec356d74b605c476a9af1f3d507641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d6d14822afa6898ca3e892fb31c86642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea790051c215f04f25c6e3fe90ca812643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f1d9a8d1a744b9b1d068c5949dced644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7db6402a24b49124cab72ae602b8d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e361b5a1cb05748c5e385c0c61550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911b68b6177ae199ac7baff5a51fc34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fadfef19d0af6433f497ef8fecb884648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ea97098e971c370c823b962742817649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6241154ff9e601933aaecd42a9f6c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2840e555e9f5f95540cc2a9e0d395651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fc5da71325d7112f3e353b74bb905652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e85ef242c72d5d56c65ac439e8724653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557df27ef2266e330d7a49d1113e0d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d465fe4b194c2bde6df4af104e94bc0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14417b503bb7d8e206ca48be0833ba3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159efc9bf7713ba2ce66b46be86507c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1679a971102a047b0d95984802ea3c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa918fc51d1c5959d2150c9fbf08c7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ef9e5c9a5d8c3d8b296c163ac71a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af897b6d9ebf92f9cc1123a746a65b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e938e82022ae891de9b4c971a5b9fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8193e3e1539919878ed14bde09533663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fce15b1f094aaba900c3f634c4008664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5f9131173fbfdab57a22acee97ead665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04087321099934678737cf1f6ac31b40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0d94091d91b8f07fc79899725f869667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04313fbc810b4a2e0b9753b494103662668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b512f3ecc7b95713a3ffc17068518c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36390757e74e2dd6466c70cd6925efc9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0f4f930effbfb8e9ff0c1d770563b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76965ff5775bed292a0e8016c0fe511f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fddc176383afe950fd12c8edd8623673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226c9989e396858095c9644aeb883eb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b7b82001d4dfb573e334173fd00c1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085a2a3fd972e1f91537f7ccf20c634676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e359355bf924c07690e3efef41e7b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757011335908e69e1cb75ebd96aee4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18eec1b09d1a4ae8a8aa6bd04eb7710679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41702567e66b1ceb43cba0632e52add3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b452b6516d76a804d4d082bf2cca2ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5f22466d688c86ee209b92c94fe98682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ae00e1dcc40ecba78327db8f6394b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5597f25ea626676d47e7f6d5ee61f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ee5d7a40e92f7381adbcad6de4507685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fda5c8b03080f2f398363c5d8c30f6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a08a2ece02580247cabac26788442687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76ff30916d26cd03fe1df8614e8983688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2fce9ef27d24dfeb049018d015f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8bf5cc75dfa10af14046a85b0feea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929113c72af4a7a62a82ed8e018bd4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ceaef292ac22e653c71263dd146bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f3757de5587259066265127ce1e6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579429a2e8e41339a85321d3b8a1ff5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cafafcd7031470efdb736ad6e2cec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca2846be1cbc932417de0e1921b439696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bea2256fee74204ab560448ef5638697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d5f187b51a6d09517817ec56f4ea2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a3ae60f3b1527e558a68c46ddda3d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc277215c8849fefb98ae356b9c9fcd9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e420248a9e52744f2055fae56d987701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa9b521324ca64ab8cfc555e2e5040702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd743cc16a3ef88ba55987be513f9e37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120351ef1ef9f6d2095144616668a302704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456d62b0433b02554ab89187f8ab6af705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a1a91e081133b9b777bfd9d0bdf74706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af2fc330b43c8e8ce54c53938ab0d5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aabd2b0e9e02ab7a6f61a97d959f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142ff5774237a84f43fd1f4f3095740709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2152c93856c0d34c3cc5dd8283c2c9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec859c6ce2632a1e79191116f55351711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248bf1c230b751d4896cfabc503c4bd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df473faa2911d1731f6dd015933c671713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1227d8e92443ffdbe5bfa3338a82b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff1da2fe1305e6d2f7cb214cb6adad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed06f8c0d11487b05818a922c708db716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2cf0020b71282a4f12201b7138980717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b501e293d5776eee7b7aea335b7b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f5288febbbc6e1858f81a355e042719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe783321e36ff80ffdbe348ba4768d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b788305b907f2f36eb80523bb3f6cd6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de4b602402478b44548a9d9d2b2395722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da467ebd3b26ee096f3122b52a02a8c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b64b2a2304109acb850fb0065c95d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1389c642efc0df6fdfd2adfe2132619725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c5cfe921edada68fdd1ca15f21f2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a6a9f81d22524485065712d62e26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde15ece01fde066a477313d273bdd01728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12144103b29834bd3ace5d134f74d158729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4663c677a8161c567d2f9cafd7472730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99839a3c93aff481b1f129d900190f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44324fc950f191581963444818167b59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028735e88dbffe4319ad517cd9d4c6fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb928197a4a61a94977197aa242b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b208b179397387243ed07d01a86057f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65a9e0ece6c2c80713aa641655b7c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2687a07ef0deaa8b3f01bd381550d2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214ee740cda33e756d4aa12c757a1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73d7a2e09a3491e18d91ead1dca882739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b300c1b6f6639edd0182e590a48b6a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749c37844d751bab44f91183b9dc979741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18125912246a8a38a736973d3ea53866742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5ed7ee2d241b62634a357786e079c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bb33e8a3c4e8a8401131fe5b0b995744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07ae9a745d4e9a85d4ef4dab4ed4fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe3724e5b0d23ee5d22105bc1b5150746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7304f1ed9c1aaef4d4f0a55106da9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a91878df6894c7a841753d0197935748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e990059b1144c098a4a4a42812532749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6287a89a41f82d81f935ed3ddb4b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade3fcf7fec8dcbbc7ba467acfb070e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b14de7ac38fb7ca379c1977f3fe2f9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328343778695daaa0c872f62f85eb176753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815a32f32cecfdf85bf07a2e335853754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72d34bbe7ba69ab282ea1aaad9055a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be922581836dc4aabe3cc8c0886f1601756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ce65c1d4c99a53eb7ee502d5b65d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f8f0c41e6a31a48cabb7cffa9cff2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b3510cbe1182cbbdb52a696877f69759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1cba6665f9035135afda541daba74760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41112c2e870d8806f7a3433c5dd07ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75bf75e2c41e301eae6ede030644c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9665f6a6af2595fb037f3b13d6721763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a472559bcbf997b512998c9629018764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbdcbd15fd2d1b9e9ba6f8da988967765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608d58828750e353b352e60427710fb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457a6ea45f9ce5ffe9eeef1c3bbf880767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd993a3c7475cf92c8e1db7604774bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96edf53288b4f34d3cdbf9dc6e376c94769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6708484bada4ca12ce2691025285770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d248bdb939290a6f24130616fbf4b5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ede37a1da1c90170fe6d4bf398d68772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d082f5cea09dd6ed91e11b3accd29773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b180283e5c3e7290d3306646ee647774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4dda1bf133a43611454ab2db958c5775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e0b21de5bc20eca26fae37e96b7b6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5ed0dd4d0cc8221afc5eb046d83f2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00266268428a0c1ce3406673a5f22554778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ebc0038725cc16f5376d93fe0f349779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33676b6b53c121b804ad8122adec9017780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb9f3cc77b68f853569aaa28b1175d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5c143238bd1d0323ec8f9a04c921c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558df9391e495408543a2eed34d0e1e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7f55d40af9ab81b9608dae67c9c51784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c278636127a0b753c233f6dedfb7b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e1763b32d860978ba01c6cb5010da786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84483253c0c13e1e3721d486aef1b58787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a14e6c1cdb9e6a2fd18451fdd5b2d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e47b232e0d0a86d789bbaba81c1e48789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97152dc54ce77a6b158c5a02d3eea1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4184fd6f950190c163945e8e2f8a89c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce62f45783cf4d52f82f060382f0f9a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7219cc4b0bae4ba9b627b17781364d3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b022181d20c984310c60efded3d6fc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3697fd765711d062b0231147ccbeb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52048618f9cc30703c5c0c86b2ab69796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7160338f25cf210b07f90277ff0993797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3be49d1deeb909bafe0c690aecac15798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71e5e6b25f647aa30145e33ba0d0e9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e2bd76197ebb585cf05b039e00013800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251cf6e245efe5855781a285778ad3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ab7bb8e9ca0b3e28eca1548c9ea9a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad860997ba4a1c5495e69f035531d0ea803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39055b74279d08b78f7cd7d1cf466b41804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4a2656c24cf666679da9bc83ef8b2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f75cbaccc2971d8e62202c13d61b1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1483e740ff88e219623665331e06d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675c531fbd5996eeb88bf44f4887434808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bc4475cecd7d484c731e23f09f7a2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158980c9e6f0aa8bde55a12ec228125f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dd4ec84be205efa7dd793ea652ea3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a122b56c66571fff877afdf0f36e8f812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f4f97495d520c78ae6dab191735f7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb942308cf25bdd295d7f0c657e3b20814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a4a688bed73990e343be7cf05b553815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77afd5654a7570153a36827431e825816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa407f4e6f053a5b2dd2bb8475a115a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad742358212db1f5267030eb0fb34a33818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b659304ceaf03db98263f32597bc2f9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524b7ba35fe03c6fbe04d602fe33e33820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f67cc24f4747fdec8881b117c6796821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134d333b9adb3b51fff1bebbe2a8390822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d3d619e58aec8b074e3bd74325da5823.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c65a972d4d4cf9701ef597c04e5131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39bdc8ac71b57d19aebcfc495cd2d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57b81abe75be2029ae859bb46e3d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83cfdf86950fb5e8d1adab5810c6524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf662c5aab3214ad9a810e7bc5b54ad15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0be9574c6999a928181b8fdfb44456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604aa12e7711dd330a8888781878daf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a256ddddd16dded1da570ce0ac1348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c93c7ad1e7b81a5ca81e0ff42e2d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33834eb7b6ecacf52ea2861be3b5676610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0bada90c8cc9a5c69487ed5df0bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddcefc51b3e431166e23d50581332eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb54e71b84b03736f469d77f95e4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1f7af1638cf93940681c5c779e55214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4f324c9d297e5bb810dcabafcc9fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353867d3fca2653ba74db8c35d4e0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960a863c1dbe7f09267ac0b8ed05fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909dff5512a995f5f0a68325b37ff12b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ef3c6cf9dc8868208b120cabfbed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8c1d6a95a6263ff60266426c936320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933b75ce44581ada5c58143f7b76aa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d130732721a396eb1b273068c4b2338d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57bfb2d51fd144050568ba49d269f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d2f11d686464c77065bfeae9b600424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34300836bcc9ee68894fcb2f428a61a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3591162feb44802ea63bc62e7f21d2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18348f5d6c24b0fa416737dccc609ae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8843ceed6306209f89515b2178520e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390807cae3bcfb7b7417dfe90c472429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6cad8c6e08907a0d5a91d6128721030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcf4608344a7cb8e8ba743fbfdb69031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c652db19a44e1b86fa0f6d8c91487832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fcb7a16d864c8019830b6346d4fb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a73fe49e4c58f3ffa49aa0352122f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f17b56bed2f43a6ceef345382e46035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3b6d33034d4c618d1eafc4795cb9336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0ac762da7b311193b413f6136e8fc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf92b5e5a5fa8ff68890976f55ff3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e851cedc39d8b1d76072a90ec2ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a3a1e5e08176b971782066aa8ca8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80969366c2eb87c4e1ca41e767fa12b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12ccbc9e4f5a9ce7728ce1a221ec8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfca1da4c30bc6dcfd969055814914c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f938e7bcea5c1f35325d14625f2ddd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f90092284fef3e84deea98e1e0b5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4020a5a9114881df43bf59e41cf4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e016ed768ce232cfdf026f2283df7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1c2b2d1426802fc49e1f24900fd2348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc210a36e59c9f13cce2219f173c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14258d559f4dc55e076727e0bd2c3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c057f249f5f6c05c7a97420ff372d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaff4f43d38fc607ed020a8bc82b4a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350775119b0c84b09844e4b669637553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888999958315162e68729f14250aeea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd659d15542f6b35e52b79212b6facea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab140b4783060075682b5a3220f53ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b76cf68d4f031fa97b9ff9aec10d9c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872baa280c36fc6e4b3a0b0f85385dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1379607cc6734840ce1a4563140e8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d94a5d59904eafb81a0cf6542898760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f797396cc887a290a773cb270aaa68b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef4fba2af23d74b14805c9f3f0a82462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de002484721938a82e06a8ba4bbfecae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38df9bf8ac975c23f8ec20f1e7243964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3ebf9cc2a66c70e2df1700f34546665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3ee2c21e34b6b8dbe7efeecdb5c1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855f28fb2624c80ed8b8a88036eecc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda08ed3298b4399840cc37b3b1f997668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2988b201cb98c4e054840987de5f769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc199aa4d64877edc0e6925f639a2a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61343aeb31928844332cccbc0bb48ad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ca6b126eccbd7c05365f3f3839d9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead7ae1273620d51283d56eea21a12373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a5efd6c2a69dc3fbf15fbba87935774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb955cfbdd2078df9c9a6d9637a7ec5975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e23be0ce78d16ae0a09d9021620e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1550832d0a38ce312bae3bab109ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a288d8a583292a49bfa173db81a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b1085e66b376638356a96bd6496cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7a0b8c8078df7de544983755f8cb580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e47561f85b020e9031aa338bbcebc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163899753bc87cd2b82509109daf3c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab7261a329ff98d30fcd7f23eac6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767228430374d8e6f50784752aa7759584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c16f57e58293851d4b12642d8b35ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7341afdf7604463177f738480a94d6d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0d14b533ea26b879add8d84d29d0187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5869aa9f78ddd4ba697d2b32fa9c4b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed3ca8a79c36d72f7905b9861343a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb788f91cf3284f67a4d0fc4b4ea1ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708957c7a7b93e2eb4d0f9f7c2354d8e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d7a6f64ac515c7d2b26d691dc2f5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18e7173a4da17ed53a17ea0599e36893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e1ffc496bb1146784d91962da201594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837c7fc09a8ebab4a635d63d292868795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91776b989d81b786f34dd1986d6db5f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90678114fd5d6d8433a4e1fd02016297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d10d9b260e6799ee476357f579556598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddc721c246ede155b3ef355373455a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08155b3e1000419f74b6f6db49ccc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec035f54bb5a2a3477138622a9ce002101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5e2a509c76f87837ce6658287fdad102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa17e2681027b51975b6d8923080fbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e72831e60f377bf454992c52e6f38104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126eef3898b8ce310bce9d25070a18e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f6f12cb946173000c98b1e18b4e57106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c331c763b3f0eb3cfb4623eb9d547107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f910fc034c0bf1ca31cc261c3926694108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81cdb4baf9bd3b6ad2af5ccf271fd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917c677bd842ed1524b9f0bb9a67a6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54691c6e100da2c9142c8f13e2c7b3e9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217750b4306d33555754fb24fe268334112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e379fb3c3199e26e95be3d74b37ce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cab5becdd4228f6b6c06509f95c41114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4ffbf564937ae62973c57f58a9435115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3bc3d9a5aec4d3344c699be77ba6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9964cc81ff13e68bf51d154d90fb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be88955674ff94f8a2bb4579462316118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1c36721754f4f1be12660cf60c4b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d1fed259babbe7fd7d1d36fec092d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e3a0193e9d914118a06b611ffbf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2d2371afb954f5905528bfea2372c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60cea92c8592c2cf60d4b72b396d77123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5e6017ed0cfcfcb444d031c8b62fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886af809c9b600bc9016019d4205a284125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc95d17f53e0fd9586cfaf3be9ee9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c358e76bd3c0f7630f05de45ae6b4ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b893b72b0914bcf77afd7e801f32f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce94484a81e87201799bb4e531047d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a56998b6db3d5bf4044359f991352130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620424e3e8b79cfc778f526911f161131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16a30be67a1ce28ed8bd47e5f96e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba10a0b90582c1460f857c9219205a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b49f366a10948a692cb7784c7e5418134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b573de3fd0393bac021a5dc5656c7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3479fada96aedd96d021a450f9533e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34877d090c22e7d31257e35cb94bd606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87695d6c350fdd03ca101898f04357138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbb665afb3a5e324a9a2972cdbfb3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0be41e66b13727357fedfc41fbfac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83e8ba79702f7b0de47d3d6f87abf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3589f936c4db775a1b3c8f6504d40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb583031edc6993af252aaf21fcae066143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e88f71e2a59d974ba1c4206d4f44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2ad7f32de5002923c68a4fb737467145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee872b295d84a14031eb2a86aa86872146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae44cd78fab892fc43ea34b8bb087147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375247abbfdd7af06aafd860f5ed4d11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f1b98e395016b7493a5387df59ae7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e699125871e1484945f1669f5f4be3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f39a5357cb8137a4988fb7d5c146b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e0b49eb9f2eac0638fcab19f33e2a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6531d9f193fef332b9fafaaa3a46a55153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59375cbf7a41954fece6673d831d1a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a140d54f27d424cb6eda8ca5dbc78b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8bc8e7a70bb1ad3b59e6d9eccb49c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d193dbf12f61653badb86546c1814157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ddda9a92bf32d7e62fe01910b45d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f72746b9fa6212f315dbdc271d8c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf6300086599b2bdd3d86dac6b410160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644905627c0a8498b5e156fba50658d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bd65b2ddaf7c34d3ead86b17570c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657911a221eca668a02318ccee72dc80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10de75b400e64564567952783916fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0573a05ffb4c87780452cc9990a1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10383226262eddc0c2cf33fc197fe0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253a5c605fed56357d152ba6147873b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886fb2c6bfab77c477956195a08a2b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f440d649806f8c8dd0fadd4ad7c33ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3560ec796ca933a8d29ff0cc3bd503170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86504a919ffa93928e99aecbb6f9e35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375195e61004f9ccd30db78cb148aafa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a14d0b2b5e1f3ac3d1e9f26c272294173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55df86503a5be789db4c65828d8478174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c350dd5b377982ae6ce57ea7f9e415175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff3323a6c4a13c09b72bc6570f41c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4802dee39c20f3990bb96dbb6000a33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f0bb16d4ae582aff26d03a9d9497d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50157c748d72be4688bba2bebc5f369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1e68203ddf2921d41e4fe2ac83e9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950ea617d29a11182a78c9751331c41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393a1061498b2b805d5d6215ed78281182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f79e3ca1e90f8edf33fc150d28dca1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f4651f4b5df1fbbd0e8bf048b8c9e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeecbac1d23951b89c23ffc653d0c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fd25ca62a38ff1098f60b4b7f6c7c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfde6d0ad0ef0bd09b444be7727062b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb04da8240181bcaef7a80d0747f8b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69135d7e5ee8623b8c23324ebbde5d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993dd0f99df41b26b44c78916dc7d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c36d4d1a17267f55838594a11bfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c289ce0f4b088421c042784ac500d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41afd79486dcc3df1c2d6aebc63c4de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f08512b707bf59b373af842c85d900194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d416af751e2f0309cb2a72b81ea973195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ef72cde522746d83bdac44c1d0659196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d1f9921972b9a650ad11b3d7eccc3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a01651808f6f68ec54af4fcb27515198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56afc99aafd5a1225199fa31f019cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9787aa8743734beaae9ada35333200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef572723a229aaf181e94d0ce5b68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de2a76e2a02e776b080de054c49e9d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1b034b308bb57995f9fc4f781b6b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640d9ee0c9c6066cdf7ee48d937c801204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc113a384b123298e58e2dabadfa8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57bbea3ec6ded46a6c96e818c74a8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b6202dede0b050955576f8f01e99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef3d981f15341c7ed96746b80b4033208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173d66d474b10f41c9c8e77023ceaf8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638aa91b33292fac0dc29d6faf8ff5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a83d1b0a76d49f98678b900418c90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663e4901232efebd344365069fd4095212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd552d77179272f739bb1467b73cc157213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986954bdb6f536f0039fcbe7adc9569214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47018012f6c8164596b83d0c77f6261e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1749b5273273f0d1cb6ad0b96400a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6becb7874e2a3c6cdc3183d51e732217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f1176de30ae5972b7b8af51f5768218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573707a00a524a98e71369e8a754cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3fd6d1676d2ee2871c254ee7a4de1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5166fca0b8c6553fbebf9a0b28729221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5e44c7305394779073185f3919c48222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54af55132a59400e814a3f94cb149a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3f21b72c4fa8246046351bcd9529b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35b541d1b58b1785d7fc7a05a54be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b91d3fb677d9ec2de24ac68ea7d3a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5cc9c0dea11a960fe8fc1735b8168227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e82c73905677621361acf2aa4a21f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0f72340949480ead2d24457b74f13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9284a0ad227110e26a364be576de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64434a5f12d08cb5da59e56c0a356a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb4a650401d6ba29a597b86c14c056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4475b392cc7a947290774ae1d55340a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6a59f00befac688d286c74f097d53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e927c22cda2b7644cc994029c1dfadc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7d846f517aa242478a08769a275ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d6e996580a640dcfb9c536a0242d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7273406ab3c911ece950b058526cda1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b5774ccb13c2412be5183f2c85579239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9e5b59a850f25afaa6c1b0abc470e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0932d59295d13386c2935b7f123c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94c2bbcc582ea0af7f55edfe39b093242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fb31312b4db409e221415f1d9c174243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f83b2905b2e2c4d05305a76c6f01f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97fda52c019e9694b9772edb94677e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188a58c08098a4914dbad5702022feb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71912278295f6ee13dde193d09e497e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ba0d0f1088680da8bb8b6afbece2e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ce96780a87d56f655dc13180359c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1072421578a4ac0d79d08459be93be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d49a44bb2fe1a14ea71fadb17071251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48752ec69a6cdf8f73ce8505d6562f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647502d095f7765dd019de555dbd618d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a001b97a60fac05930afd39cde4390254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcdac7b147878bfd54be1523f3fab4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41405d6d07b980cbebba807dacea9be6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f94c81c2e248b7a1bd2cc016c26505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1983880a91daa3a28eb9309ebcce4a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4556921b1a445d6ca9761ec86e39a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4fbc7be0c713760ca1676189d2be86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba5d70e19097a41661de21b42af7ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c368da3178fb19bb4bed68a01e487262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124490d903cc40f09241605a5f686af8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b91ae789440b314715efcefffcd633264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538108545816c17a13899dc467d786b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74b4b8cdf78a44b059f30f5a348c08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f928d5e50f2365b2d4e8bab413aa6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33604dfd14425a3f544b0f3ea05323c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1b7c0624a052563d4669936ef40ed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06222a15937ffbb46bd0af62ad637fce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40bec825c44dc287b17657964e984e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56464f07bb47b7017149effd2e6b2972272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e4e24406a370da83693035d493ff1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ff0ab0fd064dc1fff6043a56d5aed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c154215273df50c7f8e5b06b62c4c9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505feb8cb61edaed4411f956a8705121276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdb0bb6bd86dd5b829003ecc04a15d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f1d1ea0450bf686ffa0c981d49e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26613538243dabd6f13231fdc889a199279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2596135a54b00d97ba911935d93879280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd7c2a00905ee4513887ae321720dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2190caf64dcddd1086ffaddca0cfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc52fcd893d3250c6f37cc11216fe0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b0f586c45418e83f8c6ed83905410284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d2ce446b6e3b2112eeeb22d1f4a3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73e6382f0dec9165c852480eeb88de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf4bd4b512a3b372777400c2c50718287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10768a2737f34eb5eb69b88fb985d38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d3b9b3cea11a3a76b5183ca9ecd88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e00d1b81d26b7abd21f5175344517d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c49a85619b90e8366f63648a0813e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442369fce6e769271c2a59257ddf1e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d033a5d50dabf09c69f084855b9a8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282c84220cbb12303184f1a8b36a51b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d1000b43a0bc024465714091c7659295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cc0d8c2d89239721adfcb73d5e03c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c336ea2732ef5bb9efd68ae9625e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02cb6a2ecdf69c4810739b34a5a1cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec58f066998404f5d5f6cba4d38730c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58bd7366a0b709bc5fad5a3f1f6ec4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25ac12b6c020b1521ff74dbd4a853d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da96358b1c27bb67a1c3bd9bda3f0e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1023af035d354547e1d859b64592303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ceb376e67c6136668589d20923ac1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e86efa349b5b4cc8e8f92bce385c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930725be7d13566096fb1c63276dbcb0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44170130613be70d8004bb6fc70f776307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297ce2ec156211196d46bd4fef37565308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79429624c402ab228473288f3041e55c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034db832475d6f2995a1173c876ceac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bbe034b966eab2761e2b8b536daf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123448a10b696a8e6f08e077201bbd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17a075ca3a6a6f160b29a14c152259313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af8ef5d469e4ddad3991952fb08a05314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414ce7ed2ccf23d8c3ea86e18ffd6fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f30e86a0d0595d4d44695f77c77ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048eff4beaec3037cb09a6f164ce8e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659628e09afe32d1501012a4f5a56251318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ca7b7b90e42b381eb30b1e5a54aa5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28085c8eadb5b2a035f9f630ce5801c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e8488c7a7c62b40d26e5c4b5f41a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a315ba38c8055d08103d95e36fddc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3beaa27bfef4d1d07dc61554fb084323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656437b0c7d1b9982249c052f170eb42324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d9212e683c8ba3908dbbe74fbe890325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100ae71c3cde7c5f100a1c7ac908172326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ca0404878206f13692b75bd92ecc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a760953934841010b2fde2906cbab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146d3266ad82bd7a0a894f9ae40b4da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3011076aa8e365ada9794954d0c91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c606651f69a45f67e8c3aa598245e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e1e630feec2793869cfc16d158ebe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7451f510cc942a1a6b3b89897e34b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812f691078268c2674216f8dbd6f709334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a834c548bf4adaaa2cc8307e3e32c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c97647c10fae292e4fa2f3c39d8771336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16a4e06577900385a86b8f31f37e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa619ff2e07efc136fe6423d79e21b25338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa559dafe6e5ad40e1aef8361ff12157339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657af47ec55bf9caa2f0453c1916cf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d26fa7b8c938cd3a2613af6779833341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e128740055dab4e849da14f07593441342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783761971f303568b9b758960e0e2ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccc576ae79eb9f765ccba00b72c9b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebe5d30cb422aa533aa496a51b8667345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf343c25e090c5fe281facff6b577d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e56605ec37f782e4fd4dceb74d660a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ec60675429a15019ceb3027b7a317348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4753c7753b93882ba0e7a240e426cf1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe989049a251495e5b9eeca40e219c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcbe5d15cbcff174e90086dcbbf3fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1db519d2692ce69890ed265f1de3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be4663c90c5b3e263d947872fe0914353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e5494cfb1c387cd0a0295b395b7be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136c4126cdcc39c2c0953f75dc6e344355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099ddd6ad7dcec973118de7af0a446f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6808729388d56fa389ecd2ff7ba46aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dda54f7e7f2e27bf8e63ec082473d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f6fe600ec145ff8a5714b656adf8d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7515220fde5b6027e6aa759bdd9cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148e0d1090d91b686b65d24a332f14a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f06221727f7bb8948dcb7293f4bb5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b1f30ea1289f858ad81736a48059c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05963eb870d73239e023aad944f59c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2958dd6bb583f5d2e77168602572d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358105a19414e25fb8bc340b528ad5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b27597f828ff41c85839c2851ed5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c92481f40202cce716283c2815080d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056ed7f8d1637a076ea2e71fc6b6730369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5349e51c5f47edc139552a40a1150a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b576f244fd2155e55c3df555073e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4a280e80a33708fa4114298135b80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495836c45cc381f8dc7a2eb485757f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc97f7beba71dbf5b7922fd6e1d634374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b22e4cb8cc5169275d97faed5209375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a2b6013f4c668f9d2f0bda1f879b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64074aecb7aebe94fcaca942e71bf28377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f70b79f26098b04d66868add8943c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703619ee2a8a00bdb285eff7db0933af379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec97b56a4b55fafd41d59909803ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818a6cdbbb98918d7eab293e247f14a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3eed0563ae0ab96eba8c31202ba546382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c33302399c6669ae5934d62c45156383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a291b3c3015f149e58175a57b00a601384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea397534a31c326988d15eb3d81e32c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f335cfede9ad9a01b5b6653adf3b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68469e78f7437f9a69c416f2d4ba06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f2be7e5bbaae7474605fced0a720388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792da2bc81e8e4a23cfa6d82b84e8c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c023d73b5ec2a5f35e9036d1ff1d82a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5a932e08697cbd71b31f1a76e7518391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5eee2cc7634d0874740bd6f880ea92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d929c3c7017d0b13d3ee6fda98305ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328aa95f30e671c75f3143ecfaa72e83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bedd903499b70e19881c4e89a1334395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec90f5663348f28592b27f9958874d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95026c841b977b1fba908199dc8ce7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6e45758034b36b0e765c92ccec3f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0373360759a6fd2dbcb8ccbdf58c3bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a46bf0a6c47800ea9994a723feb9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc85468e280865fef0af7437efff6bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7faa351ee32f2c0d2dc922bfa94d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fb6e17b11eb35909f56b940fbd47d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab11b285f4e78d6eaf97c04872a96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6668bf9ef542471050c12b69348a36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a4355e2e204000a19b777c7ff9ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3b8d69fb958174f827fc34b607f11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6251a99d1ec1dc2fa88f4e59c159e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5916f378d0a11004fbc876f3cf4411409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192a6dfb7b2a231fec95a538f1566a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19a71fce4cf64d8f11a5f15282c346411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d933ddb5e443b1f2db32b19ba3ba74d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe30a9cb69526904c10e86520bfd702413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7251727f55763635bad79492c4202aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102bba758e02b8a699f0464750c8c7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f774b0ca0e8fe08285cb6cd3a88aa0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea540c2a948ef961ee053d076ab5a65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90abc8d1da241daeb89a9ca7e4912d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0465c4cba9da9c6ba72a81b28afc015419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebbafe01ae8e250b87b88cc9a8c311420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e580038df2e362daf8a35238b1a2843421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b608ac7b3c78cd19359dfed37ea84422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2a95c08e48088fe42f9aef616ae48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f15c11a24dc26c5ddd3bf2a5cd649c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb301a5c44130bdf98be15c9f5aa9e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd274d8fdd86567ba3d3e0018035275d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ca795072040a5526afaa1568c158427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd37fa89c5be5c50db39525900ba06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05529e7fe1c11019b24c0a66db4388429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05624017ae712aa06ce5733995f08b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a212f92b6bd0a0828c591765dc2c10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df36aef460d0bdb029822fe63ae2a85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879ea643882a72f49a5de99d7502c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06243e5b7982a35c449b558abec77434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d36e8aaadc1929ce23a00a0c010ebc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853502be88422ffd6f6c4fb63e4c28cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cef1e4c4eacb4c7c5d2c98cf8b7dac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80201f8d9bdd41f4327d8ddccfa38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521edfafbafe46f9535109de78818786439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba31f5b3a879ded672f7a5f6aee171f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae6fe65f7ec36f5e803c6c7e2d8662441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4951819e40252d42d9ccaa05728d38d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a78b802a211c69a60a96faab3b081443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42ccd7ed9cb725c5ae73a7edf11945444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036697870f7cdaf902d9b2c0f499e9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3b7b3bae8b1b7be230080ccd868f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e8aa09e38778531b1abe7e871ce8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8860a7e19cdadeacf997cc2d5d0225448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719160b59c49d69c4ebe2bdff33af6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fa5e0a796d0c8b7bcbeb538fea99f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef9fbbee98faf2739e0413016d1ab0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a3b8be97638ddf7e52cdad2ba4a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13699cd7da83c541ed04cfd37dc399a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663cbc8d302cabd6e0c3343b38fee0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94431a83717b07e82726281417b46c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d46c4bebb3539678f0a3700cc77f0a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a80113c9fd637bd5f1b952adf9ccb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae1e4b6d41aeb4e488e7ce24a0646c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf5da5c0f5447b0db0fad731282387459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f310da62817cef97edaacb4ae452460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2d762f7b32b065b5cce34480aea9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d530dbdca0c61964b6116d8919bff7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f5fbb2e51c29c322b608d58ecd98d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702b509478a8e27ca502c2d64759574464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5a1b5853a78d5bc47b5a69b7a3acc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d1aedb360dbec91a8c38fca0502d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e516be6a656932c34abbbaee56583467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac112c28bc3a30eeec79ec962de28c44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5b1c9273e59735dcba44efbe82b6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a85f8c887f8a268f24a107afde742470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100261700d39e808226d9c90cf46e69471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538a4d3096643a954de6d1c8cb5e957472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb17b23844cf766dbe29e19ef2471c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539e49b19d7b5c25e9fdf17e3707459474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4605b9947b49935cbcf6215c447983c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408e52c6acc377ca76f4726c7bcd501476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4795e9e01c9c2b214fa8f5dc584d421477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bcd6794d373c9d003f98fc986dc10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a5b2b38ebf17a6001c1d32519d597479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b4055558e5d86a03c5bd5ffb493f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab353f40255632e7e373f8e1542a53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed7d7ab239fb7ac673670f3a167fbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7cb4f988da390b10ae844a5c0e064483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987ab5c5c6d43da2cfbd479c74498a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16576755eaa1a31abedcd8d09c32d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae0550ea8284738fb6b9a09abd27b1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca312fc44d15008abe3789c3412aa9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8641fa290fc108050ac572abd2694488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d109dc48f39ad2b39ee215aeec8898f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae59f0515859238280a15d62a6a7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ce5b835ee1ea7cb05f7274b84d3d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45b2dc580b2a2c632ec7f9164f4ff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37c2b001b9bea2704f9a7b82ec8ae3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947ca9aaa5f124ea7e7ed1d826fe664494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30385a5e66b7445b420425f566c780da495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c24044d818819abbbf2ddb0cea771496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96a15896f4044bcdb0dd050f060b0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7bf7f2aebfb0957149e642efbeb36498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3cb47be7a36470aa85aee3db0b332499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f21305c2a184d31383443a0ede1a69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b893bf7776372a88df86de18e75c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aca80303dc12da9f7f05a86a40950d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f94eb4d49d16811a6c9ebb7414689503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915c86b5e94254cd32aef7f601d417b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9b627371403ff6cf9ec08a9c9a85c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495019d1405595231718549e8263e162506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f936d0de73a2cb33d6fa5aa67b7141a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b21fc6238898769f822e13ed023ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0d9fbb272e7745c426ccde0643248509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e741314e3bbc66bb1d36ef5c3877a8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3083cad8c9c4b0885372afa5518169e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e914c9088088673185937a51d150c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6717deb7bd33358f14f87b77033820513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637eeb58c5f4ca05ca6dbe6089c5c24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75033cc293d194a44df6ac182a229e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67af1b8e50154b46d34a60d2a4f51a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d2f7892f18f775891bdea86d4ce5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ce1c646af0f42615126831e3a3558518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5666b335f3be4b3fe75f43c9f8903519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0e107402b62e8ed2bccb3ae5d045b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6231c07d0579c4c377c66f3c1f251521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5699f3c5a2a907ab565ff981dc5175522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe73aa9a530ff63965dc055dc38bf48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c6bd824301232e8aed3e3e2c24c846524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69499d7e4cc6ece07a4ffa0fa71df4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26483c9378dabfd3c83e5e3d625293e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2a1211dcf5a03ce87a2adfce6ea10527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118572431fd991f53e9f9a35d5ed1c9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3122584c7918677722c93db00a8f9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb5262a14b5e065169b7a7c4a0b15a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da5653aa431a4f02df99a9a4f7db28531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4033bd917f2172f4ad556a05c0d3e4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d8c31fe619c944619674d88d39641533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab510405bc90900089be0b8fd6e8920534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198754c51eda7c4255492456075cf038535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124986e44f6474c7513999bfb1a944ee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74e095e9491438a12f1e7d2c381f5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f2db32beeb0fb9c8f8718184a0297538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae3014dff4bb50be6b9ffc0e45fffb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797e4ade173e0bf30bd8d23756c9bed540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d8e505580d6c5fa4a563cc8541da5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc265344a57981d4bccc0bbb97058f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13953e9c786fe004434269eb34b18e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b0cdd1ab6af77525bdf6b43aa4103544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d51c9909adbdae59ded9d0380c4179545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16779dc2b06e48c62015b3bc219fe58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35239c374ff4e565b7866526b98026ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c54a252f8d143bdf6638571e2621b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d41c6e1ff418b4d68bfec6bcfff19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff0a5cf7776223a39679889887d435550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60e77c5f1a35faf41304cb1d30b239551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c3188e7f2c753b031f60c7ae25254552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b753550732c8b4672f9f9ec919ffb14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c021fd637cd1e0950918eeb81034c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeb297773533347502a31e0c37dd74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f459ede2072946ac5f05358a02be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740c59a9dc9ae1de97484f7c32c32f9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723ee8d83264722d7a4d401245fd08e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5f43d1088f24ecb766a298d1836c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340ad01d72ee18d0bb392eac7a9962560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e65b26d43d9265e91f7bb3573a43d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4dfe9d6bbd2b8434527a572aa65a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c69c76662f004ec86b60d3573d8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9014d96d3608617d440d62e1970be02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034a19305db7a0a39b41e0790bd23a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf21d4e101221e52e9f6853e7d84e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a15028e21aae32538cb31df4e049a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbce8823f3043bf0e78a47c4114d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0465c879dde76facbd0db98d6bd8a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078c3a7e8d340ccd953e514768ee64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f812fd5847eae6ab8f75e21f57cf42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd9e85aa406c5f10b6eed26659cd90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12ff9a79772e441fa95c50b5f47a18573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e83246c0f64a2643a54c2134556a9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a2ac8895d665c553da0fd521ca761575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e4092090808b43f238f6201b6af2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b524a55765c8a1bebb006bfdbf37e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cdfcdd1559a6fe5da8f5f945f2980578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e4f33f9ea7681c566c1051f6b2f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dfc6b1436007a1a761dd8621ac5cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4687443c3af58ee6782d76682129a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2234cc62305195f0262d19e27ef7f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b3e0739fa51bb8b96c662a8ff8965583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e7cd21a4237e246d0360f76d2bb8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286416ac62bbc4858a59e2ef495b0dd4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa403509ccb845d7a39b1be2dd5c8b21586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820ca0a0e7dd13e3aee97f12222b0b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d47ab1c9aea0f6432fafcb11b0c024588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44327fd182dbf82fed66c5d10f61802589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21ff2cf830e7071d151e83ad518f77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f9cd34ec072c67fe6fc6f9f4638e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f19d9d4f984e41ceadbe2a3a590e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a0cdf5b4e58592b6386d5d5f053d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472da010b01081f202d37025e2d1d5dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7ef1c19d98638a13791495c897260595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d70fc812377199c7addb0ff69797279596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411151a651dffe2b6dac9a046da70083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f63c948479558573078fdbc132117598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e753ebb0ad37350583927be703302aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5674b403ccbb6bcd337f7ccdaa8252600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12990919e4dd6c7d625e63cd48a188ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264adc227152d9a4f110467c23246a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403225bcfce279dfac207e9223c6390a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d921212bedf0fc8aefeeaf61c24ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176b1b7dc04edaa40e9f4438d1f35af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b42392e5b5694c188e9455526b0c8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ed9c2aa23587674e2be5a4b3f2c98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c5c659cd6131f25ff352a3bff0a1e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71024861176e3c3149c81ced02444f2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c51d1a77aa432a88e1aa2692247e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15610db3027e90c10fe57421addf0c6c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf10ca5157ff3c49c9af7798bebb56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40ef4797d79c8c5596aea34db615d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448dfb1cf210099d9005b47cfb78f39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f33b92c81e092865e7bc1221537fd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71321f03900a606e480cef46c53018bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c27303d8dab8977a7f469ffd8000617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132e1fae68c1718049609b9e0697acf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df6213cf8cd409b0f8f7ce16a69641619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8e8359296fd4471949cd92b1de225620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507092d7c6ca824adde82c5597aef0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562b612bc08b304fd4f771ff78e82f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb2f016c24df88df28f037c7a49c44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c432a7ab645b84e3364480751eab05624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5ec6a0ca790a53f029c3ddbb1238d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c6225ba4a43c88ad83d93f4f37a4f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac26d2d1127d607a846955910cd03a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5fb953ee89a0c5b0ec67f4fd8e4e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44e2d0e7c1fa9198be641e8e5e31a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1adb5e77331e5af9ce0226adb88bc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ab733a229afa5c6376d0b256ce592631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c55f366dffe81702782ff92f9808632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa770c4300331996dfacbda358a31cb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad3af514c5c81ddaccb223d466c63f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8991a1f2f8164c4794e5fc64af786635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ad84ab011637374ccaafba8e0b4b8a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60246b6436777bb121b709eeb2fe8101637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b53f79aed3c2056dc10b87a2fc19d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2d46f32d7d4fe353601739f1466ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cdafee395ab104e798dcaeca9c03a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9ca0ee8e3b41060c5349b7ec978d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709d437572c0de5acb7fac90432a305642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941e9ae52c86521b2f8edd76bb58404643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d7126db7242f95e53d2a41a696fb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dec45b05e80b45da1e21788ab4bdb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff40d62fc726803a420b4585393b4f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07826873c60907964022909ac7941e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9d4798c63a076ca951c40335fef22648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce2c532f7d1ef8c0fad69942a633c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcda5ea8c991c4c17e8cacd6ed8fcdb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8da884b65d899bcd2cdbc22b97f479651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2108adb8d45b2e5cf4b102e43ef66652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33048df5e6ddb3008ecbc63cf90be764653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db269cc34c850ae09edbba86a429b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2822b77c6fe556924a1525367048bd9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ffa906ebdff2978b583ef45a88e5b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775fb705e52c8dd7ac2779e48c5b87f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546de4b1eb5f736ca399266137300e5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cefc58ff6db6a043c016139a0ebb2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d42307dadad574493d4b26df65a2ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa16fb8b7aaa7535ba83c1fa4bde4cd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6228c2015ccf32e90e2e4ab8c95a2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053fdd7bfd4908458b75483c17690a4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc0734970596b93b767e76c304929d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bbca2423404afcdd8ef09f46deb22665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329e38fab7b9ef81622b273b7e5066666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5b724d0abc1e81724c71c38a5988d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02bff84d605154e0575f3b55c5e073668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ea6ad0268d381c5f435792dec563669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d537f804914c5e1e2f1e791c04c43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908904e2f669466fbcce72e1e4c1a21b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3ef229d9bcf59248855dccd21c511672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5de72bdb168c25031628b5b215179673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f63e9834bc78edb28f3f36d0d2ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2b0d79e12a87631ec608aad86f0ff675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349585c8e178ee89094e1882dd8ab38676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84d7078ec64805e4cfab4b0e5039bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573b24cffa9a736f260938371230f01678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4bd35c88210bc13b605f015150d8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55ad69853c6e11cd94dc0a8dbcd80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b965c5cd3e4c49700174cb38b3f22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3343c0ff21d8ca5d183f69e98d2a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079bfeb784e1915b3b63053daac7464683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd2cbdb61176b2afe35a706dc8b4d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a89d55639ef1acc5cf2d033649278685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4d6a7c3fd0fcc27d30552d2ce1e3e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2acc35a287a4c996d49682cdd0a7d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be85cab451ecdad7e49e3636b8deea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb65167766e82174c8a382a76f3b6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1159b3f3abd309ceedf8c5d0f64cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4767b78b4be405e8b607f8b526b93691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf6d00b22bf4b790cb6ae4a1667bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cbbcbe63fb5b1161664724567bd20693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fba8968c6708376f24257ad1b4200694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287a4e3139567001e85a0e42531c8ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28de0b8a258456621f07947eb4fddb2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6c10d4c3af926f439bc5ec66fd6bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce17864f463b644f17e0feb7aa8564698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0f3b66dd9a6fedb08e28e68003e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79cf69be52d165c67b0f249b7a4330700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d6eb74546ac2ad79de5afb0bc2c36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19904dc3f0d082111843e67ee4dab4b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcac549a25d2819c15fd7d65413a416703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0221214c91a00b36210aa56f6b093704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3362846d9c04a62959779cf0a23e7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279541e84a97f7f3a65faa7d591e771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b0ba756e86c732a91413213c805b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa15f14dc064d264b327c7d4338cb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422413f39f66d32f757f873a904d4fef709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc549695cc5432f85e33aabe9e1c681f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fe979118b11e29a95ecf255f956c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0ae45a6e8cd91b257d509b35372ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d2bc7fb2c196451a6602d17d769df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a204a828b31ac09b10012b569c916714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f972450fbb84b13b0c43e284a193aa5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb1dd3d66a5b45627a27dc578b7eb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517749fdbf1eff8b4f7a2202a176ab6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895653cca2f3e044a7ca19a59148a9b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da12114750fc33d29f2394df056c68719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0d481ba66da8404ac05a6fa79c16e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced1f2b72212dd3009a454187187cde721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbacd9362784180ffd4dde939015920722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658441ac258eff035f092453e1baa13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49335f19d9f8fa6cc37261ed04d38fc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e82a16ee06242801bdeeaf02b1dd9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f122cb5d0478de06c3b08bce56fd357726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92610b81e716fdcecee9424864ef6cd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe4423535691404ce76d19a2d6787c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c676be47abb817505cd901e8ca563729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b82af0c8ed1166ee23bc22d010ce0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a29d139e91a7b935f49080f970ee0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3a9f60fe217c15553b14e7c96ee9d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397815e7c8b82ab75b5b7a087a92547e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23dbeae98acc4a56ed34ff2f1cab95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e6c4154dfdfd5d466fa04c4dabcb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dafaf102e5ea30ebccd8f36d4767ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b834808e53a67e3b636e204b1fdec96737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2580763db7374533153ad6406536ed0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f493c550311ee2f516ecffb36a646739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36541c3ef632227ed2c28cdffd4fc0e5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621c35621f5895bfa12eb692da1d901741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f810bfcf70bf9a85f5df6881cf0e51742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d5cf5e85d7200538f7a6558bd8ec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56808a777088182099ef0560f460b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec408fe0c21d0ae860d88073fb8c81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1900f79b195303c5884856841e9dec0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c7e0500110a9ceb50703516674b49747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c477c397b12ff606483238f8bd10e6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb23fba7c2cffc8bbade5a51028d29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1747ac534aecb1aa3bee133b4af190750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1b20db87ced96bb8b30c18d34a10a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830fe641e3124efbe62b5de6e2f9ba8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba438108ed79719486fc846955a131753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df72658a1956b6f876216bffa3f4e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a842dde5adb760b7fc328e0a584dd6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7f0c03655f0490031d09d33d4a120756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c979dc89b4859e69ae9e36391b0dea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbc26e526b345170125a98e116dc69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3813248f1c039a7d5bdc2664a8a20759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427e9a2d12271767fd43f63ca1afad2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef8ca1314fd32ebef9074f23d6053d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ca2c8ffb749e298e71c32832e7a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c47d7945e6ac56270645509d44fee2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d765ede171ec608ddd20c6e023539e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191358d5abe2fefbb7b99f489d55ec0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046d4a268440d009ea1da1be50df094766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf2d6c825d015e94bb58c7612cf894767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26c37ab456b9c16cb66de5752807d3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd455a688596f69f47b64541f34afe769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18f0646f19ba6850a274d3a43b4e5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902253c6bd69f56c6fb14b55df72f64771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8a916cc405efaebec54561734c885772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b5e5937e831032b28341372bfa100773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf8b781387837af505de3bf73cc78d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504148f33a87ba88e53ccc7c3b47150775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426d1900f11b76a55c595b1c6a4b73c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae85dd900e2f7d4da653ed52c1f18e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875dee31952412f9400601bd348c7ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b69d1e0356e9887830e3126340aaec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f82b5ca4be1b0f1d44c9fde76c378780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2c0df53962bdf7b33791ae637243a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3686db6f59002890dfee6b0dcc68e15782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df538bf802ca704ecf5380d0d643e58f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021279f41665502edbfb26db0a763a31784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb3cc2fa3791beb5ea40a018fb3ab9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544d794219cfec353048a539b10cdffd786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730dbc769690d175c2380c62da8469c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b04594194e3d72a097a38a2c58b34e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f46d125ba5d9702e8870637c83351789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e328ed21e8a0cd2b5c635ddbc5fa3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd206af47145c756b5ddaf7a07d1c2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809925db6fae51a8478037b8ae94dfd8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12b429bb2d25a4473c55d3a9cbe8b7793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e314dcced44f0a48c190f10cc43da794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1057c232d20d4b16d90bd6e4fb2eb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4b9625ee735a18218cb8e63cf8e72796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd7c849889e5c9b0e1102caa0cd67b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e396108ce200fb880a5b7b55b4be1d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce092afa24ddb25edb12956cebdb0b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc5d8452b8584a114eef38446a4e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a104b63da65a7f5da61c8124262cf0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df1937aa737e15ec7b59346620600802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8b30caa5d59aed34bf27cdc7cc8bd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcfcc30ec05636029877fbc724213f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aabc0f9da7d215840c368cd041259e805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01500fa7a1639f42fbce60733330000806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b15608b21852afc1ba3b2a407705e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62fc27df06f162b90eda313679032e1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521e62e98514e189d1b36881b07420a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55476b26c8c691796eae8ece694e75f0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5855241ac3de987cfd4d2bbddb9171811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bef61897f104562c107bd8347c2c25812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef428a1fbd003dfeb312efbb05c614813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9262dbda578fea616476e29ce5462a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc0a5a5f645cd23c2490dc1600238815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8513abbbedaf4f2931b20803ed27e6e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f008b8ba4ec6f32299653efdc537d98817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d473cacc66ec721b6aa1c3862922d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ffa16395697a39db7b0d27635e635819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f2956633cf934d84e9c304f93e835820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caa751206aa1ccd65e980aa0ca36d9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7dd17cc75d2cca8f243802eb057f5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3d1a1b1547b3233af848bb7fb7d0c823.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>