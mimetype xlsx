--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf53733615aad8bcd104514c948c86c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a308de4454a4f0ca8fac9b34c02e14a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52942551440ffbdab13683dfc666e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10b6a1fe2badd2a23324d2a24a09c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d76ff088b96d661baf98d8abd287555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b17bcbec8ee6a0a6199f3a92036f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c768c336f49b542e35a7df239614697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9535001b614535510792e50f76e1398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e65797c20a0d777c8bf8475139be59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48752f6f79fb2a39fa4c46dc9424c98f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37326f5953989ba19cf88c0f30f87f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796a79e37fa0984fcb5530d1501c2c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c540fe03c7f5c0328e908ed7ee1ced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66073fa02432bd8a670dbfab2750fe614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30577b8830792727b63167219e1af415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fcbfea2de1aa08f0fbca5387284f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382783075ba69fa522171b32f65d1eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ae87abd47f69088e10efdbca5714918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6e2983060d984ea83bbbc56b7ca9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281a125154140c476c17a40251b34b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3c41ff2ee4169734476716c8ba73a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff06c1253a5eacb5d8cc37730d4997c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7639015deb89da07bd22c1a76de4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324b17bc8700fa6e3a2aa03aeb55f9224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d07546713072a14daa70a47410494b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c8c94caf53b64f4ab8085f5048a8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860a50f1883f80e9ad435c25915501927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded98d5feb342fa7fd4c0d9ad82811c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8d57ec2bcec0fc9429c60b675ea4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d96482a45211a7587f24ecfb4e201030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13fb231b92a5e7f0fe2f9c1e0dc44031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9311568338d96494f6c1613c6b6e7eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285037be15c263514568646f00bb0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf495e819d563665e41dccdac3aaae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741ba4c9b5512bee149d2733cf47e6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f677a23fa136517c1436b01f5931fc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d74837582d4e9addd7625c70f0835e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd313fefd127c28304fb15547536d5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d43b4972810f99054e9401ee3f8c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339337008cbf1484180131760d730f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd976203c7c922b68519a88c1167ac841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51d835d49ffd4052547df07b35242942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621108dce2b2fea9ee668f3c8c3f82843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bfb5067339c554d352797a8c46da7444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68098d77400acc36d6808c4488bbad45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c2061577c854387854d9f060d186a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a3db7d23c98d01f48f9061d7f3fd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a780440f17f0accfcf1ce8de6af93248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188035c7cc795cc0d1cc391b152bbbea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a461eec25314bc1acd296e5803e56e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91981221b1f4d30d26ca14d5f6e48251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf292106484827a28ddee02a6e6740c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfa6e4ded4b2df4235817db5eeed1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02735a97d6415843ac83bb219e025eec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507694cba8d864c6247cd50e67c60c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeabc2d357265feb4371db137e4da7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549dbb91507d2cf3b50a9675dd3880557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ebc262a63f88c51b2e23fc42bb98e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b463b8d860350e353586aaeede7cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d8ac2a2d9ff95ab645e172e2afc9960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6276ab8061d39bfbc68a3816412a02a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910768e9997856fddb6c462cf1879c5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e9a6b67b03ba407fca7ae8bd680ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6e13a115e13448ed9ec38308eab6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94103baa45f599056f19bdb3b9690dfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33254823f0f1b0b82f36498612e0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185bad46cc683bb2d1ea0653f63e3a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bf90dcbcc1cf452b2f4d17ae993d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755b7f2669eaad2a63b547bb7c3f98e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9cff0af670cf963a6e0733c37f83170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9264c1444346d1f7cfd158f0761674371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1c594394534b10f2fa1206cd47a1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2bfb0dd6da6560a38e50ecd33da0b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56780d3da1da8a610a451bcb1dfda30374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e101bcd5fac80f1869c3f6230a5f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef13335748eb0ec962b3e6fe5c372176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069ca7b3dc0649cd5cf6c2c6acc5ee677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be6aad824fd7a3c586b96f99fe6e3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21d3bcc610a7f0a518e4822f71e11779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d7319a41cd9ab9d7b1b36c51dce6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db987be5abbc3d8920f0cb09634c142581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dabd6139942e11e355358990f333b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb8ac492e296647aa1811acbcadfa283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fb6929f41afe40fe832d671f4337284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093702330195a1fa967d9ad92e8d484585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797cb6d8ba83c4a70e342a5d0afa8c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb2f8125261232421f8e30c28898a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c50a473caeb9664686da63255934288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13dd322e56c9a2670a8caced0bb9c1389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c158c698eb2e0e546b54eeadf9a27190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5b17fcd44398141eb5fc9ead42dba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953dcbaa4f066ded822cb940b666e7ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19cf6c2afb95968648500afb215d9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706123a40009039bd56fb79aa9bc10194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192e16113fe0f871962af37274c77f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325ebe7cd016afcd816ec293b0750396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2963d08d93f888526d7881fa946aa9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5f82f448332b9f5ae30606d13968d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab84645f734b184893e68e7886b60c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b9538315ee257f16f4fa1a1473da100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d8efb6db76d8e9c210e20443cbdb7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00468ed19e54255fb0438323a710aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bb8835fbcb14b97b9540b088380e0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a10bbab577b1a2ffe885a1b8ac551104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f759a3fab4acdd61a3be644b45b42105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c54b9652268e80ebe8fe69ae11250a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12a805281f9d33a1d2cc3a77155bd7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e5daa4539919bf3a211c72009a89a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6895e4b2a847bb15d8dc5e43dae25b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862fbe11a402bdbbd676fbc61818afe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009894e524198efeec66cff4e065d7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168465c37a91eea134d97ddc10eb9d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50fb6c88f17e9f176125216842f7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001ab8c4b794306ca00b9e74c9e7c0e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69625faeb8047bfb8ef7f0859578d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c147981f1591da40d029925d0b8a14c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5dc79dc16a8552c25e5ac76e6331d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c68147b39d20152f45d5735ce3caf7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba38143ec77a10f2c63abe5ed9fa91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4efaaebf5f133be2f7250b3b6260b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17b8c59c9d2d30ad8bbf9a8932c5e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57bbe55f5557d2320715dc7cb85314122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803f7da41c54f7470401f3d33bba3cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de47680fdd8dc9d83d9d03a1072b2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7557554053af800e3bf5d99e8f4be8f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f744d3f7dc0cb47c9ec28330fc061b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c9cd5b1502060d17796ae37e7a33b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cbb546b848821360653b9ba386249128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d127b81de2acf9f4c8c20587fe221b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc6d6a39f7519b96f1bfec7903fd5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804bc092a5fd7417f1224d3609aacb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f5381eabf3a1ede85caf84d6a9e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566b9c9ea2caf1f2eaf5381104c0772133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e9a049aede1871046507bf4c7f02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4fcb4cef31fcdd63ef093c2bc7e33135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a6bf8bda97b67e87bcd2f2e21d59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c4c83c9f282802d6be531353f7e1b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1eec47a0af1dc954f4f05f7c83717e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd2660ee6b0b2a6da45ee529feb6b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa8a7c84584fa74755e59218c69aa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed084da0ad4372d8759657379a8485ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227a5a2bac615b7ed5318d10fe4301d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92562de56a441686c11f6d19d6dd242143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38512b074b812cbebcb041c9f210226144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea1393c22da18c5a30e1ccc2071683145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc1fd08ecc548c1ad8cf120891a1a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f81084a7244bade78a25b2c9d1db6a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a294739136d68b86ec53ff7f8ff6ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa841b83a4a66833a05979159d38e88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321172b9a8674ff8258abae7a4af4a6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12632ea730fe6ac80a500ee6403d06ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3ba1a5211b6a568617c348a7bfe01152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a37cdfcbe918f863afcefbfa6bd9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38c87ea115f8d2a80297e3abcf3c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c27068319e00110652f0ec963e8cfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c095882a2c2a8000dc85f98e08fe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fa66a5c01856114c4e03cabfed712157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2f606647f55bed0eee7322a7ce77d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b934179b22a028bcca78ed8efa59f7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a460ca5c3e18a0c3ad047a496bc69ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52683a5a53c1333813de277c65681ca1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91097d6110040dc0d3085623999d03d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2042226c3caff8cc7ffe5ba3383cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81604be59f838c63e0c333a246855658164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f243d8ab549586416bdedfccf779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c90889ede625024e9949a8b78c0ac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653efa440e520c7058297ead23fd54b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75a5b4f0e9668f6e44f7ac5f606869168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77324e57721fe1e5bd09e9a7228cc1eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf1c2548965c96bfbf998d7150479c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6303fe46423916ffc8fb0b934e0081b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284b88ebfb45ffe0fb3a065b9be052172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d556a9cb222022bcecbd5279d1cf1d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67c047864d831bd2b43f8c31324cc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bff976fc071aa3a229a10e77120161175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f6312166c1891f9b611974fcc6760176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992671d00249a3f18852330385e3274177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb1aabc126c60dacb2a26285816207178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a290b0e9f4bf6d6033758510ea736179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60b2c0aa2674d76c97504079bbf940180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e29d26082ca32881e01f9718c98b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b79e61d79a04a87bbe2cd16910f136182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3528de2dcb31b4912f4c42c61fa09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad2cc5266bd46070fee111f80e0d34184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5b7007d7ea49e51921e4555b0bbe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4642bbc039fe2dfc954b6e6a63699186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3302f89f34bdfce3bc6a22dbe581889187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43e0a4574d22aeea0d90e221c53413188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f227b7f1eac68420c84637d467935189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc08ce5d06615999193b66c97480193190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27f056b738e94f25b2e3c6404a503f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ab607f397827287e10702645c5fa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909651510f4e70266884f4de6d8bc42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76565d3613441c70b424bcc09901dea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a7be1bc48a1ff0456afa2d1e925c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add0687038d0dfc4ef0e6362c94f048196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6beda9820aac55fcbc2e1a60b317e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058b6ae88e793149e5a70851af60057198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e309a13ab7c4e48002ff67101734c76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9003823fde65f06332e1f96bbb420f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca857010ad08d3e825b57598bf775a59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5993a847798535012c59bbc67ab86a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187dd55def225d2bc2a19f220244a89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0229ffb32c9b720303e9cb63c393204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bcde58517d3a1012cffc950579fe7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf436f2bf285020286758d3794a2b05d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a92536b8f7b78ae287c95a443386b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4864196b2832b295b74dffa0af8fc80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167db513b676100403e034f44c4410ba209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0141f3638e75c5172e954e8cebfe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377625d7bdbd1a0307514a163184b948211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8896194ab5574bb210348cf80b1c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10471b05d7e225e31870d02a08c406213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b382212068dbee2d37d99856fb2c367214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98baaf516976d16e35d1737ab014dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad14e5735510ba53923718cee19c65216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aff665ef0d2586cdee0453b345ab3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539f8d74c5a0bf2fcf0e918148410e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf8ee325fbd2265d09bb34d2fc776b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fb66ca7b0e944451832ed494038f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54d0afa4a7104ae89ac1ecc6634a78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174849da5a28f446d8562024d1be586d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f317bd5a6243102ddff3e164825d495223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcc0bca043ee9106ce4f00209a1c79224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c1d87bdaf5256d962566df8c78554b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfa767aa928755f412c59f75e0026b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864e4df44b188572c7d8e580e40ce7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecefdd8e743662713bd46bf33bc119b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9230eeef9bd9f7113b1c6b94bd233229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6607791369858dfb2f5574f42100f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a16061b7271401e99257ffc25c35e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c43f9045717bdbbc923f1ba488604232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f1515d8646a1e91311764c8e4d62a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1680763002ed7352cd0e354ec0ff97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fe628059b9dcf7ae2b71f8499b345235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63afeabebe9f926460887b03db4d791236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ea669832267ff8e0d90f9775b13df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89f24a4a53219fde16e89ea38d79f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a64965f0183ec7e74f279592831a23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a3dfd06006999a99dda4753121c2f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365e003fd1d605f7edc64681c6b47df241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9256a4ef693b4f80aec0bada7b50ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee1f176d9bd0d26c6e5defd531bce2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7544df8f99dee5f95c5d99bd63b58b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18b6f35445cffb494f20bde9fbe248245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fb0dfe1a0f3754ada64a2cc6822bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6864f934f621e453fec754605cb31b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565110b4d0405cc8379dac938c79a1e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05f10558d2528be79aede595072824249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8525fecbd66a852095efb22b8fd3c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683714bc4bc1cc69b2ebdf6bc6362e3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b817f38b3607640779b024c21c09ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8f09929d601f1891140b6af175110253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035520e6f70d87e0d3f561da785b4b87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ab3c9053d7a360956fb2d0451f81255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501c7e9cc857124131b1e8f7d2b5296256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d673f34755c9d79250ac3d6bc4a87f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e87d9fb0d754a809bc7df853d4de7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae3401625b639096d6b85f0f09d29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81eb0afe44fa3a1380f753cba6e1fd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130b98611496739a500a41fd0f893e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aa94106f29bbe97817577fffc181d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fc1b31898815f70553111879b9ff2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21534df487336eedb74c432069a203b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321fcf51b57da82f27c9985e5eb0166265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2e4cc59eb56192c9f2a67b351ad5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d3e3653b50e98979329915ea5a0f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81133f274e1728ebb868db45692492268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d068c9ea030354530f0097d68de71f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b43154a12cc14e6cf1f26bca1b4d30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1521839feadcd29cec108626ed93fdc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44224a1ea7e23c03f0f6ea439544fae6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e3f89e6b9a470cacb607e069f8ccc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367e2229099c57d19b92300d533ed13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697ef31fdd0b47cc2c5089e35fbee1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093d85e0da3c3877d98ec86cb444438276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398258a997398b328ee586a1228a355e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251164ba00b9f41e3ef3037933f5cb2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcf38c3fd4994af89696215620048c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e88e4e72356a928403b693b8d7d992280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b322ef808ad916a3d865e9716a2c0f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5020ac0eff767e320450560f85f2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71470a29fa6e41b947c6d21e565847283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e346f083e2e2885b976de07c4604da3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d53cb527b7bdeeda4c9c5e664bca7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdd993793a2ccdc891c0dd09133cea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07508b7f570ddaff526dd38af868e5fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea5cfbc5f4756af3f3883cac366dd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867ec48f9fe640a281b47da231b8d61289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113baeae729e110d6fa760a1d1b4f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ad244e7645c9f5ec74c465a1c7573291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce6a70b07d7aa9edb644f15fc7845d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ee453deb6b6e843b5d57da32376e0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf9c023cfdcd73071bb68d7f6b10ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f02695c17213674fec6e0a83434e8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37688bf8e10722751b0c82c4791a60b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423c9748d678eebe570c3bdcbe16602297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4ebedcb02d09ad9505be1f6836e33298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c1f58b89315eed7e962ea6125f339299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26dc09b10fed50cd5a6f922a479836300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d0f62da8ddc3c48c4db3d85a43af4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34550d910091b16316648f6e64ecb5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40884d5f1dc6384444b3cd0b60e5358303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc2a1cd398ebb24c4242080ceb5408304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27841c26770f3dd3f46274b480799308305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c84a7022ba297255f186a560df729306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89366485b80d849e837c6e9697e90d65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feca5cda43b452d6c75814100ce6960308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973b93b96ecefdb53db4de519309bce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91302ddfdec38fdba9128f19b5ed7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432d69eb7af7e69511e56d7ecea5e69311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19c6a8aab4b5989c4509c16325070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed68812b70252dd938a53c9f5b8cf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad4e1abad28f5b07adcd579a80a06e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa4d05a147647fa59b8ec1756b1182315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe1bfefe7fa05cc097cd6a5eb08a6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be75fd09badc2ac06667f5d916d73ae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac756c9b642bed639b3a7708e697d38318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123218bfa4c43d2da120867931ed96e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c499f14b63f6f33408888baa473d257320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01198d4b15c0d087e83b06d44fd758bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fafa7ca223f80b43d8cd1bcbdfa3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50391de1922a66f48eb8d6541d4dcdb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63158d60ae83d9393e44c20d3711e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d7a2997fd2f96020713e67691425325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f7d7d19c0108edd75922b04a97474326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c6e1b76df31f4efd615e906642214327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd989b0b809c2a5257accbbe016fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d8364e729c0b730bf249e993c35dd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3284fa145135f18897f4c6319633ef9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d13d7ebd4bdd81470dad01b568dab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502a906a7911da5c4a7aa968731d6d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a49403c574b650fbc19d477da8143333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88f9a9285c604e878aa4e7b9eb2b21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821728c4e8d31b19f45d341cf944f56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c94ba0b2cdd8d2da49d98067f90b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224e541e5ce5892c2f8cc4820f1a714337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc5d900749e6e50940c2fc5b38d6ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1921ab2ed7103a8250f978201e38943339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a8200722d947e7189f55f85166d82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6879e59a4760b1099aee31a818f30c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448cc2bc1a78d7f131f88f10e09bba7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c227556c5200a035c7a01c3be90aad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021cc5be0115b8f251b36ee43e9206f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67730938ba55319a914d6d8bb25f3834345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a0245529acb97f14f61c7f444939b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe51a584549811053d5d5123c1fc31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a508e16a1cbae6bef0909422069d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528e17fa38027c3dcc23c3af2a0ed47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd11234baf7648b3e3885bb97d4f7c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87fab27462605a4dc894ee40a45efa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a51fbe16b551aeb59200c050ea07b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaadc0346101dcd39c4b19007b309a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd4977aa1173709c8192a4a0d49c4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1627d934f718b5d3c00afd548560355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d9ecf552f461238b174f3e597617f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fa279c6a20561cb2b6f1958cc6a2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8315ea3aa84dd54153a3a7534cc8bc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c7b9a677dd3a3b53ab318c1636de8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099cbc05a40a07e9dafaa8bb72ddbbb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fcb5039d550e31e606176db8b420361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b19958ed23a7fe4f7d650c24a0cfa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bb70bef239bfd6862ec0f7e6faf15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd84cc685b8ea781a7249ea61bc70f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1689730a5f708093b827d24118aa4ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a45561acf21d6ecb6e7a58771324c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94a3fd275e18b77ac89ddea3b8a31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ec586e398fd3793f985e480ed4416368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6154ce70843ebcdfc62f311954c917369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73b99888410b2de71ecc07e42cbc01370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489aa7c8279fd1f78bc52f801b527b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5b0c9d8731600fdd86063d85e01df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db84819ba80fce5ce0520e8b8475ea2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aae82630faa85826ef4caf03fdbea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356c33baa3c2cdb8cc4f31320865fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570e822fb746fb0d42aed314680c0b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b218114f7fa2e013e2e10325705ad8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134937ca5b79ad539afb9e9d4a270bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61867a2aa11815d3e4ade5814a6737d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db79c18e35cdc02e35db51a30944bf6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399881355e47056146ef38d0b32f9a5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f951174b9d6a4d75211d181427258382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb3be5daa1cbfd86960e6cbf849d2d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1df424fd5d1201445342652b856642384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbdd4759aef31823dbcf4ce21269e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774687069d8e117a15daa2662e7163d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dddca8c2734d60aa37fb32d2754a9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a8e08a7976fd7125946c506ac07e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220498df79b72a50fff89ea336a8c24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee2756320c3363f8f4bdc2e6416cb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b8bcd9829ece4d6864096280ee662391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f27700898bb3d8cbb75cc37b27f4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d748c1db4124185904daa79f7b7f1f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33400e5df5a919a1765997c04ac0d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefd134d2473a4bed4ba38eeb2d5148395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f31cc48e65f5c5dc8f057b1757e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafbebdbfe55df856c04aa9e43561e5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624e15a1214f5225c33cc82bd931f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b5cd20f2f6a3995003eada020cf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04801c29e0b73cc76d0eb75759ed51400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe21590c4b126d89d49f59f597989a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf855e06e0ca5446a42c441abfb7b3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea11ab15d5cf8ae7d8fab8027ac52a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd9a15e59345dfcaa0593fbd83fc05404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067e481eed4c9e04f2ee899bb3fdc40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1dc42749daf82c151ad7b418ffa71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df17188ebe9b1fb78e43265753eaf46407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ee67e470cbbd3be44ced2d69c12e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7952b8a4a5b474dd130f4ef9b81cf7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca44a130c41e34a3174a777d973552a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858c1da7514d6d708a301a192f100c5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f57bccbe239f19cbd22953c9d74d76412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88399508fa273c611652ea5383c7877413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be15514b74832eef63d6b06d31b34414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab2194aa72bfcc86df673493c9784c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186deb950b96f49d01be273e42d42c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d07459b55b5430ee3f77dda879f48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555643c23b4e25a765ac410dcc257b80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27840a5fca5e5bf3b58ddd2bf0fb009e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbad9e19ccbc6caf7817885d60ac0c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4480088aa6df67f49e9ce22afd17ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b47d49d8a62bbb43c8fb83368d6f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622218e682b2af54ea221ca8561232fe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5d2374d8196559bd7288896359144424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea96b1502e48b457b14a083c8a87da0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045bd1b76c8bf31b271474844481662426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fb9fe3d91f1c7a6b0775d81dc66ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced472a4d37eb0943260adf7d7cb3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec45ce7e1cce0a0abc2de34dda9aae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaada899820db99c912e7ed45de603430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069346d311fd07d584e9fba23b0dd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07007e9058f554a479c87b67e705e1aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0368b35984d56e12fba81f4dfd276433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd8d95d6ed19bd6aa7ca853460d5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6acb662c6c99b095d6b50cdde9d13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efdb7a3526e1760d99fc2641b81253436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8ae49a89cf75d4973505887cb7c28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae004ce60c1752612a3cbc926dee016438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859997411b7668bfb15b772e742cb52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba604a394d4cb46b883e5f63ac8932440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92b22c84e6062ea999804ced168fcb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f66d448180c5f1c4ebf0dc444e1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8348baed15d30d7a08ca2d66514515e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c270927168af96d343bf57887d1e15ca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e20e07209608cc9618323e5105314445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7d9f1fd321ce95943e0b99eefce77446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd4a7a102b4cf84c883dde11d5a626447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2c10167d464ec31d81112afe8fecb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ed94fb2a454438324e981a30ba87c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c243c08da69876783324f60ab2a540450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a9292bc00002e5b00f07720b1ab3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf121cf809f43fb161ae6ff0baf6153b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e55d5f79e287367b3cd6dc42d355ea453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2923486922728dd48c99e607714032454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ff6b0ceba6c150212c78102fdfac9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e2abed4104a38217663aaa40ba46c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf4ec2707bf9187bb29a8de30966d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3ef26e069839f3e0ddf61ebd0348f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f743b022af427142fc139cdbb190e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa299bac3536e2881bda009b4dc2cd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98141614ffb1903bafdf6e1cdfbec00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde1fa603505a98c23f4ce4605a97f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b06306d06e9eca53c02e25b72c828e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d23bbc3074d02728c1b31821c487c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7536aeb8036f365c77b3aca1d7389465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962ab0292a3093536e0b189b349b9a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8449147a5e26dd72edd3af05476be4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d90d87cfc3271fbd94eed4e81d46468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c4a22d9b95dbdbc8f3d5fa12d01be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43f77b69d35c56a3f09b37a6dda8dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a52199dd0b4d0979697e2b301e90a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05967c7d9141ef301baa60452f360f5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a396c86bc7f77e8eb44a286ec145c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4678905da45d5585452560ec07eaa1c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf7415d79fb5b51a817c6970018451475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ff424164530b80d838423b5b8e397476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bd7979c7fb57e1a2cc76132e33194477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e049f0a0b1837fd64a8010f10ab450478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40298553e52131bc6f37a47389d27b43479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec365d0fdf90426055c14aee67631480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3547bb7a093fc47cb6d9da50d512481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62972162c2d24d4e9f4ff9ed7b1b49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138c01b0a8a39adb077682a2236f2bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfbc468965584222fbc1b0a6fa1e44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f49e7af44d127dc77235b27cd31f66485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ab58891d61dd182211df99ce1c21e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcdd10579afc6af19c034618d8cfc5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfaa2764c28d6c35fe09a51f979a4a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f270ad180a332d82d0596be7c4ce6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b6614c01e101bc2fa91d1f950c991490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878f41f795d0b60d6b34d5923fa9a3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d8b011b2c93c23c572bbceb592fbe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5482a6fef88a6f58df742cb534cf82493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b9b3e2b1994f5808237dbbc208611494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcd7cf8b414099f00a5ee0a3a73f67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a76790b2f8d3c4eb03879df87f944496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639de284480660dd51c0771e409d0c31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc0b16435bc44d262df5d37661a34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c2d5a3d68488dc92571d22192b3f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d7b3202ff6cdb556dc00175f7af3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380ad0f6682ddc41dad877e3a603551501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064acd3fe3f5345b4b77fe9d75d01931502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a81efbf315de34888e43e75af4ce0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd7dc7c5493be9ea64d0e87b035938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2df69f5bc597a2b022592108ff12fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d6497fb467216f34539003d065a21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fede4462608713ae23b97406a0a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806b2e8c571865c9043a0576e14ea53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf45954d0cbedb7c828239ed5928a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594bac7d61418d2c6e4e9c838c6014510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb418b773f92e63d44f8710d572d0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e70696ceff1cf76af50a38fcde589512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4f96e03e77789c7035ccf8a40fd4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5d4d831231d1b297f72cba67e557c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d01a1e3094b09b8e7d018a8615251a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a550522830a9e93e6353494c5bed9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0699312095dc304365ebd6959b6cb79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f77be0498b003a63d7854174acb047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe5ae60b7c167d4b86f48beca4a3fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f2d09c861004324fd53d5b983ca3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb264af64fe66bcca8879bc54b0812d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc34897208e6e8e948bafb2324a47522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cd0013599442e3db0ebdc8f1af94523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc646bf07a32623adb181954d702860524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d623337cb714ef09062034fe65b360525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e66be77f5e8e8ff7a23ca8409c67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c229d536d358014a5b19b0e4b6094cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9f1f1c071574bab43079789e0268d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d7128ce67d1fe885f91539c13d9b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde93d2dd7c86681b336486abba64f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a0d3b976df59566f2f8a1a9850f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6e0db71e1155adddc23d95f6cf518532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58db9f5bc7c9c51d7e589a484c961533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda26480e89093d6f2abd727512d31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b2c94713d7fbf39f8b26ee8950036535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a66e769e2f7126e809232b2367866536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc895a095c2b1b3628d498992fdf8de6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8b38407fba59e44f25c7b845d6c84538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e88a3e9d1f30955bece60baa65e6e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209c30c87bde23a3fc1c852225b0cf1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e815ccd8ea2c2624e32e19acbbe1a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440338192a7b30a4b6c0b32b49136b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cf1da335b92a967ffb289b3b16db9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d3eef85145609b176e9124d76ff81544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e879ebe7e509bcafae7a9fefc0bd6ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529346832220f596ced7a55149ba3002546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf7b7d1b04f3ab769e11e8f7ee6eb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236531bab47214185385fc384a0c662b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6aba7f8609a0cedde3ba39264b2ce549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e51d123d80d63cd0f03a0e19c8b2c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840899d7694af01299bcb0d80c32fa9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d2ad10c28b4c0442e4bca22608916552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c381c9108d25f797d485f4a799c80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22bdf9bf15d1443524eebb902c6ed5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714368b5a6359e852f3cf47e5226c8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2e031363cad856a538e7153ac26d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712e0765b650f4c4c5ff1f25d9ae7ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760f31420bcf6e31984010df2538cdd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f83efeed4cf5553b3dbc7e9e3b19e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82e5e23d6efd1d3ea9924c261e0c5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ec3e5495ef0e07d31fb35fd72208d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13bf92601e73f452efcc3abb6729fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0204c01bf5902435267a16efbb5cc21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63105c7c4d6fe31ce9528a976221a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed8eab60e341fc6987e531ca682f48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b79db097141e8058eaa39b6190c7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7c28187721ef25722ff8a42cc025567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fc6ddc68100dae4393eb4205fe5f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1c9fd94cdf95b27ec6c9cfd06c29c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94af3878b473d099a3d084ee4bdcf6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f0ebb67f2ea817f05ab8324cbdd38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b7391ff949032ce66276d0dcbd2b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712e36bbfc5379d88e5c0d3a8c77ff5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4f4c89cb92889af9753f707bf001f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895c9751b972a16b88e29226baff83b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a602f7db818312d8de48af0d91c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598a88ce0f28965f59b7c2b120ae921577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658001686da6fa6dde141a0a0b9b01af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970add9c95f8b45eb43956b4d6340b48579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dcbb3dedbd5c4fa1558c614a625f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c322d6f48f6eb5915af73705bab70dc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846efa87069bed6ad144b369eb3a5caf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2af0fed75edb31111fb73a96a352d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b714bc6879f86571e455197344c72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efa7f6c2db9088c94520c25cbb5598585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2841a3a8da28b24e965e0b2744acb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5251514fe6cd83efcdd7d192e729b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c05ef26aef96fa50c3182b40c255d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8170955d278a14ee448b2798b2bbd39589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc68d6ddc49c7eed4b3777014bf5e1e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712c290b5c5e5b12db670bf84f3b457591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb57af91548b33c091f590d57b70434592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e438799c5614c15c5b0701e00643b0c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ad9168cb3d6b85537b5b251282aa0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99683b1c24d6672ed20bf1337b07dab7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ab85b210221a606c5daa00041d879596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbeb56cd0a9598d0f6ccb5921f35a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f1e3dc88d55050434d0785a6ba95f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb77de0993f449b9d7e705ddd470fe1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069ee2270299bbd65b64884869f93da600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178729036b26d3d80ea38b6c423e954601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1568702899158d0d6562fc4cd8de602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bbc9ca51be497cf55dbc63a0e4855603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424f1c955198a0d022f4eb170200789604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43996efb32bbcef3c119be2d03436f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5907be0b3640f5ceaa90a0c8c8b271606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ecfaaffab189309e1aa673ff5e9a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d097c37b7c8f503dc1ca59d863f082608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166aa730f01c30e2aba63ceb263c852609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27813d49870a28aa42dfc1c01dd61a0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd73c6665be932fe13bb6d6eecc2c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7552f77f06fb8923d12f3bc0b3e367f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcd46a4b21a08b295089325a05d94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320415807e3b381c1452c988eaa29da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7a765c946addbee5e8f2fd7cb726615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad3c0893f38428c675c246223429f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59f06fee458d9d95c9a2b7a7dd7214617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd2cbade50814955bf0cf53fbba551618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204ba256b12a5e504b7a3b63e98c79619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca106ead16f8402d7e67e300593c0b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a531afba865921d52a57df7763e0cfb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20618b318a0121f623ceeaf992554fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb8b315de72d6700b787232104814e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151bdea911aa99423d340a3b9d46531624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43b09fce0829a993f754a417bccde3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17df05c80b36b46b8eb39a2f85c564626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a14062f5efc371ec7ce58312c7fbc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab6b1cfe3780bae512625088a759a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81a9299393cf2c7db4f5d9cf560d22629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d188ffab422f608e959d0d09f006b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b081111fe16f3bd0bb709672c8deb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400212e91118b33e4876008b724fbde7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1070c642253b411d22229d0502bf79633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ac92f90fef547387d0c19ca6e9933634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aa9a9aea4107097b4c53db1812a0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc678af78cd17404337b5629587e909636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa0997e35e5433ea84689d516064e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6b31ad94b74c52345d2fdc5234c51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f046b25da07504b636f83bd562cf036639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de5c374a4081931dab47ef7703c382640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0f9878470167948995723f0210858641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6ec54ba379e0e812426cf2f874860642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf048e1d69a3e5697db99774e3c23dbc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c1d0b458352dc47a481cf51cc243c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c6b523c2f1bf1d4d98c8a6a474a5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260a16c6512bf6dba39f21228b47d1e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02d9e2dd9bb61e7deaa7ee7c34a8bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb489a9bf214ec90e627af0d56256648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135392750cdfa3df0f1630a4a827895649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f11a98b9be5d5a4dbcb452725a6ae650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daded08e2a19de5465141587c3e31c4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c997aedf70a85c932a344517ee52315652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1edb3d989aed4ea955eab57e415124653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d794ee207aba2b91946dba233a7621654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334c1bbec60dc9c42dcb99c680a9661655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb22dbce9099f1d7f2f18bc7006e984656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc0a2a4c4e5cab992951a10023a07b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb5f0ddba4b5deee2a60278b35d85e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02851cae05578c95aae9877f80ebbe4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3582881e89b576b374369bfd353f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335689dfb5ea7da8489147e370757716661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203acd3ab4fcb196a693c28e5e65631662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84afa3f57584e88855bef322e1c03dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac5b76c602e61039615edbfef3c190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744858be1f8d759677323ead11b7377e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd841c990c9797358cf448c50fb736666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6f3dd2d0060fb9cbf96b2e2e98839667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacf4ef0254e20a1cf99a8636d274e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4108581588d6b4fe25230160fe18a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb353359868c2120c8c4a046bd640d4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc6415f1742af3b38526c2dfcc7b59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f89f4bcd761b796f9e6ad9e3804c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66e720d7aa3f558629c05cc8b9b007673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450506228b42cb15743564b4a07c6c0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929826d852cf5aa4449860fef41bb6a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e169fa79434612c32dd25c95450c4cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc088cd29a8426e57c8792f780f74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01890f29ab8aa181b772790287cb729d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f4f79d75b1c6cf8792fdbb9550b5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69fca5649ef8c12789c0f43274aaf6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e9fe51ec679ee7d55f04623d931e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ded004197251ae389160e01a74ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a37875ba84b9ef790870841b9d5cac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64925169b609dba22c0ac68f54e58501684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3686e52085d2c534afb3e3730d79db2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2aecf43917bfff4251af8d7ed8362686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe02aab5d898737c5a1396fb467f5f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb4f49ae76d46aba0ae1bd5869e113688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60041c23394f77b4d1336fbb1322ddfb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72ce711f4cd498cbadddcab108bf7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f6fda73ffbf92ee1022933dd43dd1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a12678d56f9ce4de8a4deacccc4c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d4dd0be4b3ca11d83b03a63a341ea693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51aa637974e6cb3b4f590d201afb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e6a4160ca0d79a29975602306e2a7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd82157353922b16af1210019e874696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258f9acd7022aa71dc817e491c1b38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb9efa664da26055e783b439befdcf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4edc97a0047e3369989c1deec785f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d8c59f8cebada7a88be5660198c79700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112af8065c6ce69b798cbe44eecfe0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee184a58cfd1b900b4e5819773814459702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d65a971a23f4f4c45699b4a352973c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355fe19bc0fc7e49a3bbbcfbdb1d6dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1cd3586666a8ea250e0a0f19dfeaf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4a21feba2bdd89e75c39ad36c2401706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9cec74b7cfdc975bdd0a870a53886707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e57a3ac9ecac2afe9026cd4466aca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c13a7c33b92d6caa398bea42f4d7f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6331e1199d94d3b561d527ca31a624710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c80592267be96c602460cad70afb36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b701d280a23ef5a6100e12478093a2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fbfdf982a53d2a9fd26366a59bf32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bf8841e4f264d90ff6384243b570e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd2c3d9ee827e2ed10621a9af9a36715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a34f4282b6cd888238186f0c94862a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c5c94781d3ce17134a0bb537f2a37717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e88c5078229a3234cbc6dda1ef2c84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5f06c70c444edb3555d502f451022719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7677859ba0e6c9f937f95903997a7f5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb573618178e14a8b1c175f7f05232e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c568d6b554218ffff5dea802850d24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5a94b5657572e1e0d5d17e11d8e68723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d9832e5e368228d9cb1022643aec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a3689675950646083e6cdd9b53aca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c25bc55d555a69d81ff6985dd4a945726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cf13adc67360382ef7eaf03d3e6f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471387fcad95d8139916c982b7431bf0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fcce79330a02a812f84ff2c717fcc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597f9af1add3fd61de04ade6324ecb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14716ee1fc5f80741c987ab30112bdd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e28209091cc19d413f5b3ddc478e8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4cf061d5b5078586f1b8834d16b90733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56390a4af044335645fec9a29f793124734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460ae7ad2c1abd1c68e86b79ef019ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf4533181939fe28ef7aeb360b630e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa44a4142ef6778b83c64086f2afd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a0fd560bd64fe4e9f2c54756f58f0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da76e3061314fcc590c6d0a6ed583e5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd5129ee1be903230021c6c358e13b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbf4a702c444f91b453788920544e1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a625e5cda5d0490f816de3c1c975346742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17659329b000d1066a3427cacb84c370743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629b2e7dd35ee77bd850b6a6c1f2fba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bacb03983f3f47d8866caf07de796b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689314a409958698742ee7f7d6845405746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d95ee8c2aa49e340e43909188ebe25747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad5aeb2852aceece2d46ce0399d8654748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98f3f237a1246ca81ecb23d87f463d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e08a0fdff44b1fb2310b27b073f945750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81976f3153decaf0c798e55785b46821751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a2d3c6a5590084c5e8dbc43d57c5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5af9479ceda0db196c295e2ba883753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352b76c864c08415872a68e6ea62a8f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b15a1e7cab7c14609a240d1e336e0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ca7e4c707a16c522607b186dcedb8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d40d0cb89e332cecf105721dbbf3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf99b428a87f7eaa639cf5bca69743758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3a8beb3e4edd357da4889b0f17abf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18011a21e77f6c430100c8d0d40ba8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9f387982a5cb8b13aa2e135698ede761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c819df97787e7c46f0ced942586a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739cc1a439168a59ae377c894ba6667763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad7f20a98a535694c35aefcc12740f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029031bc470a758aa4509b24def584a2765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064487875f9c4f99715aa6b6eb504a2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78372a1cb33d0bdcd48ab0c947e82ec2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0cea3e2ba10f5aac302085732618c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357fa2a4d0191c576938d7d01f46d6a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b1fc987aadce3b9dd92d539a059ba770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82696a3cc53c6bde8fd9db566f1e7ce4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b484fe22b4f565256d3c54827f2b28772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f29841b319b50c6335cfdd480642773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b693d05a03b925592163aa1e81729774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea50e48b17f8d0d95156bf5d9fae0e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e31603bd5680624691715beef50d14776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930361631a5b690bae7b485ac9c869b9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b520962a54c9007669ed8b73f65471778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551ea98858e4b86ff29e8177ab620cb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd64ae68440d971904d29c9496ef92a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334355b18561116b96854ecfd8b505d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db5c82f0261c22448e1fea4212b6c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb05027aa82eabd4990b9d6e5c9f33783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf28f4b6abe758e87d2ee5bf71a788784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2109dde67ee29cddd1ce40ac1755f7b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694585dde044b1667f47e53449745426786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f9fa8ee1d7a8a6d746a63d6638dd9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d166c8886d7e25b1fcd44ff6e938163788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8ceeaf7598162b243e8c673f19aa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406a2adf611e64a76e148d8d395978c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef844bde571a541941cf809f9e05d6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b613221fe7c21a6c8cfd71b7d05752792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb022e5e44546fd30c784966db3350793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb662736a627d3bcc112bf61dd315794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df188d4ed0c8038748a8a26a2c63b1fa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0eb4d11ba6501b2e5e0f4eccede67796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee6f6f62fec4fd2d4c2296dd99dc24797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9666bb1d320bc1441e4fa7e9dad43be798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64624f2404841d89d383d00595af7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f2ec00f0c0632d32cfe987ca3950d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccc89ad368d6a10de2417713e6258c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6da77812be7f196849e4a4e127aa1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98903ff16a90e2d1d488cf08c63b77803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405aba3e1f5f130c1341fe35454254804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a96a3cf4e86e47fcd45850a40df1f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1832a2d81402897d1eeb2c012728f2806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6df91a36fdabe97fc7129bfe605854807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313f9e4dc02dc6255ef85ed95f1c8f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb49ad709a8d7f16298fdc4e0eec053809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfce915fcae6f2473c0d368f6d9248c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83187ab6d1ff8903eb0fe87edb114a6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf305b8f15d4ef9e5a21c4b40b4f2e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6223dd42f133cdb2e23bb372a05a5a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863660b7f3ee1b3489aff6645262488814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f49c4bb9a2ed400fd2f9909608dc1c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085d6f022a17a97aacc94f4ab0f748816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da013992373929bbee99cea285b6554817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c814ebc08807fab90dccea4af8626818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b7c1e708d38aa70d6e1094fb4c756819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b94f9942dc9acb6ed662bb11d5528c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75166b89e21e2679cdf04650843843f7821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358df4dc4aa1e855b37aa5c401042411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e07372d0222117fe6084b79d3916b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e9866bac1215235e8ce4d13850a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037baba46a395edecc95638120f5c5774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf913604851db031a39d10bbd5bd3f285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60636d31759b462db79d151d466d90746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a5e98ca1d6e30f461b4cb3c3c2bc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17001d0f36cbea492b3a7ca095a4a8d28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f36470fc391fd45522ee2db92dd73e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f3d9e03582abb8b7ce9622c9c8a1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a932ea9568c027798dd61fa40f7742211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6116125e0686dfde4a1f60746ce0412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d63b8ae03d522bb2e2ac640ad64c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14253b2b0a8cbed5a77c9e59f4b6ff6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3012c23d75fc6784908b46d0db77615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9766616a04714035123a9be395593516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6a6c0991adcbce7730305b0a9949517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827c87e55298608d02e4d574e134eb418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c9845dff4c744e77ee46d8c06401c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e342269b70ac84ff4eb54630ab3c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be2ac26bfe081c6e1219684f12dc8f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02213e5614173132e0521c8698022322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998fd24c616439144a92be31394dcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dc89345ef98cdf5620e86cdf9965e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5fff185e785d1226ca30cdb32b8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109109533d88ec7cc8be89597e33e61026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ded8671556a8fec2c63307822264c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f68ce1289e25b16993edc7469a3fab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57847f198dbae7384e5be2206443bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41eef88955dc941ba26256c673dd1930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034a18c336a055a53346568af800cf031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31414f98e1714443875f29bcec0ccc2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16505b63e192de73689e84a8ab06d933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968d6cc5223f299d7f9e1d65fe43b4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b748dd6e1f59092df0ee62a8ed5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dab535113936b68d8c1a5de9b020e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23275030db1dd5a8c7bbb2c24e6976ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2ee2f17856b05207f3218d04116ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81893d01dcfd5821d666c095cf7d6f6f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fede271e6f2ba6466daca028b14aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b2448a7a926e9a2ff8c1dc12a352041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ce08a605283cd924dca12888ed13442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460331d12baef1a48fe9fda8f7d52b6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92834d5aa0feb416e923168e0cef9dc244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44cdd2f2dd6fcff2d0cd77e9096e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4c75baf8c6cbbb86c3d314951abdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33af880919da39c067b93fc60efb7547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd4d8bf5fc4968802ca6228034445848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7afe3dccb1a1e5df1c07b4352dc18849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dffb7b50438f49e73d100f9c442d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f0d74d1b3997c4c976e835a76229251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3b7b71652c8fe080802d05a8e91a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf287dd5492bcf227d75a9faa312131053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a135d309c7764b5647b557563b9e954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8f89cc334fba1a40b5cce78f8dc5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6592945d60644e68f9ab97590465a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984d073b29e034a88420ad609b71cb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f1a094902e7dbbd2e225f370bedab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d588e0ea8031e31dc269f706eb308259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950b05fa70ba30d8d862e6e780662c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d7422a4ecd7d5c7fdf22634a8989c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64379e10a4ef303bc8b769688827ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9c500838e04a4dde4a154257a885763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debeb3219a5e9e397932a855f119585064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13d1f8ef8365a7ad8226a3387a52d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec149861bc6c579b3443cadaa2299266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b214336d383bb9302f2bb20213cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f867eaaf3d2a85b013491becdcbd55b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7867dee05f44956671e4092b0a149869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8b064ca42030a36c983dbb789fa8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbb1338e45ed630bf1148df710ab7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b76437aa91e9835d5f89c4402ee4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ac5a79f6c9f87b4cbb5a6b463e8a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1edca77a179d5f34435b2e7988b6f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9e807b297ed1a918eb6597a3925cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01eba2fbfd5a236de138cf786d9296f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffb11f07fc6c296bcbd75b6f0d55fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de105e54068b77914f81ab740287694478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb336810376e74aeeeebbdefed308379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5a4487439b42c303356afe88eddd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4453dfc0cad59d841294313f9743e8381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d411c4b4cfecb3100edd5db6f65bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de20d676d206233539f2c28b48b2083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677f33912b5253c203da800a19b0f9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19866d4a1d064803770c91575c3d75ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69450ea0194ca37cf9a9fcc71c23cf9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe14edf8e5f21f5022d87853314dc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2081f2a73f3524693c879782404473e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344969eb1ff3abac295e1f1136c5ad189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280d00b7be9ee521628484e87f3e7d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc7f439867edf173bf21dafec19d2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1907d842cd9341f7c06384bb0ac192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459467a0e3b2822d368940d7326001593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6bad8fa141e6d0c4640fd17de8b1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e1e7edf5ba513fee06638ac74c9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ecf3fd0b0cbf997ae77d7a89d3e7d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb7dfcfb9be065b452124426520e2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7586b8ee4f8a9c220d28ef41edb115398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f37030e9f110f00e330006fb0636c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6a5ea5f1d24fb60b148a47849cd61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bc8a9b9e5157d542f216c437a3eda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2894d68a7b3ecd846af883ec19196102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3073a36ddc652b27a0ccd0e9680b20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6823db20eaffd0009662dbbc4934ef5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f5499895c36b8a6792cc9849646af105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db82fd4ef72a4b7f680e4ccceb2c5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326202d7cb195b0d7b6c80202a60a8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c3cc31cd6443533e75a804aefb0ce5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a8fd2965d7f86776813c3cfceab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b651233c4e00faeee4f030e07302a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39cc0cc0e0fb8398b41c92e7653100111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af766ce3218655d2bfb08795b7e38e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e315d442afbe341968fe45bb966ed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479d510c8d5a0d37d5da5053a3a2a1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7057b73a197f4495112c7b27ca8bb01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6638aff94a0959d02e3f77c57aef6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f99f9a4171ed17ec4dfdd67732385f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5525ced1e6bbb3a49893077be7d189118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a67c9b90dee39bc9c782663cd76a73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efae2ea557fd696bacaf67bbded1a4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfc0b31a30221a283905aa158b42dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d354d892fdba197b1fbfc11aafeba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e724c0349b0e0c759af58a780c141f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cb8d8b6fd6059ac928398e34d98ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d567169ae9339ae22cf610cb00f2da7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89824893d71e74a1880e42cee6579a5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573c25127f022919aad11d1173617e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c499693506cfa3fa015c4a10c78d1c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41c5bb76816df2c81d49e661cb890a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07b09e47468e82957923b0d9410a3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cbd8ae1fdb2be17ac1a282bc483e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e27226f59e61166f8c5bd72fdf921e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76e0b27942e2caeb219ed30fe375cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983bb009ab58d0d22b5f743518aaeb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178954e918f79116f4c64328e87366a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c4798e8edbd1d35c84c0c54015d4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383a2318952d9d630d7aaf64d9d8b31137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002673ed5fac052f6766341af12b447138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e331c32a0e5352cf92febcf5bb04a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b656706cdea9753e917703016d55e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c5d450a9c814ebf66eae6ed1cb0d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a45aeef2891c11b4fc4bb51d8716142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8602d0d4de115dc4f710b7d6380ce7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1265fae3504a6624be51aa6e64cd17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14912dc463ed1778d7524b184ba85ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5201c17b326a039fa2f978f092052e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b724d972b8b34eb44d6d87a4e3bcd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2bb8efe6d0d59f981b1784c368d91148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b4d6a21f4d991426630a560e8e006149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdbbd17724d9fc36994d6ebb69d4df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faaa1c1633e03deccca6cfd07e70e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facdd2606e2a0ba031fda359f703cce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2848753fc35031ccebab68007f05b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc3ba7b455c82705eae1677b7b18e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452238e60bd3cb71257722f1673ec36155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7ce95080ebe06fef848004aa8e9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5495e029e0554d89dfdad7b9e6335157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ffd4936462cff734b4234823c92cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209616df813694de4cf5642520015eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ae3b9045c5986a80392d44b649c3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4427840d7929d24814bc04b269a588161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0ab8838c184a8dcd77df0155b8830162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c620d990bf471d5d98a7a5ff043f40e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ceea8e57a4b953594950d9e54bdf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87c689a4c64d8e2f613e22390ea58c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87f653d58160cd0ab3e00a908f121166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb315c4a9c55c5e4af639eb060b3157167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c6de8202704a0c90e84a56d5b5eb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f774d09b7cb2b8d97981724999fd9fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd600e7a336e7180db30fcbcbecf0f56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cce4ebd4f523f05c899935b3e0f0f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d50d4c7a6b8fd30b63be7544562dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aac1e2387a0ebae6467e5fb753e8ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1fa34a89ea625a8077db5bb48e465174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608208ee31127f62477aaae5ec50e3ed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccbb640c0e24996b9dfe26d5201f9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505e5e38bff77b7b712b99a53d0cc67177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83786c26be836b50f5cff29648fc59eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8bff4de0391fe1a0619ea42d2787e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931d54c0a06f3ee021ca30f5d701a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934993b24ed433a92c5d475dfa107b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ace89fe9ed8cbd8c4e7a890deb08d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217299f921ad325aa0a406713758bf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329ac889b858c5c1833993b1b5017e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995a3296d33a7d4ffa4112cf4b31f50185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57723da3fcec7cab81fca929b7cb9361186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad90b0790c2e5ef533632267bf528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4bc1e3cc78b7841b397726ba7895188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a924f13d40e15198f31a23b0371ba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9348927b4ff5a481951d5ae7bf015190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f188b92623c9f0249f74418df890cca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f644ca56deafc393e34540aa022cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b930b02e9e384e714d66658110307b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd726b24fc2aa1e3258c5080afbe1a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d443b4806511b33239c24071e8c9d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348df22610db16dba1675ff824629e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303853452f05a1ada45d23c2702d0fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838682560efdc70960dcda50ba41f19e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37d5d852defa389812e217b89b93d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4a6230c145e2cec7dc694f5303c7b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9685ff62087850b6b4aa9dc9103097201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b87918f9ba2920c1fd16230a666d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251fdba919cca3fc154d2eef14b7db7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004d551bbc5a330de32b083eb739838204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5e507e077e7a78718620c588ab2cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b0c7d887f5eeb9690e3737bdc711206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669005d49d1ade6479b5f66d2f0308b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bce6eb47e8a68bda8346733c5b03b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90e300249df28bb53fdcb2b5792cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6949dec1c13f11751201d063f6dbee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0187a438d1f1cb3348d682ae7ed26e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f249c8851c1987d5d4b74227dee81e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5bd0796203c4cb32a4dd36baf0d50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a8ffaf7f027c43bf1de8c40a68406214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b994a4903583352d19b1aeae559d1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1565706d12a78df82164433c1e1b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0c9233850e1e9ee1d5ee4a6643ee0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c8e8927faf1bf98841a245b0e6382218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04a626531e7017e50b0d39fcda4e1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e471b021f6b820d5a29f4981f921ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c063a16ac463a3b41e8d00dc9338a42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190289cef01c9e4a4a7b2a69fa5deb2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504aebd2b0a7fb0f8e2d8286bad277223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c4c4513452abd162034005da5f272224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069e284121d19e44f8e16e01873d902225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013986f6229a6a9db89982395d374ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d09ed8062c2a3ea12759f72d87ceb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651fc614adc5eb92db30c904134921bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14179c6ae2049aa92b3d4f10d2bebe34229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ffdffb46a5c06c52e6477f632b93d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f118e9d60d3cfd181e0116c909e7f16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fc68b28838c04497b31ae92c3f297232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec06a462bebaebf22abff0731f4d5cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40736529407083356e4d2f1493f1c3bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f833e41099e22b566208db4a33ebf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cae6bc00d826b3b04dc8ea6fc4c5e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b5f9d66faafef0484054b7be04315237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df699a6b1376e3a82d91f091e1b4873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce0db9da5ef723ff51f9c1985ac103239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfc37d7388174fb7d558376d6a8e0f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974d8b78d4234cc3fc7f35ea66622c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2be3d262b308588e2a3703511c68ca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abd3c5b3ee88b7d63f1f5f28aae295243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88268d26bac9ebb2bb242bfd2a0f077244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92844ed0d4a1916477310263c1653993245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12b57345f5521837abe2a67f94af56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb485fee5d7da8fa8f4b4a382d69dd11247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b10ab2869d216f54d864f0ea1661248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239604ff26221fabdd2ef6a8fee2dfd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd40f0bca59baaade58df08f160844d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f10c1d24487c1956962a9a8bc0fb9b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811fc19fe17a3ad1181dce718604b23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f96a19fcca9026e76217ec752df5b2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1eda156f9e84e0c1a13dfdb81da84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad89d4409a879e04f1d23b8a256f884255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aafda498284ca4e2e421c6a562ed5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada96ad41fcad513d147c945713e80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f57735e726391f47353e31cc8be46c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b287f2864aa253dbcc7ccb558d8d57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3006ab709e7f888f9f21c01616c2dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5337a0214b13a29fa316041bb5335c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083ea0122bf1d9e3b0473a6654e11f9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5a8db02dadabce58f23f96cab0452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247fed799c5c3a6ddd0d1521a808770264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906bc1bdf8c53906e6a2d945bcf1f74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75b6a1b704302b02145fbb62a5f9f4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeaf15f90dc704d5ba322b738bae250267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90bfc41aa82d0ad6877896289b81a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519a713c86f84135089a6fb77bb072269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d87b3b54f45d98e65748201b98d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48432549d5bb4285ff8e08f1cacc1afc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07372a078698c185d470d34f3f36fbb5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5305fa6dea3068f7eafc14da68b776273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34789a35a2e4d60f83e006be4f22eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f59e30cb80c3378ff1603b08c8a800275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839fb94ab55f4528c2381337d8e7389276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b70ac481024dd86b2e572eeb7b39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cceada0373425bc41b28fea8b625d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f361e2f0e4ade32bf6d384d0a7305279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb01ba1cc32e0b424d2503962f116f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be734ccfb946b2233863c4256e23bf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084aeac5d7587e88c8839fc4e749f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cef7ef830ec47091981fd56e549b54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d24bc9d1ef5a5d832a1ec3f5a364d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec73fee1fd314dfc18884e0932e9ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da384fe97149f9f42d453734fc71bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8767caada91a1f353a0ae70fb5bc2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982420b86d1ac6bd1f6412fbcde9993288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3bd5530d958a9f3bc159722747d44a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ba365e9a155c52729acdb6f3667a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90909da91623f27a22f158821e34b4c4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7797a5fcab0de6806d47b58123f18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4aa24240d1b1a86d32aa1658eadee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14a73bca087f1036b981509caabdc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0c2b2ce202ea9b2b2b511db1b00c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20202a6cac84292593c9b419d24952296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b27fb029ad95468511ba29e34780e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3fd8107ebe52a3e579d6d008b9c5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d030cc6157266fb87000de8e77ca61e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171648ad364683ab51eeb57db63458d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327de9b0bbd9f1d04d77036476d139c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23003e4c736b4da16648745bb7c4cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f9334a905401cf64a5d034464385b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d11352a7125bd551c4f4de49816d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb0a9382708755ef1341f0b249240a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542b20847f414726e42e5d2d7d339dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924055028f457113c28b7bd549ea400307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c939911d2431b785d7ab1e8dc92b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b53a36e8fd44a8cc4e986c6ed9c33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda0ad74f4da24ddc83cdf39eb7ea2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcabcf1f092b28ec44cb6a0412e8333311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2624a053e646dd89fa0c35b1d31ce8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e709fec2f4c068183a9cddcf0e4478313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5679693d2766fc94fa9d625273233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538284973059d4a5727af51673d206b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffedddba68ff461e2dff11b0d2d770316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983fa676d5d834b5b8adaef3d31f4e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed315bb332f27eb35b81c735fe12e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d89036a0135d54a2d57a09b884a5e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfe84becf1a33cd79cbb629d594ef0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046a6a56188d806490da0d16799645f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4a82aa6f20a801a9f74a825542d7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ea9c375c71c1ffd10eec0c584194d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911abb1bde8174b3dfb3af05c05a7a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308af75c667af6e84781e38d2580cd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b32099017aa2f5e95b02e8a7f24df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb59d7e82162384446daa836330888327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb89573f592af7006b16b1fb09cd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18251f30b9fa20bfaee042d70e5dc76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059024211c4ee1cf058dd63522bf4a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491423c5d7b23ea02df91670e21ea430331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b76cd571f02b66de3a1ef11cd92f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad90c58f5fd91d598ccd4b6ab9b561333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a4ff9dda78e848650b91bd6bc2b4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43727ed4a6ee3698f76700119e347d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db74dfe75850285275263abcf0719cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33836665a3e6b9e15070cd7cad1631ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60b6999a9ccdd5cd6970268b84b20d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4087568642fad9ce012a01f6e46f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a980dc8eeed0e02b6bd7e2ec79901340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd182f0a32824b0f6ac90ce6d92e8f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ba9dffce6540d5f78dc38fb04d47a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90964106feb82bd28e16ca5c66fab2e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22f080e6c44ee77a42736376572d09344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe5da5d8bb89745b6a16e458fe82e3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d258d3e677cb68a068502258d57cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94349fa04b01b521ac2a9ec56507f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bd100d20277bfa01ce7c7c941b022348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560589172829ce63eda234db751f949349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada16b670f2bbfa802eef09f50821aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32c41e97e804bd7f7b0cf3d5eeb761351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52d0a78ce5da4b045f13b838258cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d4ebf4c2fa0f6011d067504e974b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073155a2586868faec01475b177774354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798002df05b7d899cf78c3fe5daf1849355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d3034c5a9fb785c7b85b3afb8ead3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd39db10e915b52057c29e6968c912357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea6dbd3bf80d10b5b01838257ee0c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b7fe86edb2841ad9ab330f719766359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81771d5c4d143598bc6d74bc25885caa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c647e7df045474f40ddc8defa70f0f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfcb0ba8af699cae85242978dbc614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aded979e948fe6cf73aad175744100363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e53432bfa91ff91ab64703904de58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae12fdc80e34963bebc1031be47983365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27862df905651e3608447c2c5d47f660366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bc835907f1649cbae434c49c5e3be367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0951a70828e635014fa9c95a7bc31a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5dd73a580d1b73c1bf846d5368f98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ac990d6de190ac04e546b61302e13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e37802c9712373b7c4c295a78eccd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3076c131cf364ec96c46c42c2fd63b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c768e73cf739d696c08f7e15f11298a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5f77f32e5484372178fd4a2235a0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8c472ae94cbba0499d7cffe7e65f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503009d9694b633b1f5b68f1061c30a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5215987553004d9247db1ffbdccf973377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5e111773499e3ef45af46fda50ce5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d310771779c344ced80f7832e5ae05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214f1381c40ebc0ebfc4eb1990ae7ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30745757a0a578039242ba74af04b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c644012b44a3c59524db50a9c0be45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4190a7c53a5d61c7c098a09615d34c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104afd80c871066236bc6a4435cabfa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16085381cf8345375cc3bec2644349b4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8defab25cf419d1f3b3e74263675f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0737747a77127bfab7b3b199679b0b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb925217ad2f6629085c853adb6892388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a0922e53fe1e591e27152c6fe9d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14754852fa84933ac6b75a3fe2993b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7be09a96bd1f9fd29845e7e0e24a9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74708ef90ff115d074ac03e45fccfff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cb4664956f43c86943a019afda156393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0f8b1ea3611a2a37e48f3fd46429f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29ef0cfebbda9a9002100aaeecf81c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d7f11f502084cd7eec8e47e7c6e95396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc502fc1656465dbf048c380af498f1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512547b6e8cbfceb8c5a2744a213246398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d978eeea722a82667152119ec9984399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf0c0d7e1c2d196997cd04eeaaab07400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89397b87651ffcd2b06aa3847e8865be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d727d182d52b7b4d9c9774ec1a897b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7caba921843f98abc98adc55197e07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe4b178922611b9b392a754ef8e86c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bdccb5834ab2171fd8ccb61167902405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f41ea3451fcf955e5a0bb4707d92b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69720801d32ff47110f74a1b376e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b41b9a2d2af71a56b7d426ea23dc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae74af92f668b728559ff98f86d18eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8ee01b03d1cbb9f3ca58c7a786ce2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63462a84c5fdda0e91dbd6c00ffdba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a529b7286385b311ffe739ae5c6ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8024915ba6aff39ed7ce24eb2ffbbe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580c092f89e98aeb01eb0c3ac61d5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123f6f5d3d1c654d019b817cefc15f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad1863ffcc35715e9ec84b9d5d4198416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2277199bc05a957ac74eca406d57b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e4bec06c82320699bfa476dec580f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb410c6c9631fe14a034736d6b0d8216419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08687a03aa5232ecc6644f522455f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20529f92c0d17d49cad8d95a02b5c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126ae58e436d05132a1733a51ac9a7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c99767129afe5bbc976188e6b0fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e199386ac60f4b0047d2d50acbca021424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b295ea264a403afdfa60e79ca82fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915db07981fad50b2fc11e7ae4245201426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e173ff716df0b647c4c9ac9a1264e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0627dbb515b9325be1910382e0074428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693f18d7e4184d7f744bb5729eee402429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e228ca5bb2dc71683077e57a9d826b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df28199539c3dcf2fc48903d82a734e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c13f7a6c235340936ba15667ecfc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbed4c43ed09b790aaccd8a2123404433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6c08ed7408cc0d12a009fe6be8866434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820c10ebb62c862b5860d713e0c6500435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d569d483bb8bdf9970e031668d7aa0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3692ed5b0a43a0128d0a2b81f4341437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f34a9bfbba9a6cc49609a6bca812438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a3acf4c4e0a5585980a30d2e175e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b12616ab6eac3d888aa3f82b9ca0c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e30a64f201bf96b741e5624dc711d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307644f5f27672325d937849503e108442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534d3cbabd195bd54739b6a56d48984443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b79eb784c0f8c799df85c2f5c4a8be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f67e701e9d0d384b7199223c42d20445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee161c1643945d68fcf573916085f86446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff524ff51db116ff9c7f789de4a1dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a4ef81a3919a4b419de1c63e18ef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e0879555d18fbfb0ae24d62e362e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a576aea1bddda3461bb27062196de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a91b09ff3cffb2371f80afba94481451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652d96e0508628eebb0ec4df0e34c3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdbb5952ecf871f563e2f432383124453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce6ac39accff5212ad43d0cea67d0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8079d4993963f935dfcd253520ad41455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d3cd55b5ba92621f2b6a7bf5ba100456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3419dc3917e8b3a57c46a700be33d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea63aab25482ec5bfc02787de6885e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a79bbe360c69f996a62f1569d6948459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d0eac579bdb87901b338ddb717980460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cdd7308f9afec2cf2ba62d169cab9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a927703cf181e5fb815e2813a284848462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b963890289fec1f3c044ec9466512463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef062103224883b3ad30527047b800464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee62a3a8d8f3d8d109449fd3848e8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36d8692550af63a98fe32a90780b89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79a3448f9bf29eb90f994c79649065467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a083227983d8e715b0a4d4504a1aaa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f1f7c51c3c845e9e3d517fb4a3176469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2583c5bf7fd8ef594cfcbb7cd829131470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02a8c023a2ef2e3d541216ca26851a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7416253e4cb323f4a3832b7694930a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa4bb1ada379ad9e837a10caa75dd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2189c60dd9fd7ec3f38cf8d716a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61a723671768e7c9af63d6a6b275ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d928ca9ca97a4859a07a712694c5dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3fc2adff7457192a1bc8612d7492b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437ebb150b6e4d1b550d2e15ebc2834478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367fb633b393540ba8e1980728f161a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5f0d9a56ae017ebf506ebdf65940b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a462b1304798584cc7d4323eff443481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c81497a23f2d6c6071c3969514c517b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fa9138794597e83ee2ed4be40dcd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860761f36150f6b257cb8119b1d465f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17b98eb0a71f479f7cc8d37615b661485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c010859c97b178078a9a7e2ecccc5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a8dbc03e0ad5087d934dc2d31d532487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6bcfd237682e44829d8e5bc4f7ed6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f5cb7e0cb246a941a0567985066c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2fa43492b8843e1388b4144f6c2dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c475eeed10420041e9fb1bfc7143d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebf273a52f8b2f367024745bf0d198492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb2bbe6a6900f0659688f930bb3c34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfbd8e8790ce30d471a0a6d87d3752494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ff8b8dd2b72329cdf21c8f23b815b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507c2079d9b87db9dd195cd1d7b9192496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2a0117a0d9a3235f5a1295af2da8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c82092cb90fce9baa68451c6a2c466498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c343c0b9de61a21ac285c64386f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a64853fe40b2d8b960ce645ce3b226500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50d26e72539d43e78ae85e71a214a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b8d60902fa76ab082a90e3e96689b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149320c2e3a03d3972863949fe70d54503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590aa5f8736fc174353f9d0f5a1fe37504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f319a8bac5518b36fbf0c94bbfee8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c854e68efeec114c6743e162a0990c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815dc4bbd625edc3969e639c7366dea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2696600aa2390222e8cb6dadc7ae8aa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374e4595b6c727bb521ad7437c31f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895fb7017fddb2efed76d7833e86e70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015fa0790a649ac2da9e8fbf2ddca5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79158e5bf3ef9f8d8b19f950843bdc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2c82cd3b8b0ad05d08241e58a868f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83175e7e0bf8331af8a48c4a8d791e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc750a1098cae0dfd5e884b76bda2c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b13433400b4235c966973971d846b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf27a1c4371e6b080af314670a4174517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04918e0cb771ffec14737dc81a831518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068200b1496ee56a5511293c1200d598519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641ea64cf9a1bebc8f8724fbb88437d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493da79bbe7ac32cb28a7253d9a01e7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c5a66cb8986133eaaf2c23d57f33e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bae6a3c80da1101c3842deb34f62fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac3d5951d5da5846eafa7a76b832c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295d46389bf46fc7ebd070405b1e932525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1422fd6c044e657bbdd697da56b543526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d922768650e407848e3e5a6ae42f17527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e81b0f7dd0ed8abf0951abe715b3c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db97e39a8fb7578fd2d9a8021b58da8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca968a49c3b2e3cf6ec997630bccef9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4f1f342f1760ef19aefc56a5115d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b20f0305368a598487f97962e25f12532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1433c07dbcff0f59184b70e85171533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480eb8d411b38909ca0fc1d85e682b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a527109fd3f50bc856026bfbb048fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb92c9bc40ad36cc64962940685ce11536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd920d2b1c5d27744da80debe1981785537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80239a052722c00014919557b5c005e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03dc201ef62c09b3707792c3c4c94b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1bfb73d0a62bfcae28f12e47bc93d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10f785f00eb5b9852da5f9cf8bd79a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516a1d25db34db4147f49f10c731b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb6da0785089090bee7b5fcf2f4bca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b608ed9ddfaf20ed76850fbf5b9743544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc1d69a8c9f8f6d0b8e32e48ab770d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e05403cc3ed87eebe09a65f663ae4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50411fee331d397bf8ebad00ed4d91547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12c05f2792b660a0ce0c27ac6eb32c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efe15b2d2ab0e93f0cb1f255698f61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc569868500db4a2374a3533f4edc5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5c37ac2c52bc835c80ec6a49931e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25bc789c9550f828918939227262d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afbc1622765f1705149c29368f5e01553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d22c918fe752553d2d4f2bff85dc6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272c521f2e1bd4f5efbbffd4d2792cd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def4e974a947d21a12633f60a06bd07556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21743d914352c541b7f6889b14c1cc6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fac01d05140b2169ba44d50a1b9e31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb639f067012c8cf51c8e59b9917be9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2cb624076cf8f877da8773026dd71560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c91f6046c523bc156ba4aff347976561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac76c3f945a684183b472c78bcdbcb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a4b697cc31ef2df806ea292f7fd02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a1a5e414dc9abdb116e8c03e3240564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea6f556b0513dd789fbfa0a63fd9e0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406ccc2270127ad876cf34f404f9ce0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c266b54ae848d7966ed3381608dc1b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901720ef75fd4dc514e9bfcbb0732d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f454685810e4dd67a01f09b324c0f1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7adb25295eebea4c6c66411557e40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ef1071e2680aca20ac755b1d82425571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0efba8b948513045c361ac8350743572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8128a263bd97837c90a91ff8e082cf4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe1a7f74c62b8651a22dc1eb7736e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e757279e5cbcca58c8908abec61b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a5aeffe7f24416112e8c3b25e0eb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9f89f375ca9fe45a28368a5798469577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cf396435300af8758e5312db93240578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb714096fd9b57b979199c12f17efde0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361a78f6e9dc61773330034934f8d1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf41a1aa300772ce1efea94bea87fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864f0f29a2e3400d4061de42c79986a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548ac41f987ee366149886c6c685b92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93886ad5291144a86819ec8d3a6f168584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337e8042421d6f5b22f76739a893185585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89eba3550dddd68ca0ba0914e0dca48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd26542340bc2dfa3c7a740a4a9564587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8c523273a324976e336578db672c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef4b4320ba517df556de7640caf86d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b96ec7ed9009e17c6d3b09482cdafa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9c19f01d05366203ad99509f77d6d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892624b1a76110af0c73cc1fb33a94592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d7f976e8e8d67fc0a623eda842c07593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981ac9c96fbdceb18d07e55ea969ce2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccba3d8c3d3405f03718f3c43996121595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9d7adb7a0c874e936560bbe222c59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f35bcf74b24b65f4eda569d91f85b9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab8e78b5b08acf6617d31ae6b2c024598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceef3ae105f6f29572cc000e061f968599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afac1c98e3b6e8d3516d915841c6b6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13f6b6825833040c81442e4f4cf236601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88600b1d907082054d664a88d99dd27d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4397d46bfc8da3b357822ee7bc10ada603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868be5cdff003b34d16bd78bbe47693604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190e49630bb19f0bdc6133152322259605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357767d9799ae445d6d85f409d36887606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9f8139c6e296c1e340dafe7465ee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139c0caae2b2228da73aff36517a4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c287cfebbbacbf5ccbe13ad026eac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92af425e97bbbb16a54b3f569d1ba2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621526819e01a6a56766f4df88865fc2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50c1a8340e9b9f7a40d92634a6ef90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96288ef33d56f39711f3c2ae3ccd73613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05082c630f5c36241714bca9a284b9a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbfd5e072591c979259e50a7d476d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070f50e2ed75cc5861fbfb43537105a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dfab74e2d416eb286711475f97b90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d237cfbe7c494d4b42b781bbd054b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc374383cf05c41f24b7df2c8c43ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b0a5086c6442107a1a7457116467620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17d737842ca91d071ae3b5f25797e0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0cf7b73ec52e8a7659a47edb0e9cf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422b9758ab498dc6bb6b9a11f9dab1b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04240abf1dbc1f5d58eb5107367ca0f3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770e598de36349c29611e4d2a91a895625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d5dda51060326452f9a5c8a53290d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0cfd03fc1d1353c8780375587eeec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ea4a8493025b2d8802457b5fa78c5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116700cb7faba184b07994801c9178d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e20b3b7050ef4ae3a2174aeb6fc2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78999610a6be32e5b1d270af1b427f68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612903e509e6f80295fdb0d662684c97632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c1dd7f6240af2f46fcf31a14c71c3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27353708b46e5e29f85bc6c24b8c2eea634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093dcb54515d2dfd10db6d603d264a0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f06598ad7bcd657be99cdd46e16df7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccc2b05348e004768cda19b6e6c8ea637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ddf812a1da258f7c2c760aad30957638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e563815cac4bed33e88ebb651283c65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850800c4cdca9b589615282d99676a77640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f930411d0a2e71fbf4e0c0cdfecaf6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160bbd9d580b0895b47097de4e244d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87cb06ad20664f4b23af04d5042ff2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c41f621eebeb05a31265583f7cf3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee944300eeb3128bf74e38356505d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112cada387acffc601392f2c4f7ed51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f43ef0bd19bcd9883007a2ca3f302647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0ae70982bfd36bac96833c871da03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118c7cf4b1057677507383a40685c8e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c567cd79b2cd33587bd7fb5ffff6f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b0f284dc301e82d68f27c27a33af3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff1291d077dab3cbec30057eef4356652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd979f8945f72e1604affb72d50c7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba975e010d65f6e7d24b5c1911900654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee37c4db26393d20fc5dbde4a8e969655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf14d372ff5fac084287bc3ce49dfa8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc2d76c9a8bc8187675c1c3a7baf2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c67a7f4ef09dc11362046d7aad7fb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976b7338f73c22e7887dbb33a804176659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3cc8d1e9c1fab42ffb270f457a0f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1322131d5bc819d7172b1383a82f2e4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ab1303f5cbd57a19f760eccc27bed8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa719b5392fec77fa7b05dafda46b8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e119eaa01fe24377701403d50e44600664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4136501c53fbc1f726ad3a0ab4195ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b391529f097f8281b34d2b30b4cd0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a17efb8544da3360c42df57898bab2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786198e91d41d60c64acb2fd585aeb82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdb1b20448ceedcef75163daaee697669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292c55fac99c23c892f42c523ccace670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805db06ce0b205948076e2b7a0ebf311671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4ca1925a5b7e98534966462cbbb3e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42e79e30ddb7348a3cf3576bdabe08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3d5d958a0c9033a3bf07d4e35cee3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65723c18eafdcd35123af39a6e1e7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df779b73b96b7c8a6046b8a308c3ae676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74afcbc2bf27166b5c80b86f0e2e45c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d25eb10da0ba3fb7f5c5fac3e0514d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822c614d1e863288cbb382b7c433189679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcc7d842d8e76f3bdce3179d4d5a6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011f49fe7ac8f7f7a3342004afd02df681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8042eaa03e9b267c323b19fff12525682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a87e26d00cffb3d46f33a9f98d82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2eccbe920014afab89592f93d676d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79acf92898dd6e7b187012dd7866f2d0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e445dad318fb802b09d697a34f34d28686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1010e4c5537dff78bf0462aa3f446d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429bcd07df110cc73aa532334b563376688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5befa998466f15d810e1484273842689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db69440088cf98012847b14ebcdce6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74990f039baaaceffa0ec4ef19e2698f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5199277243929a209ea65a56a65bcd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08dd4701d896fd0507321a0d0bb7cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5582a697dda46af9f9e54768f18ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec58160541453966e53b99c62180ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bd69a333bd046d4f7a760229d3202696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d2eac09660da84bfc997557a7e986697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dee7c3155c53063091edf285f0f71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4507765b70a3ea3067106e3b8a7cc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba71b98a400c261e3327b2b1638134700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ef76d9b93e2ae92a9788cd91b32e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f2b35384556bd9563df6f9a6d769d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3ee50e80117a51948d069fcbdb79c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430e3518f53142fd8774f72b8fb5846704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd5f4c295f76c4cc5f022b68a7a830705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b53a85c7441f2ed5bd17b6fc82716706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6b838c7e0388a938a97f7de687ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff47dd2bc29cdca6381a03e2544a9ad708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f6a0f510c4829e47b532f76bfd095709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb85ac31dd208aba6c16b149c9c21710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204f2159ac98421179fc344bc635cbf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268657e3d8ad3ad2d8790970e905bec712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b064534ffa2af43ba69681813a7c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113533ab8c41037f4cdba56c8f6556b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0865b39684d163934d8b291a2ebd00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582281e9599347528f1643f3a9adbe8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b86670795a554d836cdcb07174eff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363e44f3ca0a1041ced7be346ef83e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca172ce7a0acc1f273619322abf3edcd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc6f15893f695f51b4ad24c03adeaf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bedfda1a94ded006545e423c91531f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc546c695c39ee508b134362a2195239722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b152aba190e2728a0807677c95952a3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c6a3cd1e7dc6a002a9c28a2f49ece724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b6e490c8afb4bc3ed3ec437f6ec3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd02d59b3f41e072791992fa2099ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de331ff483d3f2d03c7c00e033a4ee727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd41fdc2a284a9b2f94078f925b497f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a082141b2a68b83e9ed5511a47c3f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813672d0aa1049af9261d0dc4c532ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f349350b89750fa08da5b4891928b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d2eaf2031e031b7191f585d9db7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e317e9ab011ad03adda622b507ab6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57b8b7b1494a9d52d5d9dd349b2130734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f5b380e92177792d74a5a6cd5f123735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733c556312107763fddbcd176d32f96736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be730dded02fc50002bb39dbf061d8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be109979ae055490d9c266cc16c352738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a3c801c59145dbe5a5cc9d824ac1f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97642d559700beb8c55cec55cbc963c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a058695436b6927444f1e8905bf30741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47761c08d565f12285f0e515c1c2de7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d5f989d8601210e202e9568dff3ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46194ffc8aa2a1a526974b77b2b8d340744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc7da429ec160e3f1b3bf9c9b5d45745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568c4384ba152323124e63f47e0f2bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea233c668e9ea5aa3431e46a55b6a7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04f4ff490eeecf29d58b36e3350ee7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4f1c050745cef1210bba1680f57bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032872bd2dd31d1a10f1e0998ffe2d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fe3a66b3397bdf414f15024752cca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df08fbd41f18ac91b9e05f5e97c4d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8ba0b43adaf577ceee4bfb086fe32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7ee3beca394c2ac5ad32daef4138d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84886287c6480fc265ea17ef56975b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266305e3742b8ad4b0682e728d68af31756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c62e000b8c35aeb8ff21ce1b3cdf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4f9928753f3248f793f2be017b980758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b655ceae136e8ea181cbb57abb8c79f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61cffb6a266f44b98aeeb4f69c8a44760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac403ea06b2a63a7fc6ddc8ecab3ffd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a18a45888e9f8544840b4435860284762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b926df2798db845780946c60eaab6c6763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1c131ad5c562ba4b24e3844278d43764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8a3f502bd9b38001ef21376e20a26765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0963c07769a0fd7d78b86d6161ca7766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61432622165fc946fb3ff0f0cc1b3d85767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8851e07226fbf527e64d29fdbb46e4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8198b0a77e52cdc5ea3ada9b1db470769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9b2f07859d3db400635ddec3b56b3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f8b9b13b77ecd9fb5185fd3b02435771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eb8a5b937a96a8615ff304f4bd31a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d447b093b78095b1a3fc78c32990c9a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44929554a04e1134b50568ef2e62ea774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6285fec7b3f5c358eb7e7f6c232fe5d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196893a206c0445fe8edf88815c6af2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1401d80aed927790819d51ef23fec777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf65a915bf84a2009f01f7537e7633778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d719886e17ba99104b44da3fca3a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40d84bb9362a4d4ac87711f70616ed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c4576e1721205abe0a475d1484cc1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf27c1b8ff25729639647fb1fdb30f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a84f1f8b2a028f432cdf0f6a09aea6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125cc8054ee9ad027ac8558bff587a0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d4cea88679ab8df2976fcce0e8381785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4020ebdad1ba3086601de2051bfa179786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe31282066fd41cc8444bef6c0ae02787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296aca5f9d296aed52c38874a281016788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c0d9df073a4eae1c2a7aa6cd8af0b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7025b595d4a1025b5f0504d3e8ba46790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ac3d42b5e3b17e293f0b7eff4ea75791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb88936103b76befe1965a97b101f9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bbe75d807882aa782eb6252549e78793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8d5db11256c47aabf5bac9d5f2d60794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f978a531054754f7c2548b5e9bf2fb3795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d758639286ee14e1afaa9e83228c8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fedd48bcbba0a10c2a04553e69d6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ea79e2802bdf271660fe533e195b6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e651525b63d097826887d2cbb3b1e61799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584bde8f260086168b9cb8e0c102e6a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68ac59ef12a4fc870a454d86fe5936801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ff6a68973316368bece3d6ecc4b58802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f661126270b77b577a27f9d07d1d3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e6bb11d29a9f29556369fe1a520f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b73d88ac45ffa29905d365c5e7d2f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc1f56373d8555b2557b8b7556f0f6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbdfba9bed6e23850b135da96b3e3f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d776473fb60fed58381a8a936fe9c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a608f08c7cdec4622710467eb2dea809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ffe9b39e7d4c38e7434e8a94092a2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa0a0ae668e5e4ed7c0583900a85e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d75911154ba3d348121802c1a5f35812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851125675397f1c1ae05fc56b6e983e2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ddd09763daa0b5ba218567dbd50f02814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466d119689341d907a1f775ba21f32815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6738b775dc2a5a9fb35cf64c0a6eaf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5994c499805943955515f70efb1fa817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5aeed1754323681f390c763af3c11818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b50b3b20e6269bb818f627d7f111819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d851752c311470212e17152feb472820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068feae8fd5a53cbee99120d00d82cb821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>