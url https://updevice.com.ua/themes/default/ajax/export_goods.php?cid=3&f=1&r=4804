--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768538049baaa3a62378fca4af8ab3431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc946ab5c62ec1265066258d09f29c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251dd64db739aaa9376476e443512ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451cab12736dec060d476cc31f1ce074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c7d3df4bbdf068cd0534aab5f987f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea404402e4d97a670a635439ab7cf596.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c22d0a56848d0ba35f89362c4b63217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d58a2e4a487804df57554133e308068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cae5a9dfe6f5cceae0bf3778f89379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3143c378169c23da2ace994363a78e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d191dfb9dcd79704a2e866a219382c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece9dfef7d15597c28081b776b6147312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee7baf38daf9bf5ee11c667b6affd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535475346b6cf2fb9548825a8df295a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f637f0a28cbb2ec509d9f0b8b81950c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c633abd078a633ac06f0f43efcde416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf784b37acbb2552886e53ee1c0f2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d22f01db31946412de29e376223fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936c8b150641751b26afb4aa5bafce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3969902b2736f53253d59691cf62120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c294982435df4d4e1753c085b86cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbab3209a75d6d8d2615f54b3837a2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c286cc2bc65acd039fef3846040280223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63776f9ebe1f89f083b702851b12330924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114adba9f364cae73a9c3fdd91c885325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94af2b78fcdb551e76594275db3195126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9023aa0675d31fc84125a463b01856127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1870057d748ec198f41ffe3f344741328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e14a8b79f159d285ae9583d2d802a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7b776449a4e17fe1022d40dcae8ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc01b997ffe2985ee400e1c98e3b7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0b9831240749ec01d7d350ac90e2e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0195dec030f163fda716b53c4d1d533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4376883591741a9d7a57ff48888eddc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2814bc31715e9ac966dc81c65ac3de535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06561e6adfd4781e7ad18b66e9b71936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656ca517243eee99bcf1ca03a18e76b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2e149bc0bf50ceaa09920e886000338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50222b66b06cdd9ac617abf212062e5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1bf39a5158c64c7dc27af2d01370340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167039bde3107f677ced27238e3abeb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9efdc41237f5bd97aafc84ad2e83a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9c1aa8d2e0b1f51f052d13e014c5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9661af2dbca71d9c39689e1fc3b735144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782abc55fbc7f274bb4a28e08aafe2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaa1faaac1d3730d28a49dc6d28aac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa285ca16cdeab55fe378948328c834947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d8d48f2fa517e866164b2b450304c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be6f201a71ef1b6bd37752c67f2a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e3210ed0904429c7429f38a78604d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0e64af979090202a198bfd58d74951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98363e8d4c585fad052f30a4a9822c9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161636df5d5c4240cff4b362dc46654453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0534d401fb804a0d92b048e6a19e0ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb31d1ea2b9705a8c6602b2e92188e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcfc718db1065269c96c6856ef3a92b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f178091f9020cb4b90fa96e4b8d6b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499d356bae4e446aaac2d5b891b8d4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebca94a76621ef682ef05e5db8d230459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3079ca508109c744175929b000b5f3660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d41579f8794c6ebc5f4581c1d866b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47434899e83a3889033f70c0ced69162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14378bee3503b6bbcfcfe3320705d02763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4c4fa9cb099483fe7d74daef8f46c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99351641ef2498add759717e0c72d01b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cba9af4f53566f952c19e9541fdc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302845bf3d7d09a5960b4ceaaa1648d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e80076849224ff2615a4f56fa970868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43e42a4ed2fbd53476f89310a3d06d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353a3dc492fc3faca6388a21cc18b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0162f806c48794331a280e6dabf5c5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b99799a6b228de1801fc3061ed111972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28eaa236f9674a8b3b2af29d23a58173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf3c0d2de823b75960af81bfbcfb1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51664203255ff91cddd8f5e3bcb6f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64708f3df6d1ac51eb935c345870df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586c5a855c645e72215af71c5e8b89d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b65d023ae1491e7ee07afa35b85eb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96901e7143af1a8ff7ba3d5fc4cd4d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12148a0cc7222e71f964bb66ef68e4ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ccffba1135ff8f4086ea3e87f60f981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb60e15f2da3816024f562427a2bd0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb798486083c1a97f58f72c830aa0e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e126873abcb98d44204b92c06a0901084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4185c31841401f092af48f7ef050785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66c0b329fcad5b22507e5eb6b67c3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16e3593165c1ce9023427980531e1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2314752d918732819dad9357a93766688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eed8acc5cfc53895457dec65c772f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5619c808464b6d6996437866e5afa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca449e676bc10b151b0ed623bbbb44f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ba203799414f3b3f6ba749a9888fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6c8242e4eea6c7da9cf6b109eeefa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702ab55ac24b53613aca5de3fbf96d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c220150e89bfcbdf01a5db0f4aba85a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a442e7e65ff8d25aec2b6e620af9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d173419ca0f6fd944ce10df96b472597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f387459714725aad349cc78dcea1198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cd496aa12959865173a44bea88be499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67734d24f130d5ac6998a39b3880dfc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367882d163628f3f4646ac65736cc64101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a179bbeba03b9712fc896bda7c63c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36aecfb1b485397e0cb323fc95b8c58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d71247d97d50fd985209ef4222db6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b79b1dd8636ec8988b5d0c97dd109105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b34e85cfe5099b830cdf16faa55d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff803e22ca4c2a6aaf2aef965d2098107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d842c676f3fd87137335b42ad767af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f5668799d32157aaafe1681201cac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00241692769ac4385bc243cdfc1fb5f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92e1a5416b94012b93d4509c391819111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f49a5d8465ba218e0ee7976725c67112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b94783ce7b8fe7ef15d8955c24d7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d47cd3d8ab2cc09728a92b71df385114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67e76990a192fb56924e6560bee970115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901e50b919698b03f127fe3058d4047116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702eab3f59abd36e19e81930ed58b614117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207baaf258294ba696473808683e612118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791fe2ac0d5ec00914c3e3bf2faf6fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f8676df71dfcba892593f0c04b7b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac756787bb077daac5e2dbe3db6faf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3870546b814d6deb4412d96a44e94d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27557fac546daaf5cee9aef31e5c1725123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705f1f37030170e015e01ee79cf7616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cd2db6ef6dd437e6cf0dc3d1a3e83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee2b45de30487ff8f20b124ff2824e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2d2236a23bc8be172f1d96a8f40e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ce5ef9f60293b26eec9995de3e59b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde525eecea0740af9cea6130b65c720129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9c2251278fc20ec4c9bab62d13719130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa94507191060b16c412c9a406ff632131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4323b71fbdcb8d8d174228c5163e014132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d1eebb27f38dde1887dc1af5a170a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786ff9f0af7dfc08a11cc267032d9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212aae1b8fb0e4dad3fe7c5070b2ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394abe4d9f49c98a015b168ef13f856b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053639b442c1283e2ca083b40bc3f9dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edce671b1ada0020e4bac403072757f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6587df4f0ce4bc590e8d5a1731c9c8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6334d9d33e9036f3ea80aeb92ed32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3e0cecab28d0ee5e3d3af258f3193141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea372f824d7663a8d473e084a23633142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1c89af6e9df4bde62e07e0f75367d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2113e51885fe2d9654d549f7b7cc8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4613d338abcaa1f35ddc6f9fa6c553145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bcf908b1b4797c70c7b5dd539ab72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f412d88fc1c928959d6b80ff0eec333147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b195ea2914ac3caca08b0b0c819d43148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7450f78c1cfb2f1170eac6332bcfb9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d3ed14d7f9dd23aba04334bedbf78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0b2095a414e939bcc0115487a214151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073554952084043ecbba0e5c53303c5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f76cc6514c6c0b09e2b3340fb5308153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a7acea7d64d77db44d858ec711e4f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750ec78c76268e8935abf71bcadad31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a4d35d9a68ba685a7031129649213156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ead633adaaeb7ab2c2ed2a13d86f2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c13721bc840d1138c7312de5d9e08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424201d9857aaa9bedd63328c38f19159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588027131047b3e9232a3647958ea80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd9a54736e925abfcba438003e1044161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24f68eba72899b16901e44d70b5b7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3d3657ce9f90f07c2256d240df74d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb36b4f4cdb2388c66704fec1804d6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e278f3a6a60e8940d7ff929682f96b2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cc34c802a67378b57568f4fd18dfe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6495fd3f8d6f40b100fe40a3a1fbe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a3ea13226357207dee44eef607465168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b483b96c1ae05aa34e1425eebddb2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5fb25a9836a4d1d808454a561be1f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534bda5946289e310b500382c12e5b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3836f8f49ff06b30b9ccbfb5618cc21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2adc3c3d06e2ad35817c0e104f0caa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20cc990df08e48118c28a140543634174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929668f3b00c70714a7ea7830ae1ad57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85e66e2d9e46e8773e1ca44da4eda4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c91fca614a5af20dcadaa427eefe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771b6cd8c1ea21cfa45a3819b1d9bcb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b99515a4fae6d1495ed04290349c90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae76f78ad8599828956fe2b01638035180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008c6410a9f55b9aa46d4c92810706e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc17e3f67a673cef3ed7a47d353a036182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c1a1fc6fd5f2f2dea529907c0cbd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421abb59ea82e40b80470a42e133b1e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e63893c842293af19a7d7e2868fd19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01a2928b3cca66dc80c5ccfcf062ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0a6c0cbbc51060cee304276a345b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad0f64516b32432995e719175094b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bf1d3acfddd58c3960bd4e70bb4b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baf7552047f57b99e1bd9d9983eae3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad99ec073930fb95bf532748ab4fd5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d231cb3d91292b9eecdaede27146f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd724ea38faa827b48721300e44142193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9654ed4bc3fcb80075eaf521c8de8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c660d82c8df096155262097e89d0b94195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a70bf52b2776be2589c7a6db1e9b3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792bda25825eb49a71c15bdd7a39b10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec02047159757897d38906d57ddd83198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d59ae4d61671398eeed51a3b1ed99a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d76915ed262617f1d87a7f623f471200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a489df59a6792e0004ddac7f7023b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a92e78176a670fa3eb601e97c6a6e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864488ac4312ac7bbfaf23a548fe9a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bb6bda0393648d7fb1dd97dad27b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a7b10d37dd9a166ab440f7ff0c83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81195e35d479140e61de11aeee8895c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da8fdd14239770dc853f6740bf2b28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784955b015f92e5e2ce0ce335f1e668d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0e7718ac2096e6e2e426d0b1b8bab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4e343939bdf48f8c67edb254e1108210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bf88515d2b480a760a0606c92e301211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e149302f06c3f645a268034c1a93e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6edd949b48770378ff5e816958994f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e30585cfe2f7cbf15d1a5e6dc0cf9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061c8f5d1b587759192ded623c4b612215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c50272f15dfa979d9bdeab0c74127d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a1c161a0710a9d6771ae54c3a7975217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7ae3a00a184f9c2b9cf6a1f58a155218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc2ff71ea919187994623397af26f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81914feaa7491d1f1879ee497ee07733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15f167ac9c70c81b0d7d07ddbeaf42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba096573bb0073e27f9dfe00cbdc3e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92294a8b86d429f24afe54aaa5266e47223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bb5b83cf320b2fa21f185ae974bb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4df05527254f4d3b8b5c72d4eb10d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bd41bfcf0c9871faf44acf203c4c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f588b4dd63755fbb80c2775c95a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4e39055536e5fffc75cd13d814837228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91945d96c0b1fcbe2ff00b685f7ebc17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5a6e565d24a782696ae623c9c0b54230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ea4ab90cb83388c5b83af9d2cf48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00c0056936e2184759df5f0bdb811f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cb24ef42bfda5cd5b2440426c433a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad46a33dbd87136d7177c2cd95224a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f3f5caa6091881557ac468b45d6b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790060ebcb420a1e0d8ca8c9851b0b4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f335f9c0d9836b23b794e93541a8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9589ec538a595bace79517d0dba5c6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df335f03c617ba8ea9f2cfd404f3d4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad7bc0d97e02dd10e921ab32f7224240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6bbab8776347c216a112f1c339d8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd773eda4a84e22ba385743adecd2b5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62ef99c9e2991748f88e5093318661243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528446d9b566363d720a2449ef21ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04499f5a8f29f1cdfc0a3cef15b0018245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f1fb82dcb99fdfab9ecc2567552d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fd2ffae07118512c745acb0e0c952247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf7f0e926fa4b2d8a90ce0c224daf2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31ea9297efd481ad125d01be13aedd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d916aed71e68ec1f724c9bc7776729250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27405fa1e031b89ab022216e5116e963251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffcfcd4c914ee6945756497bc209e75252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfe06f7ee5edde20f951da1249f5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65056eb4a64002edeab00d0dc72633e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e7d550248688f7892fae8717b662b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8445a893cdfb59e6f492580f8bebc4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8dcc2ef32efdf1ecf0d49724a61c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2564f97b0de11bb5f0285542a7f9f06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af232de8fedc3ad8c39d07a4d80509259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12bfc74a29ddbbdc865222f39eccb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2debb4d8bfd53fa199a58aa30b031dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f129f0c8b3793cce5db8edc175f4d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dd467fdf457a9a9bb188092d3dd86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f72fd3dc5fa8d5363c655a700cc9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc8a815a938bb3097b9ae9f4a3bad4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5ddd09715c4fc046625719575411e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394b11cbbb686c0caa542d8513a7e02267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357508bf3e66152a9358a87e17a28f81268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2fc61329481aec2bde5cffe1e2192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9930d51930698b5e97aa8f2962cf0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e94142eb167256d3f4c297cb0ceed2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c17c7fc9680c2d840a7e4ef98bd907272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eb5a6159bbfe083c9339b831bf975273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089136342a41e97a7adc273803ac3d84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0943a97ddcc7fb8d690133f37fbff0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf1e81b1c2909ee7b59d33f2baec16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b37ddef96725b8d25eab26d8336fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8945f5130ad13bdf9d75153c1a6fa8e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668f14d4d7e09677f7d07c275b19abe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52decbd0ad20468f9b90ac37c1c240280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ed2794c5313c16beafa96fbe95c83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f74e36c58cb0a1db3fd60fd28e426282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacd55883c080dedc65d539ac5c0758283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8588f3d197f08ac40c9967c1650153284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c495ebc058ee1ac7398bacc417dcd0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bf26c17fb51765586f59b0b505709286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a2a9c05c1d297d71ef2e7697c3f64287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e9b677331334d6180046d8ec95aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b1df92fd51a9edf7adfebd956049b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb06fbb3b442caa772535da713654e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f028b2106465a3e00655677a890ddd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9534b0d51bdaa9488bcb560c184f4cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb008d6ea4def616c7df26c97c3faa7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5264eee8982e82fb3e4162356c1fbc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5f8debc433140d639c6b1147cb96e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37e302d9f8001dc20825d310fd4eda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75729611e975f5fc729719ce33c4acad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9accdfcb47c0ea255cc28e1e40b78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05423b55daa17add55824221cddeab4b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01569df8e11d0cf6769b24ef7eb366a7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfbfc91dfc6e525916a4cf9855956c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4fa3c52c2cf6763410b29606b0230302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3f3c81508b0c0d87da4e7ed245ddf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a10d880cfdf12509a89ac4f5589ab3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407d4db4cfe478b0023cee09836067305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d4ca455558b0578e04c41b21bdd3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb95056ce205a2bc9a72f0717b361eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e1e7ec9639e4fc0f5c4bb21a16729308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51366fc01089b0fbfdbe072f7e75a96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def9eba3d8d509c964f3c2c2c5c9bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8a6d14f04a287bafc82416c1e08d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19519dce83da31da244614869c37b241312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854383647946b716d6cb777352388b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f540fa75967b093f77321c02cad69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34edebcf14b9db47e1baaafeb5892315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f965af3609a2a9a352c81da1980ee0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea6f03b149a57250891c31967e3499317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba42ca87267e7b9d4db158896d029c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c1585ee77e52423bc048cd2b3c43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e137e99d0072347ddd401061ef0c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be885f52781faedaed35c6df058f62b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae9fdd3d45080a235f2f33209a51b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54d1dad4c4d28c70ebe220a5a0ef9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865639b134ed741a19ff46c44d7a45c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9aaaa9ef399c0df6f870b66acaf08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14faa52a7da5b15391e6b38101e7a273326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffb8ada87ded4566c3dc77f89989f8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d2f540ee8405e1ca0ae6b2b0dc30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ff669c929262dea5df1f13121437f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf80f12068fd46646c0810255b128d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e60da34d36b0941175fd8dafe72e5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc22ba2cc43aac454c7e047d6a9f98b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1a54bde36c914e5bb48b8866139b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6417e7165d768ae16037fe6c191fc3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f39141215279c28d0c12ce4bca100335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c649e439a93862fc34739ae36353f3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a42c6a07766a5e9a2c5f662901fdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadfce78a7d1c44d481915399d2d9f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4bf37ff0e831c5e0910cf5e532541339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50c93963b20f586d9607196ec5520340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4cca9462c63743698e77022e98ad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf0cbc321b93e3ed28d6495da4bd84342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944109edf01393559beeb8b06eb2ca8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b707121775838547a87367a0a5a9c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dc086c819a9d96e6d34cfde98c093345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f75416c75ce3d53b58848141afe612346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578ac4224ea30310710c0ac0ba704fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07034a2d0c2354d42bedd85ac41ba1c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98072a61b3f80380d0d78a6799512de0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2062f0250ea943f78c9e12d9692a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1e0d21bd8c5642546f55f44cbeddd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25295872563b41a3789feec41322699f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e11ae2b249fe00c44fc697573b4179353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dbbe76d96e9129e2f21c4b42ff9bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98000abac6dec182b4ca43eff80277a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df439bff6bf8c8a4be5c54aa7c4810356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c044cfa026d64519a0fc911dfcd01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10a17a7e865be2e10b2edaf4768953358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395bcd34897a705b536d67174ef2e99359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91384a9746c7c86040256bbb745d6ff8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b08412bb99d28c3ea97fdba6bb3e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41395351fbd3a7ba29f670e04ffd9b1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e327af33c1c3ee63bc35ba6ca8c2c70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30180e45af6870785f34bc0546efa248364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675172be706c0b5fe797553d6174e1d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9f6a5030e5002a5f4dbb3b39f020366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b4168cda2d2b3c1314ce2d671f442367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037a2937e0e6059482d153d4ec3b91b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7058f33723a22d7e5ad9af89cdf847369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530f41705caf9cf94f6e1981f403296370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0f1f9b8e24bd4e1ef096ed1c602ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a9c4e2dca51829b5a8f7efa447534372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78d1eb6f8aa3d0fc84f2f7ac6322c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95123c731991b51f4e8ceb03be0338da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee200389463ad174d35635a4958cec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf98625ea4a58c726b3c6da754f7442376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f5d7cb894643f579f85eaef9102ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d919abbe1250779a9f6671dd0d5ca47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e80ca6bec684f61ba52905738a020379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95b41a0e79f4c8b0d27588d4f59ba2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd717647d050c29442174bc8609272a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a187351ed654650587b803a7400401382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5defe89086a42586784f809b6ca824383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bde771f08783de2558496277af727384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5874fb7082d49d506a6ba78b13df53e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a291723c72afee57da8364d28594e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a19ede96a58871dc1f57887cef582387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab3bb4023747b4ab02dfb41ebaefa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8c351ea93102c131e0962f9487778389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405da1f117031f72232a449fc59e278d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400c95b0362433ce47a781c767f3f7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc1b8d57ce2167077e49490488a372392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b69cac405a5eff19e136d6ec301c1f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdfb8c819de2f1375e36e277784607394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeecd52d7d96383e50b1fb726e7003395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf760920317df88b1490a11353f179396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d8d36e5b10e8feae34a33cc07eab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba194a29e9259561c9771ae0617f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d05e46efdadd85f3ead3a85d46428399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dfa57b9b1f444922e61f87962aca4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396fab4e1f15ae500b853b35760095e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74732ed52132bcce6d9db0c334472f45402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29824114aca06d37750703aa2d9a8bab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e388c11a3c8ed78a084fb2307b4bfa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9bab29faf5c38184fd08d1c456693405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4fe3a7460728e60157c091a8eae8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08d62876a758197a9ad7fbe1b14b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad91afbe81be9fc71c42336a78643c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883673db033d8fd635e0c2e733e24ce409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5e169a8b2c2c0b66064b05ba6bbac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2b4342cf24a6e904a128fec59e9b3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d94eef9d4f8406a6f333c6c1b4d351412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4f75a00fca8290323c69d94f9cddb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bda9f6c9d45657a97e0a2ec6e4a41e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5716c62b54f2347faa708ee39ea6c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc16aa4e0481701bc545e97c2ce7823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e123976ee66665c8b3ca1cc766162f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f28bdb5a40e2dec96fc4c6b840b6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea96d71e64f0d7501eed0628fd5597419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bddd200b4364b4b060822488809c9a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197c368154bed13526be83f8f9e6e9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2059f1238014877c1ba7f582c603e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfea31d1ee9735f5d4bc8442e8cda57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24aaa25f9123b071191c3985fdaa20424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1811a3edfe116535a5017ab22e4175425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475aaf41a166abd62f25ec7fb61435d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2535051cd1a47587bb7446cf09bcce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b39e6849af6429345ba506ff149f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9c24d0309bf0c8929390eddaa1c0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e35c7afd2d7d01051819dbe92bbde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2950bc4089a8a84738c6dad23eab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21732f5526980fbe932861eb1b8a5d99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b856e31e898e596c9d9c6daa2012443433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa83e5e036cedc3d01fb92746cf0e7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c424719415b5b1c89fc117b5a959bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a49361119241231c16f71dcf964f33436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ba491359a1b7347d262325b65caf9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb354e7957d213182ae43c89d4df6c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7f25014763b01e564f680d4461553439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274296bd19e8e5f325d13e4937bf76f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f0da87c56aa0469879a97647603b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15ee53c603f8a75f98698649501b61442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70d7713ca88d44b5964019fd3e6d61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019085b114521edee4caecc78245cd74444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49acffb6daa3834717337a2e9cd64b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5ce42ad37beb9bb91f07fcc9242a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b6fdeaad896d7d25ed61346813fd1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3540f1ae24fae8f34c7ecfde539bba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdeae7c3ff254aa07cf7ec7a3febb6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342a27c5eb03d039928c3dcaa77de6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25745d514c93dd2c8658004717f2053a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4833353d8fc7703e568e45643982f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981142e5164481d043a3675d404d26f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd35cbc7cc2190e74ea6853cb9f2300454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8591a2aac97f36a064bbfadf8d2618455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec0bb2253e7d0f723f42c22ad465b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fda72819731de899ee8ecb995c018457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2824fcaca46531d1484544bc2d840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddc8f2d43c3ad9375b79a9af461c2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994191083180783b90e8387e1163d84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7840f7a4da015c3d138158a535c4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962f22eb4847457635f1e769ed57e15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9375659c6c6e63d9a3c714e06e3bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13377da02e1262a1977b41ad5417d121464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be020b0d0e5833fee596b64ce4e6d665465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952a788e31cae204d4d3562adc8ff2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ce9b888a7e4ac1d838d8e498985d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c3f0c7764c9d0e06e7a0c40b9585468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e471aee5ae049614cd5e88fd0c17ccf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c20d0c9f69b12e52a9cac375ee5395470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae49ff442b604e82986165e8f24ce474471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bdd5e099a47dfd98c419619de705b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573cc1f72ce3672f1f48af9fa5b9759473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190987967ee8750bb4862691c9d61fba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5656874c4332ec11e7c7c83fe9c9d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20d167f2d7448538199f33662ab9a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd20637df9b30f45148b609186fabf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bd9506e2a1f9f45acf24592862a62478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b2cc5686dae88b2ad43818bf4ed9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81686b3db1b97e55707385731c4758ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b577f961a271f6a41149094dc3865481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de639916f937275f5e985774c9b35b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7288793c29d956679662af960ae17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70e9b52126157fade17a33c9fab181484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5a5f1c9ea208c073625e9ebc5e554485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d620269c596172e997666cb350af16486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4290c97bf4b95a66909d5c8fd4eac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a75da73a5e172afe16081076f2c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2d7d7d18e423027353f2b5472ad87489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401225fc5d6232ee203ba6d8f9d38c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee8d41f3c3b0ba8e08a5278148f1da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33fd16bba78ca4641f5920e15cf40a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0a4aea17d734ac5302b73e3aaa67493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de839e3ecfa332c7755ccdedfad6be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd5897de39b1d84c9592af73c55bee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3c5f06e74836a09cb4c0c1d9bd1ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b657643e450eef72c2cc05ac891f5f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237fb6a130a0d3594df49b37ffff967e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95effbd36fc5820d5fb41071951ba544499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e54ba2ce3cc2f1111211d0cd3d8d7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8917d998fd90cc99735bb1938ccf79b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6e6b6b84cacca9de4bfdecb59973a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7112d268cec0c5f6aff5ebb3677c49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a50c10b74da3262cfb764bf2f50876504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af566f3906051e5e3be3a2b0ee62b64505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ec95120dd086863dee83175118357506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0b17f26cd1f7c6ecf835cb0402591507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deba939b6f2d034ddb7383546c9fffd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912d8a2d36cc9f5776c893171602dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f3cdf6d3f7312579110f401a7ffda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb874aff1d3b99afcb25f66ca3591e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272de78cf0a0124280f41bf618c7a3bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8363675d1435ee136f67df5b977efc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53de7567e328baada86ac35169f928514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743329071bc8d12416521c0f3bf7ce8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00767360ff9baa35b4d4f7d588d74b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50754facc2c5dd709bfae07931eea6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bd7d6cecabc894e28fc9573f029a2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0457e269772adb2f4733b93b6fe0e22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb53d0150c7030d83e79ae5f94dc90a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96334eb7769aeb1a0967a061bc7da4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e785298bab049e6b9ba581071ecf17c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49127fc56cda2a04afce07d07e10531523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b21beee8d04e45821859ad6642ba7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b76c40a9cb0ee985a331819c784fcca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bdb5cb500abb328e886b3023613b96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0116fa698f9c98cc48a851f9f03de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3cc82a2da43a6b82a1f2431369240528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fb6d517e30dbcc475c809c7ddf39e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98264a288d30a92f06ec7af490e87740530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c9629e96800b7cf26752d3f364a23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b1ecea84c52427095caf760e23313532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf136ee341988d4d020d5dead56840533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731f8f3934f1b0567640554234882a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e60404b0210e7f35b8cbd52360b84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602266d8209d143e5a11f1210d7bb96d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4ce73555e9fd16b461206a94720b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec341349e2acbe9aaf0fda69903a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcc10ee7d7abd72c95b6d7ab69e644539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b117a0d951b513733123a07bd220b86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed6461a4ba46d1014316ee1b2f3f3e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b18a40af367f807aa4587f396e7899542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afe0f7705319999d8b0778bfcee523543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1de4324e4f6042f3be7a16690e9310544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab77f7e5ebb5fc27fa3e157176589c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1130a7c2eed087cccbc8090ff6d31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aac63dae0ea69bbd6e798b247e8f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658dde37bb624a689b4caf32a4fd793548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76747e0942557b524d3a38a238625e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44896841dea96b5c7536b387c1665d9a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58836a0e59961866643cde4a3e9b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c81933979bafc285b6ea353562c0ef4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241ad109d4547ae24edd623b1d5db1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809d3010806aa2faae99e7904370420554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0015e809297d2d0352a8bfcf7d8ecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187804e8413191bfa6a4ba923aeff1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a532abe9c2580a19b9bee1e37d28c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad4fe4c9f56484088477104a8b6cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f5f6fc3747f4002fd070a3d9ef3f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de507d73b4b8d0f0e0939522c8aae3d0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece85f0e1a912b70a808f7f03488f219561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6837c6ff632ac144188134516e3d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2ffe6688775e7d6d572d652d20f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f37eec2f0b8a9663f334ad7fc66a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a8626c9e8a8672492bbc0fc0fb1c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6693caa131ae22a69388c8ae793006566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81759716e6adb2e12d7fd1c000633bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc7d5d023934cd54393e5ac53099da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30967d046ed889805ff8571e48f019ea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227eca12a09e564c7f822c3f8d27421570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa7585fa596e889a0b3f57de3de069571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9a39751a24d7b1c7c08a34c8a9f88572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2b067797a22ad07bb3215418ab848573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916d356033d9ad9a861317ac73511a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928384247a2db15d4f6670da1ea1a56575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296d4febc5b430f51066adcab7b1a1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dd79ec30f30be71a8111a16c373be577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7641e6314b752cec9096fd6a05df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728f93c1507c26036b8fe989601b136579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9543b0a1b5188ba147331368dfee015580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ffba50c861e85f41611227e513430581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d8df05a4046695375b07cc420fed6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d62e2a7d50f7c4c0e309938804534583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af827709a514d24a47f197092238befc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d09fceb991ba6c5b4652f4843a078585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54bcbbc3ab58bcb2583c03bef32fa3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff29185d80227f3f4f8af2733e5f06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f9b6be196150976eb94cd4e026b84588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9ccd77eca2b41e21339c22051f660589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88002ef21746df897380396a5334fc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b6f9f5ef61df8d021642014f4849591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d3964b790e80b12fb083fb43d4afb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5f0d47c1e787cd5ca62af94fb940b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c2fd08e2f93541a51eff95316b7a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf32ef7c485cd6bfd1b4d4b24753f47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b834a788e1543171a0933014fd9b0b8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554524d1255849a9bb156ca7fa0677597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4ea402b62606965e25d751c0cad18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26524144f1892dd517bab61841395a87599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5a276c6b10fd8ddcfdd0c822242d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c298af75e966471982e90045c4cf9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0852c97b38e8f4981ec5dbb1b6cbf6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880bfdd6275da8d68fa98d4eeb50dc1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e618da07599da638fea1328c55c088604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f8ad42ae6b49de60653c710e01280605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebde4310bd00823b874a00606f7783606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12090398f9c5662b856284a1a4ed086d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f20243a0ad545fa21906c5463411a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953556256a2c001ab6ca998c262829609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94a786dc2c4c917b5f5eb5cd5c3b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e179a5417a2e937299145161bf7196c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a56b3742ce743903c8dc5007ba36612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66bc5e62e53ceff4b87a5859a2a9f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bda7e9f9d763987f94b94f49c8f23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447619996890298daab0b5f8b00aa156615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da81ba543b4f6ff7da56bba8df8bc8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f939f9192a2ce56c52ed89aad1b5a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11f45803ed40c749a422f76a58133f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af46beaec6c8533ac805ef37354866619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d97de33b9e3a84cfb5fadd176e181620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad7f38d95d4c5507fa65a52a581de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adad868f015085f78524aa763239a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef512500840ad4a5fd7fc8e3516b5520623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5fa76241e46b057eb08646b947483624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894e6b10cb3f1a5e73222b77162b63d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a359338f186d07154e04557b31eacf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ea1921441344ac3ef5e8c815dc3e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d3cfdc7f0e72b98b84b8c36507e90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45aa332f033f7ddc49d31deb77c609629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1292425b433c964529a40c9b9774ad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd14dec8d7734cbfcdd98fd0a6ff97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653f768502f3a44c28c4b7163f5fc89632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24a0c513ba221d1a30d29f2e4012e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904faebf7b0a9fd0e1de68e29dbeaf4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb39a73eef43a1e454f4c5ae7925d90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2cab915c099da88c519aad5f0e9b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3c975120bdcdb1de96bf12c65f4c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03914d4083d65880f5bd7ae382be1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7f8919be70dacc3a4b3064d12d49f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035af7af8c6680b68a4606c44704939640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63520abe1b04e45c9c646acd7f7fd977641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd7fe4f5ae955c0ae781be5a7a4509642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dea039db23a966319bf8a211c7d00643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32834cd37007b3850fbd9c1b09cca59e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f413fcfc491ecf6eb77c487e7c56d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05e8bb78fbbf6b9690824f4de6cf65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe42620488443d6d18596dc5c1c8e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d9ceb860d9cc482a9ed883284043648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd241e0c59c7d1595cabf756ecdec2c2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699f7eb10408790b624096e70f89f9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b42c248e534da65ef54a57df81e86651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5a34f922bc34bd39b66890581c83d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96b62e809be6707cc6becb107e9915653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc142ebd31b1e8284816a327826cf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0b7979e3ad9df0a16294cb597227655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f429e1a36894d0d88eb74deb7609917656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e999fc103a07843a5b98c3ada39453657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905b8b7276314e789f7343c6866097a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d47d7f3484587ef47b0bf29ff8f0e1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291d60efeec7fd9169b881294ea4c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba09d1e3197f3a5b9ac24c91c65fdb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41ac9f354af2db29ec783407e81b81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cec45148b05560d89c18fcc066962663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa5b966d794377522914d498374118664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8064ec8ee61cd793b6d50ef95899e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a9e9c6d0359434635181064c02a98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2970c611d3b0af916a512b4e4b5e43667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e696fcde3ee603894c27fae4f7403c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe994a3ab433ee19490a053a245b8e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38193211197f6f823ab370aca06df0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3aa3300ca22e235be72849310e25e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3130780fa81f381fa7a5c2c6cec2a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df17f6d2f4054d16a56cca380f7ef4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae66a610aa227bf761a6a9d48cc2c3b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff0a9725a703c8850270bb0a5e56b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acec61b11638fbe7e0115dcb66ae29e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6ba7e248de333aa5444867d65fd9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcd8da6499c047e9a114b68c19e334678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441ed0d64767d4a7ec966a7b85b555d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7256aa6a5e74efbf2545d7e5419367680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ec7112d5f3577a676f417ac7c456e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff8b5e30f10e331d23b8ca5bd0af23682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a932e3d30f367da805f44508808b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51d977de17b561e105b4320b6e2911684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61757ec2cb02ca2bed7f6dd1ee245bf6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee03a9106259fb1decdf8c6c5abda3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e123e30c3a4f08c493ea57131c901f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d3c4a9a69484f24e143ba84f31738688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db4af8ca00d6773e2ea47d8ed57ac689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e27581f0ae674aaecb6e6974e0c144690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cc585e091e7d22709f57daecfc81f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703be6754ce3ecf1af96a1721f5df879692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73cc6d04799766f7ba59cf0601f54f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403fd39a620d3548bdb62346c29886c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753001db711f09325ea38e40d8dec97c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7255082de642f031001b8dd57363787696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14681e4ac8de87e6328de85fb3a28a5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367c41fac4fce7d4cb281da2fc84d98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27cff41355afb55926e9a917490cf6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bf6705e7473552447dc134760e6d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403d0be9fd993ce49677b899cf9ae01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18de94def94320fc9e9d13ce9fc1c6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e74334dc04f761fcbcf02780cc5590703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e564d81088e5106647cca89f6c9bc96704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590dbfac3badf9c2cb35a0b1a97721f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312adbea34d628be1fcab12838a4995d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50500c6d93c4d496aae1d230a30112a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b08ec99fb0db858479c4370d90e1d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b34045807ddd1ea370e38aeb89442709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e65fb270d04eeb0e1ab5bf65ea574f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b6c2612d76cd3fafd4f237f404a6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfb24433a34daa8f1ab46757678a02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac98af5ff474d5684fcbc925ad8be713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf664373942af7403b78408901a6c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041cdddb042eb78a96740af04e0aacd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc25a3129457cb237ab35c8a08c3b67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6562576fc1988a2ed327f1d4252d5ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188103a8509f1c7f6127491583e6e5b2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c251535e70c022fed7dd064838467719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a6cf85d844809c2acfa58433a4b5f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a02e10d0901bdaf7dd3bace7b77b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5cec88ed48c9c0c634f65c8e3d5ca722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d7a82a3a8ebeb78deeccedfd97dff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9b09f74858aa8dc40f38efcf99fe3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce91a9a2cb81b390634e4a7e06b71b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b215d28efdd7c0b377e522876515b675726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33916487554686a35c975d7d9d645f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec596d4a694be4cd30afde8e0b9f595728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f247fd8dc603ab8b29793744f18d2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cd5479e053cfeee542007575f61cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1bc5ec445ee738087d79ab53dc1b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7a7ba3e9718640c09f74ba31bd8b6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd360db28f0de7320c08fa0f9ad5ea76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db7a06e0b7627db77ec62894c6ed59734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7f4d90d9095154c947b50b1df1626735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574a9afbc1f828a4bcceb7bb2593e11d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b151360313a66050ae4a5935ed9be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a1da06dce61fb81b71dd9ea683e9d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfa8a2c9ee2d9aef9700f8a2483d58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25eb56a97c18f16c6ee519602a969c7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397996f383272de20faedb2ebeab097741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa8a89a4f54c7a8e31ca594e4a6c1e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fdcaf27860a090f8546d780c196c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b54e6f637088fb0562d64db04be1a4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c90ebc152009c3676be9e5286a5677745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced53c7ae831dcf372be45ed647e96f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a484329d8f97ec03b5e8b4504013e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd54c0832057d484490575754f229d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a90d7b4d0861dd411f149b8376b916749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682385b81105b4eaadc665ccdb13b326750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a5a7bb6a3f7e81100f8575b71da4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f585308c91e7c757d9d321fa5dea3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bf0651ec660ea82c61089052e25f4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fd4cda9eeb4c0704f774aa19bbd8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fcd257bfe55e70386960d79b4d1ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953d079296931853b3b3e4e6a871cb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9317ccf0370d2a7992eb244664c8b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c573fbd4c3a2a51524d2d571e4c43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d192b56c84ac6037d748e08434230759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1a568582c60e9858b0c48efab68cf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240a4f06b2011a70f193bba2b281c619761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73f5e9862b6ffaea5ea4e70a677a3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df920e05e1c5d8a6ca340c753f7f6a89763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c8f5d769092f16436ceb6003f32ba764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7134aac520ba2ddd9e9c3a1e95a089e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313856ba0f6f3d3ffed72a43cb27036766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5170862a02b61caeb95c1b21c4516c5767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c81d3e6d208349254e81aa92d8a7fa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295b3ce01cdfe337566b06261257794769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52299e19bc4cb2458d8c7f705afbf7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90e1378b937ab3add41cfc9639a857771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319865de37c5da192e30f2565889e5772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff34eccc65c8bbe01b2cad2c0cd69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076bc978bff9f8ffdbe127497d3283af774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e3e41654a26ee142a69a0c4c65eae775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5b4689939c82d5d6f26a8222d41f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac934556e0dee1fbc8c7e1127c2a2c6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6493beb0adfdb7702eeb10c6d1b869fc778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce3d5a6d43c40faed3307264829de779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5445af52e153eb2fdd0109e444f5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466bb1a4489896037ca67ed4c380d66781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e753e32ecebd7f29d6c80f9e7eab141782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3e549e83988f6c39f79a12ec882c1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421340b6d107fa0f7720a241e0fb485784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903cc6270625fbf44e1878387a0cb6cf785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b56bdb740db88464d3e6670192f2a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f329891379f04aba0be2a0111e589787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45379b1d15905362e98ca632e6c301ac788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6749290475cb520f468e2f60a57b57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c54753f80311471ea16b8cd7adc30790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c8a95feeafdfd3b9fff1c9e801ccd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63837d1e3f30102b4ac079a2fac22e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b7c84d5e443a51ea2b3cfff6137151793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756851bcab442ee5118d6cd8c041e3c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb598adb476d860c663b28af35812010795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e465ca14f05a7c1238ff76589361fa796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5fabe0371d108c5d32e3693df39f08797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd2377d40d451c4db086dcf48e4e75798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc66fc30b63bd30d8659f414801172e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fbc56c4139486636852ac484d59ce800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f79f43ce1a477d41cd86a921b667ad801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cc6297eaa8182a59c6843a4a46f13802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e3322a507bca912e34096d75e96cc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b26e0137598691d0f6698cfc9b39b1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcd9277ddc0795230a008264fe2e11805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d65b116ca24210fd6842311c8a9243806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022b3a581878ededf60ea67dd84667807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ebaf5010d6b3e96a2ee185d1c7c34808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8246e414fa20fa4a2d1fe2108f49e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd8dc0e3f03b5a09bcfee75a865c9f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f2bf8089168339939261b72bfa40d811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10482662290b79de14060e3358b91060812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800f59c18fd7e36f0dfe9082fd816bb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3cc1a800d673cd99d4f4f3395e03814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34540d88306a373dc186db3fc41ef9815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4449afc1d286bc939c49cf19b30f7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740bba6249a59bc18a478905b10de8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915b5d331be1fddb788f016aa380944818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd94290d95463907f9eda8f5a0bb584819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35788ea2c5624b2b7dd27d1c3d8279d4820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88136b3249b82209c49134ffc02eb500821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d9057c0049fba0e197a6bf6834e3c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d8eb7c5c50bf3d6eb40d122d04fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050eb80a92bfe7c8d8d1beb368978cb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55fed3749236875b6926968cbd82544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ddff45caf6e0d18de4cf7170e69b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ca22b5d3cd5048c539290a84c60016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542992a403c0831342020e07c0b9f967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01887f9b90d204dd5901a5633bf42e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2ad57eca5ce95b668f2745ba34d2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4499813caa338b40456f6697f2b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bfcea071948765eb18fedcbcfaee611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e90772a284fce6b9805b1c6d791fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a5b8e20d27caa0ff26be3cdb2def913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b62fe3da55f1fa5688b6410cc6d2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00693a57795d13b72fea4b0f58bf896a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad9edbbf3917552b4e06686e5c7d0316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e10e4aefff1410f07a52f3023373817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4ab776b4fd7847bd341750992d8fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b2a91a1ace57901137ec4ae7d02d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506a4631d47add80a45da0b2408549720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74ed8fb570c72cdb08676e07cf4d6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea950e903d9f0e1b64580eb9de3774bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8729df23aa07d7741240c78be2850323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529eb123d290037fc6713fa1d8b76b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eb9b8feb0cbc1f89aabd260d71bbe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9e22b401f949d675831f85c4e0ca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a406c1e808fd3aec850905c5b677127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de981be25d8ce190119dac699d30d8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c671b346e8276c8cd596fae98fbefbc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7b8d9d12060da62f8c6b860bec49b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5700f5315427ff9d73db33c2ec8c6a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a007a95fa0afd1fc4b2dd649d5f09832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6f166c1395b0cd910e9be013977433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190d82ad78bc06cacb2a633a8adc47934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fba622c88acd0b95867e3d2664a18935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd88e021748d228ae849cbbcbb574536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765cdb1e6abf04c4b12d0fb558fe49837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe62aed20986240ab1ac5522b4e3b6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013eb34ef954ae5a0e96e84b6fa36f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625750cb07e2a8f098ec0ab79ecef7e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882576e8dff9eb7a19888c0ccb2b0faf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39c2b0350bb39d0eb787dde54b51ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ad4c792aec47b3b6f0cbff84581843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b68f87f24a28e318f02196a54b6d5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b521f603b447d223ba6bdd91f81fac045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8e6abc4b7337491785473a718189e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cc78b69ac4ae00a459a9687c9530f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b324a3233efeba6fd2245e2109b6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636cbdc08baf704ba04a5dd44e6b2f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b624967469f98514b0510887ecb9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec048245d47774b10af997548f3bc9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca22fecd92af5d093c075a37737a6a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307091d0e77d676c7e9f710d0a2f2d1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6368ec1767ca4661faa599e7d8bdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb57146799133f21ebb5799bbe464c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3ce35e28af20445e611e37b21043156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae1d541616123b60b276e94518ed1757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f13bc5a8c06623684deb902acf225c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ce661d0721eaec43e72bd845d2a1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904263e11bf91406ca2a6611909cae5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff73ca54181f540378024a3cd03b8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dafa14bb7567be4e717ce356e274862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e03f5103343c692c7f30fdd8a32f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34b53132c0486312b691290e12cb064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8f19ba21ce69b3f80b8745fbc601865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10df9ee3d970f12b21a03c1be550e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b0821cb63e8052ac0de1a19325ab267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e581b803c2643b664ca50c9e68fd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a72a588d4b190d5e083d10382aae8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03908485af847afa214b3baf7301fa5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca08aae2947938343d3e84bed4ddfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389eca60c54114ba213458300e90f30872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2485286ed93d2513aa8f7c36bc6026173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba7c2971f00222782121c65b66be1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4660fb394864b663d68be88e37eb0a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c471e8e52932600a249bb610a320c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c325f800645b1912c1a5addcec1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118f8e01da3b3ddebe23b532a8a92478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b907b6558014cabbbf2102fdb80cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae032b0804e70d05566ffcce3ae9b2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c582a61b4030aa77b93426b1403bbb381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10743bfe52fadfc33c382ea7df06d91282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c3ae0b527e0f123ce1877fe49c0df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780d2a4f3c5bb244dfe2e61d9046ecb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047f8b3977b797e2d848da3b251d24085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80108310da0b0f131a402b7bb8f7e38586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed533339e9adf2d43d9bc44230f5e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efa361be0655318dcf188d241d52f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914368f6c6ca378350f9f846405888789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbe250ee34352fcd5f93ad9d5af51490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b819d179659e3b4304df274a3c91691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b59a37841be73e8ca24e27083f6a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449d72f3acbe3f2f0913cef6708f8de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8009ec60d510deee170ab1b561e1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed156e496138fa8e125f82c2f81e3ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191de0638d50d8d31ad10f0bec8c42d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d96c472d1a4b1fd692ce7122046b7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38080c12b496b7074d4838f196b439a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b6c8bd67459dc82c62f4932df36099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac851ec1bda86298822b77853ccc59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635e767c7a2296cbb89fc1af4c0fe1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b70dccbe746ba534950d989cf12ee8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56598a560649cffb3e5e65c640a052a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fe8b612e3a9f60fab8dd00b50936b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab97d4e36c65b8fe226952912483a81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eab953e6a61f6fe3b00fcf166952a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586c38b6651d1f8b8c06f8bdfaf0873107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdf64abb5305305a74f063e4e05b0b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01afe84389eb76497629bbabf29544a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a72b09801f40d2c8b624d7a7ffea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60872782f8d415f7187b672f7e5a3fa5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94d50b2e64ec8f40dd166b90a98da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453ef25424035c77568fb78ff5e2efa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6b6d3b1b41785054a917e6b11eb4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f48003ac7b8e5e0c87f7782807fb93115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979b33daabbf19eb63679fee80cf2be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61921384da243cfd06fa01a8d325236b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ed29ce61bb00e9fbf718d5c16792118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae42741e80ef5b8ff2dbedae5636b4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5433303aba195b78559b85a43ae604120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294b6b28fe35cf0dd353d3f63b33db5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ce670838d718ae53a194f26ae927b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0cbeafaebae9ffc44b747c2cb4132123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0eb05826234b78e0c51aedd6dcb497124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b539811dc6fdb7a44eb84f3c42034125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918faf7ba1066fccc04b2bf1799967b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc65ce8f9d916de1c9e07b277413bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603e1c4758169964550678b50c16e3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc49c0745b4d71bdacc566fb85ee893129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bbf14ebed0e190aba8165d9ff5408130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b18be6efb19bee4c1d7f1ec26e92b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ebc75d067d0d911d169df5e4795ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6667b8b02e0c8aa8dfdf10d31ff3e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0903448edc36ac3105aea0d99055aa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b0da3e4aa2e3866f8c034d0163904135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf8f83e765b6080184374c4edb423d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa01678652398b3df96beb46d3ca89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e9e8ac4d14f936dc4399640e5ee9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31894fb25a00dc8969d99e51d7eb4e7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e9ebc71d4d0ab0b37d44828ea3bb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce19a0ad9ef88482ac08f25b74d83b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007def370479aa8d416dbccd151d65ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d893baa153755f3478b59cbba2ceb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0de379ebe11bb93ed3c1a17fb18e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d60d2a53ecd09a418ed0fb528c8fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff255ebacb7efcf578ab8375284c2520146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20ff8c15437959f2e3e0f64f975f1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa7ff0b56ffa146ec3ece153a8e416148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062817df41f75420290703f61363116149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6a4de095f16874dc45804fecbf015150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d7e4eb321041c6aa94593a154eb5a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b599241d6ee2d4e70982efa623dbda152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fa558fbbb690072cad3faacd45751153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5968e0aacc4f17e40c2c61eab5589154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0edf89d6fc69ceb608b496a3357011155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5912b275770d4a77f7a4320d1a0aa7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fb77618be2561c2732f77a951e3d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a47ba2af51aee581a2cd5be6e1a4cf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdfef6fd600ded3a2e8bace5619a86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead16d4b9ba06d37e2d524c37f05578d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8cd065f1723f14a5ab10039515619161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60950164a3a401f1cef2e75144beb027162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84486f69d1efae52d4e53772316124a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f743adfa26e0579bf7b7f4ccb477ca164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b98621a3d10cc31c2f1100c21cedd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151bda91bd5646d62aa6d9ba58066f63166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634ff84952430b9a81aca34ff30649a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6ae23e2e1b0532979988d505a99dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3806193bb86e62962a3e5695261cf1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74c005cc4ee6c950e7fc5ed6b9c7e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfeadfabd8d7da1a6b5fc43418930b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26e545fc72390bfd74e20cdb77d77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218dd1db5866c8c60d8f66f6767d26d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9496dd89970cd9334924cf9afec9cee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c88cbd85ea1e8a7266454f6071a1fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae572ab850b07606ce8066fa5a756ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c734899d488ea298ff2f46b659549177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066f5fb629cf09c45c4dacad7b0755178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6da38a457cb086479c9856a1468e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7063b2c8f585bdb9bc354eda3be081b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf9c2081af648da952ef113719d28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57272c6653906c12eebc2d77aa423a42182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4ced96078129ca094036920ddcb08183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b687413049fba4536c837b3f5c765184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d5d46b2fe508aff51c71a14ae8def185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8ed993e53b3ac7c669594e4cefe05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c71b785e3e31b545e0b3611607809187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea346f3b585a82df160dc94db77437c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb69b8c65be71a63e725fcddcdc4ebf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8078966adea4574626daffe79a7472e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07d28932fe10c9ed7ea90e5a030139191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9ccf5cdbdec76b62f1d34b5fd864a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471681ad0d83004fff5be36eeefccda7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277b544559908e5cda72007eb865ae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b721d52ffa55bf9d1b9afe68bcde8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f25ec1ec7bce75fa605a29dc399504196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af7a60e5b46cb566d03cd74a4f7c1f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74246ae13c2e618e70c007841a442d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371e5d282479e290b888d6c3578a0e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf466c4deb41a3cc739c99aac64929a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927192a15b9481df2f3c94f54a84949201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0089ad53d9c61a96f04d0e0e485e905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b80795986a78e3d27bf16ea81ec39f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047d706988c447a8366b0e34e21e1d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9854b9e82e424625707bcc2620be7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f99160bf6bb496e7146eee1790e49c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f90144baeb178b0c0ad33648be5bd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894520a792f7ce2da8d0e2c65967bde208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321d40f6858240647566f41d7ed594f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e465388a1247bb25e09f6bf605d507210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27da5902cf56f47d2d97dfe278f2ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec1f130e8689cec77bb3b0666c421212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be6d875eeac978c5f3e3068c729a91213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec2149938151f700616fe09c44e168214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a13ae5bb45a5fee2cbb1ad0678dc85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04c7dc9095001236a7235927035905216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa81e4a106225c804928ab9ec74bda9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccdfe6126cb2ac8449bc1805b0db35218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495e40f2f263dd1b99c9c8f9d27c94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adadc92fd082d906522f37e94fcb565220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3065b3bbe9e71dc818edfb454c9cd5a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dffb7fb23b7f93bde3e6a71b740a80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d576b792e86158e5e08b016af7785223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34697ee787486f67f56ce60e0b3d37f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15415bb5b374303655fdff79ff7d3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7361dda1c60e7a1ae3fa4d86c71629226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c67f1c109c804f7a6f414e2e6f132227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c928a39a0b4b61f5f44085e22bbce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335167a7bd0e3212844f255007b0ca58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ac5d3a80b76c3c6c04be7a6d0b535230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b49bdf9f20c9ffaa8b05811a24386231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19842232d7dfe6edbe36f1ff32aa70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf3576027a2ae20ed5edf06548896233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311280f43043ef85ccea9ed0ddecc58234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1b54c7b54bb911a9bc2cf3cc0098f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154e390739217d9840c661364a06bd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa23d148cf486970677d6861170e8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cc2f8d305ad08293e477d1afddde7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602848d208a5ee4ae3e90b76515a4a3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162521aab4228141f2436c5c5b7d3fa0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc0bc6100a358ae3db0cff716d0e3c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc2cb3681e9d0df460b6c31cef3fb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd89d4f7cf2604121599d74596967243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34df1a92c942d1b71940ee7e6e7dcce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05d11e9d3bd1db4bb04b48f194a91245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223062542661956ff162087c36353984246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d57a1324f91f784e56dd1d15f533b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e328c916696577ef718bd9afd302248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522ef212c687481381dc8bfa67118a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec0b61184e4defed70b639c590ac4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195fde54033a6edb71925abdb5c0cb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361bd39970746764defff99d2ccae4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fe0795456aa41c5c92b5c91b70907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0940ebeacb73708969065509306ea7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2dca362b68c8a8657916623546de6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c15acc9d247febc70d4e4c91cb256256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e406659117ba693da817e5c41b28b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57ffe35aeeda77193c52087d3785b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c723ac7156820ba20950cf05ab66e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7c01ddf44188240eb4ed6a3e3af2b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27bf89eebb75738cd05e8a6fa1f6b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643dd610308ed8c145aca68c30d4a68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f54bacb5b4884e5227aea73d5644f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f6b27b9258447e840d252f5b4bce4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34198e10530ab730d03f54623b495f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad87719e464f04225a21f648365769266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475294c5302b37a40b53b584efa19959267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8da494b236c5d81cc182d17aa889e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1fb004155e45e65e2eabbedf32263269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da80f48a96cb05363831c3bc7f2c408270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72b44bc648d8b726445b41b4e1682e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3be7d16a10bca2370d4e227389e63a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d7b86c9355ddbb48ab8e4172819a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56269a54fbc8cb3a0fb2b4b82de70040274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4ada4175b86526c5cd311f98276f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b97474901c7500b2e30e33d83bb8b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488ca7782f05fc82fd8a319b0973ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2332fe0bff476fe9f30f1210aeaecff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a521853caa23cc9051bba474d572e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c986809018f87458c622d11cc5f666280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27052ac4ffee0bf18465e48f18092971281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2e6f3852d98babd614ec246d5ce55282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0ef23ea4ec42017aa833b1b794e9d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79029bad5806f6badcbd7dcd17a4285284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c9a363f9385448e1ab5977e75d1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf80b26baad10cc1a9340a00a47e030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e706da9a86ca9f7969af3d3f24bae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e8a6830ef8f04a076bbbd93a406c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175be9a0f19e83291e4e8c220e0028c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beaa1c6558cd5662846c7872659889290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c3f9c823eff76ee2088454bb3b75d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece687df51f74ff2ef5c34670dbd226292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecbb25215078cd3c0a1c36c8dbd7c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffa3223cb4a48e026847894f2932e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900c5962dbb28de674d9b5c8a09c44f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b36a16bd50d2586a716bbd44d48594296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160fb3fe066ce5ca2f15cf308ea452f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837953a35d94672b09e55b63e4a0eca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067ec230ea93430b900162a1c6d7878299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cee2003847d119b4122e27e7ab0d13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1729bae1b9f8e0e2744d8b2a671154301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5c905eae9deee63d7e697592062bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360536b227a2f316a38fb25334bb88303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91580d4c8e97442538d12c14a4175304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad65ed27d64554d6ffdc55b1da1dc2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76457a8d8decbf84be18cadee721743a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b773317ad0260411e9098f822a7dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ae56bde73eb82509cb2d63398b7d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f57ecc4b61f61e469aad03cf8ae0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936d8e4e530bce584f0651489cf71ad310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6841a0d70ddebc99e04d1ffaa40ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41824e37284b65ac29bac13f97981f23312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7e9eb4d24b8d2155b21c10949b24d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065792f0ad86a485c9a713b4022001f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbeb883d7a641a4f091d078e862479315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2920054c36ed5fb0d226baa3da5d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f997b33e28fcd011beb6d14151a4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab5b814520e6b2dd961cb0e028eee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae81b687d6ac6d7cc25da456118f639319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18854b02a844bb2d7be13146ab5eeff2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5ff9317e7a8f24be26a962122d19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3894853495ca636cc4bc3dc82da7f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e126c415bdff544227bc4dd221850323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b2a74dba52dd0d30a40f54935ec63324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759221f0b33a208dc713ebacbb8855ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b632332396cd748dc9d5f9d5ae9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f9f21671082bef20c0a11d1f26df3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40271cba65acd03dc827144c7c193dee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb8f697b296c85f40bb4c98b77b53f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9b8432d98dd62af45026d2f6a061c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7129ac6e4c47daaada482aae9d9363e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725413fc85cc46ae6b17a0d391b27e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136283bd6d45ce7c9535e6bc95dea427333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ccd2887b80f8dc1cacfea7cee1d6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf165d891409b931b013c103c26879335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251e6414dea827c828a2c5237e7d8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604c7c0c102609c89bc3df64c2127a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40f8323c2810c53d929e4069cba402338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd1d0e3a09d49efd101949061b0065339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7102a407012634dccf8c99d015f279e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282534aeab5f0bc7b1dfe3a4dffc8659341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636e35180e0891fd0d8f7c7216cd3dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d967581dfb59f61f8e7bef0646073343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3623c347f136d0bf931cc8e59f235344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50029c8c0a70449634579ebbf49ee6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fcd8c6c01def2bdcbe8960625f5fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956062454de8debecee8eb546d08e1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ec36cce67c59612440cc73c8c4e0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af298336d2a021b2598911c93367a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3799f1bae917bb978a0ab16df3b437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759c61a3d32518b7aabaf52a35321f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f9e24e63bcd221f5afdecf319daaf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab364c7af17c1f9e4bbe4689080bf83a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f3fe477a19329c6773e43bed827b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf41279ec4a71da85c46b2640a4fcf6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1061c82b6f41c6b95fd925f81f82b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6cdac160a45c206e8b51f24fc11de357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b014c11e06d6b8bf728348fd3595cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67e2247f1ece20be917a9e3499cb8f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c80b4b7e1a2365ff34bdb35603ce4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6a80f5028bc92eb62fb3ebd72512361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14056126dc7e8711fb7b85b22893c842362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238877efe54f552eec5e4d0f359e32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c629d6b29c28c0d56364c5772dfa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce762d87c2ef27b5c7a6636c146fde97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5afc01e9c90688fb0d0e7e096419366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90d686ab439a77aee33f1dc3b55a25367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e387fbf29f0fa16c61c7ec6e27d683368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12d32641fd041e7f0d8b95dc58d3c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6356738487fd530a81f939f98f5ca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002921f5223a091b300066d151e2049371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04b58d99044f56b4a9fcd04764846f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905051430a6760f2206e5d10ce60af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb3f466ccaccc503b8ae2dec153890374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3d485c50de3cab692f4bdc717fa07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c6bd1771ccfa32f458d94c594846376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6d8a2d5c1e010d20b54961dd86217377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b0b1e5aebf375309da9b25a35f54b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31b8b9492bbe627e18b530099b2ada379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70162c6b9d1d881bb7fad56b7c18467c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e6b903b85e6f469fed6d199040310381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d8ea6bf3cc9132b6d5eb0ba69c24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243f25979115776be21b750da75ec16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ef0fcc1fca9a06ff0734c872fdb6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3648b868f09b0bf6c50094029f6886d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ab0e65deab688eca27ecfe1e172d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83b1aad69772eba1cdc37ee4db631387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2815cdbef99db79411bea957bf49a9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ccfdd92e9d5b31e52b5b02f69953c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1bdcc8c08e21018ac378172010e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251867497711caf9e7ef8a4bfff8a84391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c729ec0db820df0c38f6df03e75be9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde90ae4cc41c8d4723b6ac56cabd8ba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b532b3a8110897a71b657ab38159f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e573857eb5eaeb5b0233a46f63707e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ea1e30536b3d3c55b0c988626100e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833eaf1177c7c048922f74bbebb7a61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4649121413fa28f266d56d4f22853b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce3c7da4d7ebd20f3c09212beb48b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950e1bcb6696859ec8bf8384d540762400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d56d5ebb4f7911e8b98293914b89e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ec889f9f796ed56f6904d5040b816402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca4a5362c251070e7b1befe836e32d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d47d43fbc2a00913510da8662b0aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660984abfa5c14436cba04f047e97b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c23f98ca4df69074011821eb26e32406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e1fd91af9a6ac553df88a05734276407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b48081f362776614e86018ef39348e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319123f0fbea22c06a394529672828409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582232e7617a67f7e7b76836db38dad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99680406d6e36e8c0de4d2ae4d04f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd80323e2ab36ccd0a9a4c8c1f62a7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d6554018bdf38a2e85d53947c289f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff85de8e5ebd6b1ac4ae5b751a508d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910520b26732519c72e80eede929aa28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75ada26d8d5538864548b4152d076a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7033c5a7dd5b0daff803ba6f33fbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c301a611721e48875c5aaf3e9c382418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5b07b134929756ddf333bc9518c44419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883d5dd74a5d11edd7c2dc23601e034420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4929a0819327f08e0606b6d6f475f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a578d5a9cbed9c1b3a5858b487e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919fa2316770b691ea906384346de93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373bc3db0376ad5463b5dc9a27714f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6f5cbc6ee91a71e9f8ba9f53e7704425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1224d233aafcd45eab216dd417d58426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03b83c2c3f7590b4609b2cb5f4d41427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ce1396bb3df594a693e6cc66b5237428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f894a770f34dedfd405ff25c965abc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b41b0408f4fa97e22e9bd18a4c2aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f6738173cc45f1df5bc81a9fb9e91a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f52910b950337c66ee1310960d5c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86f534f1f81cecbe7a2889387e743c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8fe606a6de4dfc123e67cb00d8f420434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d51aab04ec1ab9637d5f76394cb70435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc727aaec52426cea639ecaadcc2e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac3311f52a163feeca33fd98dc4a7b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6f72f616f579116ccf7283ea59886438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4cc86ba502a9b9d7965bce0224b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e69c3fafeaa8726b078d2378d2711440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0c7c4dd19c7a281fcff8eb43ea5b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469972c981539c83c7be68f54341e002442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f292fbc5d79ff3123b3b3e9bd59039443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18320d6eec8fb70e9998f7d6e2b5dbb4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009abc2ff959f8b618ccabad773f9d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef322e1bb3f5b0b38762daa4e26ced1f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f241c45428793a0c67cf323e281adfc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629b672984513d1006308ad3c4eaffc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85a5bfa2a2fb35c3823028d250bf98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce221be80f5c33233eaffda32b0ab05c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3e6d19d4e2d06b139948366f5a027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775e7ec018d85c94d814ab298d3b57d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b46f45621a272bde26e24adc64cbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e73b3083202fea1bc80488637b3e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbe97ab99ee13bcc0e5a75c68c02d1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1007847646680f27e99b5de446ebd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae8bd3d4083204621fbddb65e172eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ab1c8ea5acb7de16c61bb6d4094ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f0ff3c2f490d193c5239e5945e3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6294152649b4df772b317bc9b1f6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e98b53b9185f501f32291b4f800a2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a9b802295c16479b06e79d649000d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f72c7c990fe59677621b89d328983f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca940cc7ad94cf45f5f3b0060d2cf0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249bdd27154818e0d5753b4947b2225465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d89c5af414db0850cbfb8c7554dce4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e7dd2018e925db995c8b64701b53467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70301b54263d366108097fd566a14ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff749f378d0bcabac316703505ba3c8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee96a2b48535b9dcf6553d4e071dca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdf614244e7a8976cc7e1067ba0602471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf284e2828892641bf74e6ba73a54472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c94200efb54621cdf6e3dc27e7dd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9881228ec595b74a0d969d3ef0fdca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeed9c9d213d0cbdbccc50b8380793a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adfd4eea18d71a1899e715dbd635ee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8fbf90e74d840c37d64390e76c8fb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7d6abdcb6bb227ded9226cef55bb9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e64cb5351d142d26fbb14d243c3a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849908ce662658969bfbc208d4c711e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5e067116456436242a6ad978362ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d182d6b07de6392190ce0eb7f08e88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed9d395877f9b110c1c11655e69ce0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10990ffd8e7b74343cc6db631e1f6e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1524672cf9e6767054886aa77f20b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf2ad2ae7c6ecda1fa595890950a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086dd595a96984e61afe050705d18d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa90d82452194c0aedccef5c526e9e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8078b46685281d52f3cbdd33f73813489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a852be7d5e2e938bd4bbd99684abe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a259cb22dc76658d475168fe2b0118491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68b8b9ea00e1cf6742b1ef9a2d85fa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057df8d64aa029bea7c1ed9402617ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e61f8fc6cd78f0d57f55238513ae6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5ee718118b13d2496a6f0ba5cb8e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239aa646869391efd578df7006bdc0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb7b6f5537717be153d48103826879497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63ae2c2e44c2f1171e40670047ef96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e41e940b27b237819c11133b4fa026499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e77fc7693e7a921403379639e12d48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7389dabe69edc0d98a6559d109d48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d195139456f037ffd83269d2b81de07502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e36e55feb28b6275ab845c6361b6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f24d3fe3ace1671abb85379a5b906504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366bed2fbc16c3db5cb466be74efcb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996960f1bd631c865ee8283674d8c344506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf41765aca0a6b1ca83828bc231960507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f84582e0db11967726e973ddfbdc785508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af194c0dc7c637ff3e6b1aa0525799dd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4ac0953c0a86bebd4e75925d96985510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8c56a031cfbc1ec1ea76e761cf71e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472700c5e7acf541a609557e011dc9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcf3a990af42abfa0cf2b27f421cc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7580d594b5fc628af38d8791cc4ef7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba5be16a4cc453298dd62d696e788515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05832ac27f7c3e67a9ea27c3df1b3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12b2bd661f8e2dc8b022ef682d2e1d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be27abb8988b6d2d0e7330a511a30de518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31590d2741e231b3ed5278a878eadcfa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbf6ba7882141704e4eb09d5f9b70c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5c1b946a519a75c246aff58caa91e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd066ff7c5f3068fad55106126a942a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60bf5660d10dd70e5e2c03cc80e29a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94499a0e4e137cfe6acdf60d1707a2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2ee4a6dcfe15d4fed5aa48f0e5dcd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0794a32bfb4c9bb05e13cb288d4ae5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a840a73e0257f8d66b23ddacb96ee9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e9ba86b32b6534823e81af494b30d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c016adcf2a33b166cddae652036d8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a87768481fc0fa5bf60a97075cd2b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb054923159274da393035ec6a866d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1414346e98f220e158f6bff09555b35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90030af548f8917f0f0487a1beed469d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd2b659cf0b739871ffc3f9bc2fb86534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533185b5b7a45d1c0ec2241db6f57181535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc0ffdb4175976710b633f4b1ff8f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d81c91c5c9039bf79a6823237cb4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bc7f0092b9b629504dc60615c296d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c8559a2698238aa5d6efb2daa92e5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc593a7477338b88e82e203af7c9f4f9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e58f59977c29c1fb8f328c690dad0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ba133336d26fba9085683b62d3a5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fb58b4b8bf02ea0e1ccf65a3873fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ac2106bd1678f90d1bffaf7c15c67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e619f3052c2352fa2237eda339f37b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef86aa7dbee12108425caeca9873e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479f1aa52720ed68eebe4bb7c776be0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7fe619d0c2d4078f74fbf18bf57ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a57e5fe676540805746b93559ef6b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc2dde1371c900540af7263a36531550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aeaa54723627c62e0ab1ababf39c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46f09447e324bb8af771a76c00ed27e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f3fae25c2aa0cc60d1f60bb79131553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df0486c4b7896f8891c3b3d48c236a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c624437053b685bd3f69a06baf24dd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f7435f89dab08d9d088b54bf72569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501e37b1c84616f4622584884d65fcb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddfaf2cd60cfba8943caa06159d1ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37fa3c0ea4665d8317e5b4a6012c21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137452d9e378d9a7885bab32a68abe4d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46798382dc219512bcb473005e57b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc5cec95edbae98939ed75ebc30401562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4805fe3493cba38414dd9d9c6b8d603563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c00a8f491e5026301e6d8990445f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e67e8cd4ccfacde3e176f78591b40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee697b99933d0d995787f8d02c45f99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75773fe1519fda4933a9ff0f5c5fa80567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6fc30ea7b68d57a64d035de93d6e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f1f53b8b6acb1fb8d79cd6996081569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac93fc80ddf23fd94d28331bd0f315b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20018363499adb94ca5f55a80520f985571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b56783ee33fac43e97325f8b37ba94572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4466070fe5883a9657ce7dbad9e6c74573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc3a14aea7618f148e2f2c6f41233d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc201d23e6d3f650cd15bbe98b6a419575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd83571c51c62972312b6a7ab75e036576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bcb86ac2f03ae2e316161dfdc1153577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c7a7f63bf0f95b9355d237b1df3d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962631d5268918464c3988a16953c001579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f96a2539690993151519a232e0b6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f52cec1347a5923b9a552d7b949d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b6ffa2e5bfb8c845023b3ca733712582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61557ef427fd9eca3d4e4c571f9506fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219f9098c7e134b531f0e7b53f93e35584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5323392f3a64a44bb6d6581ba60ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315684dfaf0578bc2422505c1a0b34b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06235be46324b4a34b7e998930c5b8e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c76fb36fa38587908a1d220fdf49a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45adca6acdd17723bbf80db1f9ab42589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d02586bfb27a1f653046991a82da590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a723a4635428427e14fde9fb370802a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b3bdabedc0032eaecc14102c21398592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee971963b082760d26de4daf7d52f5c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22008c31c25d628947ce1c02b00e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db4fd45706ef20c51368abf38a4544595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c4396036aea48e3a4acbc3b9e967f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d99be2d4a6361e72d0fec194925933597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342560d4fbc73188f123a7986c2ab3b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3b1056a1f201874540a5df4b084d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc1465d588b0ab8087587912009f3c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b9681c1327ccd9ff4fcfddd33f772601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce00d42a9c2b1498b521816fc6e4d9c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1dbfa778ae8faf1ab0f7204a443b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109e5e14ece5fa7fa60588293ac2703604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9441577c753affd35918f5327928d69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca916025fbb0b2d30026b12412170d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79ca98f9209722acae98664add6562607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136875e5275777d0d928148912216fba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8ecc313d32b2fdc0043a84a849299609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa05f22641c0aea2c23521143eea20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f63506619ca7a5471d0e3433af2c9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb00b297d631596c81e68a02d82e2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e7dc5dd25802ad8352666feed5230613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c8db388ebcb4b8d798688fb170ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62078ec11a1cf2d842a3e47f5e412d43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98376d1765b830858464ec69bbe41ec3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864869c3eef7c1f4879228a94a843f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c363d23d67a38edd6afb6938f63ef1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c0581521afa121fbc1ca4c69cc4e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263723899a91ded2fbfe703dfc3b938620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391a1c6d7a99b2b0bdef2d1a683db4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15808b3a18db8daff3d9ab98acbde245622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f189d1b7d25d63451f32918d31c52623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537d02090cae8edffe4eaafda1a07b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d80fa23c12056517870e90be3387a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87e5979df7c0d5d00dd71529d900ed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42aac4bb3930f190f03b6fbff90d2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c6d26bfe2c4eff53e78e4e9757fce628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669328973c428086255d6f808c70cc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c3045c8f8e596893ace1c38486047630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9988a07bb99a57e2297ca249f79d74631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793f6495396b1568a6104f0f6e43e42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7a017cc96a10d4d5d72408868e1e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1954a28d47a5782df36e0620a78b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b4ad30fa63a421d3aa7b513fddea8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414429f808890089a3d9041b53045a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ae3cfdef8d2bca133c231e9a7f5b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf28c2abc9fc61214c108de234cb29a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad513d79011e1903dfb4e0208a401ba4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704f2431dea2ab46ef2ddbfd81dba68640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b675cf28446299784d1bc30008dd0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce80c067b9dec0a78b1674c15c0cf4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213aaf051b1efbfa83bd0b1afb913b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142022dae24ca64093f2d08d530caa8c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744b882c78f99c3bdb1894e93d15ecb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9f0b4b80fdad0b80c7dcf2a53dfac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e800462266dad6a9e0d9ce34194788647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3d04348093e2e77df7c8621bf5a10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e86d2602d858300bf040ad11a493e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23fc90a0313b436142fad1339f781b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b4ffa3f2dff2d34d3f4201381bba2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e926ca040bf7b71a68b89e07eccca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6755ef22397688894ed6d70ce54bfc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e983a155c03bfa3eda2776b67e66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb622aa339c5b4cb81b7365d0a9e7c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7145b937d9fea47acfcbd09db153bf4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e52526d389d56ae92fa24524eeee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf8289aab9445f438c5a6cbe91625d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87da11ed5ea9540acac3db6dec9618659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded99b7c43833b0a3829135a535db05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe306e9606f3a430db00ba66a2ba24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d24fe3650b5988f19b43e15a640e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0d73f9b7ee503dbad742cde6112ae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530863b46892b46880c75edce4f8bf21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed81216485313858a7bfe175c25a2c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34573e3b708592c0c9e368a360c9cb02666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc893d232b490b72e40b035f2aabc03667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6780b15b3e256ea6c533bdcc7ed07668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32cd12831ca04943e4df6d656252b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fedd822672c49efbd0305f39bb76de9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b6d70b7fcb7ba59f35c89c129aa76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf0657122927d359afb8202bfd92b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1014153b3857a28cdcf89984a42deb9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815a3ea2909c70b533dbc9aac4a2cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6e00f763703973c87a2cbe3305fc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e82e07168a67fbb4707230227f3f07676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92c24e57db1cbf83d8f52f42e111a6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83228559fe6cb2992518e419aa0c6bb1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667ef772d21d5c40e58f488853242db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2091a9d212590d622622d46aef9d6f7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f936864967cc409de6a61514e3b66c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55462ff56120126d028a207b020617e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afe9f7ae4cfb7e203c53cc3a178b46683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e61d881fa83028e3d99a7921c4be684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446a06bac5fc3bc75b13ce4cfa9019d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d073da2ddb5c083c39968abd095b93b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ba2389b02a90cf527915854e0acb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51385bb7af39db78b95bc9340907f52688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f9e0573f87b078413bfddc36e5b25689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aae80ee882f53edb5e838c09908598690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253ac1a5a8eca578244c478463fce5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4608ad3665530357032558e053c6a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a57169ce2f1ef70a39572d29bf3a18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766c4a3c92e2fbe87933bb1293f182694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029e2ecf457ec64b96f399e8a37fcba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925c784c0e030328ff8c59e1cbcd462696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d50466596972705f62fc3ebec82c98697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01318086ac21ba959f3609e959f8395c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc2fa4f7b5573bf5b249df4a85a40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8daf4e158be685d6e5f92164c684700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33aa080f64ac68d695ccab08f6a234701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13be03b0f27629aef06acf1c87ef263702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418c2f96d48b769afe7f612785b340f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff7a0ee00359e1d6c05d6efb39685704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f2c221660da000c41c4797f5ea54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2273c1f236cc633f51cb7a10ffe49d7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3a35f90ce46c7d60f51a0c0d75a51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ce8b622d7fbe402f0f692208de742708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14341cab83c0e425f4ece38ae069924c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da189a617091c1dea54077b1c11eaa52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ae803ff2ecf8801907fc4d3be149b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfbae05838d1307dbfa78163a0ac77712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc423706a85b082321f8c21f6a1113713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a086b1f4961310ccadd85db6f255fb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d3e2a4eabba6bead56586e8e4daa9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f9567298bdbfeb93802023336d9f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef4bb12c5a3228f6f157e431ba7222717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f606f0a4e6d9053090e391684215e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36968d7590810a7ab9a16a67dad7646719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0f04450d586d2f85adf410b69fa45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da8b67b035ead35fc01f430e44dbed721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2f9615f706a9292c74152156fa856722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea73d2b0d710c3bad0ec38b704f759d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb57c9ba56fe10d17f8bfe0ecba88c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ba0666701e52870426cd8984b5e40725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798741974be53cb0ed8b73b6fb5a3e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7d8502d48f87cd75c6c03f0209bd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9cb670675828e9fdf6101dd82cb4ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43091aa6b6b7ef1e208eaf2031ee6e88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d91946c3c3da2ec907ee3493b61b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851d05bccfe83c821ac9cc54597db94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fddd94fab26886be3f61d74f363962732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6b5a3ca5b81587d3366a1d0dd10cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a75c65dca5b15f17d01cd71de63d70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918c3550a3038b5f933169b332c5874735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3e2e52cd0e7504c72e202cd00d74c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe71f9de7a70693aa43a5c5bfc7bf73737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff78402ab9ba8b73bab96ac35a1583738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23cebc96acd9bd92bd03cf934c7098739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c834b734cd86d73460cbfcb58ca4594740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb927e926592a0346080283d7105379d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e30719ff949498bf42cb6ce64aa0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d523bb95dfb78a3250671fb5761b5fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6545233a65d80c084b607ef5f53761744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8816e3d6d0297dc8537f8d4139e571d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfa7c55606ab1971bb289e3eaef3fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6de9115fb2588943937ac4ff41ba10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b369de66c76659982fa2ca5b4d82d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279af2134336bea9cf17cc5a7526c0f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c806729dccc1917bafa6de4e27b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a051ee253e60514e14cc27782c99ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2a5834df4d9e97643ad52c44d17a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fdf6d8fce384e5f238974cd9915df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748511dd8f6a8b8fc9d3ef0c5a4a0ba7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b80e3eae00ef90b2843ad53b545d7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3d6cb919c6e2b59cffd0f966d5666756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916a76b8b8ffff631dc13067200a7c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020caae7de14d73f3b3f63cdb7955fb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6075af258b5dc717beea0668102a3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98bf417473ac764ef3dfd00f5619e8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd21520c8243c2e999a8b97afe4858761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc679a6b3f20c70de36300fe08a46905762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edf5339f782cfd7b3ecd036b8ab921763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c92ca7caf52994d7983e8e4f8c16f0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad936ff8d35903f748759375002b60d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30af734580689f8e2d55a69c71da51766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4191a61e5dd70796d3d544058fcb880767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24df0882ab6fac9c45d8731ad6574e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf887e4e88c882f500745dcde7ecbe6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3010c1cf2ef54608ea86768bc3c29770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a42bdbe4e01644e93c08093f8f319771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355672ec3a07e6307478ce89597bd06a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc1848fb936b4d676b35ce8f4795a5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2230e448ea785a9bdc0b07bff04b53774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00ad84223e746af2a7f596f8dd9c18775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3715084f8f722e7887764fcbd7ef0f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a238ba62e16ebc9fccb50550922cbc777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52a111ee43b700366c553126da0750778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629cb5c034f6d65ef814628a94e3434779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745d9d24e3bec44133da300c143284b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07dd5da04d26e1782037c6ed9c5ce6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909754329c04688a953f243ea3ae3b7f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a3bc9a2c33c37640cdb2d1dd8957783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f82e766123d25012f835bb8d207e08784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca06a3de364f969ac7249439775c46a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce440508e5606a38a1590f29b2f4aa786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97cea0214ed5e55d454109cada2135787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c80804ee6527c6756a2e2c59ac0b3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867f547f52c3f8c6b482bd69053eaea789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0405cd133e61792079b9a72366590ca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c6ceafeb95134cff249a8141e1746791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00187481a02c4548840b21efd968098e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e2d36008019ce3f5a2db927eb29cb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc777ce6d26b41c3fefe52368decff794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828904cc0c6238a25e113b521f1e321795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec567a85656db8b057cd96a92e3bda0d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca56044dff41671b475bb48466e9f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a555a8c6622c505fa2d0869abe82798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754db2475aba1f8001eb319f5774df1c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4759cda6c1262a994395eb826b1fc0a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b5052f69b7a9babe3fa5490b1e6f6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff5fbb1cc2c2388cdc1b4a1545c6c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff3db7486e25a95dcc51620ce4e2c7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c51e5b9a462336698aed2a2f47d7804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468856d196ad7fa0019ddda64d89c03805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ddfde4d0fb1762fabc5aa20d171e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e54d5197c2dbcb61f6f777544c027b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a6999f7ae6aa0afd0a004640281ab808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752550d72f12423cb046c6c16fd59af4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c991a59074ae95f40c86d9969b577f1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb3ce3949115751fc36af9a905805a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7e819a734d8c1c591fb261bb0d6a6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b617f325a97e22325b444a742c21d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef02661112d3975d36d1a6492dac89f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723a91a2635759a6c5a477fdd85f628815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f994906ec525bac150b14f7abadc7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafafc5f953e9131bb6093873588ad6817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244318a7c1f658ead9e16d7b9c46c6f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7fe80dde9e1f93fee4c8878522796819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>