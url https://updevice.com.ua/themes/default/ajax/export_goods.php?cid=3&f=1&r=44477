--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541866b191ea53f3fb4d78ec30379ff81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090996e679eb997f6a114ec350d22c312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697de48bdebec108e8f31ea6af5f6f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6228c74082a3d1cfa65722f85e89fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3313605168b31923c609b6a2173b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b0b13e9b0ce07225efe9c7e6317c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60594f3bc1bc693e8aef0ec5c798e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625df24115c1c4ed4f42953ee757e7988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aea90ffb6ed3a10f04550071dd918b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e8f3268607ec4a52f1f036801c96a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9d21af92ab20b69178d2129ca62e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d7c734a1241eff264afa63badd9e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb702ddb8bb3976b066e2be4c2e0dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06fc9a409d91d367d2520bb80dc24014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6720756d77a2a2effc11d8422cf6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62869b6a894253a632d85c4e9bca288916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29040c8721b8d289e44541a0340a496417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a06d3ceda9563172933701d9df04818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed312dd484bac9f1663ede6845151c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd050d8d7ecc97a2a806704a9ab15e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0754dd2d386a639253f59c7de6310521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72e135862cd5ad1eca769db40bb97b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80e840984e15e5537ceaaf391a0d2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e07876a8fa13fd1c28d5ac939427824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996cc17f419ed8e48af22be2e09e9b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9f56a11687912857bc89b45ed593226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf067c31a364b0f2c3a87c5a073ae99327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effde66cfc38e946e00fcf309bacff7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2a1149e3008940b22be0abe29ea929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93bd3eebc262d2a55fd05c9add91630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef49eef41e110019cb3624c84873f9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47f61fb8fd1f97302cf479d84b792932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c931584f7380a09cb2f3918dde9e3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082b534a9baf7f1c3e70277b78e49fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bfcb02fc7c26662c5641d2471151035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ca611b992bff354d868b1ad6ecb9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0782831f08094b8a760ffc48b1811c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb733275497fe83adb91a5e64bcfc2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdfdc6627743f09483e683c8df4b4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89045a2eac4dc5a78c7e03258173fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae562097945b0eeec528f092c3d557eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb3f8243461d67988450174a06bbf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e951dd1abf720ae8f6e9e8db4f48843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea0fcefa326cbbb726d07a45207f5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b829c3f047310fcd338cbe58dbb8c7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dc08115a29a47bf97d52f6fcb275e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfde264a9ab3d536aea1c132602bf8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08adcc6a6602e912b22041d9c6a6ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e91123b8a35d984cd5d7994423c4ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039637c80ade875586892222fd5b7d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d243f0bbd91c296a2c570b204fc7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b560007f792f9b3e1549eb74808ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac4ec52f37caf1f7961cdf09849eb0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3ba69fcad905573a90716c637d75c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de586b6ae40dc20e098f23fb2d4292d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e424824ef3acf762e9af1fc3cd281ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacd9878edf091e18b15b9ab38f7aee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbee45e6c0a5fe9f8e1a5d9ad557dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087fc05c34d0d6c0812ba585ebaf493359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc3f32e7f3ee27b34b72f7e17b153460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca2b3c1d136b4e1bc785a40bc854461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49c05beab09558025e301aa86c495b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458ca4e4469e565a4fbf5bae8a52cb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676378bf268204960fed3e2d00c5febc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa89cf35bb4bd242c65801f2502a7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eff45149c940dc3c512a32880eb6ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b70fab9993adadff66b8f92cb07f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a712745d22885164047f235dd65a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25032f33c0c5bcda5680e01218c7d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2775da33efdf935bfc88d3d7735ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24302171be3fe8668e7eee42cfe1ce4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42f2882c3da1e97512a6de7be5d20e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870ded6aeb1144b581a5581488f934873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69fa308f330f0f09e5279b51310a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95a4b64f6805b229dd1e608141ee4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1c1fe101dd313e102d8581c70529376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14865f7d60253bc6f7aff2999f75f3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c30b07b0b5961667e9bab1fd1b58078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df5b83aecb5572cc34a30a338475e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1438094c22c2ff64a1ac5e3332ae7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487bd782a23c87929b229c1dc28bc8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397b0a5a9c4db2038c4a107e434f13b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edec77466c325544671b063d86b51083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566d98c2ab0be6095cc162ff0b9605284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0683ad557a8e0fd0a0daf03dbd572185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5549cd8e2b0d9bca50723b0f5fc0c6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b6ef8cc1b6bb3e4caa7cef9b948c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eada5874d4f41af0b1e086cb3cd8d0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61058fe5f34a8ac2bb3c8dd2656bb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa53b3d5d8c3861a1b0b449173ad81890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55070b05d2e007f5bd4323aad1f69bdf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b9b76564ef500683188f7e8e4fd0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d834e77aeb3c9807aa48fe31f5e8fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d24dd453efc33474e3b614c25a226f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65196cbcf4719f76a532eb4202c6f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f32b0526fd0cfc67b488fe879b79296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c98cd8432a0fb513dbca161a581bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e32e9a43cdb58420a01bf72ce21af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc5267fbcc86c512f6a8cdc10e437899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b0c6cb9cde67a1c6fdfe2a3ff9dd4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34b290eabf457eb3a7c50aeae7b26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f41a8cbad5d6c9e9b6c72201a795cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81109ee9dc9a2cee92c033058d99e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4660f9973ec0f65b4e9552a31564da1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8aa5d5b4905dadb88f06facc72b8b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2feda1a5c010c3593eca0245e09fabe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c68b759081edd689b2e4676231efc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1678482a9a577f537d5308aca584163108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbcf6f520750aaa650f4eda6abbbd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9366191503a23e8d75df31bb1d2292110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137079c6a8678ac07220b10a32ff713b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20269cd7ef6215f6bfd2b5a306007754112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45690a2b54893e41e509870b73d1104113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8648c3076dbd250259b30df282206114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ec0d53ffbb81a379fb01b88f09ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f395d5551d68044cce3fc8847b5478d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868205690ba57211dc0ae4bd1d758aca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e80d6d354c481bc9d23fd62fa6266118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815d994b2219c4322ed25eccbe1d48b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaddc2d780492ecc723ccaf9fe2c3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89376427f88de7ff36c01ea3cfe38927121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09589d735b41edf53ade63f533d491122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff2239d63b2fc66d92c7cef190f45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa8f9a1d4d37a8992630e93dd2212124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f299c16365740ab1b66d3a545acc8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ee6e604a03c3d50ab972a8ea677e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a53b30d0a5fb0c49174cea35aa6b88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f045a41c1926b88fdcdbe645be129e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306697ece680dbeb8b798f5d69cad988129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b34470f7135ce5e0260e292aa6a49a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334037e5cdbdf978ae3485d9b3202b7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaaaf12aa302f2abd871d098e54d76a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877eea92d10576e74458397a9641b4e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105dbcd24f961c027adb3f704382d0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb78bb7cc429601bdde50deaad1779135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ebaad04136894b4a8e4712faebdb6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3075079793b3bd5fc82de0f9ac6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297d28d67a3cd74d9e41c48207d6f2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b0c1db48ad2b0fc9b7e22a9c5872b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9e11fd842c5962da363338527500e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1302a2df40fa690acd265aed3d04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2234b8eeffcd3655c07f1584d8b2bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bc20ffea26205ec5f2d7b9d31cd84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd707a17dfa6b19c68c728fcf8b154144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf63f887d1e1415d12258bed7ec66e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978a6f04f4a4060cb4eda9e09703a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f47d2cfa150c483e4f89d786b3705147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8676c35fd6aa9d45e9c258b166a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0536edb4eb63fa6d2e966f2e9f5a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfa8f1cdc9ed00b3f4e257c0f41431150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e9aa4136a670e18d014bf91591b6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de6cd17f08bae89e845feb414c364152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247189520c3354bbc70c65f8e5880a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93feac09aab9e9ee5bd5897cb5c4ae7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f6640e3b04543037d9b322da57410155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c24a76795d5a8a56268860b4b36864156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc1d0c57235f180025603e2e16c4b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853f0f61a0a9817b96eb85138c8e007158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac3cd2fdb123d14364f82977e17e08159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075544ed2f37761ee15f3a5c4aca2e37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e2021bfdcea3ad399e62e86a0037a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57149ae1a043021235c847098bb150162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e732f584baed83af79663fd54f225ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fc44f9c855bc61c8c715930f18ff7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308686e6e9fce7d4ac6a5162966355f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823bed82acb52b9c3f947e4c03793bf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e28222544b8c93476b4bf65bce4eed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373337014a74edc78d5209d30305d2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4fabde074d177c991d6eb89472fae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6834ba809ee38cc1dea2e38bfbc6ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29eb6b1b9defc2ffd054cb39d8b1bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be290cc6ccae7ed080cb19b47e97b601172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba984d31c413d770c127668f1459f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2290e7938d76e0003f9ea7a68b94b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c7d99b9f047bb6eee32c5a4a66ce6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9358379af934499ead23b66d2a1ffb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2f3b8d70d533fc1472ab7b84aaf73177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4bc32c58b21c845ce845164920ac7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199e65fabfc4898e75325a272601919179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f23d2bc4e649d2ae748d40c18d38f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca40c022cac1a8ac4a51fad577e639181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf862b1fd081ac3f164614321cc439a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48705b07c79ec5fb31a020f78637f52183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2ebdb6da5e88b5735efb6f37ffc5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede68641333596a6f5f20c5ecd62692185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19293f8d3882f3a2b2755e303bca973186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945df68a69c51c6f7e61bf77b815b71187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d52bb7f55c86e615537448e65caf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfc912ff115199ca9bf41c8f115b83189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c95c8b5b7db3c458ae80646d37fc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1fbda3733e2f9d551539cb2b70bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33952ba2c5900ba48ef6a5736bd299a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345105df2e2733f72994b6b4d0426bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883a4292e07d0e85d1a09869133c8b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928059f5289f114c8209359a6437e852195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38ea1a1e89efe1dbeb0986ae58dd39196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542b2a4690f44ed7c7098067c5b54b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953b66e4ce20f43a61326b336b32b2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4a326a1678379eca41abac9295742199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393319441962cf73c8216beb05d58262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031791dbd85af14839d37253073730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b89edddabec8e069ad3f3f9479a3f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df14529a3dd27fa73be0acf5047931203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae54dbab7d5ad6d18cd995064ecd5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d076b559a3e11ed5052c74af01916fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2abf6caf629ac6bcf73e3056eeab3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3681b51b97f35d5ba45223c3b8f7af207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802e60534975e7368535972c7cea67f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf9b7439f53ea9f4adcfef662d031209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45831b43bd9c9dbb0afa06e0ca39959f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe4c5c4b497ad1b81e33b3f6d7a404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f04aebda936df3f505ea01623a992f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea432cd4b58d2d82221ccb140c221f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf76e2bcc237455f65b91baf9b9368214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4c10b47aaf5ac54a1971415b1d96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357e5c41befda4826a9f83d78e7a2c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe45d9c9e0cc0ffe1c6fcbc0cafc06b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2306b3098d718911736327316e97532218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd444c42e9d683459939512b744b4b3d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01046cb2e8c22d933181e0cb334fe4a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dfece9f396d7e44a9c7af51f9a0c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed638fb81b425b21f1cdd3d01fe1149222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96840cc9e0ed8cd97953c563a642f319223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e33f62df9acfd85faba201de6d72a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d369dd257eb8ce7dc8881c84d726aeb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abe850268d1bf50357a24a54409403226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869512055757ca703bc4e331fb48d4e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce1c67829fa4d694dba678876e9f45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850a7fd7812cce00f5b9354530f66f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf760fe5705127497b95e68e468fe58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc66b89c3f2b72f694270cd4bfe4be7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e12490f67c3b2066b5046e800d67c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d24acad315236606ab3ba4e544f4e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8ae67d5ddfb5c58614775bba422a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb617be5682c9bd25dbeea948a92d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e8dba28c3691a5e22f322531a12f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6eacc9de238101334923d9ff130bd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e6ce497c9b1a5b4eb19a37441cce1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10494de3c0dd9720c6e969a072c799b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81685a3afe8e85b828d0b89d8096d4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86b076c0de94c69a817698228faefb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01474add19058a9776aeb820d0f982c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad544de515fd43b4d0fff3f23fbba0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a0a6bbd472a1b560b526640f70fd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a607284dec6dcb07a3a473f0dfadd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92acbb9b865de612a99cd36bf7c41cd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af858864aeda9b6e7771907c86f83ac5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daa98fb678b1d3851f9d553640b5d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b61e157624fd461c9c446ead09c8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb7991b2cae921522dbb601948c138250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318a1e0e3dcba3aaa1848347f97191251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36161cfe2526eaee1ed28a88cfe05e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea3ac82c66e8ef66ee67e216cca82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cd59adc0ad67bfa81d5abf26bb7ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfdd72625070fe18ac20775aeb8fac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776ed68d334cdffdcb82f202cd855ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1ddc5223999c67f71f5f126f5b8b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4982116f503c88ce6bb7b7a0a196f66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cecd9813b3cc72755c7359ea4b0e96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4bd3c6e8318ce50dc5caf05da77e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d35dcd1b38ce40137b3bc3a6c6290d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41fe33ffa70bfe8c78b22a827d3ffb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d34fa76a0ea002978bddab7a92d4e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48dc8c62b46b3ea82a6e3fcc0bd77d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00301ae4d76e57f783a255eb72aa87f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f506a5177a64681b3351b32d691c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916269b8caa154238f3e2c6a993755a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e401ea69641d283fd27a6ce732d429268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509dac8d11239bfdb3195ec0ee7ffde269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60ebda1cf9ae6e67a91717b1e2fe33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a45deee1531db7c7c0f727301b529271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f41544a6edbbf2e466c93db0b881b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b16151cfdb72c2ae1486f33a16bfa6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec6594e12ae37019f3aa831d7ca80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b4af4eadffed4a4ca0302f435973b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a60fa1cc4a2682588b265e8b799a59276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e03367f2bc22c86ba2784f370693e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0f1d5e2fe543eab5ad5df67b824ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de633acf55010ea5fca6a4eba60f98f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109633fadeb60c540f19f5af55d67be6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915700de8d89331aa5c85521def04d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b88673c6688aa292d4b76f69a3f73282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a988528c1c744a5f34c6a37639166c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f63b460a7ac8711077c19fce1147284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea6b8eeeac0ca05f823025b2f26703285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74465718802f5c8409b6aa9445d36f74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b4e8ad45447347d5b07f81f90bf76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8566222e6d3152101114911e8bfcfa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b19ac144d3dfee0c49949b07b9afa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5e4c7ed4341e5e1bd5f30ad33e557290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5ab35446759421ff799c29f45d5aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fd12e458e10772c1588c7af9d96fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cc08f8fda86061123c4a21704e887293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b926d01b07a9c6b2143a8690dc97e74294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7726e492e68f3c050db966a4562dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88148f1024ab673157c062c9c2bed4c5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b47a23c5a03e3f5dbba46494f711297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420542b2005edf5a18745a5f542ed2d9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db599ec1e3989629f2ee90cd475d34e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df0a63a68f9b06ff9a026dbb2c8e0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfb44db2a71cb8ab753198494e68bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656928b44e6c15d54fa6af28df86ce9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded39045fc2b5314584909da2247d847303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81535bfb64f1fca9d7b2c962fd17a86a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21767ec9585006b2c93b5cd0e09c7ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8282278938f5010c275532c8b5ea1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99b65dd64d213967c3d0a89fc8b14307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241d421599e0f0b339f6a4829caee3c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941f8e9ad585fca5de7bf222da05445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce72b9bd95413f53ca860b29e261e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9917910afd5d65aca9af938ba52c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305437170c80af3e8b37e8d5c11476c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef0460e310cbb314ec8d750fc3805c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48acf16717b2d913a3271ae06221bb46314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3d6eff5a0a47f0eb5c913f0bc55e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6519ea2472233cfd4e8f37e03a8d9ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967927542a7f3e4cd78b9c7b3a661c84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690365831d2dbd05bfee965d9a8ab5c1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eefdbb007634f3b3be201801e677fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8c1073d973bbc6fce4944dc5280a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c425c1907f7243765adeb07e774656321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac3504c8f57919a9e6f45ce2d3be00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fe0f627821abdb680590a12bd7fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd16d98d51a8684570f7cf13af965f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177229a6c5a802df56559835b0c064ee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c4e926bc5b2594d6357a55d2921d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ffe35434bc0379bc6e1d2bad85082327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0425a684d1c70252055e06454a344328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bd2a4d653a317026acd03dc574bb1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdda9b9dee7bba554c7364ae0b89af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbd1b173a3ffc5bdbeebd814a6d1e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e6fa6f5c9f6d5bf20a43b65daf3be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c02fb70ad0b6d13378bac13310ae3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95339c6c5816d8928a4c0b3129295d7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be24459ba9dfe6fc857f4df1da87a5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da358e56e9cfc4c68bdcba7fef14f96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb729bb8d2190363f475303e6e11a4f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c7bc597be931b613e5c30b65cb5c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9266100326ad81104e5ed5b49c66d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a897a8be189ac4b4a3fe5fece4ff7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731cf728643641409adfd872f32e7a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baaebacbada68305797245d1e25a4d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba54e552bd26b9b90350a1e4e4440b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4719941f8fbf1f2fd5cdd3495451f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4006a9ddb2c1686525714b59f9728345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d666d4e28238d7533b058a91827d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34bec77c645ac46a2d6e4a0da28f4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038a52c24277df39edaeba61b9d65c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dff2c5ba4a96c099c2d4061a965b0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b724000bd3db90fc56d0d1a508131350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90b584ac068142027c18dda6f570a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181ef6cb37883ff30fb9624a5d10961352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a1ee00468587e804bf30666369775353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a65239126ce1d1a078c8d2bffa70e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dd78051b1af53e1229dfa160318db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc0b32d988afcc20fb5372912f63da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63577bfd8dd4a963b908e6cd31fa86c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84e2104182c36e6537b3fa449de558358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e877f2c81ea12eda2e84f745af23df6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba944e0d7a48d918605b71614f8aded360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cb1207ef9c5961f6fc6804477d0d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135ace3b8ffd5f7fdf24d22d5dd14ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6095140b3ecee9045b552e81f325138363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f66f3a0e35f21af5d202c4ae443978364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeaa349724142df87c6c6546b28159365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bbcd5ba86388dbfbd2da0c80ad268366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78aea2f70ad2cf00fa38712f7fe05367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18b15fedcd65d80714cc78b8db10e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4998281d8fede9132212b068e2bc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b358182e7004f8b9b5a32bf95c809370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44312c7568508b6ab6a216d7ed01f3b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056b163f95f0b40733326c58492b63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1b4f7b6386e9c42c35848957a36f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2142957f649b3d189c54b600f2247f77374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272096b5d4d220e31c26222019864a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6454cf10cc6b9c0ea86cb58e854bf6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340e72bcdd2f5703b144038ffd31f27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fce9e36130add8d66f860d3fa97fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592ab3d1e20c340aea14684e594cbda379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119384abe4e0f98f720857ebd950554380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98e4bb16adc3459ea999444e21250f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e4849260df262b6c88e139da1701d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf03094d10cc0cd8c25c542f35d41d6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1444d5a3f9429494e1b6210fd01cb61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f500d98bf21646d8caef6905c3c41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2709fadd76c9bf7d82d912507cacf4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d336b3b280d9db7e3852dd538b7fcf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7870149d46c61f3331d75f528ab0aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a269788379942f3f437e1dc059044389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96e80261bad675a3f484729a486924390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a650a10de208364245a063153da2497391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171a13e6ac962774679eb1116c908ac392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea892a8c8cbb07a2f525441ed1864a79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71c4d1498f6cfb400801709a5cc00b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85880387694d8c6ebe202c6d9dda34395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96477a82532d45380604d55d39e1af9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c3296a9a1751a59cab40ffadbcaef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5a2e33eec2c9cdf60f0b4a7f85a9e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5eb86bab7fccd26d0de7d1f2f1ced5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551668da0f0298ebad6b4308e70df88400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd687313563a2660b3a799df2393d12401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f97157d40650444029e45cacf1b831402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaaa911977c8020f4233495886b75f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e106afc06ff9026c4dfdeba9d4f37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9090be759a326f6d3db612469e0f6df405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475daaf3c720501ced7ee888a496f40e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28291d7ad2d904ab71ccb1960c2d38fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b52c0125bdb446dde51c1768b23ae7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e5f20a92bd3860f0223c90441136d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69811ec3799abc89574be6180822c799410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418056e8d7f89ccfc764f8ac45708b18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989b7682ec3b246af8efc2e9f637872412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff001254660632b0a9fa9e40bf8262413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb34afc7d82d39d4ef277268a02bf1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108f431cb579a47a5a997b71afdd52a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e975373e1273b2404f01b8d1e3ea0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a81310b4d7e1ec21ef533ef628c00417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ee5ed3d6792700c284bc8e21eafb0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb224effc4873f14ca7696322c4ba3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9f374d69ddff452292310eb80ff5f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c6c91dcdde5607795673214f3c315421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351e2e103336801952530432f86f4e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f75b8654e819241556ff4eb69f7b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755ff7441d316861273d50e74cdcc3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71482685cc71dac278396b0d78f1b76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f995362d8b08242e6b4d3224782d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3815429011605f4e2b5e9a3fb83a667427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cbb6995343134da7da39ad8181d17428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70374d04c5c48e527b0c15dcf1e4426429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4009a8fae74bc5cfbceb8657648ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5f0e2a209aa4e0a3f9a907a11f29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af4ce8f2086026e4fd7ef00e2c808a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d481079bd06b85702939182686fdc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728185ec411e060749e04ce29c035ce4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebfaaebc3cca484b248039f040d90e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530407fc093fe2fc59ff3fc647d71181436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0688662381e919e7d4aa1d7b554b5ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9daa109cce0bb3d10a43bd0b814cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb21fe85aa355d30767081839d2892439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a6eb5d336d50421880130595b45cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fce33b6929eaa08225aa0dc6e1ba18441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8886164f50219ea9d35cbc6704dfa9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcf8d0f10d520a61f6c4e99427edc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac100252983aa8fa8a3068e37fee628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361cd4391ae6434b04155704f63df92445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729fe27061825bb2aa12129d93ffbab446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c743d6faa345326ab3301ca29ec9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713fc9a8ff203eb8c5473fa2dc90858448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63c9fb62f0ecacaf4adc8a14d3b79d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05df1fdf77aea9b506f68f97ebd5b05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411d8a13f6420e6078f841fd96f2d44451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e18138d2b044fa0449d50ecca502de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91b4bef229710c07d4c449c283d44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd5524e49e3b22f1dc9e90d86948ea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90841d9262482de8073eba3c034ad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d08d06dda1d494dc92b4567d5f86c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74f1753a496a67b3a55ba8784c580b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c723640525963e0066396b70783d66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec28978104776aba44a16e56a8826459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dd277ad9915609caf39c930ef31ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a681bb1d3927c8691fa06ed9d20bde461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bec0c19796e4bca7925cdfe4c08375462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782d8e368f0ddd5b11c83c6de1cee29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780326353c751a2b4e9a802a5dd4260464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4baf70b31ad4dd53283e9aedb2285465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa466daf7ea6b6b3ad99476160cea63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37639d6c981b83c5bb0d24ecbf259761467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed69d13f1dbf981dd65533d85c8dc1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af97dc934d7176764304e9f49cbac3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbade8a0a0f5fb3a977c79e2fba423470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f5ff5c46da392b74b332a8374141f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9ba9217630015f4478affc92d1270472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d581a95564f23e58fc8a2f85320241473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e2c2a5e01d8ea4cf8973965138295474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975b40146de66478a83db29450dcb8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7bd9a15a1c592df3cde5251e39cd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb1ed537c4a51635d9b604f44a68c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c252d91d23dc3ce01e7cb529d9e6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ea4a6360ae5e947ae2c062668a226479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d69965a25124201ec9aa7858916c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3a220f3e6a23e82fcb6005a1f6c53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a03eae123d48d1c16cb4973aeaf9c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432936cad10a05a2c944a8159c311e4d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4aad153668ef92c0c2e97a9c4c931484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41226f4179b3ebfe6f2e3042605748c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8f0fe2ee0e033d0578a6662ae024d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0384f5ddfec8522a0d46ef81f51ab6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d31445a4ec040142489afc0c28f760488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e2828fe348b296258b0723676a5ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9634a4b456ff2885445bd0b044e463490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5242d691228180e5049b6be5c524611491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bde780850578bc2e8b1129fe863ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebc870d2c8de134e3be5e0107ee580493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4e4e3e9af8c646211987777f06e67494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1499f3642b80b8a806f0fbb11c52ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd20f181b010a1581601e172dd869d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ea5ece3741730ba9322999c730a8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36414a7c719bcc8e7b50dcfbbdb885a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ca96eed1635040bcac729bc92da4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530468f64087ececc10d386230c8282500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba62edde3a9126ff97b64e0ea5e4fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0c69daca87a5d91b9673fa3c915e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c151da0cd5fd2a6bd2692b65b0ff7d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f10eb038e6e7de6af8966c98a21e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdaf2e3e2533aa70f515fad5793b616505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16194672c6b2bd7aa189f4cc20bb81e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a702b403fbf9021a94d0330f608c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbd8e045957bfdc62d718b20f34841508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa366c2fd2612914f61626367bb024b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497d0ec55ba68ede36704e7a7b4b892510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1267875bcf90f8627e95857070a1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43d0226e2a9b5f2f58858752e2441512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a9b8488df3416111d50faba0db51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16196aa7a6869a12f0a2972fe9eaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07665b6b3ec413e0327bc6a80281f2ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c927a35f93ec4a0c742f0d47e664da516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c19e89b4b660dcd3877bda7f3051c6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e471252afb1aefebb224266e48da93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fcf2fd1207623e6678748bfbd6819519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc2b1ccc7958ef1459f58208358123520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbd7d900cd8c4f0120c9a3f7af7a0e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee9a3d85097148af46533600a83575522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166f343e622280e9532839ae2e529de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ed6071f34abbe181af0bb02235e0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d393b650ed761742f5ba3f69e5644c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e3b8a4cc9af7c6a78c7821dd42efd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a322bfd3e5f9321b4265744d4d29527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353566fed36bb86f58d05cb21aa3cc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275205d844052aafe338a60851a596a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5693807193ce2122bf6b511dc7cb86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c23f1cccc4b56cb9f9fe9a8d18c24c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233706206ca8b2941057d9f5eb891e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288bc510a89eb4adf0ce3896913ae4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944249780108991d5487203a12169f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34e82f19fa3390cfc673a58c0171a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4aa53f47dcfed9e7f6f9ff4b2b389536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4db1ae2ce22ff3817d93b11c9b8fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6370caad00f2031beee0555352a4c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9594d62922bff2dbb13e9aaab66f37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ef58bd8ee5c030c2bb722b0dbf38c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac69387f2173b90fa33f24948f5927e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09dfa3b170280e7b8cab3b78d2ec20542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef690c8e414b3ec11873150c530ecc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2bfc00cbd7c188303023f0328e669544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087171498c0deb03760e261ef8d1aa48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18548fbee1ed4b1008092368cf79e768546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31189878e865c15cbbbd71b3b9b1b6be547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc201c51ee23abc624acebce1065354548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db645e63c80a136addf6f84be7e4aca3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f0f9607960694230e9c86913f9c53550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9e5831cdd62716ff8de59d02d7a26551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b59764f2360ff2a6cfd1ce927606ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1c355dd1c8587e8fec063e905e36c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9411932632a99d3d522be09035bd68e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86240cf2d3844b23dfaad6140cc359ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6d794fdbbd12d546bb6ce9595ecf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a8870c58b313234c83bdd5df54733557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7db650b02c14e5bc185d8cea482ec8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21732237218e8c4d8bf12b535cfb22559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275f33d3a27f5e6d34eb077fce7f1f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8d21ddc3f5bbdf9a318a50a766c8b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aafd5662158094eaa1a457f6c5eea2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc30ee16a1a96ea80cc910c3d5cdb3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea172c8abb32b1da12b14dc0d849a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c226de773417a31569af7aee5d735d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f029069e889bfb55a3860f6d9d43a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093448cdd4ebc88e45e2daf1140e933d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd7bee9fd8197fad1c942fbe8be3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e560581f2ab7ca93eb60eb13ff2855569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf9d0007b11ae8488c42db7ce7510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506417528e32cb2e182b3623f796eee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412ea82df4d9f1c4d95450db9edc503572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3cc1e254489daf2f60cd540315430573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b7963d0b15240aef7785d7228a4a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b0d9f0e17e3d4262ac8e3c344b5a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144dae1b5b15f191e322913551ed782576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d8644e5f585879abe0f0e4df5286577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e460063b5d6d98bad6f2cbe764a8c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8875d35316aac72299b50355d6590579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d71ae7c418b997217bae4097c2fd1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba840982e6f4dff3a15ce870a2bef38581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8287fdf3bfd07652690a4dcab5059582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9044e4bf5e7d33397dbbe530cca1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795cd6da699deea9bbc7455337979cf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970b206454b4454091f849cff4b16f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c355d8e00bfe44a9d15da15d020276b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99fd887573ece02580aa4ca3dd5f84e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47bc7ac426cf8aa6a26ca9320729ed588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f799e798a545cf37c0f4386e62994b4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ac650d1c98cd83e3e07bf53474bfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41b5348c7ff5a1c5b088f9c55756af591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0585e4a738a8bfcdc808dbb4165f7703592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f859f52cc413ccb32a2d2fb3e78865d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9a9dced97f2238313325e6e0fdad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37d658fdd5f53a54bcc265bbec7c36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a8de18adb3635825f7af518ccd6b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1d610a8cc5ec71fdb996da5a6bca0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7c5dcb31a76d5e528ab9fb3338501598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a96e4600430fd833f70d7a6483e39e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a5f8ca41532c3962505fcb495acd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b418c3b9706a46df6017756c8119893601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3cff3e5e4ff6ee0f9fef046c4bcd2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9416c8219e1769d506c79f0164734603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf850f29f094bef7e1fc0ccf600f98d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081ad025f133b1516056bf8aeb24deb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1553c8d88b96719d43c6b8f000fd8c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2f78b0106c410c6d7898eefd1a97e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e12b9129f6c5fa1d22f5a4e0984335608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23a8cf16a62220c24f768e715f96f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac741e26c4d2ab57e7f302045e95035610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a81f0a4586c203015ad42110bb4c3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316a15c2ba06f8221279bd66ad73968612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b089f6a6d93baa9131da49aae2e456613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950516bddf1d5d256c0e60ec8c7a07a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45149f003dc8c204b66bfbbe4f25e6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bfbb41b82e2a3e7284105f3a21345616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ba9a606cdb928fb54a56383c830e4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26517b250842b212dc1bfe9aee750a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e6893acfada276352370c2b925fa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363e145d625e38a45db19d678e4c67a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d67bfa89ea5c2643e2dddb1848821621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14eb75476dfd9f8dde8fc1dcb23044622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a885b941c96d505f90a3c19890dc0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62f23f9a604e5a4a51e89d33bf033f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d24584a322244d3b769d25b4ea6451625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b64a0553bd6af868c5d2e6b81d033626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354746d52b3ef6fb7682e73bb4f7a39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a72342be28be29816bd66e4b95515628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb8856c31172822ce813f26d7aea3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0779a37c620bd7d472da66e6a0bfd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731a1225a5d628db2f77fdcfd010c69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aa79207c9efa645132235d8b7dcda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d14b31aed56c1021ded6f00df9884633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1aed799af00a69e3fd7d8889e1cb8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430c14a500f049b0018c693e0477e5f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043edb53228b711358f1d6ac3e0902b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcdad32dfb85158098bbec69ae91a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40230628d08faf314c55f6198a177604638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613f2262b97a1b3cdd0770738f9409639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571b563c0b81453088fb846614168e8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272f08eed085a4f9e42af155b7da1aa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76374a7074699d0c829c90d566d85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe890530920e1aa1df54726390ea810643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c2debb59de10c99d712b93c0dbc9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379c6d6c9a409d97f17d7d3c518dc61645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa68a25c85aac71efb64a08256a5c7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bdf019ed866ab2a3f002a975af9c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82dad8b163e8dd551a2762020e5abfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b65162b6ca2432a6b6569bd20e209649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53efb73853ef22ba13b8a23de0f4ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907774d0fd712805b503a2d9d88c9161651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289b9a20a135d01eaa0a07ba9264712652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bca13ee18bd1bcbfa2e58f5727cc74653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792028cb0a25339501dbf81a962257654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0483770ea1f7697fd1bf3837969a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6790f62e627b517e2537b2c5c508d20656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fab86af2b70b8fd844be7f3ca021d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcdd2411139d820f9b3d46b760fcde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54c5dc3a601063fe76889698593b84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251dc17649097bd3d357c35b57144a2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0f562bfb7eef188ddd1be572e41ad1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa73636bc211e00760f331d080395662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43f461857009f425a8e098ca7c6fd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e82dfd145bd754c58bb9de36bdd5122664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee586f0ba9fe9ce82cd0cfa572cac719665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f7008f07e2b7e2b0325a54cd7b44666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47503a60532bc47f95991a5205944819667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe446b3ac223d0609370f32538d328668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787036cd6c26232ae028f7e5115c8103669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701229b3f0f0140c55f8bed2ac7698ef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d155ac9ab9093c8ebf566cbeda8bb1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c828fc361e42a6840e8490257527da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8c5c546b53e29c4905a9d98964a2c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639488ef257a9c445aec27a254cbfd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f0b103048270844b2dab73a491f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddee2b27790562f6182cc4127a6251676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189097266a77bdcd3d286038ad5157cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c3ba67c3e9963b5271b84e9146e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd509c0ab0ad0108c80bdcf087b55de679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6e204e14870ad19c7c1b9a905772680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3904249940b2fa951e731fbd1ea02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4d1fd11b1d087519e98c0241926b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0a127becab01526df41195731368683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979ab3eb6fc4c4d5ede8345324df203684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ac7e1af6b6b3878d0ac3750476c77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e78bf8ff42aee2a62a6d237a2fc16c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5fb413d654305e5f7d9c39de06b2a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7363c474d99f87b2598e9f1255226b0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2846db19d7cef1f0b1ff4d4802462b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b1af1efb74bf7f6eb67a8fc905a03a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783430f1a19ea1365d6b7bf64248101691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8973b5c9a11f9a426737c41d5194dd1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336bdcbe44d53b17665cc0fb86ffa0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a0b5487e14ae39af4433724e86354694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c641777e5b2da980b5c2e4dbbda14695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c69ca7663bdbeebe0a34711522b1c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c2a82f8aad9dcfe7177192ff7d706697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf4d985231ff3bf7558caa36dd260a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19bb74bc277dabfd9c7fc3a5a65763699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6693647d52c9a6bbb28ce8326dc33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4d9f5f20e2e2f788e87d789c332cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390219cd5084f6868bddd45bf08b7be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09df3315c3d5abfffbd856cd673423703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e2672fbd7b8f9f6aeea2f092af37704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d61d5d5041d1bb2dcde2edf92b468a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52d9b16fd89e621f9f87e272b59f1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08c4b25b9dc6c72b45cf6a9890b568707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdec1cb914d72facf0fa197430d66a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346d2d578a84ac38358504aa2a66213709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3402e9ff4adf3956e86637fac6e3bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb95928af5472a458c9ecdd653c6c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08667d5410b8759f812e11c35d610fe0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabcade227d3782ae7129cdf95590c4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc0ca5df3ef0a285517e62e09f41b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a6294bce546797b23470b183d68d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75830795e678ff212a28881af912e460716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35155b5d626cc6740d0ae755306ac2c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c77aeb8d131077ba149034e4696b0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c59a63b05e4332868043186602cac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb042c6279811fe6a19c0880911975720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff956dc9c5d7b10ff8e840cc438428cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061991f87225c7f59392721b74219d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649ba39009ba38287cb1066afed13d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137a925d3694d46fe4243e28f3daee4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10820e7480d5d5318cbf22cd1ce978ca725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89632a92207a7c004292f8b5722aa2c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f9b07a047817bfb9d471d0da8e157727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc950371e1fc898a93fe6eab1978a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbc43fb7b3940c843edc501fdd97fb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b61390562f9c853d3f675941be89e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b945a95a4eb4d22dc51de9cea9ec3dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7bac8366d7cabb076573b576a00ef732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430b9b17f1d22b5127b5c109902fcd4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1d05da5fa0ddfe7dcff3aad09b2f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc395ec94459bd591a0093e6d80e73735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd418109ef1fa023c8f0c50cc3ea0235736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f97acb4f4b2929efa6960047056dfe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b827f9512ca96dfc45f10796f7b0e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028699b11fcd54d8275ba9f1de33ef1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcddc2bc2c5b8ff9e7d30f266c249e2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce15f235faebbc5d59c4823a7626c56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a86946af6ea696dc9e90b03a39a819742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149195ac6a5f12c9390dbf775fa13ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfdbebafdce37fc89405e2b2dff4c9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a442e826d625855f275cc26c5aecc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e5b1727f89e7de89979621d3ec0c5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd1d65ae08430018d109e674e3d518747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1532a8fe1ee44831913400db0ed46748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9bd394879a45843b54ab5dd1c1184749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03632e0c78c54664cb2bf21ce96466d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5be6eaf1f1f0b95f55ddfd923838a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b83d1a89d8e5a9b8e4dd48a7e5151752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f4cfbd636add5a12f94d94caad5a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287ea864039521846adad1fb7d6841a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c077d9af4c56d12627179a423a01036755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324348fd4296e5c127d1ae9fd43f8009756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea480cb245dd02e3f61456c9c947ba43757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11551ced130efe4a4cfae52bbc88cc67758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d033792f2f4f9a0c11add4f300a9ab759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be859473b6a28b37c93b3cbe704d15a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ba776b7edfa764da0b693cf9b99b8761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f86dd6c583dcfe0271e6e324bc24e8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f038f5c7093f233e9fc150a82cb20763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bc29a6a1985d2acf9fa386a09ae34764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768ca52588cf7fc26e34cfe625a0932765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de7561d33085f4bd1c86fd41f5ab40766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305389d3d733df92aa5e3bde0d5a163b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae806e337bdfc677be2d279ec4e8d6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7368b0d676c5411644f2472feb6d4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a64997d24b23640daf3f02434ab97770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bcfaa00a5256bc7c3b91f5b6cab6a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc11b15947afcdd1cbb986acf4b5e9a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9cafc4c64990551754c1dbe75f2ea773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbb3d56d5037ed9b74af990cb60a60774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b344793f595a3bbbe312c2843a1ef775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325c9e19383b63e037213bdf30c7365776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b90d4c8172f8cbc61ce677bee11fe9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4100d8ba465a2e3f73e9923fdc877e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d2972443a87a4bb30ccd2b03cadbb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0b3c607c6327b836ae3635394acd0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe5e862fbb59d7a31788f7907a31ab781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaccf8be7d2c6bd8503a53a82803e0782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20117dc743fe66488405371043776444783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c0545304a9fcf46def6e92e5f7181784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01de84f426f21f73b945afa785b78d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c6f5f900d403a33bbbbfc7e77793786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4df313fab5c7f7634d54dfffa0e32f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb037323edd9eda8de69bbf62e5a9c0788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2690e8830740667ed3aeefbdd9daeb59789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b4e8ca52f9d77ea05e10a6a6f98fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3552390741dc4582fd6605a6ff4c0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b35fbd3d0d2cb20e2192e6ffba047792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbca03d942a923142deca947d316ae793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62023fed33db7e13c7dcde5216fd4936794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0780ccfb7d13b51b49fe98893e250d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1661cdb29af15f0ffbad8f9dd1d3a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3835131fb1a6ecda5b0b3e0b68b6fe797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c75951ee0280c6f62bdf4e33ce024798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2515fbf3bb636d41fdeb4ffc406f1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd423d435543dfbfb4c69f969ce0f3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afcbb76816d20502a416db95d8526d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07eb7bb8aee31d53211f70234c5256802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e23dcd8894b1bbca8e347d265ce0e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c7c7e7725e626eadcc10f0c5df279804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b3c465b67d2212deeadab7f110eca805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cc89cc4eef0c9be7b5ccb43accc20806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe8a757b19f440d67166cb2a911d50807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654d88dce3841580c3fe0ea68a57feb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560e9c9bdbba026c6ed89a1d9bbb089809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e776a08c03eda8bc514f82c30f5a0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed046a7e1c6ad86452710e9cf8eaa495811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcef9d090909a0e51f2dd4e8ef18d3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e0b3dfff9731dee372640544b2c4a813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c374e8ee3f9daf1b963ea67f7c0c40814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21dc8b70342624b2768db7553ca683815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1043908d5eeae0261c38a4166f0aa0a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485f4bdcabfe87e09fbba39e1ce5279817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af3b844b8814dd5741b9d219537022818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbb24ce174c621a12fd754caae7fc7819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906bb6df17cd25bc52c585d5afe00bb3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599764583f7be242da6f4a88422ab159821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5732cacc07c0e4dcb90a714d22845151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45381f3925556d7c2fcd7808d8edc9492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e719091c1a02899854d889ace65c0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d10c699a2f8be37fa488e85d45dcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2629cb716d9eac9b2e0f6b18b3bc6905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ba0a9328befe1d455b0400f22cb046.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea59fc04bf827ad7222f80f4d1ce3bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97e4afc626b444649469b3f678c2698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28390c47913fa7f5b6aa66bfc4f67e909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b7f1344e7a9e981df1c90aa7fcb4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1f91ae01f581ece6d44f84e983cc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5393d4e0bc09dde82c64a6541bce7e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd374b816cd1c175f70770bf195ee0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e9c33c0a89ad43404dda6aba91ece14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abad1bfdb512e0e60937aa3b130bcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eeaa083e995dc2c00f445b14af16e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0e99d51fb7843c63eff515c9219117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2984bc874eee107a23fa14b9d7617e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c7b06317063add9885fab1da4854119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daee27829cbc7e9809492eaffc5179620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f160caa70978b87982a10f121c6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a6c4a1bca6356ab366579ae19777422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6acb33251f39fcc5b54574ef7585b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621faaae1e315aab1f085e544f239aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0df1390d0e962a78a76c91bb86cd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b957e2673fbb1fdc52b074ca23826926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9275027648d5cd7c243bd11398ab38e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c62dd4e7dc4bfe4bc745bf88d66928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba7ab08a1239e7bb39b6bcb182142929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176679204acadc1367f856cf0b9a1c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4cf2faf6e9c6abd88c0392c23611831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cee38075d6cba37db03855f3b7d58e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeae83f0863595b5440741aa6b2d9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a44a73a0443aaab2f2d62e57472aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe1ed5e87f40f40b602469a4d3e88f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b70741571d59ed6483e2c3e6d104836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fe31bca44eb1b5a06498d1b6df3d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b23661c8c0a4d322f6ccd816fb27238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89713343bbf3b83bef407906a92d17f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da79ee6db7f565151f4a6c7acdcdcb140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908294472169facca59fe6ff68300f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e4906d70f0796e798066a5624769342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef553672ba10eb18776e4c597c8ae8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe298eac9227247e5c5edef87b1dcc1744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f1cfaddb7602f279bdc45aa60efd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986c28417e0dfb711daddcd39701ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a818b9ba5b59953fe06ea02ba2af947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439795f7c2233282aabc45f01806263548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0634372a223255a4275cfa6cda64149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5825ec72f3c2a669690e7d2712e1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b2347dab3c07e47c3f97d38c5bae251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b515e3f1976b163c435c241a0701b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f44e90c32f3f659a4a9c30d62afc9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3e45703a07b7c5e72dbd0763e9bcd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b205001114ef6daf0a4f5b03aae1eb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012292a2c43eb5486c87193429c534456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5fffd1337f5ba9fa7384ed5d876557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456142ad3ae80cdc256889590c01a9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b957f15d58ed716d3e5f4bd56fa59759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c54899b61a02d6e8ee59f3c28397f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed0dd92059dcd8408b8366f15a65661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947273ce78c83410ffcbdb54dcba44562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938ebe553af988b60bf8e820105a71163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa99d60bed0ea472ca45d67089190864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e22161896fc72b0010d934b505f6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88e2c6c828f9aed36a76d6d1ec95466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19292ef0aa15a854b5eb6a6c32ef7b2667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d71c04ecae5eaa55fb817a48e06bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58808b3c0d84d4b74b7efd8846614069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085fb4e067f0d4a14e13b8287f5662870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d3d5cb3525b1150e4b9e77373a3be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61340ba97606fad89fd2fc2539bbb7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3e43d20c8ca7e88f717407352889a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402be0f71dcfb16022910760a372c7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffa207e43524b5705c97e06088aa7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ad61adae67734809a399c00a743376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20aa6888659f04fff6875250d8175977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ed47f0c67842a4c8775da761e33eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f62e210793f803e0dd8e4688f0620579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a88f86e5d30a46149a4b26314465380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa70d4f1d84268416c3ca723264cca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491ee3e72014f3cd7891498662d8d6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244194a29fe926700c2c2fac7b1aac283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210b6ebdc7e0ce54a1ed064c29b49f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15aef01a7a512d58119b8ec67d2f3885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44a0138581213542e74a1c62630e7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8beffe27e8a15891ddffea2bf84f4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d37902347051361f1413ea7f8688d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7b141ca2bc6c3bba2797f94b51eed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecacad527a83e7635c453bfb6750b2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a0848d7cfd8d379fdbf9b42f5f5e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c572ab0d7e61a33cbba91af9f15dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b282e73c62c602780896cb88ce40093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663995b8868eda06267fa6305a85903494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e191264883679d14f8818c7cdb97995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341f205c80c0a7520259582518d63496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ee85fe562d87d4e2d252b2d4a7f0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07546ecb2dd25e6bc02408dfb60313b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e48769b88d311fca3bee77183979c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4f0af8a954be5a68df3065e6c5b76100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d812e9d73bdf9ab6057332bc928dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95813b1b8c53943b7597c3ba8960ec32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec03ddbb2e0aae181cac173c0122e98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d441fa9e5c856116dd324906ef918f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc76e5146d598c5a74e8ca564a737cc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b1fc61e1a2671d6cb594d30815abc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7154783fddbff1a78f3699cd42c8bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b71171df551776d979293d9ba7508108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6691768e70e2e02872b868ad15e6b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612a2562f32ae9c68bcf2917f496f57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb6d2493029036f2cf12110bfbdcf3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26484d57eef4f93f1e3a7653f4144f04112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3c56174d147e463740636fb229dc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa2e3248247ab724ce31715cbb711a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b2ae4fb78296a09dcb65f10329a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b545687e964a2b566fc72fd532a96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d9ef631db5689f008537307514d9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45effa7d7b4074a6453721148b5f2d5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e946eca2eca2ec7b9a42df8f566588119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde64cb71d2b1d341e7acda0f996c0e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32420b9cd07960111e70cf231bb74bd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65110625c02df66d56015df6ce1c4ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57b1c6d11c70aab7bed93e9c58884e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133907cc15023907233f52011dfd7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb250a79ca94d7c21009d457cd3b9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6ae651cfa8a2a132bc2fc0fe9b865126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8221bdfb68a5e8fc5924fd38fe991127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9ffae19b7214e416fc435725fcdbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3211da5bce56ac0231d541f2cae81e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1475dd0da0beb084a75e8abd7bb0201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604fbc1f10e9dc355bec8ab8d1fd655131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687bcb1fa8c2b45d8285e8d9ec6957fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd950c64c66c442222a6c9deca488a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a13e3bc75799c856faaa9018d4115d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1c49a976e22464b75559128520265135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7aa892069fd6f400ed195a6b121ffe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e3e0c84474c4e3dd49528d1f51784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db776b27f6f4a6da5adbeba3241e393d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba845d0afe173efd3d03d52d14509d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4267baaa27a6e941ba4781a6f0400d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2917b45fbaae3e20be8c86c5de7a4a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a208fa158ef33f4f3df24ad015dc5c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b49c4db8dd880550647813415715bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cc956582bba134c3e66ccd82a7d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60266c1882c47afd7c3682f71788d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e5b8caa16d7554c68a685d81d9cb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa7b62db98c10cf71186b155bc5b5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d1799091af1f673b9c7a9832040a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc994152329746776aa8fe5ea4ee968149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d64b21e6462303efe815cd634a5241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5511f52eb496e784b9f0f94ab5d462151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a753f4705fb7c0d24a2e4c809e1ee9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0992cbbdf86ea062c99459106bf0afd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329bcf3bf8ed5a35c534c3a27fbd421154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cadbc973e3f1b4359a13f439be354a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9907f3bbc4802770ec85018a3b190ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d22e2650266fa47ccf97ee056497a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8bcbf2122560ff2560d009ff5a4fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f3ff9e56060e5c948582d3697cd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9429b4565a5548bb880a21cd3070d09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b3a54ba37924137b567cd253ceda0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780233c7ec74a3f3686cb19f89925f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dfc6fed09b642a105b07e3011200d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9f2ff2b702078ed2445da351f834164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496084c3940c11ed593a3dc771ebde1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91799062ca2613844f80d8ebb2688dae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1055433426600cf9681cec92c0e11c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e38a8a0ec2b752f756b21a0e29a41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e4f4a8540f04a5166bae9fa1d1d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc41e812e855f48077e784c5fbdb57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974cbb94cd14d24bdabd83cdae0c5a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047f88104344610f6a817e469556f73172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51888033579b6ebeaab3c68a9606363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a145d9bf9086523a9219f69c2f77b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298bebea2d29878a429c507a717938175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe8ccd7979f540f8811a7a1647ce2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57abba0f90fc380ddfa271e0c1a707177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd313b5f0a7faadd3808a7be5786e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7174c606b79dfd897d06910a6e0c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e3e72bab947a024e7c76d4097ca69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d01c58132a32fd99caaa3986f4de3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1772c59fd2a7efc3467d1fef75c4d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0334cd5ecee16a1e83b674dc5a926183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1606657c1c358eaec3c56d6ec5d57c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ccc4203d0a4f09dd30488c42a3baf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dd4acb505e3669dc16be49e8ca3f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422ca46d4d0e10f099721afba0d5c04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2da852f11e7c843225ad4fd6d7ea6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf130c4e0bba2efce6ec0364272de95189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1daf085f2d91b090dbf8f158cb5323f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cd04d132994d352e9809724fcac86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a97fa888338445b1cc35f0296dd1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690d87d788f754b4150d8a7a0c7427f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0137c4096348810c2d31e90211f8c3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973414bb762e68bc4050f7144e9a945195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3933b2cf37c70fc10f73b938ab6ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b9ceffb98b7d20681b74c08c9f668197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dce40c1471c4ccaab0713032ed1b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a21a9f8a6dd30272c45a72dd69a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ca9f57dbb0ae553f5aab0eec9e110200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750873c7acce2b839b5dea28d1fe0cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a742da5a2433e5266da6c23fe8267202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b89d08cc252926674d492312da3cad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cbdee7d53c94d739ef98c5afa1c15204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5966d54f6aa32e61869b7e40b86ba01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed586acdb7a84ffadf4d7fe030a1f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabf826a56c16e26f4f3f465706d0bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f3e5b0f31950df98231076f23ab65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e438b512142db20c6947225c02117209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343aa8e160ab7506fc9f706d5a27e4c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1764911a62698f143e3a396a95969211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2d38d1b6111557ca6bcc6910cf7b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c1c419374316e19ef9bf80706f895213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc31b78e144c727034aa1805849b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fd6f0d1307a516d253c08f853b9b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a15cefbb7426aad139f8265a78aeb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8dc6c9982c673fe9d300016d98f20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a7057fa57540b2b912583db14a51218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf10795a107317deeb494bce3cc572219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b761c7a74cdafd9103429905ac4d173220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2db31ec1f238453871580f662eeb3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804ea2fc97e1e7c3c380b3d2e327015222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca4778cd87a4f576b938d031f98c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228c328cdcc57fff3c8b53ab12f79b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49e47e1b38bd9f428cd457b56c49b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aae494c45ddf2021e8e1476fe86192226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868ab211f63c2f58354d2797a670927227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3a5a1f0be5d2a9e54891d21c4693228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367e9e07111961530d102a89bc57e0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b0de35dd837d1864a538cba60647230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f060fff5ade92fea7f0a46a00b5f1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e6ccb7268e1ebbc30849a5eecde02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ffca6c857837354dd13a0bbdb55e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d318859c6c47e6eeb3cd212c8c4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5c3ff44b6df9f244e719293094cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98319484402c5f5311e33b2a3e7e39a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec9319138d0d8ae58fa3266ed5f5e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff87a71380029836d906b08596d22d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b9e4d764ed1e53fe49c736dc139f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa662050bfbd61bf6615b92ec78119f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa46228124b53476112c127a232974241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0286961b5be9be41fd54aaff8150796242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14fac8c33650d1bebfe154363e20d7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e74ac1b4e0754addb806a3cda6fcbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411524f1e92865adc04331924146dfea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b4f2211638ad25893c3dcf8250e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87ea01fb07835d8901de997531b44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb47b1c666d93736f49cf8b3c27484248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3267e7ba7e63e865230543306bf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbe7217ac1b3b8a2fe43da14d05a9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b7ce08c60086fbe42db10a338d4b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b9a14231e795d7d7e70b9f55bea24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4b6a79dcf9fdb4e4ae7505c67c4fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5178c3e4161c8103e61ec2185a56a2c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628fd1cb537a8f0f0200d63b1f38e62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ed65625fb4d30a3a16db5b07461f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf20216a93032ec739f54cf3d4f3b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d511def8d2ab78d66fa74ae44d14f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660cea3f67ae1aae51a5d838a3d8310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb733a9682692f117e011aea1f893b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d0ebef8f0a0d0024b531bca44dea9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00484fdb2ba703c30c4b8267d872aaba262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062373e96139b1f67967e78da62e9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f922d7c8932735038ae2b8912d384264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264f9a504430b53071a76482146d7ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042ba68ea7f00a418e8edd6a688b28266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3052d72709644d3cb318f46799ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29908486521c4e8b0ae201fe7724c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512bf89b758ac08e2951ec2af130d4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ba14f8e6448645b5d47dcd2e3cb4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee8190a6cce68542d01baecad8a225271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0329b4ec3cdc53aa2139f9564619c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa08d936763e57564bb0a5f0e69088273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7566249cec6c02c08f87f450b94076274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642312b198110adc3d791e837a1c0eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519115773a435c5bb96f8670adb5029276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b6072290c03c5ce3aea092ad4a8b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb47f6b0d4f4ef32d327a918ed5f42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888f5de3981c23df08c78d3d53c3307279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb373f9157d4de334485ff6edbd9ae62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c99ec6981d79fc958ca6f4818a8cb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6aae37cd5b8d5a2ceff925f40c2a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd4f8943b145ce42ac11332636beb7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e741ff9399c64518c1d59c7cb3e8f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3f1277602ecae1b67965f0451bc87285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cde9d5cb3e2ce130868805101abbc4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7808cbf582e30e0afd326253e6cb247287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5f0b65958249dd302a871d462b692288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4811d87e7b3a1c10640268c08fd706289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0897fd5875b25d8ea7f17ef118c2fb3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4096c9fbed2167e71a0f46e3c8a4f81291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da163aa98cceb5383b0f58f3f0e53f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fa2099e2c7a73e78f5392554ed5f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a7a17bf4e09732f17e27241d70c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f51c382b5da56ef542efa914170ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94096eb1257b6e3448cc43077d62e89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f252bbd5d5e6ff2bedade4f1ae44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ed68a4a2ebb74e60f994adb94069298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050e18c0993003f5d5a3f3af9ecadb3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a188c2132fa9eb13d8a8249fcbfcad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a104eba707eb9251719994d7b799016301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c1e49fbf2aa942ebfb3cfb41aacdd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6284b32f6bcfb86b66077dee0af9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21fc913f092937e4b52d0a0c962f83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47540022ddb46c6aade380fe77dee4a0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14e685503bedf9ddc83807f02fe2f3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacbcf8544a612d28bb6b24d8d97ccaa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef385784f24d2d887800ed8b2bc999308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adb6214aae86c7b676ebb5dc1d829e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137caa8d9c24305896ef7113d1c38ccf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb08de1a2ff735fa0d264e3b4bd062311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8f703588bf703d11f186d80af859d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85727c82c4aa5c7b8dd7681e0e474e9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aa9347ea5377a2da18567c09adf77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a17abe2eea2d62d28e9c17cc1f50f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb558c612d339d4a53469373d308c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbe171da33b5f900be76806b47b1c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e271260c58703ff455fa641423b19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf7e4e748e6a95eece46110a8ba970319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befa26069e16afe919ab4426dd3f02a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917c453a4a74a83808d503a638b8ed2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a88cac2d18c78dbed99c36c6fa7f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ba5142ee476d49715e83e4fd515c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ecbdd97c31d79a89886e9f22398f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b71c835229caf4a132c5e31e1ad7d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fcedeb43f643f843e4043fd702f37326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c804129ceab147dd712812c8c7b22bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e628066423ef1de1393c1214cc7238b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e39a8c5415da8201aafdba136af334329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebceee9909aca1fad9af43d51223d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e245d5204d8ef60ea87e00258a5b3bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7da3685d10204173c8933140a79d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262366fa7b3b13421c8b65cc36859ec6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596914428a31f56e1cd4c4b472df454334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb752b2e07c9eafcaeb4633becd2086335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a1c0a036f0a94641fde2a90e75e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863bf8fe9f154a1a4f4842cb68087ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d805f30d11a67f553193fbadd406f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd595b28c874091f7f908935d5621a68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4205088b6fe4aff825179615e8b680340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9d94b8a19b02c7126ab6ebec5516a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24994896ea09b37f76a8ad4330cbe6f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd0a7a76cc2031ae1c979da9b769f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32061d1415e47d9c18ebecc8728acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815029fd993819cdf6e2c0749f1fe11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f745bd19270c3d6eea2f85b27ecc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e02ee038fb4ca2c87ae40a2f767bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b7f35cfde3c6d02e2696843c9b2b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43faf8d290c731a8311b5bde299750349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06290e69fcafbad3d1ce5ced253517350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff72297177b6901a58216889b5d5aa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f40cb0a0dd3db658d487a60b46f14e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8706d3cf73b8697b2c0afaf811d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21daacbee5f90f49521e4b73bb217d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e43809b55ec9ef034fab008871cb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f06b616c8611f926a7775471e4f43c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4185f7062b49a092fc155b782e1cf76357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a358e12d1f9f1bdd7d5ac62ca89db358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73acd0c505c776b1ab7d25d78ea814d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbaeaebaba22d6c4cc9828990011644360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31769ddd50690dfc91c0832d053afb0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8ca53d5f4c2d228dbcad25a2256b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86972b8b1bebb43f2a085e52e7f44256363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afd5eabeea3ab835666e691007d807364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95aeea7688b8b99480728f803bc608365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab5d46f4d93382a7de70b7dd3eefe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade3226e7e255a12c76b7f5d471b65b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a9896f05e47591a76306c86c0963e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80dae612170558c85f2104fbe2ee69369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278cadb29c3d263047dbf93dac5b5d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c3e643324f4b9757b85dfe39c8740371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037aff0998625c69475b2c317dd56d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d0e0af8f2950359ad71bbffaa083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f568a423797af41d4b5dd487d980635374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a266d3a9472b2f522c79465b50b1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8ff3e5a75da245c2da9fc8c3a715376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def91b39b6d50c17d95ca7c48422f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e2cd4cf5869c4f01241131e2b947d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d076ae0727d0a8b3f7f2989536a9a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae483d5aa0f3c0d615d9f801f0e50576380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b35b42b9be983404094b07d448d308381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a129ffd7e1c3beac4ad75f81f7e7c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe3ac590ef375ed9048ffd336a2863383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dd5c1abb88ed0bf6652429c374562384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07df30b4c10d073e40833d9a9e3566385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c49f3f96694e44049575de284c86386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163eb714128ce6e7f75b912339ee3b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc7a170775a0fb1c9322ce15efbedd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810a0eb6f29e3defb29bcd060b2b7c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e105c188150c283baa856c6d750f19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3113426c8b0c773936539bee95b0035391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5bac15dc9628dec2e2f2da8ea300f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3429fd3c75a61a8f98e61a1b93586393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101fc6f3f7cb7345071ba6a00b5ad09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5941c7eb87ce9fe0abaa79155e26871395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a899c49a6a18a9e1fdba06098ec9d78396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3036c3255214e7775d47d078045a75c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508b8435f831aec252c426d81e9d96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327778a2dc68c3eacc68eff3726ace5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0939ec13550239cb97be671ac566f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3381208b2911abce71b1a3e9de877401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31c11eb0db1987dc10dac64557105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de21085fc63302669955ca0ae3c5e48403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6bf285795017e71f9f414d8fbe6bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575781cd6a10844e08281b1310247d53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e75da150600996387671407bcd39a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0855b1571e6dfa405429f9856c0bc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6601962dc9dba25a74ae0a9569e69a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e45c92339cd3e18b0bd4f76d1d94a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dede838e868334e9886abbd93eaab70410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4a8f4ee7a291d7fce15b03d150931411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3adddf41abf068343a5d3e88c7064412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38810b105f6488f7c1cc99cee464f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd640e68cd440197050fd0d0fb4c2d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec1668050b41191f7d4a59ad470e2b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f53d3a3cba91a846976638bf223e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5d9bc8c16909f82e08b61d5cfcb3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c53ae013b9b48a9b4a5a9632ee39f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82f55ef82b5eaaa2d740f00421f248419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73a0822ae63306dcd47fc8cda52f2b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca5555284581b680c59af0b0dd61c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3d2785845c6ca7ef56836fef63203422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e72378e560d885e6c029c7d65a850423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af495fd74d316534811377dde0664380424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8af3cb6e38cc671f15d9667fe633a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d26c68fecd83b2eb4d88df06e3f617426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da680a6a2c4a35d4651fea7334965f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f440743382f1c43e5a1c8bf63fd5897428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d554e2465a7e3daf6caeb188f0b08c7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc2ce86e214f8aaf04de511aeaa77b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65a45bfe5d4f49823cdf58296c1b43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84208e9eef9a555394d80e3091f4c84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80698a713c8ba647fd56f8fcff8c35433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566feb5a8d24008eaf0fbc128d3833e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707037ec42fae2d7b795bba1f1aa66d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833fb56a742182a2ff3dbcf68757511436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a2317e8c325369df32f75dbc57ab6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cbb8a473d11dae960a42c9cd605e59438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353c6ec8f0f076da1801398333e6e13439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539d48b5852fcb196c117dee9ec6f61440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82bc7a047f373bb898aa69ef80950d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276978a504f853ee38f44e361cf13a13442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9817d3eb94db6eb89dd796306af88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009298c5903c1f9b7f0dab3e04531a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc1d63774feea062dc98a3d9102d24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81c6c1bde4ac7788e01dd872ea7948446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d347a8c479edea4dae592e3d318c84447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea745b4b77cc5e9ddaba03b9c0f78a6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f41f747328305f58941d7901b507f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d289712c7f5e47837ff9f50ba7189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006186850d899a2ec9bd9414e278e48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273d65ba832277d9de87c8e9870bd87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793a7282e414e2beb474458a71bd601453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106f64d11db7fe21e4b651749f1226e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd698cce092a75e6a7810b2f8019d27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fa50369ae5508c1c3d0956d3a8aef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3380df29cef95af3188279b452fc14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892276fa7825ccf02fe7ca3b6ab926d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88ace8786f78e5c41df50faf01e9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6b5c127ca78e51a6ee71334307987460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825896dbb2bd6e6768e3371fb86964d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f034c203daeb5f31ab9c7b3649541f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7606443d313039a4b56036065ad09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c55ade4ce8f1c0e3fdbab79cf9ce2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b93d76b4bbdf16db4f075b2f696b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6c0df264e6e546a265bb5a8b35cb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f7553f201cdea0ad4bf6d47c2cfce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312df7d1ebebf1bda13d47d03b49edf5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b72a03f0122081d0b61502a6d8e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb768c0edb3d68d87a690b63cde8b9c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305b7859c276a71edc9d60d4bafbe56471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd951850c3e57942732073c47109d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03de0b4c057a20b321bfde6ba9ddf25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af515ae68030c568efc40363f4e3a812474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b52b13eba47f3ef36de5a9df663e0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd834a2bd04a6d26ee56f0a86c8d635e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ebe3a025b99b6f83c9f7ed32c6f26477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7005771cb319fc8fedb6c712ed79b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ed009c9c1c91fc16c35e3f647e519479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70ec513e715c77eed7910a56d5e7388480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b032f03adc089f5e70b16694e7203481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd20939b20a808e66c66f574fd20ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb48e2edafa9bc14dfbf9b6ce5c47e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d3c401af31fe8d4383691554de8ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3737f679be442e4414516c8b722e763485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e398ea16c84f5348fbf1ea4504abd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8e5a206490a4f0cbf0f0c42cd43a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de14b4dcd3088c0e149ae565079b22a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692f2135dba85e98c3dde3bcfd17faa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e855aa11391bf10cd8055f89ec6d72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ecbc0cdf112f7c40295a817230f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6897bc43a2fecf83799d850105d056492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385ec92f60ff1c46190f9d80dc4eb70493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de2b99600e666725830e8ce9b5c0888494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a99bdc6ea8d40a94d88f09a109b08495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816ab245002120c3832f09cda190a14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c1df7755d83d2ede44b2f8bcf2cdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b625e99957ba0240431695911e8290498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f52377927b6f0ceefc9995a337a44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257491301cfd80b26b46a90abaabf91500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3d42c1be1ebe1a6dc02593892fcf9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6272bc7654d08039b34c18518272f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6612a3fe311cfa96b11f3bef9aa356503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921560491d6387b8777e33f142372ed0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83afa93d4477de91af58eb96a07fc1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5b2d66fd00cca17553b035c5a87c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4eab5a779fe82f4ab68c66d1d993c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe532a754572c6a965800ce68945a6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5985de299c7ef8903f147a54aa06509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a7ea4f2425e06dd306ad5685d27df510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3128cfbfab84cee546a2c5a88ec82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0df5c805b4f657bd957057cbc489b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535777cafdf233786b70160fa778d46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b3340dad39b890d90b2f3cfd24635514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d40ecba1264d021a7ca2bdb21c7e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae87196f78d8bada486f460a565ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb48acbc992093091a2eccf40eb605517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79d7e7b9221e993e72c20f7fcd3abe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44cc94dd8b239f2677d5dbed604755519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e84deb2c3dd0f295b065215633dd6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f0f23f3f5ad4219f482352d00c0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38166a97cf839dc2729aca2db616f9e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1466f5affa64197932cb5bf48067f21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94ccab1e9989028b92c1eba5d2d77e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca92fcfb41caf0850d1c341b65cf2c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884db47fbccd57820528b65ea23d569526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd598959cd7f078c6c8a2a2b10c6eb9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f947c11e22817839c9dad0007c47262528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8cab8c5defc1d1c237771d9315cf4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf88658e44d7f14ee5ee8498b07b746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c341273204ecc4c8610fd048dcd2c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0f42e4d978e1406e70f7a4c30f1e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5dad4d0d2bf86bd19a2845e85f444533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a5183030ae1899dd5ff1752d2b78a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bf551a57283aac3bb8e7e6689b434535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904420dbda99ebca262ca24b5306dccd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8cae401779712f804bee1fc69274d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e4755bf7b69f343e06be646c8a869538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d04fa5bec7d7954dd13f76859de6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9d510698634e566a3834e0225566d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3d67c68524f984189f749eb9e672541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923cd66db913bd569cf968bcb214797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9297100dd9e3cd7ce75e7a1d2058a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ecea63602ff7ecea6debeaddc357d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597285c58e062c073d26d0f9208ad84545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a99eb70087117562cb06e34ac502e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198095c02cc175a2a6e0ecd06796501547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0aecc54f86e6dbff6ec6173a92f12548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2faab152b3293be9c66e6a2f5e588a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ae3f01d5d68a702e239aef20c6c14550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c83980699a92854acac8f5970ff927551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f920ee408966213ccefd09770e56a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c599562ef230234714c43d74f0dd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10307afb33852d80deff1124b2f8446554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d349bea2ae2ecb60a083e00777e3c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd9fc1c7643d498c9f5ff11f6c94a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf612632457f937f295d5da42def68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4608b34afc26b051488a1334a9712558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab001b3c3f502b43b1d7b0be3e0052cf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a775116fb61e92cc89871c2c9bdca7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461a949a2382bd5856a04ac2bde5fee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0a5b50e4bf2845f3010800a58f69a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d84de76c40dd49318a7b8b83f061d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db040e1ab6c4547776663329e4654b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02326767e5cd42530638d22cbe64e76a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c347517f2fc46d760d7eb9ccf054b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8705203035e5d3a0562f7c5b487e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c7132df893a4432fb17329d0c00b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f96b798acca8475eab09bf0e4c8bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6442066afd2267ac5ccb758d4c7cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb153618cad6ddb185dac64b2b95e01571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453483b38cd0e33fd65b2ff26b67976572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded50c6058ac6134a75437662ae4cf02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90435b9437601eee91403f1ba8b03cb0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912a06c487fbbe06808bcb7e36acd01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bc564f6ba17dde998b2f12240144a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ae1f9571a960861a7434824acb637577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f544a98ce3f7138f97c8fb24dc866578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe9b6661300dceaedbeb52fb561067579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d5ad6d26e79b3a597a60429571298580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec638a9a1996b9af89aa6de56bc292581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37110a462372836ad779a5baefcf107582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949a9a6370a4d33356e368faffbf06f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c45e5bbbc79b84832a5c9b2a7fb74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34fd96e48678aa43a4ed6e801b227585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d136596a72239bb44796d139dcbeb6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997ccaea9f1564ccd600b32968d847587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1c1e2a950a011d23ebeec58d0f45f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515ecd77e76bbda3ecba28c33bb4453589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c4e337480820fe8b84468aa4c9858590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd91abcfdc805fd7f891e475a25098591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adb787608d0a4aae7b2f2958924f8c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca59bb379a6c39a53d3447adaf7860593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612fa7ca8913a0807c56e4f5ec283bf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd7442892e2838039ecbd947857240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fe9dd1ed5e4cfdd303e1f29492a3d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd96f9cfb52c3e4813c6e84d84ebee6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048edc7f6f9bfb1ef32bd66d6a95dc66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d19937d0b7527facd6a585c05220599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1a4b899262213d2cce29409d6848600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e72af5aea35c3bc1860e7fa747f878601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e45cb18bb10f8c1b627d2817dc5f3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fc96ccdec2c32d3b5275ff503b31d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77863d8c1438ebf237ee2db62be7df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6753ff3a6ac753f34de00d6724612db605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51305427638bf29371195b7fe798f572606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec7a003cbd9b7d198af0e4c3ff0a0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85f5938d5a7f5f0c358ed51cd844e2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407e8e0882059377a367f44076bb55f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9f12b4258aef2af84f6aed5f35ffb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2fa7808dadd8f8490ce16e8f08313611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9181e16f8a955d0abde24878d9d10612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82871660fb707d681c15067d90dcb5fb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a0d9a50ebb770b7dc13965572ffab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f61e8bbe1f73a46bda01c2008c9dab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6be4484fa3cd0022e6c52c31c4ca7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f69b4aeefa6807e8a554b20bcc3125617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a331d490e45fb5644a1ea6fffdb6ae4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91322044d9032818e3d58f90e53206e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa4a8e552e1823b3c06fa1bc04e9c9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2664cc5613d875ab0ce9862bab8b084621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2924e513ca3654697342a2ad741c6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5772b802fb1c9d74bd06d2f8ee11be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00db13eaae0b1eb74e649e95c7d60d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ce41f4508a347c551ffa3e6c931dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2dbdecde1796b65c69ce7be7684dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c019eb14d33b224b60e974425aabd47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d38880a4c184ae31e9ebb241e64b0d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844a1e27657c066262ff740465b8be629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f875c4fd3ad8de4471fcd29290b14630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b057dd9db676b7a43958c2f21be0a5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c92fbb0d9dee84a8d951ee3030d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf08120506684f74ae4fc4f4db31fcd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33898c9417a351b5f448e781fa94d8d2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d0bc663466433e0b9c3211431db1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea62e87383a9b9d14e58d6d4a7be5c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7432825e3184416779c1b5969e1f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d4b65cd5c606b30f7c33a5f7d7092638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cab9e1b8d3bb159cc0f93d5b7ac510639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6d53ba70412740674c2124ae2a7ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5e63614891b346a5294183d261bd7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c145156053a93437c50ec4bea2e8f0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244431b495022283dc6706c41ae265a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86114d374fd457ece8b7cca9e91bab6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f32450774b1f076221dc0caf11c36b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43b4d3d6ffca3c260a86574ca4f79f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4eeb17ec84ecf4bb7b1a62f224210f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83886b5e44e0414395f3aadbbbebac5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b0f0dd3b2c74d4542743776d9cd1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838f4c2b22dce507a145125e82df7fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90e023789ffc5d5729044ef3dcc0d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1ae37010c58cae9c1ee150608a4ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52becc80fb8a0a5eceb0fc480b8570e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad99e9743514a224d46e88f8071871654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e37875173147818483d8205a3e2cd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a4b0cbf9de14a340c7052196dcd03656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34337c0651a0ca2df621e02378e4af36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716d1dd1f3f141610aa421117d6bd9e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8576162f588e2a4b3a18fdd9f6fdc5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8038046db351be68ad6ccb316ed1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ddfeed6623956bc30118f90adfdc5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a09e4299b123fe03c32a07e6eff0a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9f02035f58eb7c86035425dc51d70663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1b7856ca3170dffe46b1be111944d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58d96e7c82596cc97a39ad42fd457a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14983c855fe045cca08b7dc916f34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96858af2ae60f0b313412e3fae726af3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdbb6a5e81e2ea1268f3a2d26fd399668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d7c265d882a5fd1653c12643fa01f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc47716ba9adc41ab08722da4bbd53670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e3ed7d47f80427b2a7225ef591ecb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570981226524cfaaf0322bad28e5f1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42d662de2c5514895ae680a6ed9809673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce6b12a0c988801dd519810510cf3a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713c6dfbedb7968061fccb11d152838675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4ee54343875f2cc0076288c7578a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975bd782d01942444c4a3a6feced18e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdced632e62148b019ff1af8eac21d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6793ca9c36c78863925f6d240c192679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d48cf78e40b44879015ced65e66ec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd64a413b1d2f8dce4991d9aee07e7e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2746d4e821cdb306cd83094da739bd8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a79d3c0266ee6cfab16bc868099fc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52fedd80aca4f49f4832a0f2e6c794684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1385f6b27e09b39403382f8e06b5c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc928f638cdeb909500527d52f0549686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48500ab89a25f2f56860a473e533fd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0aa0d9b01d6411eb6913bd525c31bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a03262a5d7b6210df2e6b1a7edcef689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf25e95f9e446fe5712cfa9fd586d3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd62981253d46c31a882b5a97b2244691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2242829359de838baacb9bdfa7fb61692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c50f1b0e63f6a7da3e07be938c852693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083dde5081878de1fdc928e8ad2a076694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa60558823a31ef59a3b270a6f7d6f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf5da79c27540f20c637297277fba8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcddabc503c4bfe70a166ce2969ffa1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae505ceaff181aec51a81326569d623c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df590090d51a2684909d2286d86e79e9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c76860539ab3c8b6cb3ac2c68c926700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23d79fee2848fd2a5405de617f5c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6151a5469fd88cc5a723bf6664647702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19c8dbbaa2dfacde04d201e70a390a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d742d242a95e5568f76378123b50e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b40adeefda4dfd77a72f80f82d5e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ee42308dfde0637ef63f56b5fed5d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc298f6be061a494532100676ba4322707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013f5a22c4d1eb08f2c7c061249a57e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cf7ae3decdf9309c57fc79029923b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ade65442db7dd71ad7568479494fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4303ef11de032141f6d937e60d8ff6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dd757bf7116d0518906fc618e6e90a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53004a5bea956e2b94688bc6ea23f260713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0b473d60e0043050e014d3269a65d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdad33ca64a1f14383b20571c89294715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4ce1d245d9c5da4ea6c31171ca9a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea86005c05c3aacf81b00befedc6bc5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eeb03c082440d203f7ed826f326807718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b78c7d40dda8e8f6ce056d01af81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69691cbaa2bd7244df2372a1332bdacd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213da8bcf8a8862424ecb9affa0f308721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b68a59b87d7c41863cf9b421bd5d9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607ea11bbac8b3651d6f93dd8991b5a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e394c8a6dddb9ad48b3c135c7cbb0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d8d53d2307641f835c024c1be4098725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3215532ab0e6631c0d7f083a0a8a933726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a3afb7ea9bbea752b879230a6e27727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8c0685b513844c64a876fc802bb21728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103f8ce6443c712a66b7e20271cbc13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57efa2c967c79617fce9c8b304979c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ed92925a1df52c79f3b111366d492731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e8bf9a200bc0e39d958865d2ab16a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5563c5176768464b2cdeb4f68450a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61debd12a3f59f3fa9cbf16a43c399a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388bc36423be10df70a9cf219b997f1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd321cfbf0072a509e5f81219a3d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b437b7873172dd7be94b3802efeb4cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48ccd7f2d2d3c12c339b08ea167710738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853127162459a06b956b65a913dfbc3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c2a024c4023f34ef0adefb2424864740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85089f6ac76dcab81c1a62c508daaf13741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7449eaa96d9dd98b06469d8eaed28742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06027fa7a5190aa2a5d533a5ed394743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d68f1ea3584cc5915699030220f620744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef87a726fc02e0ee3cab18cb84f264745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191a1ee371c40e146f3e3e83004126c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a38a8e856322adf1acfbb02918486a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69722926e8cda73c7453db7d9fe89e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3510754ba12786c2dd2670c1b167f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a7819073cdac9d6a564ffb246401750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e0fd1d060b0a89f1cad562e1728ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b14e3fda058970c6311f75b71439752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80441062ddcb9d45011f3f43e4c11624753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb7db553f8aef0511740bbf63865ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce6d751ee45652473b71ffd37e7be3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b101745c875107c220db082b14369c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9abe1d7a32936fe96bf118ae3726e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408327ce081f18bc889b4a2b65109d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4f793d22b8bfef0aecd96e0751194759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565c9b528f6ecd97d6054fdf83af68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd51489d767a5f74b4d8832744be37761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbbc280b4fc5a3ba11e426df9d6049762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250a398d13fccbbecaff10b64646cfe763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25b07eb0cdbfc3aba07ef769432f4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967aa22627959bad983b4ca143f1228b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e0e3f1a58503d59cc5a455f329e49766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1e81cb65b81b40625cd7211b065d6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de223eec2562cbfadf6bedef8f10cd9a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d78280514715975c9c90238188520769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ead2b36027c577122c0d333ab588fc770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ee5c436a8164d9603f9752a705215771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af857ac446d95116264756c77df196772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c2b1310d96cf094c1548458faa8d9773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39915300613ebfcdba04d97aa8f7aeb8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06b1c21b418d59122b7be1b2add2b1775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727453cb24898031ecb708c2d0518f33776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efbacedf1cc8ca6287e3a187a10d43777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa8a9aa2653c534d03309a726a6ba778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43797bb61e0453201c39db620c7e19779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc51715ea158bdf6f1551202ed7274780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22935acec59daa86c0d7bcfafde338d1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea9ac290a817531fe9a20870b27106782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f4c9a76fc53588399b4b21e2cfdae783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495cd5ecc6371b2ac9fda5d7afe7412784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec60d67b652c50bd66ae30bb47f832b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845b5ea408658179b6f90ce82c2da22786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a5522338f51665c933db6f4b43617787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6b5f84a1a99ef9894a91323cd49d6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a10a6f2b71d8a948f8c0f1d8e7f03c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f059c28718ebdd2af1f6133107ea7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa291ef440e638b50f8baf3e0c0346a4791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcba515bb278f529204a395c33c7929792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9956e74db4f1acaff09309762b06793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147406247bf2fdf2a2df8c50f7c6602794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674838e949d79d0abb8b600238edcdf795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777cb28d3e0dbaf4466c1e20c0902bd796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcf6047ed8e38ee66f94580c46e5f6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c2ddc896b7ff9277b2c739d704a6798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e048edd1ac74f41834d3793646fde799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d534a925f967c02fc8826d52b89ba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb988f686029bfb5069af016cb7df49801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b440ad9dcbaec130d32ee858f13ae802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4a9a09a21a854d82c99b924ca19cf803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53b90b2a13436b2e8b5a714e60e471804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17d41c382587f13805e3d3fa994e2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96245f307c0fdfbb42ad3d2fd69fed5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7bb2c761a20c8a7c455320f35cc0f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3740b497d0e234f7e2d65973f498f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea38369075927adee134a44274eb7e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cae2efd311440316a024c92bfb008810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d71227815a32ccfcb17d90427df31811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f8ce615b90f2074e0a47ff30ef65812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d90186d0c69654e55c0775d1b445f813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d5fffbe6fe6945dc3b3d40570c4b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc60dfb505b2ba57ca86e8b3432818815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277b31dc8d346172e91f3ffe3f5ee4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb9997a0bea0114fcf33367e7dfc5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4168f74e5d75c0c5d94f49b57ec80d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05940d56b8fd4d1f19d847be0e672490819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>