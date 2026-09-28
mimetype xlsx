--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4732b63afa8a62a55772a828a139d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2be090628e457e34c6287cda2f02bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3331a9236eedfb205bffb133fe939963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02b3b8dd651ea25c74c551e4a532934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e2cf63981533c26ee901988ae07e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed926db460c4c62b30d5f0225d64616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c42d8b99f84d097808188200fa4177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87035c36c59493b4f9e71b5e469638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292a59679cba5e7ffae96b11d85949a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbb3821ea6c3a6f478c9e791a77c4010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f116252fe2816c73824b63876158711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013643ccfd4f4789a861288f8a4c2af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bb3031652503effbddac650d7d02f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689770178724720fb99d922c771edead14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7edd1a1ef8e0044b5b8c0ff78f9a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0eb200e914957203908f7110020ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76a007c8b9c8746a710c497a1a027a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43d2e87f26016c7f38ce5c5dfe7e0418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cdbbe222845222a7f439e3abc5c1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c84bb78de127735d7b63883370d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969e9d41d2d10784f8c5fbcc6d3b3fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8289db0f0665d3d058d7ed8882fbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89150fea4472561649173bda8cddcbfa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c8fb3fdaa035a6bbe7fb823d468b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fb74b8df63c893e690607a615dbf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91629478e89a565f71b974008cde7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7789f65a6fe2499e696a524fc8a1a2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ac40ac75a2376eb94998630d61fa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839e819e809814158cb841b4a89a73d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c15e8f0bb63ab1ea2c2899d3d955f730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584dbbf4b0639d9ab6b5d3ce60bde331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564f0a5b46fc35599f43f494be4d08332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf04d1c85c4f1a0792a70265eb9b17033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ffde7ba76c32e42e3b805f727fa6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d81af1cdba2df932526e15cc32b5b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006df96a49b5635284fb18d3d60916e036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c054e35f8df8a4a387eb386363f0e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db160eff53eb13c6f3cf21ccfc5fb89c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d092cb0cc37d79adff0580bca33d89739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5f964c9560ea25487f571d256382c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daa0f3c60d470ba8d0bf274aba4a0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758990557b884323bffb1a07d6a7e4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e309bd90ad619416842d3b7f488b22d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b03eeef57fb36d9537e79571ee117e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c3907da3f068d87bc2528212397d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9723e02618f224de2f149520729f5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5afcba26af7e6bc0ce774a927e3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052894836090461545fa1c96835ecc9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f31ccf42c511fff53903481e019b9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8732f0cf3239c88e54064bdb2670c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beca884993180618ca7b22b1f1fb46951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01280303b4f248c041c594ed7f877352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0607327a1089c838d801989ad7a7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7634184063bfca5254020691a39b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508dd7a53ae00b107d39cd7228baa1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c51ee8e4d6e8ad4afd9064beb13f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2c0578d9f768ab50c869e1c55b07757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a32c326637e65aa77cfcacee68f1358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8aaab6d7f0d7d5e3e9b1839a033d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af5662be032756e4caed94c4b5648060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac20cca4a1019eaf46d266e24fd85b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3efd4c2047ae064ac77e452382ee9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba318cdc2148728955d2022174551e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01af2b3c28473c83f8613430659f7ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e45bc43711c1065e256203ba599c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92da6c42407519730e85ac2cc9602066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccceeacedf0f8eadd1023869090c03b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29a91ab003d7199f2c412514b72d7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377ebce1774f2576d9308d66bf78fc369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce46228923e10e5203c72345b73a8e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f606712d60c4ceb90f8b3f4cd2671771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e608f67a0896401616283f83e3f0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbdd79bfe4adeb366eb7da1945f8af73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9202a86e4b4b9adf0260457b4679174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206bb12cb6329e8db243a9b050d17bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b772332c851f58ab1dda30cbc2327076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14db8cdc66bdc21bfce64c5d669d6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1ff46fed469c12a66dc05cb0eb4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f444d748f7dd5e7a81236e6d775a7e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be0756cc9c99e51aca3615f7f48aa680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae8f9b696ca38f3b7f277879a3456f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbd5b24e23686e6ce104f068b0a51582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97346c269e09001362d1ded24da3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090554b0d3dac4f15d4990c9fdc10384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8cc305043c6f9335d1eb79a2f1ba585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e3f2b934a90d2f2a9ab3cfc6eeff286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1bdf7e16427558a7184c1c2fc2fa087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757c3f5cdb72763a056e9d0cd33f78188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c7428edb709e8cacd828de7a9d8d189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee581129665ba03e3676b2affcb0690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5e4140bae8e226500e43e31015c2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9652a73f8b258bb2cc6c974034e0a8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ecb2acb7f80ed1a78eeb25f34923193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b161ab74b9b5c75c05780e56783ea8494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcb12f55b329e8c659b85294f222b795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9da851a42854fda36e8d96555e49f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816f51928fdead727e9af8206eaa8297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd361adc12121be3e49b14723c72dd8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c608d0f8fa364b16473d21dd3dc2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8678fe18188257f6c135ee0cc6d6b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a5d334d0c579dd4cb0192f04f668e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c7f8e37c8a16a58bcc91de77b037102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f046614c6c5f843ca6a5cfa9098e71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34589ffc0ae36c6c35376af9ec9418d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab033e7346ee8fc035f2a004f9c5f504105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf07ccdf2c348ab3f40eee8e513950106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f956e063d19a31717568abc028e04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf33f7f28588225e5955597bc33e41108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c9b33ec237e122b4d58efed87dac2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac3dbe65c2ea39163e43b0cb8f20df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe9a62b0ba835a0a38e51b5ec61a7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd15da515cce4e175a3a877e6daab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e10c74855b0d3acd2e85869418e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464317ece43a0d6fad9123c62aef600d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b98c19320e78fdf1c7431817a6ad22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0a77d4710c7100576b1f1df5286eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fba8875c26679c241ad8ece73185b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b608943cffc57616a84a3afbb90bfa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501a0f80487f7e40b0945863626faca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5254ea1c0925bbd080b82d8c96b950120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfa3cb02dc641b24221c6565dd4ead121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0906a0507215998e6951cb47509a03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e873c773f4a8c9ea620d7abc1b0ba8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572cdca85533fa402eb31ff796f367c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbb05dc9279b9ec0122170d0f30099125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c3d40463e5cfa358fbc5373507f67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f14cd7a59b25539196a0f57c558a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0daf50f4f6076fb40036889b9d274ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b276751c9b415e4ca024cd7c5b0e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fdc91a42663dd51c15a921523523b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fb487f4d3e41ebaa60a84d63fe468131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc50bbe98f15a96548056e2aeb58b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d8cc1623ff53b1abc001d6f4a43a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9e3d2660f95949c95c2b515007b0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128ca86b4dd665d1e4a97a2789c0cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08772dc272f5a111987f6d5a37de95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695d1b71e45aa6c219d599c886a807f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113863414a2d857bd807e36a1a38ae5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf35391639331a212b976d342f493c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b90de94e5f549b916e30c86e7f409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b811267821c6589bdcb11399721637141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932ea5d639db380ac9bce1e24d4a67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b0392f34bdab3d3fd09af945a888143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee123afdd78dc07058ae1ef1b898f962144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e335574b799ca8c57f02f15c1673005145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febfd9c5c6baf4f2c596ec3114b23de8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37136db615e3ec2d9505e07de970413b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877840e8817cab6c1e0a81c4abc9afa7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930eb79d02b345cbb5bdbb166c3abfd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983a350dcc94c5539699d22c95db80b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095e5da5de413e4a3ba0fb3b4a23b98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede57494fc2525a3174639d0ca343677152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76034ff43e9b22c1ef2bcea5a861779e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783bed3dd7a2ca521c477d781209538154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46e87bbb9324eee6153ef62c2730a9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66bc9e6da75fbb43388ea298f8d8f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb68374fd8a3a61258316f00e068a7c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853a341651c11233806cf75b41a6ce4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab255bcda3cac96c2d8f71c78d49ea0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210dc35ac20eb72afb13079806864d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503325013ca01134a55bc59ca07aace161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df6cd8473d994c59836ec87d43d0bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08bdbb3430941f5bbe740e19fc65a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c26b7ab931663c09d423a924ac520164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4320f22c1485a6ad34211fd1a99e43165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a816c4a4e244e5db48dac3567b4dabeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e26472eed69fde5eb89047a85a28b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f49889aeaac7b2b9130cbfe09637168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65e823bfa49c17e9c4be938586e4bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908531d9d59ab29963c8cc1136173975170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da856e72b39f333c9225eca5327304171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef7ab06a37b7fe86e6336a942e2a3b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164feaa55dbbd5df940008b337d403ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840a7932e3be84051742c6846dd0bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce9c5b07c7e08e455bcc82eb3339a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd7e48c97e9fca60966f0fa85dfcf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb746a5bfc3eeef247fc3e4076de1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4aace279235d050e298ca37bbd8f8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e51b8b1d359edc0f06b20de3f0a6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe2ef6642fe4dd46218fdbd65c2a3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904104c0e88426897195b7f435484def181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3c4fac28a3e1c9c6ed72f704d42cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b574a7b720df20e2f041a8f00b49d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedec51064ee5d7be1a150c678e301c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094c21c50c37d3743dd08e107156e7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fed9921e480601c50458ee14d60d1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557610bcd8b2b9c860195969d3f8adb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d083b339f25a79d2f2fa05091a1cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d2561e320163a949746ba2157b96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b00d33d47a1a538c4ec9e6aef1671c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84ea69c0edbdf6b230d3f908d3192af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c308b50adcd3e9db1c3817b5c3fa97c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df4cc50d232ead7e1db6f49ad9e776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fda7f7e93dd6d5d64279dc8b2cb816194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4672cea1489a71c42657ff37062198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b802e4bac8bbd293a603de54af24a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2320aca44e35f8291fe7ea030b7e5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125026c66d41e8a556e683f01fe313c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31c469494ce04f88b453cac45d9763199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59760c8b2b0c6174892758257d9d0ba9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92c66b85c06b3e48560fdfe1c8c4a3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c8aee105cf8933e6c84f4366a217202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251362d19a9a927fc4e37f168c07457203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd86bed56905d77409e6a224d49fd9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0bda3b1851583c72cb54e70e8a6a1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb6a3263459a78dcbc6bf738128261206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80a7c518dabdbe9be9040a782ca296207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab687b93db97672c62a1d8549e70c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67bdcfdca4459087c5e4e832609fdfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51eec380eca29461fb5f4165ca5b72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed50505f133469485a7100deafc83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201207fbe5f80c0f0771bf8f8b5ee136212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5acea2f8889efc63916441fc5c6e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc6d4e1030fce6c99acc400a3c58ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f06b726f4f7583370b12750de196a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7680e6d891d7a8e3c59b664d563a5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac25fb883e81f954e4f4ce953c3513e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c503340917b353cdc6622f094b552d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0be32d78569ba7207f9fe55178080219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f15128500364f5152a9aaa41ccfe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01e88338c58158b14ffb01f1a3fe9c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2742a402ebff9887f280399952c53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d798f341c25a77bc35f28a7a40e9ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a17f399767e89d03b5d0badeefa59224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f2d5151cd5ae576735e8553610da9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b3f8511f806ff4ab897dd9dbcac9a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b39ed8277ce427977be1c15420388227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c02e4966e88f99196e5f93b7a2cd0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b0e007255ecf272d196d3edb4d05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636157fe75bc2a480b0ce1e9b18db0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f9e241ab01aaa58b0a68e3f59fb8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c094ac3a9faffb6ba0acd3a4e78b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc82507221d0856aef3af6ca7c2f1c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ab7d1a40df11d13749a894d6e69c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1a5a121b44b241998e706bb18f04c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3586fc83b4da29ada8758016b77f1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be26298f3554fc42c7af0d972d9114237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c3df6871b895a6c30a8311c7fcfd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504ea244cf47e601f57cb3a5db2ba6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278900415e77905482630346011fc8a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdda3faca2d8474d7d3c4ac089ece48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092276f5d1d4e2b5f9908d04524f1a97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1874970a4d0467b12564a2122364226243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b4dfbf3ad3f9924e1f76e4c42a8e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d5b3cf1af0e3690c2daa5bad17555245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be5eafe538488e660138f96971dc82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694eefd2df37ee774fe69a11bbb88dac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dd1fad2e5d7f8bab40d77333ddff7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afd679f971a96600fd596710387160249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63442699e74a1a261069501b92b45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee90f7186691544a2b3ca41ca1f5c3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d636001bf67dfee634b1abf90fba824252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05b0de89c4372345565e0f142051a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bd012382204ee42df833cfb7528cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6256ffde4ce1bf00d059966857439cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb5f631ace36d444f145c633f9dfad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421f816c2bdeec9f530ffe5b48f8634257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894dfa37b754056f91958354b401b40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542e342232fe3ca76ad205fca6ea073259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae42dba316ef4af565dd74ca1ff70f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c36f48ce47afb1782b69279d7365b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266428746ff9b3436109e915da875a05262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e480bc9b9bb9d1d67e50a8b43c300263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed8ed43aef4d785ea3e04539fb9d12264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4715b3089422037597c92f9c59869cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3606c2d2ebe9cff0fd0b3fd069bad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b5d118ee7e303a644ad5139bd559267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb8eada878f57eb8d898a8af9adcef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d69fa01162a7b76e8126f2e02c59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74703d0523e470e99e9a27678fa877c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5319fac5684e0886decf03247a4d90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82403c7e6247c48db866695e94fc651272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04513ef73a20463cab98412a4cd1ae19273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12feb090dbed43eb9dab695eff0445a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400f5282985886693775dacf46b964275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b33d20f4e62a8dcf4cd898f6d50e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6c1371de105684accf38c351a59f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1f0f004b351af850871c04aac1ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3c2a1d1d2fac5cb5ebf84ec55a91a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689709d717b9a4c25dfbb8047511b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404cc4c3624e0fb33fd3148972e7a4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798188f78771914178062730151f6f6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231e9f0c2a8fa53ca67b6f546adedcc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e40af840e810f5e54f445c701007e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143793fe0d266f7105f233be7b5f36eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad81a417668b968baaf572c03bb427286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded647f41a4091953cb2356b2124a366287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465f3aa75db98150467d398b2649db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7eb5e79e3432ba9dbfe314d98447e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875245d69767a1fa0b479fe3f97825cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bddb74d9c35eebec752461a6d87a87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfba5ce0b17aaa917120f034b0c482d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977db835e9704b3acc3cbd1c6c0ae49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f1d96c0cb7ea8f057f978e2414daa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551de10916e18de5402832a40a40a22295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ca545a53cd7865993ff2aa7d136a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6683ea0d327f752a3dcf88efcc5ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce302232be62c4beeda6e410144adbf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a069dbfd4d1fa3236d3922063fe86299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1031212807bc084f703e4355b960b99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78f12a8d4b05f2ee6e650f7f8f924a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af40acf151a03657f6829bcf62ada302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c60623bc4081ad399ebcf709f9dd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928aef75d651b9db37603ae332171bb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ded6fff59d53b693e150904b16b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3f70647a447534756f5a650afbadf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3544077483e37f635e858147736bb2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f32589501bf59c4885f4c26bbba24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59527f971324c09dfe06597f2cd6681309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbecab05b6415ca1f3ee761f5f98b5ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edde76261b1e620e3e2dc328284e12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6cb25c5b491e4ed7e225e5c846ffa6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16031618333e0b2e3a17dcc2b3c31c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f18c94c413ab721672d492e3fa2b0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df9a6bb475f72a170c9afda4b27b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6b4ab6f81736d761592414aa046ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e842f3506e60697b686737f5215e0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3286d5c8f864fd15f9021b7a0809d3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332ed8f493f83cc1b80294046330c28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122b17d0fd4474d810daf139c40d2be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5762d0a80b42f69cd558ec3fe93f5e0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6d9373752869e39c97f5ccbc47cea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bc1413c3eef5ea87a6b05bad72dde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478199cb7f161632ca2baf9a26172439324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91343a5cc41d38e7323a8ecc34e5b220325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2aeeb22e0e75d802287a8ca1a8a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ebec64bf3c252135704c9e038e9f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007bd0a0a0324599b3079479591b3cc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cecdf08d3db8e836dcc322edd5b06c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097882723c8f7344e9137915408e0f52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f303817ffcb688fc8f528520eb85da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f0e0fc55f222e3245f9a8fb1411cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b35e1ae9a62caa67704621e5b3d21d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d2eba182a23b3e849f3fe919710a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b42642673e6d241fbdb3c710b8b3d60335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652123d96a63f801eba1b32e7ed505ef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad22b727051b03f772e2506f3b45016337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd7bdc3e0238277d98a6485c71fcec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187be7bd7e7499790763feb64570106339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca50a20e95d1270e31ada41047703f2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547cb44076022be5e8a7e22dc280915341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74651c09a16b0521879eabf6f805414d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b4cee8f69cd898da4480cb5fb68dd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d906180e058f4afb681760f941e38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afd5d3a1de583dca523c20cbd6dfe8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e118b77a89ee43d17f1de072b651346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd47b4f78f42d3a198cb7c63033b1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7854a1002f06be077fa8825a29f189a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98fa0c29350d20c9da02f30176e13d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbea480a6460b847972c50693e55ea350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf44d11e996c4dc6cf5f2774c8762f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30975bc39abc1a2b1681f98fd1a0ede352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ffac6082d4edd967b7424b7ef4d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906fefe98d2bd3ab414cbfc3d9205f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb734a6db10f7f9346dcd5d09b6f020355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a3e906a341ff222d6c1e444fe6d18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2238b22bb5d0b5eaee2b2a23e3ff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c93337b8c24e19adbe209a53e940ba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb51ff1517c2dfd5f85d869cba05b2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532124dd969256f9557f15b718e26f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3a9fd405e54eee2a2b0d3a0bef1d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e18b07d9a7426a56f7789dce3d7b3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab932955b37a43fd844ee50e56705363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33509f66a13fe7b5916bbe3005c0d864364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a908c01b859a73bc6a0f6b5aea01c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8dae346776dc2a6d6fd2e0d440f49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31416cd0705eb3dd26e1d7441b8fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9581e6368049b3a077bc731a08829c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c91756d611970c1708e11860f84d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2f9413186bd87d46abd9113f38eb2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb55ce2a16b806219c88aed947ef9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14bc580bd460e6f1efd1a63ae67f2d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65353a42702ebf8205249d3b1037e94e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1eb9d26dfabef207b8a55adacf8509374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147d71284965fc38827d3460c7c0c2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684dc21c0f58c2b8a7375cb1f40100376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cfb372dc28549742587623838961d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d3ef81cb85b4317fee53d89104f2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b52fa7340760b810c77fcbcea3f6f0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de25bfa17c0baa2ed688c81622a26c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee069a014fcd2f23bdbe64fc311e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9f09d67d11279778b5af81b87a029382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a2fd8b769f16c48f1dbda39bb1559383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ba21bd7708f2f67aeea0adef6d2f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d0338ca6cd7d25d43d236b3600b0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709032e5574cdb4cbeac25dcf6b6e617386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1ff5176155e21e5076c0df2287b73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37129140f0761c62f9eb13c5df886a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7a0a8bae9ae9328baea59c3823595389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a611da598586c337d1864f4ce46bcd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b180f8b32de40068191394fe675b43391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44d039253c269cd86fc54f36703f53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909ba71fefc4022b77e7d62cc39c989393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d078435be62bf06df7eee8526cb57d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9a0089dad95aef54a00d48f8e7cb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653855e7089a0784444517ad63fb591396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c79ad3b677dc2ccdc3f42dfe6319f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c688813b3195bc247f239df4bc7252398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f7a43656db92e62636f5ac2d761d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e881eb3c6571312466d575a2471f5e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb152bd166929ab79b90a87867739c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83d15fca492f317ceaa82d4bde8abf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d618b2ef9c520747f7efd2c27cd68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab36bb9cb533e4cd58f7c0c97ee02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd25babb390db93a21dc9f9f9ff7ffc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a0c6b7662191f6019d664ec318b41406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761a365b1ee74619f6f1f2a2dd9e83407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75550d59422b853525020005161caf6a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712caeea9e911e8fff82055460fa757409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31507bee1011f415e972d3bfb2c02c4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384cdb64917c8f552e4fb05aca6ddf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65816d15d0fe161ef5decd6aca1dcae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72192b6df4c9b2cdc53d096b1da85cad413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0655192adc9a201557ff95cb934f1a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e77149342ff1a5598c27b98514d18f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60a99f2973d65900103c47a2cb91a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83519d44c8d4c1edc8dfc0d31c33255417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8b760dbd8e3458f8766142715922418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a969af96c0ca72a7a14eb0fe75230d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62c918b6a1a57917990c3d933f70a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ce7a11f0346e1e25ec99f04c25a85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7883f3e8328535245e489748749bd55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9b0cc72d0481c3f289a80e86898d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f8ef60e9b8aa7a868f7ff37605d51424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70580ef36170ca48f7de136b3c57195425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9dc168ad05a4454663828b3b1ff82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509eadaffd962289cce72c961f3595e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f1e8ac0efdab001a91b4aafe78e80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398ee78b033b1abd17bd2eb8021db8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57bb0b28404911cfc9e0312ab0f5ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402eba4508d956a21192af198d09b46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004a62a3504c4f66a7d539edbce94be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f5a8e19a79e8cc975e7363b878596433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc5b1fde4e0d0b7c369af65775345434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a97f521ecc2b5d9551c59742586f8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d470f74c37175367edfd662d848d8d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fe2a8ff9daf17befbd8042498b976437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd171bb094f44be8caa5524c72dea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ef1a55710c2a101dab16a47fa5cf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b615931834021d1f539a3f4f852a064440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679aefca5d9e43e959fda48000ca573441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a726e994c17d7edfbd84cfe2f0b7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430f5c41b37fc6790b3f2224c54a071443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dc955269bb6988725900361ae03c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c3a0bd061b09df0761d9826f94e31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c176dc5e17902859e3646abb3653446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cf94d94be6e97233466abc41370c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1decd0068088e7b486ba9b0c56e2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a2c7506c1492ad4c3caa523c3a8b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ba4ff52a8dbd1bb0dc7987786dc44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fc2c698f0797e74df42ce538e833b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984f11f759ea2d4bea685d4f4c53de9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4112f76a32a499575dee0a7113e831a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d197ed262518e99a11bddd77a344d7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319b56cd9c1144988f774128b5459e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac55a7357ba2dc5e0e4057d02633e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e2bac880e98caed6f60f1cab9e4ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e74ae6d5586b499b6fe2e6acc060b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17efb420be68268b84dd8d306c4ff49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02444d1f779ff87bfa184b728055b60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5e094527cffc2c9824165cfdee58f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d071a22d5aa409c12ac404b78ada0b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8dbb0da9bd6d92b01d7d1a8c5897c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebfdf5999c17daddb5ffc922c931dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19befcf7330b1db05a30bd0fa0ebd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2abe22940141143775029804527e4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dc456496979cbfeabfd56d59a7c24467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77557b1ee514b70b2fe7adca27b8f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc0efd94cea850f8c0c3c6ed943757469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a821ccd97b00b32ad698109b6bf327470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c174531bfb9af0ad379e29b6076837471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfb96ca571ad00ce2ecaa79777d950472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e308f2a2663a71f87946923fdb9a17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8ad6592e9863c6216d016a58bc847474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d535cdc9752956118287e4a4ff215475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368823f01a25eb5024efe6a3781d03f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf681fb2f4268f8afbbffec6e02e031477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7731ad58f3e8ed2c082a699bac8291f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb6034413dbbe1f6420ae68109e69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf071d97789ba027b41a127c094391480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9b8af1627277b8486abf2f93b5186481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239be6477685f773d13a86251bf0a6c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e48af4246fad9189f34d9f1501888483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcc163da68a6380057cbc5be5c049f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1d1e89cf90c36ef85da4287a0f70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566db96c4e06993ef040cda69987d2c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402027f2d69f61e3c5383e97dc25a1b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8d125cd9cd0b469621a658163736c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682b33828291801d879bcf5f5d63b7d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219f8800c484be3f6113174a2732188490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a8b8fd1e5f41d14bebe6b4f063ec4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879706c174eea9fa128a31ca115ef2d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8564092c80848158f7f81549393ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c034f6aa0f374e2842287bb9b80f9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9478f9a78a2a822be8c9f818ae7208e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52915c17bd6a17e7960dd6deb327cd7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ccc3a39220324c59c38c7f634fb79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d437ddff98c0a7884cbc8a69059008498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155aad84fc89527b3404f2c87dedbf7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d6764dcd2f1615e677a596aab40f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c886e25d374f610f00295276875fd7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3472d410b647ddc8eaaef8f7ca9a988502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f15e7c9b49051fa7e250911e0ed239503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dccd5324cbb35275912f33432d3f9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8e606bcb4670d33902b749f40c765505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5651cf5886cc441051da7b909326e3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165320011318e7d1118c46ce533b04b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b85a6aa06acc88b5a08c8e902912508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d523dd74b1ad6d947b18a92c4fb1fbc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe91d89f652f6938d08d3290bf81fe6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd586d7a9026fa12d0474300950983511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c82f0718c128582212049e2ec2f323512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e605fbd9c854774f7a914cbbc096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326431f605d7c47c61936da6b6448f46514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354a158f8ef980cf3aec58e6d96a7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8a43c871623917e6eba8f80a36f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df09140a8276a5e34aa3481f5cf37f9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165195bb2c19ec6746473b12b0ed99cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f074985a9b11839dfde315a8e5c50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a515542df1026de30ef49ce3a7f50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c525bed8129dde6c246b421d835806521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86203ada1a8ff69909fb98c0a18a2b71522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428c0f9212d84144fd28fa8ee25683523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c961d06827574097223c7e044e433c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91fc080c1a865ab4d435905bd7ad14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e81817239e9f3382ed994cfc0a82ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d24d8a5769342eaf2f149e77ea63d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5ab13514a75a9c38ae5020ecb5f3b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0ce31fb6371ba5d11eee4e7218f67529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a09ae050ac9d78ae664868982c58bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998c9380f6fcc340d05d51f61250a1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddb18fdc8b489cf3390916f93e2c6c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70607b18530c76293f3a72401fdb9cef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c656189e41f3784793afd8d4ddb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300f87404dfc2b7d8ed40b857a7494e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744e603a2dc790696bf8370bd456ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec22fc99d91dfa94ccce7a01ebe805537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2cef6d542f0ce3eaaa5a1b40b841f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983c41db4996e24c5caedd6c020f18d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cf468d13e1484d5d7d7db79b918bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12621e3d90bad42f40b832c4cd59f85d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ff2aa4e76886510a1a81e8793256542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45807b4aff17a8ac36bcee8e21a824543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d97f5c397cc70905eebe2da6d909544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36584981250699bde151f63ae4864020545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a41fa0ff1544de05e80dd87ea89a43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9696d193b08fae9604c07f26767449547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489e27b1edd56b08910f12b24af597a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abb6134d0dffe6da4a736f3b8c2fd0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94574d8c2db555ef07d408b607672c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeee17a3a7f9df432dc759770618e21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cfe9b3cd95f06bc3c343398a8b263552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630002f4c86dbd703a903ee332a143f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4d96721986c2b8301a3a0099d565c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3eadf27894a006e66427fe13c42c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d0431fbf7638106b9ae57e5aac012556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5226aecfc454b61269ba7e7aeec32c3d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f62469967e88e6b5520c715181f7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7915b6e68e634e615a5bfd3ce22f2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceefe587e76560fd14998e5da5381d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1aad9d4441e817195d666f176b26561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7223e49c785cde8e92d9bc7ac868d5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0861ac9a9ad69698f9cbcdbab15f23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895407b56b275c3f047197d96595539564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979ea50e65ec1876c340c2ec59dccaa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473f82ac9ad58518d7701fcfdcb4c15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237a73cc0a84450ea2cb43dbea42c8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4608026d685d7c03ad673e977ae8821568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21644cfc03d69271db4c4038bf27e8c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e9d61560a41ef42b0d1597ebcb3df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804722db91a6865c7b927d57e772fc45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4cc0dbb85d346f76c9f4d771c89c4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797ed78c456aef2304b596a411875c9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227445ce2e304317307ab80e514d043f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a5fc02fbe2a91cc5e2c87896f6263575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33faf53b6be4f71ba3abe006e576d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ff4c0030338c3f1b0fff97271f53f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db90d4170058bbdb3951a02203a68b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde96c8b38fb0666e4c60ade4b8918f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d14396ccfa4baebcafecf4b06befc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda755f94b6432753d51d3942b00650b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe144733135a712b3268467512d4c342582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24479ec17aefbcbb498a0c985d075555583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e336dcbc998b0a84b19fc8fc2ceef7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaef1c7212cc328d86646828b91f85585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e01b5e6802da5bdb1c7edc5c317d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a47e52e75d410bc17ac5c56176006587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3765349409740468ba11c576e92cd50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954efb69c7d4b82c323e2beb023fd15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e86b9fc6a5af4a84fda863d0c3716590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f13f3cd18015298c1468da9faef1df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfe4c93e3d1f5387ac64887d5093ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad399e4e1b39f0ce076c86663795d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06821742913837fb5d9c18c810d568594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69dd9aa85890184f2c2662208d606e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd114105859c6b9d8dc1920263fdc0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a578117697340b0b93d23538ebc5931597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d2d8962e0d714c9dbddbf856606f4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62500e7ed7d8769401115ed110b98b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594816bc0c123ecf811501c79d4e609600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee612f100de67698884b1032ac21ba32601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed611c91d2fad50fead884683daf79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9e56302eb3531c54e2ff5c17a4d1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797217457424ff870b0100a26e33577c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef25e9b792cdd027f788e07ca414a64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977b994e34d68801e2bd6f982296964606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631493bd10e5b55e26c5625c96b7fcc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8f241eecd08156022a0546b241489608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52444ba815f171c350eb19540a248d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44593fafe4c9ce6d86ae191eb574c65f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa682c33f9c25d56b2353c3eb4dd3610611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88903431b3699b3725e4020996cb140e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a9b8845e33704ff6ce01620b782a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c3d4e7c859f710bec4901cca4dcd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d1a56371e3dd6e796b1201fb0ef02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe69d79e5a535df49883b10339c6a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514d4a0bb851014104ea5e466db89c8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d742f63a3224517073a331176067f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63798b04aa19887cd2755bca11217f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f2c755e973887feb670d84d06c541620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b03b043b733ac9ff23c03208e086f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c45a086b0c0f9ce307253e6029487622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e775a8d64c6bac15adc03580b2b82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631b992df966ab85eed6ca6f5ba7bea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee5b4b7d88a893c26509db09d81731625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aede178a17e2f749727ca6aaa040f1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6263bb67428ab22703ec6c50e53644627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bed77b80570d811fa7c5ace04360628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d31e8926fdaaf4c095023c5c9c95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc46684e86237bafbe8db33fa138d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119962e706ef81feb8b3f4d0fd969df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d188a290bcdb536af33eed5dec7139632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e2c16a406b78020c88e470b12edbb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915524ae8cbce8479dbec95ab363e22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a155f36693403d800cc930ea077744635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db000d0e3b36d87ed29627e66712ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f3ff52afcd9e660aba6deaeeb325637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24298abdd39c12da35c21c96ca9437f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbf90b9565c8f03ae7a3007ad1f9a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e35a480b7391a619e059ed9fd51eac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb92b5e9193726058da3c76eb849550641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb3d44f7413d54216d794cd977df70f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742a6bf5c2c2dc84145d3a4e46aac48643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da014c3ae6be8faf04df37999cb2581644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8875936092dfc58d4b0a72a1d2d8d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548b79b4ea1c2352908b35ad1f5fbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f918bbaf89cb09ffec9358824d4906647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc497ca0f81e04a174e5d5d64e1e7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eac8c9b496114aae322dae2b4f8c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea133c64935b4a2957ab0610a0189d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ffc53f7a6af38b8f06e8ca556b0f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e9e8fac8d9608340db9311bfaddc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77ec7cc9be3e86553e8594851691df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a469b6621e635a5fd7c4aac5ff6ddc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54777b796c89f60ff42082a0404b22e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5993a0c0e834bd2e39733f6591fab0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57a3f0a40254790fe5dd134c196f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1bc274e72bfdba3b1a106e43fea441658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c23373a8d9703b069d95c796e8721f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbfc3f9316a2353aea5000581af4b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2050b4d7924a1fb5925ffc5e05e5378661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81fa67395834e2c29815944ca7af1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f3b092d5563f8bab2e650ee12f562663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1efabe2a16960bf67d36d6b94c1fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c5bb5a705d0dc9920698d0829ddd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33092ad41198c6e157f3d92e13bbe8de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46795a0d7653909d6bbeca9da1c568b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56ee33c8a7474886107db1827a1202668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234f299b3bd56be5ce8298c38faeb8a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d0ae95dd1f6846a53e456309855dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc258083701194ef1e63adb4e9330a45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1cfb9785a95e2902d6e60e331e10e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff7ef54a87416d1dee2fe8a0dedf8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00ef7ae8aaa5b4ae3b213a0656adb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83600d0b53498f2b32ea8ba20fee7ce8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33579ab2c4936c254a97ceb40085b9c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22e2fbfc21e779bd636cbaf0c69f8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37487616806cd6a207f39208ae6d054678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e60e9b28f27ee41d5093ab41e8df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62423b1b0336f790e2ef717badadbb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8627c90d511e460914e833fd65836681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b34a3bc19ed807ca6155dd22da2cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06bcd5b297c3581821a6a61d9177e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16fef352b0537df5528501b09c1a7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bc85f77046dcf03c5c6eb3ee50e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250a2947d4959dc8d89f130c1818f53686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e250255e3e72f6c54b457636621278687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ade793cf35397251dae27993186dbb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72e3791169b019f8cd774b8e4e5252689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8cd9402fb3ab70b2d0ce64c561b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d8d1aea052d72d8b2bb8028ed3f98691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f118bc920ae094930360d2b3cda712692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f7554302345bcfe316378eadb5bfd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481143ee5243bacf8b883cd374b04b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88674741b48a33df96dfb4424a8ccce2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde08f3c5b7e63ca6bf4fb708d3edf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a11f6543d80c322e6f708feebf82c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f2b44ed6a62b0f9880ed0003e07ae2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11bae3a2fbf2e305b3606efcb2be53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2034224f99183d0627add52f4c7ec8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9e5cb3b5c02ca2831017b7261ef16701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fee5d5fba0c6a9871515242b73a67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fabde54adfe087d141818b80f8915703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2407be27af5ca5522c701acb7e8669f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c76b802885675fb136b0e7301ed3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb372d7d67aad79a2a0c4585385c5e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2b39adecf5adc0ad16cac6be983f7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b893c4a08186df69bbe141a2b3aa0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577eda2f7be01304b1ea0dcdd38a367d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da62a321db09a92f5b086c83acc788710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b46a6c547d8824065540b0000886dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda43a4273106ef3c2f2db2f8db97983712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ecdc915a157e08f2c55a4c89f0767713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8adafb6bde9a3c23a4d36e3db1659c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deae21a1ecb7b7b7ea758183c36b99b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd9f6150952274d0dfd379daf6c5d2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e684fc5a35246022d11914eaba408717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f3bd9dafab71ea1c5c74a24d8fd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747e89e056d02871ad5fcf1a95a0df3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cee140d14fa6d25e0e93f13741ce8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb221b5ea9846d133513ef2138cfd9ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c66b60b289b4e59b191eb352ae86d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff55edf4934214f6f22facfeb0030de723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a75cb70034267a3ea5605bfd84892724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80ca5355c9d6c21f4754ee9a5b04ac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9553e2f07acdac9f232d6b4f00213726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fdee40c8793d1486f4c7346b5832e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0a7a8e15e40a130000ebdd6edd9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296eda016ccb386650a9458f15fb9df4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c3ec33c29cbecba9eabd12a3fc961730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600eb90d4c3b04822020ace0107c570731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2b5f3c71fc4173e32e324d540c6a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546abfff71907b8bcce37edfb23dfd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af663be3609b383edad27f64e69f80d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3824bf0ced52ac2ed4ef39e60e1fe1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a6c9c8d98531ecbf57d139ae7d5b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f85255eea91faccaf74cf1003096d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f19ca0498e6e0d8df984fdb1d6d78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb045c78758c486b1b8a1bdeda3f9e0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069db87de567d2adc71085247b10d6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de4fedf94a0dda363f42ee3623cf79741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a3ac6a14d270dfbff41a7d6f3d6fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6188540333e808376691a5230ff37f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0558f8f54ef20325d1a4511704130c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b521cc584fe6229bbbe5468cb5a820745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee561eaa4ecd28c0cb44ab11ea40864746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114b2d084025e8d0fee696c01d990b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf674c543f2cc5f654d6b66f18eecc22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806278d476906579b364a6d06e34fdc2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4cb2ababd4b71e414f55a09ed4de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e336083ff306aebecb4274cd5eaf3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452656f6702064cd7e24861e447b81d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412817bf37bab408ca8df0b14d6832b2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd16d051b4a13d5a2cbe061d92aa46754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413535352d86fd1d053773eafc098ebb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23195e4c8308adaf1e6ef254252b49b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db59aaed7465c60c0249fe263d92530757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf1b49b84030c7f44468fb7b9f4121758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd67c45514164454ba147e72b83e09a759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188d858e64e113fb6cab296c80c8c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee0bac1a9d465f2e295de6ecffccf1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ad5f3a8c9dacc054decd08422ea7f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59a6f26585b4376f058bd89cd82825763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374e2002db8b6abef01f239c44c9a6b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f128a83511253f1d52231f8c919ae765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed1ce9a756d776e3c5b0a0983fd05df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27913c67d63b00f700f2f3fe8906c07c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f318b170446476988a5a4fb6ddc1b79768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00b0ad48313700af9f6020ec6d5f74769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c220b22881637c34e2fe692b06cad07770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703edf112b05c2404114f3ea8e5048b3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0689e29ef105b105af51ff9aa2096c3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab35663c7e3c77f1ee2885615148164773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e1e31529d5ca428a89f44e98a744c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d306f9bcaefd519b7bc21334d98ba9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539cdda8567fb6bd58bcdc45cfaff13776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcad9260be17a715a9572b714f60c7777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3aff4859b1133a8aa59ee2bc70f01a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae509f0820bd1f599c0190de9256a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ad0cf50e74d6c0e87433d6ed51ea780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a78559a2d26ff089d006c59c518c7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0f79c310a10b1e674ad863bca1cfd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59b2d4b61417c57160194ba80331c5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ee0e00ac627907a5e58fb867a92f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecbe9d865741cd8b4e59046e08b016785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434683f94a2219af6e45b2b1a417bad7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768d1ec57d3993aa8b514c8eacb811787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ada7756befd3d1d07371329490f8f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac72cba0fb3d1837673e7ed09bec6c789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed93d1bb70678ee401d8153c17e443f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37516ae866e8df43da0f328f049bd487791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1a8ac35e14384d9a2b4f60b708f72792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903c82eeb936c10b47f1aa4b9b204b2793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155b1ee5ff83fb17c29ca956d55c8d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb3f48283a3301c9939c77effe3055795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de3eb02941b76ef0fdfa99a00d3cb796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6a548e9111a613b30ba7d00463131797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bef5ecd097d3d0e2042873dbb97649798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d452a8a115ab8020f44459e043ed799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff7fcaf6a70a39c48e2e79498702e0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e9b151d6bc609df543b7b6257712801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b397cebcd32885860e7813c88a34e13802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aedff4ed4746da4a9fb74568289c49803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bb5d0934d5a5d3e1626feeb905a7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e20b22b3c395a7208e2a722bc5720805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc69c9339da3bfd7eed2880ab5e550806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee7a4fe8bdb258d08c87e30aca26227807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e53b04ac38d9fb619f231678c5769808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ed288b5b0530c053a32b97d8258c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2166f7565d9de4ae5378015329c484810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c5ec6743ca629be48cf5c76eab99811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3102a4099a94ea4554dde56625319c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61497801c3254bf5d801b9d540e5d03d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cac9583dafe545aeb774b955316f43814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e5cd8d6fb5e5f0a43d2edb8eebb3c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552cd4fe6350c0068060cf2bb8d1618816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea4ba6e88b97edae10d89eeb429c5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a28e6783e2b1de30b5bd763fbc137818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3962c4a9d7737ad5a58d0cf8175653819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe8cc8d20a8f758ea7db76fb2a3ca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c67df6f31f55efe6cfbdb923f06d4821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270880118c98288d788a190a09fc65271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28c4eacc20eea38b68016d96b23c602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e44f53042f75dbe0c1d4ac88193dab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0c8dfce18bd74b4e28c83888b096f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251465af3ea9f3396eb4fb017bdc0e135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fea588d41b5119bdc5332803c3586a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36762fead0289662360a5fe08f5c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17309cf988b10e0b2a6c5f410fa3e09f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a8fd23750694d084161c29750e1349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3de63b3012f69c1f0def433d9bcd8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25ca8d801d95fb8e057657a7642c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76dbcccfbc90dc2cf97bc70cc0195b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c10ce703ff4ca347bfb0e55973f1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b9d9f817f78e7d7805e2c322f80914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87e8bae9ec215da93aa0b1e4a2098d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2282d4620544515df2988a278ed7be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be29878944a5330436cae14e18db03617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146fad61ee60d24c48783ef5d1b5c5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a9630cee809a84b17c52002655a2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48f3bd0b83933f11f1f59917374fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48db75168c7d57f47f8ead60939e51621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e87058618fd4c31f23b97065e7bf7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e28f651b4f6f26a75733c6057b542f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468bc9324f566405536fe791390252e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70dcaf40735005821ab51be8c428ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c9084513336d946f066dd9b942c7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c0ff49403614b0e4c4e29f75aca8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19209eab3cd7beb9f6e0433164874d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c10200691f9887fe99a589f1387e9c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea3344347006390d2f35f0322e87f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beccedd01914c2982430ccb9b1480c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799df97d38616eba48813f3cf30b2dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6433854dfac667c3d360517b2e887733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e794bcf360ead7ddb875af7575b5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa8ccf32fec8b3208a0ae6985539235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbc4de10b5d26da3a73fd7b84fb6ed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241debbfdfca11fe6c905c1daa9455df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c0fc599b7d7875af6bca64ca8372138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a700fd4cb15fe9d8bfa289cd2945439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de36fab30c9baac489a48707ddfe52540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b039dc7b1b2b40ced1967330228c2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba358319e7d5025459c035a2518185f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d67069c6ec770b27befdcd3f29af8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730996aeb3b1c92eb724ba09bba0c3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b76a5ff78960300a194a91ecaf2045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca32bb952c707f5b40b77cb91b8a1c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ccbad48cd63b2519e91fdb2a17be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097dd6ee61233ff57bd1018b86329d2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ae6d3bcffa6b35710e2d199941f6949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eea08ab629985551714c38dbd536a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef424f98fe364e0440dfbd5579d09751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024540492b00d1eea8862fab73f165152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f31863aeec06fcc793db9deb263253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a4a55e507d5ee8b144ed93b63064354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369467086db35824e3579f44a65119555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c66d24c2c36973d7808917af811f4456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b9fac58d3f15f813329d664a0672857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09418f69c8bac64752db9b8905baa5bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc0f8c3c57ef0225bd24cbc93f656259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b6e939fad685064aff7eda175504f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd4bb322f44187b04a46bc4ed28a5261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9460df3de275af7c8d0874be8ca4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf8968dd7c00285f29ab5c460aa5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f08c0b2f707f4b411a4e490679b8d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69fe3315e7cf74fd31d26ae9ab6c8365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237657c5ceb224c7c6df9328496feea166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3feea4621c3afb094790fc4cfa66f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192333a215ea2447648c10e8b3629fa368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cfe220a84d62334637447ddf64ee869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2951b66d68a1d675220236596d1c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f71d3346111aad983eec9c812399d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c959b85772a78e1320d98adc87d12672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1422b988da32698001040b339a09c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05640df087a9f309b82ee2f4878c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e12604dfed2a03951c296d4a8df88075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6cb2858f169da88dce41699ff068176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55b0f37df9e8217f0cb3c9466f2dc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c1df5a9103ecd9f52c50aebb4f9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963c471fe207b08ea9885785045daf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba142d97382613c6d2465d2e68d9b180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2c25c021c0bd8d92ec5dd450a403f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8a292575371b723d1db37d703520f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f174f45cd03cb07d83e2a49535e7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22e675529111716e85b74c50a4dc0b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ab1333ed0c146430d572368e7999e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583cbdaed5e672f407bd0f834308ea786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc4cf6cc67aa782c8743d6fd0c775787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310be0b76504e8e0d23ba4a5d5351188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79703669a07c1f2f42dd42c5a2507bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078af27865b9c4a122aa04c2a0ccaf3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94655ebef7e1d4a6a6e32d76d884c9ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2c546c1d2de79a5ba7bc65606cb5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625e0288ad4d95833b337938cd858b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534365d2948206499d4c85797e9f82394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2382f1e9ea017e9139148e2e7b394ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e63272d841efc8e48af6972cde84d596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce739c1d395e0f712c8d59d73eb5a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e9180d70f6ead7d0dcc213a18f60f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6748666bcced4322872ab97f17d52a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516bedd05aaa61f839d116289ea65515100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa1365d726c6a6655e596e1d611f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780c589507e596528b1d057079267d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c4b99048db0fe1295a7929947781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c8ea5b3a017f6b43361380c74b3f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2402f6028e02c986772969a64dec3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7703666e7945dcb0089b049e5689a73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4ce2f355e07e0db4085390a13e1a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8c13fa990c7dab09d22e8ff9ca411108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0fa78d1ee97300094e65fee41ee90109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ba0832cfff191a3595096739e9e95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd0f422a9c20937a3a52c040770735111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d60ebead71086bd285630b67ad27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c511e0199d085f462f259ef4cc14d3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fa767e1c75d68d075386d2cdabb21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb84246e563d374b2f98a84a547e4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581dc09b9fffbc71b147883f74e162e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe271d5c405e30d39133dc874bd9f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe46c02492e15268b464d530c6a74a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b49620da14397036e4f44adcd448e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae035839915d50d35534b965de39010120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02b29736726d9c5eb16495450f48c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e6a70cbfa89731fb6c0725bde830122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f155648295eba61c03465162e6828f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e620c2697b19b9693ae0ba576d4f2f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08c0b82ab64f39b4186cf8369fa39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a63ccc8794606d6b9c2605d04dc7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4eebae5cee69c9dda16fbe0de2de6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594c7b091a0db33c29488dc6d9afa92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91302eb23e743fda1de88324f56ca41b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee95886bf251f7aeaa1d1db43584934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8ff5c1a226789b6a96803d80ed673131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463ee2a09184853d2fd2f06ee584cf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa000f5f2f9ba585959173cbbf21e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15644978451c0ef0c042d2bfb6c2e26a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8bf17a653a5d9b42663efafac60c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00b46f11fd43f0180de22f39e41e1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b10ec198e33056a1f36626cfe35e1d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b162d31a57a96a0b8244846b21127138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ac404fa8fd171afe295f4d9c42204139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae44042887c7070edcb124e814f714140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d18bf004a751ca2d4fed70d3c9bafa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd80f2f852e335e1f2831ca644948d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e6127c8190aa5c2c62a50c1d1b3d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50df69c4b3f734121bef350b2390ca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b880f665b47ffeaced5b17f6ed47f51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239f453cea7ccbb8edb42f8fbd9f3a8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6928f15b89227cd5b8fc15e4922a63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23c98216d06fa21464c82e315f8dd4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c588f427aed4e2f83c75b30f9ddee8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a95156bf5f435804fe08e0d840f55150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc601f4d2140b585f692211665b98b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4fc255632ab5e868d5d23593cf069152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd60f6bdc9dc8131f24c8b1515b87d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3bf275675572b334216ef02014b20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e6ec3df67b0c280548488e63efab7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915e167fb4f6e0d265fb86cb6b0ff75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecf4cbe55353d07d4b0482f7fb53a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc447eabf92a58f384089242d89be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5202bc9a59e979f4392b7e80a9adde159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0e0491deeda50ec6af56087234414160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ecba7046ea8a1853c42369d36b04b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4b13317aee49b1dc279dd9525ed4e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46419411d15c0d566e6f59541690a92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08561b09f7f04adcb4c641b9b450fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793270867aa4aa02deb59656db60d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51c788c18dc9a0693cc0ddf1937c01166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45844e042ac9580e4feff24b16b3c8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07d725cae86b73a294a483242b6a62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ef9e470ba041b55f0810426a2313169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22fb8727a933eac9a326636780fb15170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a885950b718abf844afb8d0839d07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be032cd8f9b63b6c4a2cdad2795f56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d425be13c7f79cfbf2284ce469b730c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad066898d03422a29a1d4de9c75f9f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4bf5470b23bcab9cd5e651d7d8a79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2e17dff8ebc94b3eab2ac9595f78176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfef1da852830bd58e017859d0edc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603becef781abedc603bd4211a8bde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e00a393ad01343e4e4917fa40fb641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f33a7d044fbb943a14134211c7ec7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6b3091d9fc157f7f6163516b5f6ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff298d7d829b3e02b4a8552679ff4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180dc85b96eef29e228aca3c81d5ff1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63323760c5e74011a5209d90ac4e683a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e60b6caeb775ff03df78f7985b2e1b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8c5dd412e8ccaf24dda8e84bf2e9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c232816e75758b75691ba1fd79ad3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90fc741e943c8a1893b926b6b3ac26188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb6ff167155236a7d9816a8b54f562189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e507cd2c43ab41d74be817d1a165b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09b3d8c12267f1fd682257b749125d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99660a53cd40fe992d44e4cf533c4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf11e725c5e5ccf14c8fd5601a0d8c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37b686225a88bd1ca9bc0a1f22849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3ff17b8f5321777782ca371dc403e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7f372ae4c96191ac64961c7765b4b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576879e710ccb282b41d759859d187b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c1e001cf5e47b5d64c6762b898454198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea2c67afdb35d88b86611c45868759199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e8d8a9238da744a5e7704c4ef962200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0969a90b872b21d704f20be97d576e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2d993c27a7a5116c631accaf3e7c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384758d955612c70856d86d27807be1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77ceb61723cfe85c1007dc548e3e0a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305e0aaa866739607a5daf078ae4ac0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceda19bf110210191f5227dbac5a828206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49cadf11ebf52e19503630a344cb6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe6af376fd74b0fbf8f8f44fe15293208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137bba066f472442cf106b20b3c5438209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c024e965e2b931f69634fd4cd1c3c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eaba0d81c00a9c4d31417cd6fe93bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f787ff17487e0d91007e04bc6ced1d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae0785f91f19b0fad1802547c7b1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d631bd09759c30e761cfbe9fd7e9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd54a817fa04353b1f15f169017ff54215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489c18b91015a55fcc10db639cfb488216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765926c5f9872e131de773b429661604217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3550aea7b2493c3e94197ecca67cf04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c959e1442fd9ebd44be96ee9348a3c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05bffbea82601357d0f9ac7bb10c8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3355f305a470265d3a9f9e72791cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603928bf57c74fbd303cbad66582a7e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8bd2089e783b35eef5653ee41291223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ee678c15327654985181ebf2cf637224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa642ebbaeb6b979e8a6d14e41d85ae5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cf951a414c6f31adb0e08eeddf2fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b65cfff64e0cfbe12b553abcc1d24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbb2e0a3cb16cfe467a9c648972d5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ee05941a13fcbf034e03226b7984d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa3d0dc65b76846deb9388f3ac1e3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da84b9315ae3f4d5b05a2b130f0ca8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fce62c129364bd865747640ce7d8be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbed76abdbb5da21719d734c744422233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47495aa710c77a950c5a5b21fb07b0ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b28f98fb1eaf434ef9894fd3a1c1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438d20bcf8878102f02dfa3b89ade75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbad4cf8dfa51407f08bf98986fbc0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab806abbef9cb0b5265a6545ab58578238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76bf4625d5cab5947c1ce75b9bfd87239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f5884c8c75a0a3ace7a1553282953240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86898e47ca670041e762a0a652c20115241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986deabe273015415b64ef6931ea4169242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b9e45913d6c5e98a7a602679a6060243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66b9e88ad2fc6f1b34218988b8ddfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df40a10dd1cb766de3a2f6b63ec612245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513fa755b8feeb63e1387e682d2134f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a45186dc59d02c9349f4c454780ed3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c786bbb7cff4ac5a4ef43924d3a7f9f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86757a2c637d307663965b57fdeb90249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9084674fc2500f2a67c33bcf553218250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e463682056e643ee72d29e2568bde251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feee8f26ad2d20c8f06ba6da310598252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d938d4cfe6acac8c09d99a5de8b5060253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db018f31b623957342af9568c9c95a98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd335a5aadf343f4037140d4374edc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58eed398794e03b669dd6a088c6baa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b263c755a746bac2dfd147e4118af8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ff23c2e2fb20b77f42abea912798e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f49f0732eb968478c3df15f067f60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332cc14b217848011143697c3d0d17e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee59b648ada941d1fa1f0b895893b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a6a3ca7bb427e0a50496efff0592f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d071729f747cdc96ab4f46a2285b316263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba7a8c48b4fb278a96e20be4178880264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad686c7de0d7e5a81905ab3e253d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900048e8f82829804062106ee45f358266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93a830de3266bd70faf46935c2e4af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82e4da170c47b6bdd66854afbbd3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222d902ed414b2c17bb4a75236c727f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c62abcf2dccfa05ad0281175d390f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb01128bbb741a271ffeb05e7b433b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a37804c5fad460bff097ec1219df8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b44365dbf6864595819c5e8c9a638e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01fc8e1e8c519b37b346e4ed1a3668e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb07e2d344034f1165fb2f165a1b8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82f22fa38670084da42bc307a4b10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f343d048ef7f52ebd70c44ef14827277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37ece554c143fd47ed7e5129317ec3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde516c19db8e4b271e538080f5a08d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5a8951b611c69acc2be69ea555088280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0da613c8b2375d28daab4d96637de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eb7c3729702149fb0fe1cef093f85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cbe382493068af5c05a1c76b0ee2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aa26de5181e5dbdfb070bb5aec2ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16a1d20468a3b95f6c35cbfcf3d690285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71462c66a79cfd30d8a5d8801a4c64a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a2f28394b9c3cbe8652d22b9209a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd9bc3826e523262fc919cbe07d8d3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e980575374c08594ada685bc9ba6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950afba3161e8d3d136a9105d71d9c9b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0732b483e337d55d3b6fd8f2410b03291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac352a41b8e2302eeb43d73a0f2dfa2f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed0768cc3219276771301be28fed47293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ccb3e5d112b6e55d416a2872b7171294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc970c09fa886db73b52234a085f0327295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373f73db0f43b0491f71aae517cd54f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc302808d230cafa8e40f7bb08d5bed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ea4fc21c87e6e10814ed7ede30643298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135a144af147837fd7cf09178cba446299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2ae4bd865bcc9cb748d9635ccb3e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44b96c072ed71ad1d3ddeb423c4a64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49c2d59a707427d44825bc6c3f2eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cdda96283b96dea961ca928887816303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd8d6391f6f14304a4e9efd85fc87f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292832f94c272fbbe364a3ba293ef24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a60897564cbe39f43ee757b03811c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e130a7ecb5bd0aefd53dccaaf2e8429b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c90dc757045ab07d2c1fde2b3b874e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c683b3e3cc49c056082a924347067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02640e3cef7b76d5fd2170746aae2ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548746b3b359aeb5422d3303b2e8f0c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce3a91529779a4676e06ce27f60dca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a697bcc77411550cbeae76af2cc1d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044f84caa10ece38e4beeeb4be40896314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65db41e5e016d10033bd0eb146ca4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd231a5f9875d322286458a862bc34ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770f17d180a8c8ed280cf0aa7a46f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422fd581911dc4a3834ff6abd567e93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c7e9b7bde04bb65762ca4d4181c98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce6639c990bfffb201272631cd4e84320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d922ea580ac5b5b4662eb57bce6feac321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a13c19816e1b2715e190b37ed58e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76aa027422fc83e7a9a3d6fa73f12e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529ef23bd7d94b64373c37e2430125b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae630223ba62dc9815197cd79775b093325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301918c444b3a079406df7da821608f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583e84a5590ceafe277e40b862fcf27327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb76c064e64117740bfbac1078e121328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d43e88cfb8b09610e5e0a9c50ad0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc8c4274619a73c6905c13fc1ffd96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd734cc5a57f4270262872b9526aa8d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36414c48ccbcbb9cef23efaeaeacb27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e94bfa77e09cc0978dacc75c159b4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c2421d90a836d113dc31766c73207334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6d574bb963378fb32ec0cf28c2398335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22999bbf1780b5ac28c9abf8e8270fdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777b33240c3579778c3afbc13b799f5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9015ef751715329ccfd585e793c45338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fa22108d668c1f0c6beffc5bcb3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62523162e9a44a1c7c12a9fcc5d5cd7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a1608f006bd1037577d48da07db6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173694b741a62ef6b5e119bfc89a48c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd150488b7606e6a16df1859a1fdb8e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc41e7cc9ef2de28ce2cf122197a13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5dd52b2d8bed106d7eaeb97b16f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2197d4b4b2c2e8b6664458b4eddc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d77cf3ef8f7d9425bceaf73d9dafd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56a86ec9b11ed9c6e0a3a62042d16a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c61fe127b270351f128aa16651fbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1c4170787307bc07589fc95a5010a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e79cd6fbdb46d3e528ffd4c38b0e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25869957518034ae54d147b46544009c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f0441016425052ac9f75af5bf671a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196a2cdd310389f28417290fe02bef4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ebb8459d9a1c4aab4d0d8acb0bdec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b717a23aa5f3a1a93425b3e8b391bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a7cef667bd674a994c6cc28613100357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8977de3a2e1f23d81eae7be7577366358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc2de2dfe3e0498d32932cabefaaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1e33d952724d8d5b350ec7593f0c7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c4d864da4ab00637cc5b2ca9a931361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5611bf82fb0bcac81ea240905b06c37362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc8a1c32a59e798439c129f012b15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b20d9daed813e3baf069f1e5a0f5df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561bd9834f94ea5cf827dd01934979c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf8b3fa5fb803241892505079595c6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e70a6251d5ac3b68aa7f80546fd0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f355c3457b9133866d1d4a7e1011e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211d84baef8d51c39023431bc7d89dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d981733d43fba944939b9fa1f9b275370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aa3e9d11aac9058aff2f1c82d9097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa6269c2bcfec7dfcab280d32715a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69256dc4ab2e669224459f49496513e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba74d2858f1639982f7214bab850d56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1dc773dce8a0c12c576652e55a998375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38e781d829f761a5953c11edeeae99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042cf6269b20c9aec1147cf80378115377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4b9813f5526994228cb5987eacea2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919bd54a05197134ab862808f09d709379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ba729b3086e319512087c8d05a33a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b009be322de5a3080e2b369eb6739f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13826bbc785dd6a5db826006b7f83a43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e825b6ece1615ba4701f0c8c2528383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a43f4ea9086cbde9f726b272f603c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558284bbb333edb6d8f928c12edd57e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a622dbe279c279f8b1aa86a60dcfc5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68750901d36527ca1a905154f7960a93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e16272dc578471d02da38ce9f73dad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbff34d168955adb22519fd2902b96d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592526496f0adfd8e5a31896253f587390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77c93c5d79e8307131d455e6341685391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979602a359fad69974e5fb0ff5bca90392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c9f961b8ce1ff0d0a8b1e11891ebd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1909cd876fce2daa81b3fe9c5b3790f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c06c2031137cd4eed50b46ff277f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8137808b5e563973000a7bad690b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd43337df8b458d1f353997c2c9be0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc178993274c77ac557216c242e9c03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de290f6cbd7572dd28805648ac786b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb35faf8f07dda5efc2a5e4760753400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff4939b98b4cd999e1899ad4cbb155401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52d648209bde29095eee128cb753b1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e99fa9535e23d8382f141a935b6fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba725f38dec9c873c7cdffcc3c61cb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c17cb94003624ffd7951cd786d0fd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6972773c162dd20b7f1b12491ed84e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11922bf7599a7aa9b6473e61a10cc5df407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21e7703c9d963dbc05af79592e411b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a7dc90b2dfe026b08ede47fb8142409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ea3b6967a4c140facc12dc2b5ddf9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7be09cb46b7e2385954bc28b4a008e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ed809bb0c9088107165eb31b47a45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8539948876ab1db2dbc3ca51c8ff8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794baabf542b009d76ecac07dafc4687414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7689ffabd18c5266f3e5b6204d57c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a0e0872486824054b36be50e3213b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769e4a74b9800bfd363370ebdf220d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793e7b9fdfef18c9b82cddb26b07b03418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e9dc7525f6b520fbfe6de85c1df79419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf994ed787070287bfd6af0aa15e6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048e910289450facd94084f1d86016421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700c7755e5812220a0197c92d381906422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edfa602fb4427eacea28f8c5a6d92a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9447a06302f5414574e55b5b8c886ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729c7fbb1297b5253e69099506af2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277e7d73b113dea79f2b98897fae179426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdd07a70a6f59bac497cb2f8cfd2d5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732439508cc0e4547a64aba3982de27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d85444a10eb3d8ba479d0a6cb1c15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6b67f62a978a09465a90d8e0d3176430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff167a56ae7dc8129b06b722c4e1b566431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ccb61bd15367c8eb8a316bc668904432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a509b2696f715f8aabedd221c0db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f81a227d9958983910724f9dc84a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c6f7b2977770e9d7eb161f547076435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13f33b4de6a73a48c3484419e92861436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28ec506f47282bc25b802e396b3212437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94dbf0564879b106b36d937fb4267438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811fae27b0fd6cc5afcee89885c004c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ecb40960654391928332fc71ea15e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e63098a402fd7a9e32ecffb99802f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4af56f51241fcdfbfeca32d8a08e47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17cb065c30d9e245a8c8cc3c0ba28f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6e7e0c5ec4c0c728ee79822685a68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1fb7646c56b2348d5881833fa5b48445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7939fa5b40905c8dbc7003ab9a6bda8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fd53b2f303ee19fc53c50510e0e6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dcbe5c6c6127b581e51944afe782a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc472df3840ae0fa56c3fb89b2c60a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8a07844e0d3d0402dac918907cbd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c0b008d4d6829ad351429a3fc288451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88617df9e3fc4f934c739237f1525888452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8da3b7f501d860513d39a0c4a3835453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511588741fe0d31ba8c42fdb79cfa49f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49399e6b2cd5a0bea9fa3fa3ad06684e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b54b10ce7122e170e4f13ed3d8f42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd42c36912bb73ddc1fb1b9bd47c3f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdd3657c32cdbe8dad7dd3365bf923458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bccf71fa8458b1350433b19cce0b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbc76c82fe80276820da2b65eb8be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a23e83afa6b1e9fa2860596dd3719461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c07b0891e2c242f805bf5bf54fe9a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7aa8c17cf22d1a16ceab930a249800463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fb7e3a161ba515d40d1c7950b8412464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba0c2e665069f25da7eb3d618d1a1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfbb428c9b907c34ddd3264dc96a24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97300532a240176024d2f4c19d3c9d61467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed06799d9ad620a8099dad2fe094c60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce47cffe6e083dc0a420706e30c6a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f0d7799e4e16efb17cf31a5aed0bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe586832b01e494bd620441525f007a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0843787aa59579264a94b52717afc677472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b708d3c866d9568fe1e403a4321cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3167f163e2cc2a9a445b7ab06702c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d3b9027d82b57330f6565851c1e78475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8459d59cf1bd2e4e88e03d2337f5f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68c7c522f8320f9eb8ce17cd745714477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9b0802742b042ebd00cb3ee559fca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83dc796b2dc7d50bbd40f1cdc09892479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c593dfbaf35c309a7af40266290ba4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374982dbacce418b0fadf4bf9b42ed4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728f7b85abd58c23cf704fff7d0699c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9207fc73e4f8c607f94baebd3385c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fe1ad1713ff062dba318156c3e9fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f1f299d4c5b0fe7f19c73341c72cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f921b5d47e25c55973d60cf4d24f8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef5f285b43ce4e2e814189395e2e9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a388634faeaf70062c09e1ae4fe7348488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cabcb00aec64e219a590706011229489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30682747a65c3af20bec5bc35b451265490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482423b631dd6c44d1a9f4e0b303b228491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed865dc957a220e579b5d4fb73745b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b58a466b315086e6cc847832aa08493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05b78b090b164fda31a543e3e7ae149494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8883833d7ffb636c528f501634dd3c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a40896039525daf6dfa589190e854496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8fa5cbf8aac7e5287368d4dc25d14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb3483a8b1144e24601bdeeeb670f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad6f310bf61f9e977ed88703d9ec68499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9cac11819447628d1dc379f54d14e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7742375868d3d43f0fd8cffabb567e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bccbeee1a9f29726c70128867bb351502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3904974ff1502f76da3fe31700d8c0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f6b8a0402294a06febfb2358912e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c25a1eee0e5b487760521483ebb38505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68002a52052bd8736ae082afb65b2a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6d511727bcff2c8ceb0c972197f93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db739a4fc803afc9f618357f41348a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45f72c7e03a7c1eea8cc678b1a8765509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c23958a57747e5ba4eecdbfc6a590f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d84ebc9b63a62735422a502e509ce511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a453edfc3a5a7152ac0ee498b8d238512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4dbfe7eef09f1b5daf6ecde2eaa096513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebd435a057e3e8ab9b65285dc4422f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276a5b6f4f8006a0b5c7b64ec8ced7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b44eecf833b519669ac72901c74b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eca151f9de409c22377f487009c52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f503df93853dd7db51e55499ce9fb21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56bcaaad416fea77900462c31564ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811044143062ab3c880e0784ff8650c2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3a587c60f150fdc1fdb7e44696f32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3db7d3cbc53af740ba2aa98af99254522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5377bb2d2ffa0e8af982105725ab9e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb0d850413f9ad6c649bc61ab24e1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d989a6271dae4bfda41d1e28a436f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e179cdafe375cd933885bd6068b2e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a1cca470b9d53d062ed011244353527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d4f33e46d6449caf7bd27859e5e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee099c45695171670d9d376c821dae6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf699c485a2be463e60a257b8ffa5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83f7813db767f3f14390aef00e2089531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d301e4a413a90281270d29483e00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340df72da2570fd5c0eae90fddd3ce8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d26a84bb41fcd01968d01e8af0ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19241430aaec312edf941d3242fd8e3f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ca000e2b2cac4882e55a19831a19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d3cb75ee569c934aeeec44538cec9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b70b3254e093ec92c671a841da8f1b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f8329064b2cf269ab399f0fefa856539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308688e162f4671efc012e164f3ef3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77579f04358da21595cabf47a192b463541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81937e00d3c65ecd95c1c96b0b0eef35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54416c109108b853cb770ac9b720c62a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd51c75003e981a450d930640d1ff69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda797be5d6477dc4dddecc90f85a75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cda3af592086e73542add9265c32e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba14b996f4eeba9b893c0201ec0433c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb330357fa981464e401828307a0968548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986a050272a6d985f31ed5cf85c6c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db458d2ea518dbced6de60d552f357f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2b7dc275c86f72ae117f28f8d4954551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bd61cbdd849ddf42e31a7e3b6760552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c51eff7de95216883ccce170bf96b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7dbadeed6083d489f35a90ccdefc4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5be3dfed9dfcf5c9aee9dcd8b8c64555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd16dcbc5203010c5ffa557644175c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fa43c8150c00888ec323b37086531557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04145e9c2bef40c0a76cd00bfde2466558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877cdbcbd2ce1efcd82bc3e91027f2f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d7bae52b54183b96f7f8255e9286a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565f9b544b4bbcf35e881364357167561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a81388a55ae5e52da36ddad5466c6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f09f3d46fc5b77b2b986df7bb232b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ab932dea479cbc184e2740cbf39a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d8346ac66f7b9fd0680ed82d30fde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409861bc89c3b3e6c8449e3806710cb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da2f556e9ea1a167bd9eef3cb9dafb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44244f19bfa0777e4f1e321604cee6f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ab1c828ce21c544b0c57ea2cca255569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4a2b350e7892b1ae810fc15158dba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab20fd6d4b57b4b228f87be3300985571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b9581d732c0aca53a4ee1e85c1e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf59343b1a7ead52a1eb366bec1be6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a135a6979e081be7df305c4e309a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92375f7696a46952ee818b7f6863c31d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93caedc61abb73c50f5df9833989de576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1db41d209fe9e65d342502edd5fd7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cf2706e9785bb52e5e17a407e7db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f84433408b26442f2f3033ccc24ff3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d68169c0141b7103cc1e50a1bd23f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ba232df6787ea4eaeeee739740cfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8e95642577d0e258a6c4d526fd0db582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f200636dedf2c362f76072efae884583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f7e36ccc7709e8607a0a03ebf702584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17171a7305e374e96dcd9e5e6bce542d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cade2201ccd77ae1cadb7f9d2b94b22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829dcf02e08f27fab8518bed481fa05587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51befe35817af1b834974c0ae82990a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08863ed541f723a922fb447a74910d1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d1daa08ba9a2db59d7fd54dd49eb2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988db4e793ceab4a191127dc1eb3b06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22a0a60d309cdd63116d03896b1238592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182752a12edc972d54f8caef6a9fbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4f105e2d15c5dc931c5ba0b9ac247594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13d368b8a7c580dc1170713720735a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50d0a9c1ecf8a4f7c665ab3377715596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27cd265cde0a46bab4ddd94b6c2f39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8eadb0ffc02492143d6661c186d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1964e08c92510b9ba8f7a537c7de3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e19094367ba7ff9f3b123f17c21b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc052556299d02b7e91ad7a1033bc59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad43439544b14dd715b8cb33e6b371602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b375d8e5e0ffd72f9091ca403e7f2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596d11fef1754e2f0f3c75a6b1179b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e523d75e4d95dab14e7af585e89e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f02caf758ceab214e4d25d0d4e04d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410ab4dd1785fb3950111378e4e13a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589fb39b706bafee336abf5dca71325608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b0fba416ae7591ee5409368523e46609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f6c7b7e13ba84d5be875ac37a9d5b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436e87ea297476a8988b92da1bdc163611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e0d2dede3cd0e69cdde59997c6d90612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8785dd629045ea3b776b8c5a2cbd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5413ab122948ef70ee9188c035ad8d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34a643ece55b49c4c954ae07999e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bb93bc7a4afafa5c34ae7522fd920616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeba59165f36e5e79c9676693c137d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b931f41f77f390e384b725ed61e2be5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d211888e086d9ac921be079ca2ad2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64b3f4f13c5d4dc56772d0f7029d43620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d36669faafb7c9ae46c9122a8775c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbb0b0ba286535087a37e21cef5575622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b89ca7fef94367f4675a521244c3c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36273428a04394a2972acfb6f452d50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798456010b583a192c1b22484a443ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8c2b7266599b6d6c43c43257105eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93daac993b08d5f29198cb89a818f6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7966b062124baf74b0890e1933df7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484f0a5d159573c8c058e1bea5b5b61629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4147d3df7ba35ff38862d941cc807630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cdd4a83a77931d5b2c727332ef6cbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ce82a87bb5040cad56a4d4204011632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ffec40b486282fe3bd667cd34fd3f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbf2d3b7fb04cdeb21dc527adc62ac634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501283ec13db1cfa7905de3621408ada635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dad6fe6f53a4c1314cbf0c1af7e801636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c141e7e24466220204a2f9f3dda17d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc473f1d7194d86cee4e694e07f1d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431577e772f8dbf04799676a31d4cf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f306319b98bb3c0d7e397612eac3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d10b06a99a941fb05a3d1d8b0b98d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b05e25b37c6ff77b09b3b7d337ca6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecec05f0281099a41dac14b9053eda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472fa73f21388d8420a6f70966a0a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f55cf003b9fce7b53bbcf2479fe754645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae33460dd86603bb8bf1feec1c7f65646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2aa67b12f94cd12ffd87de49bf52647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1d2d4d38f7a0dc76bdaa6f07c011e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147ceff72a20d7f465823f7f80fee05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725e0d428b1b136cc7a875920229c54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0555d0712690d12599791b41a8e2e19651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff44460f95f3ae44b778793340550ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf11bb07f9f53676d71c4a242c428de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1703dd5d72b2ba7417c1a3d271e3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437288b2fe58fa62375d7ac07d79ab0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604895028f6ef32c2d376df2ebfe99a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a86607bc923fcdfe129c825e07d108657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bf9c56946c682b06d916ac9d03531658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432279989b0910d82723786b12adea9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee36b60ec001d0146a16bb1eb8176dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de9e1cb804d291b1d8eb7f5d24eebe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bdc2d76532eec05c2dfdfd585f61c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bb8aba90bd8b36526fbb75f8c75e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69e971fead887c83092af86864ecff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292afbced6870350cc090f2e00437f30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7213cacb4eeed0a496be34b783fb18666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e172ea40a2f7e7b3d7a602843253e9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee07768f420ed4114a5718bd8b1fea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95b10cd94ae002a0da1a24d1957d96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614251d42db0311d60574b705e373268670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae756a0c3b49578f835eb483e576bdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce06c6e5e471ac227f501a9fe5248a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7206ce6b446b9aa5f8a6fd189a32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980fe9c719e2d9fb498d8d17fc07ac3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2bf104c82206525859f40cf6b1f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61440107e8195a02205e9cc21f4e2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714c9b57e29a4f89c36389c59e81eb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c1c45eb4875fd1adce08633a93dcc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b0359514853f890b2626631384fbf3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ecf3b3905f9171308f50d948e349d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c26d07e992a8d95fa5ef1de8ec109681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e51c6fdac36c471f70e8164c419026682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec595cb471ba8e9625bfc1226869ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3567c0c1ae0ba7b2309c78bcb2816d6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa4ba82b05193533b8a0590d2722df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953ea6a48731eebf175c15c78eddd25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526d5ecd3023db9c9db8429a8f2116687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f34b72c7d7751888b868e24862f117688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab41c23c57753c123524abe6acb437689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0b1fd77d93491b3000e219e99f5a8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb18d7020451046c3e6b47e773e2edb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be80bdfe1046aee21b98c8028621540692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2f23ce9f941edd12ebec83d84bc26693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b84b1343efa94d5adb80f68505e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e1f3d156c394a9123db7e2ad636db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a7f8da07c17e97e1798b1a6bb664b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18ae00f23ccbcc432724475dd5ed1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f8d74ca290354f98d955fab8cff1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105b3f4e9a66fd38555914e949d562699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c893f3dab10b774707527a3857d918700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa894b34223e504023424bbcc1852701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10d27ce17d259337621da6533ac281702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54756bf7eaa0c127178105cb1c7dd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8d8b524ef75f7b5d3c2619267a0bf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50204cb6b7937219a86ad86de58fa5c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb472419931cbf0bf2669fe18b6f803706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51528fa3c3650dc42927dafbc12d832707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5b0bb9f2a6fcc8ab777ff2140ed05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b38140859d0acb6db5f275170a678d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364dd7a38efd80509a8bd80c3e550a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fde1f3d9107f3ff921749eda4f02f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06db6f7baf493eaf5dbd065cc72025712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c742a92d65cdb7fdd0d709c4276ff4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbb0df3bf03602cc9209175e2bf775714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb1d81f31e47c406176ff01ded589d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1722134fa23cf940dc290f45474c5f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ea68aff321f30b3c77dec2fc45282717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ecd3cc338dc0fec7e6825003945a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5388611bc4fd28947ef90b1ee0fa129719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced191d29e3d8e9f520d9ff2eb9d22d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b53d983a15aabf9a659c71845501e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d1e0026a3843abea4cad63d08dbd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24559e459ee80d2979fe54e7b30cb27f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db0d167d67f7f97e3332bff94e31bd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db290ea4caf85468c0c1f6ee6f2de725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886270dd6f1fe9cbcf7a817e7f0f762f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952243d98ccd4c4eea5246e8ea8f3f95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6dfdf012ece17a622040ab7b1b6b3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e496b1acdc131337b5545df7465a71729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e4cc1fc321a4c5c489792e7fb4ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be82f88d6260ec53508f459da5e4b2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aaeae415750028d26f220418441d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53ac153d5af522ab79956a6ed76d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a23da2b49e0b4cf729edd94540f85734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022dc017d7b9f495c814822d238f2af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95822dbafb0b86b027a9e3a628cadd4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a4c526d8b54db94d6acad77fa8669737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1a0395292a132689981bda9143969738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fad0d42eeb1263e858872c30166f5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811545b9a0c856d2a8c1c6bb5fbd5e61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bf5af4227226f64613827cbcc9743741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bffab9a82490f5dcdf720a6c64fedf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6379e66876478cf05771372b3d2ae99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2ee28889bd284aa6e5a36c4498f04744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bad61a75dec02f36b2d09532070a73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58806990d10ffb78cc79376c13488bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc27db8013d0ae098e42eb34995445747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d3543097b80ec1c7e9f80f765f9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90f4ab48dd65b425dad03485fe0561749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d818fb40143c947ce49b9488c0860e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452b6a8aa7aa231416ae91c2e3a10ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497359fac1179967a049583099aacae2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48982a75a659284c42f265264d6d2d7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364488e40e5177eb743c36ae3ab6ad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa595e842046340ab981d829ec528f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73d7bc6907db1fda7bff3963265559756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fbfac19902cdc350d0700eaa6c1f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01366a20dc3041370fbd624fd0fdd2b2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e78f28dd2866f1c6010f09c56850ed759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0cdbef0c508fc7751963fdde7c80d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632aa17b8ddf1623612c5977bd95b8e5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec693b5c003f8026c59d1eb0dc075a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c17da783efc2f2c9a9f9424e97ad9d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626111e0799168d1998d4db5bef4cb2c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b063916b27aae80ef678169e12407765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee3131735ac396e81840baad01b57c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c22d9b05d52052fcab7f9f1e42485767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d336acc026df6a1744d41ee5ed0b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d050c15673d95b3e19cddb10a75bea9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439aaccb0fef024cae13808f7514898770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a051440f13b1f4defc4c9ef74d68d3771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d919883f68ba8eb49a61b57966c81a6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc552891449077e63eb8a89fe2d9760773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122f40586a859ff576e9c09b290636774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbedfb800dd1db32d0b8138c00a5bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd369fd8671fc81b9fbe088dba6521aa776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f64875f131491a2979c37439519f6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa65255bad6d158ebfc900950ead01778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f81d52769003a4b7ca8438eb4c4d27779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c361363cde691dc805fb23f32b2ff8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25556dd7047012f3a4b4a6f09f88a82781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f18bae3b510891cba9b064ca3798c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ca4dbab333461902144faff8449f1783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0c0c5a887c9842eb9002cc11e38fb784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778e102b3a850827a7d3fdfe481836785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc8a1b1a906c6046141ee4e4c2e9d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c28e5bb5bb311177436f090094a32a787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824aaa1e04dd1efaa023b54923e24990788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f228e62d131ef937ddf4b2132d1046789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88efe4f0c773307bd802473e8f6c4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085329ea7cc42fe5f4fc88e4434714791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5580d658754956e5861f11cc34dd6792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031f3a1aa2acf9f51098c27116b80ec793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e88504d7dc031dde2354ea0d9ca29a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12ed0f2eabec6801c823243442abdc795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd318db542fc165693fb89c51d11c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f964557cb2bf0d8ba4f29ac551309797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f77c470cafd42e1de7b87e92e1e61798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd362f2b52bbc72a77a7d5ecac9bbe9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9bed18d428a4ce9e5d80e79b1b5d800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285b6fdfd136cb57d11b6dcab49b3f8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557e096c5a111048472479570103e06802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df0b5d898209445df50a7b0a05932a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403302ac07a0cae717e57e123a12ca2804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faf394bbf9bf977980c3000d303921805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903902596263dfe6fc37ea871dd99de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b71d0d45c13f848ad66f19b4b099e7807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf3b21d7611083b8d8a6e7f52aa774808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff21a1366091c290fc6bca8cc467ece809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e5c16cc61c59adba2e33f1aa02c9b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd3fd2f048d7144f9cc6ed6fede669811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83fdf3243f04dfe0d974d7d9e1fdac812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa020fd9aca9966f8ff59fb8350ecb8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9687e994cb21169d6ff794ee2635af814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac88b113c04641798b6a9b695c05f1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283e1b048e0b1b85eaf9b78d1696e46816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17167bad9771ee2f584ec210e4a6bc18817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd84b779ef1961bfa4ed2eb134f5a8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd049fb2c36eedbeeca1ecd5937afd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9ac951db14828dc27166317bd9ca820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3513d977c828bf1397dfd7824b92c85821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>