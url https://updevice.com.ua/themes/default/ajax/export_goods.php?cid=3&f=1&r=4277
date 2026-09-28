--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3af5b6ccd29b8b6efbb5d5d8a3be9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47256f290a172e1d06d4625420438672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7a6c5c60fde2934c7ad71b7c201c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6145c16c60b6b664d75f5b24469ca04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6692bfd0a1201934a21d6cabe75df1b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe661e68d17755c59831c3da45b7fdd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56967b697f39d4abf25f38819d74df577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44783c68f7ee0d42469cfa813756a8308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5cde8bfc3d9eaaec8db6fb3bc1da59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c0f95daabf684ee0ca4c3bb19ec110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9de34609d791a07c2afb6992a07df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d97fb31f7690641a83a124358cf7be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a48026aae67acdc7c6775ac881e30113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b68c28f42ed67e3bbcf5d2b447471314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8691b36296fb9552ea56d44e930e64a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5193016747fd3862067afc04abe1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca78beed89ee178ce2c164673dc126e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fca8a1b604dfcf139315737d0317ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db892587b964137ffa5603a8cb7574bd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f2cfbf87be926261bb018a2874b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0bcb11695f4799a1beb433c2400ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef77b033d4a8241348c8c14390c9ac422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d49e51fee81e892d8cc224bdf0525623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641590db47af1e12530b28ce1db6e5bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61ff0d3624695b1da3baac2fbd916a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea40146e5782376847824c098c4355c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad567c00c2c9de5640b3e4be414f624927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc45270acb2be6a65a88a4d32a770828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdde91b3c93651b309663c623ea7b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dcd340609bbb195e0fae06acbe366030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14760cefcb07c18bc2dc01e95fb5ebc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d974138259a48bde44687e524a1483132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d0206805df8dcae667e57fb1298a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d159159a4e48093facf5f6e447cfb434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ea329ee2777cd25d88bcdaf0fc9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a378059c303dd688fd22ab78131ad5a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75091aa872e519021ffb820244f4ac237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9bbd72d859bc2b57ba4597b0f645238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44ecc6dfb8f17998aa30eccc90d08839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562f9e1311551e0aeea63337631bc8c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f9ab4fa5813a53b1cd85fc212e51b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809d50bbd189f3143a04460336e01b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4a26f9bdf505348034d15a409e20b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42232bf92b6e182404a6fbdea1ec693144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2269d4aefdf598592d5e387894b16f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530f0f5322912a0a4aed780caa138d5d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d575c3b507111f9bed8ab655d79df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372d02a8d96da751a70bb0dc799e6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba0e298c48620162acc385fab603b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200de8dc18453a4afc2aebc532eeb0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98d4696a3bb11ce033012585dec5c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a7f91d70a589f6d20b66f8972208a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ad70f1e9b8f71e958b4d057c675c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9b499ea544c99eeffbf378f03fd254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd2e34c29ab514e98c2d6b7e4506c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053bc66d93bafd5da03c2440c738b2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2e9b8250900a294d3f6ebfb48d1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b05327e668e313fdaf4e7c7ae76efe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15796f679fbffa67d02f1f7dbda11e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09870c0c2a0e14bc5a7e0e5c321b4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe662526269ac75c82ab8e4a136de661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdac90e60a67bf2a379acb4589954b0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648491e1014ab04a23e40c2e5e0c801263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76261b77665070d4b1321cb07703ea0364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecc2afd9a5e719e8f351aad4d6c29965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651c537a515bba1306966d4136e5e4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af39221218672c71a87eaf968e56bb167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf0eab3170b8a20e65aadfccb6e09a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99a05ec36e58c74b911b92c11d404369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea4c12f316e6742da24d30699570d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc55529f4e80efd7bc31c6d1b726aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fbaa1c24bb80ba806b7dd0dbb8e4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37612e130c5dc7b64b4f71bb61b79cc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfccfcf4ad866df8afc4fcaa68523074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf8d439b538979a2181584ed59d73d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad95c6e96dd7ad63518293af08ea40f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca3470d566d8fa2668e65578c74f0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a8916c8390fac127665bc80e845678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9d39a11550a0b156cdc69eb555ec679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adee05516c41f15d7b8d7db298997280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c7217fd95fe4f2dd0f4767a44ef7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f41282745c298d1f62544c5cdade5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107796a818791967262351fb710dbb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578aad92413402b03811ceb2c823775484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c67b3fa1f9bff8e4f82be2cc2c28c685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d66f332541cec308fcca721f7eaa886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1643ef0430e44a43a17ca0bb8a1979387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c800f462abd66402af6789807e22d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398fb2d379e045018003af4c624c68089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e8cc94c6b541b0599eebe1a5e27d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2c62be7890ddd65b1b1b77a99d7b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddefe7930c1384ef9b68d7a6d836fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61308fd28681c06db624775df92841bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6430dc269fef27a81f433bc3cc5b9794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbc0777dc65907a506fddd04b8aaf195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd34d2741217626a5a2444e0ad944cf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b9879713b7f76fa0b679b2da5552c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21cf0edb7d22c52777ccf08a7c0db798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a8b0ecb1404d47b94abad866f95b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65923339b1c46d9dd41a37e8845638100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a854e58516191880f4a800f7cb861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c0e5d15c3c55950ef921e8e79680102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6801cd84f8929f0c9eb246fb2dc5e3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80267b770746332ca846da2f3bb468c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be5cb0628e60cccc46089a44e22f35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c4da444ea7a73303405824cdb3ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de1352e675437d6ddfa2c72127cf29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af2637e3006a9c6194b9163e3cba6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cced639cb42a9536058be767328f64af109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641cd1630b8df77a91f1bd67c29aded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067494b01e2162eb4893e15ddeb64d5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765753a516341b12093b569354b2c28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047f72860c3c7d2fc6890ae794583a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532af71504e0bdf66bfb6dcd18c0b97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182e2a521d3058b3643a5d08692466115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b60ccee6dfb023592b2729c23e51e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ab6281f7800e68d904ac6a9826f9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a65e2911988420fa41c04e074b9e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a0a2da4ac23707659252f56ff797119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2fe2df13dc1ce54566d1349ea61189120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d013b934cc53d2993c647a85d128f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87097608f3dac5589499ad8ebd19bb53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26927bc205cc25b1598e741848cb201f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa455959b10f986a1062087e0a1d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56161743407e54c0e93b92a00fb9bcbf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff1b6f90b4561817e0d810c124a571126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567c3d8b724f43216be6e6189444be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746ef8c3ab88fd8de792c1ad6654016128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2fecff7230396b8d511c432805cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92918d7289b6a6fdcf4c2bba020cd5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae498883e17b5bf4637bdaf1ada2a0a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b228a2c7ed5b5b1c1c8e9cca37d02132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de614eaaf67a0569a26c6472dd48688133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05ad63b32d8caf934ab8d0ca4ba2c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa682a613f01fc30658a3f0990de6c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6565c62153d86cdbe3e1898f0599d46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f02c3561853e9505b73fbe7c7e2dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe20f27ea2c58454c6509d1c430a95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea54be7b353752ce1ee4121e9d510ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c74ff61e6e5976e90833af1b7d8a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3404e975049bc88cc265426cb4f37e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3a25a875054483f390795f6675bcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b9750556af37ba7cbe57f8bcd3dc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229a8008d692ac7300c5f7bb3ab6a24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394222a2a06702db2c6f064bf0e56623145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fc6e254c48ca6f47f449524e681a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660bc7f9b48628a81db0273ee252bc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65f8d104e2bab7803d6793ec6469a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c648f76dc51d179a15b348fd6d450e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be952082823bd7f9f4b816f42b728cf1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c89a7d94b1c4eac1669d1afcebf03d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167748cde149236beb01c59d8957134c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb994e170b1e1a8c5ccc4d108a9d79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75ada7fa36a71acfbe12c582c1a9e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ac6408842cff95f6152bec4d5b600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c78f8a2e8c7674886ed11f7e70faf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a42243cd0582536fffcf14cf32c10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22e5ff06d8eefa660651cf6c69de4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79006df75d0aaf35005e6dade2566355159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4af76543b8dc296ff073b2979aad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7810995f0b0a34ad874b1dca22896c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c28ac94b804a430f786722b122f008162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156aa24e14c800a5c3da7f2d346f2d2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87d9297d97de55405147a4599916d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566925445495015a4bb54b6a7fd9d5ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbcf3f65f3e293d8fad58f1523cb82166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435d965f4e4b8535e988918ff8f52b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb448ee2a12b79a87f746f00e88fbf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd24f7b920ac6fe653ac54b5a0f85e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691b3fbe6f750d62522ccc08db655fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c302a95ec6768b811c8bd3c81ae393171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860d596cd09aebde060dfadd82346c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661b952c6765f91d126f65e1ec7af15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b23eda8e5c82eb0f9d37b2018e833a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c52e153f7eb064bbca43ea0c054d03175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da5b3f3f14402918922ad46e96e410176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341bc1d97c9bc0a8bb16cc0cb7b0cf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd04f040eb2b621859d6ef6c28f8e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52d89d20afebe0740255f0799b72fc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8470eca639e0fa5840a45c3a97d800180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1509c3bd22fc49aa65acd95a7745e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f5d9ebd327615d6eaee367b202c27182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa72622884dd37a9afd68c2e212e32183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218d26b003f80d5a28a7124ef1f1528184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8f032bc9a3481d4aae4a834697ccf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca78db70d589d3c80bbffad5ea10c1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c8987c2ceb275f2f614bdaec29cfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e3ab640e09597451dc83ef9f70e14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731efc3ada8f92f37a58ef307b2b4df5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195522526881ac1e1c450e08b19224ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a000e5d53d4d1e3e08b6a4a63d1fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e907c02aed5861e5339bddf62bbd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95ed6160fa4b1e6939beb35afd975a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beca06ad4a7e3fb4c86f27994baa7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ba35422c624884fc0f0bd5fe3d9f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98aceb3fcaa1eb38f211fadcf14ad45196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7804d0f1ff5f7826037336682b5aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495678fc5ee88fe9ff987de8b3937df4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93d2a9e032b41144063636abdfee6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafc0f08bf993f00ad4dad1e3e500c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226817a1c872b07d26e77a7b0a43a3b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212d1cabba86f452a9a68595e82861e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674146c0b00b6a0962786ec7d42b403203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2da79bd833d34222fa94e25539c09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04209b84d5a84929dd61d85f29e664e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537b158fcf6478b22871fa2256b4084206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9879f78b4fbc4999f28e5c8c5c56207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b224759b7c94e454ba2642c33bb9ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452890e811add0c066119046e839f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a48e76f451a8559891aa6bcb70381210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed05f972600a9da77ab1c92397d880211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d84a59f092525e29aa2ea3c76090b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96e6cfb43f699227fdb1670a49788d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f2c1861b6933f4a3f822dc9a0caf4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38edc19b3dc8e5ab93d925faceb293215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81789bb78e3185ae985c10c5644ad5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a201c5bf207e5c4855df6daa6b0f15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829112d086d30dbd88b36e0cd1f8af7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6df93d30956b7b7cc7bf4561baa394219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7db9245b3dc947cd624c8694ce484220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27659e32abb40cb0b1bde3fb4df1efbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773db72f8b1f04de1c268ca9ef6c0630222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fcaa5b7e2c94e4caedbbefd858fab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4115e1878451e158c112212000b739224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50527aa84849959b36bb3f5f60298f07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a7218c7201e1248e868cb3334f3df1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192228c6b6ec60daae224975884a51fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e1cb47335a748c1dd8053269a2ab5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4d4cadafa6023a8582a8ffe41ea33229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae5b7eeec8f71f31401bc7671c3dd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859dc6d999a85a5d781fa10398ef1a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8374d05f971e9d2073ed84f054e1469232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a724c95f273c0e46a21f101e0d259233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c2b6277d1be504eaa4b454deb6f87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92199ca1a6b89fc13d1c447e55653d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33e58318e7bcd69224ba756a64aedc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6de40e7ee4e0874de0530e5ffec5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d02df57e2917389e96078ac30f329238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b043ba29ccfdc02eb1edbbafcfa270239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976df1f899b755ca02b99f030093429c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53740f4158c56cf72bcf54f3a5e9aa9d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9393e3502afc9a1cdc37c6ad8c9bd7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5154a6904a69160d74e3e82182711f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877848d3744429a202b3acf3d2f4080244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f7648cee2ecaec048ea4ad20c7a56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8adee4867ebe92e849c75e798c5c9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e958980e8503098b83ef2113fa9cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab54de476f9e113d21521379cca15a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa795ea1149f39827a7877d13e92b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85d8fc6e7d7fb77b0507df232ac09e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6957be86fadeb7c70b829e8e38a6fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78183f8b7ddf13af72a09826a2e0bd7a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca77678e31e193bced5ee8df20e4e55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a4e024a06868a2549ff7f5c9df19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf89bbc2efec6a35d0ccb6170060b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdf0737732fd6a485b43438a85391c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a7df093d50cfd792a62b10efa80fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7d37cfdc0df2d4d7a59c0c3174c34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7a2bf5fb59d883899f949eecf6628259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd098c699a994a68edee943c94acb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cc8e64d4bdb00be662889defc029e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369021f4a7f01ed6625267ffffdc5797262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c8f4645720c002102c81721b4bd69263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb220b296077de7197d55e3be59b7af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936baae2cd791d576a56c78fdea292b2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a53024047220a0de23957bba2701b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdd9799fd731000ca5caafcb4c787b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993639618500154a856deb8bd223a07268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36445b9dbec4a6aab81e13a16c6675c1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e47d835405f17082d6369be6a6583b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a4aafb990fd12c29d4aa4e3974501271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dc043bd9c18e2705665ebb098e4c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d0995f65d93817e5e064604322c53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298f69188a7433648c32f686734b0df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9913f3cd99126601887c842e38ae35f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415d456514f0a0e623cea0dd12dc50a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17075b1867b72a107920d6b536052b11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec9a5e6ce8869e8f7a0bf8d9bfeecf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441e7a0b02da16e0f027ff58057f161279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ddcfb388b77b0819c17d38b7d687e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77637253a3291eccd7b340bc3b2fc259281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd80a3f67ffb555122bf6b6273aac18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b63cf6ea343e0536a87aa8ff75c2aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a1e8124a32b6949a0feb6a95cf241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c237d3516ad3318e4610e4bdb2384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a5e3a4b8d27ad8de8f4a42ab99fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b88659776bffa7b1208a6a400405c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef27dc4e315e27a3ec2df2927f5b33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7b0a3e6212a3d9b0992a775395d4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c29430d05fcfc07d262bf86a31c43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba81194fef4c64fc6224db8c498823291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023dbc5def9af5dd84f1b6b1b4a62e76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c178867205cc795a3fc2e6bf719ee7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b94461fd2f229fb683184faf253b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feddd686cd9466cd90d44d76e967967295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4100ff92e3b8114c97ae585b49fdf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cb5be82247cebf8a42ed6fab6aa39297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee6754c8bc85180338518e42cec03e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcb22f0bd4cb8b733c1d00d7249e25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabf9570fcf6b91d5ec5cef6a34d464300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf568df0ac52b75a51285b7fc72827301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730541a9025281f84271840b106eee63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484be78c09e32da1ffdfa6edf2703df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7903453d63d32bc884f721dd9ca85304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc3ae1bc926c8609486644dd2349d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e627623b3365a5ec8beaf56f3d60b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05491b89e6be04bb157093888502fa9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436474e969dc11906f881b022ffab90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cc966d8a110aa07ef22cc8a5ef711309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dca63b74366b12542f612997aff183310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909cbd3b6ae8c7ab47141b3ec393989311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c53edcce115d229a91c1d72dbab35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb732c569849b9b971fb3fcc0b0f8d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452d7487f5abea4cf930d339e30dc76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1eb3fd50026c4ccba45e045bf7760c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f5776eb3b2b3790f64caf1c57281f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76319c0fa41ff6e7d4caa8921ce6efb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0943bc28d8c41a9303a2513feddcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22df9dc7bdf3c24a4d57ae13b9d629e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d30b636d1e6d4cfcac09e1591db60e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6effc4a805bec68603ab881962437a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e1ae65bade5ba41c92b23f80ef304322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380a2be7e8d113d9da106f3e039dfc0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58d7fe8ec1a4d0cc219ab31bc28bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9a7e7b5ffeb7f21e2fcab846c4de325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd7d38eee404c1f8e95d4570315fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db42fc5f1e01256323dd14d23a5ae63327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66852c569d6f86162f0cfeb76b31c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5ae91ce7dc5f12fd0a40d66cdf054329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd3b219e50bbe0c9dc61de306363949330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f55c080c05ecb689cb24daa6196c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca618f43779b2399aea93a0a7442378332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808849dad1a141a01631c5e376ea46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6215b1c64cbed9e66d6cbf4f01929334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7395108a954a1f0bbd1a8b299aba2a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c298417bd4d4fdbd888adc41db98e654336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c0fa09709d314fd9c85d635430d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aae46d4978005e990b77e46f6536a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6ecb079b3bcfb4744c474f72add3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfceecbfadb4e0fea478d7eee1d2929340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b003fb0573e65ac9089b7143376bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9857fd4cd44b693bc40309bc1219e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eeb8cf90faf2789f8908242ce2ce6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b3edd9ef2e037a0335ec68060337344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437948aa1d8e9dbdebcf96835cb906b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b32bc6a005ad3bedf8c342166103e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec92efe25c07fc7f938e5e77c9306c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043faf3e81487aea7e704900ff8446c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d88c991e775553fbf5cbf8eedac2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f6189eb9012794f9e4200a20b2764350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f3a8c3974229ba1a1bc68d487e738351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a05e8fff0d905b92ad4b028849505352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a77b207745c1eb526f8b83c79f706353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413766b85ccd8600b33ff7891bf2dfd1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed2a6ea3787b06fff9a3aec1eb0749355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac068c52e1ebbe1d32d4b069829e4bad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456d830ced3182136d5b97f639b4668357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a111bd7d181b75675cf6a5c784094d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a28d29ee21a1f1b2bb2c5d2def406359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914feb4e5cc793144fd2ee402566d5ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb1d82c3aa59bb87dc434fb172423e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b51ece866cab98c08c25723f1ef15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81805e6a50a0b41cb6d1404b623933363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93255131eab51a434614175dbd0b680c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d35377377aee457a38192b03037b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e98273e69ab191f0636a20a6ba9b5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93c240a6fe74073232b0379fb02660367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787286b33da1c83809d181f896909b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8eb994aa9e77eafe630370b48c73f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5e187066039d1fe40856e0390b3d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f22ac76a57bccdc3687f54a4a92795371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad581326c2c15e8805211b6fc5132e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89dede8cd08a58402cb2b46db139dfd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5afb91ea175d2af7147ad8e73ea07374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58bfa6eb04cddc9978c68fd8495ec9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed786cfe3974908bcd7faafc9f6c9b33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc077bcd65c793c3b1a4f6e0837464df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656e37e12fb78cc89e23ee8517f97d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa6d6c25f4b692c17406f282ebcbc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f92804e21ed0d6e455c9f311214f2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84356d34cfe162fd2ae47d23bdefe9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c8f4e90382777d92c029b046ee047382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac5107cf8c977d06c15d82fa9bc711383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61240d1102cb5be9edf20614cf5d07e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e0cd4ad102af0344f45beab15eb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec19c4eddf2e24d6fcc82d053218d6b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be313a458e42f51022cf9272a7493a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3144523b081e68521954202a3c7109388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e221ac7687cf13ea20e63027e0daadf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161297918e7d7e3cf32933f18c617c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2908daa126f9776fd3bb41846adf00d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbfd2e5a64fedc247d3f88a8fcf3bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bd804836a7e0175807fb84f6191f6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1141e72e572148067e4134797f1cd0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5bf0951a23874687a7344e1387f11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb7417c80c02eb2b25a3d1e47f33c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f464f6ab2842a27385056b485945b02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae421df82f77c480e300d4f747e2965398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d5e8c11cea473ec7159ce51276962399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57dbb6bf2df5dba7bcfb9c1dc71f7b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44001ce513a57fd7afef6a59228573b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88e3361226c0b3423ff70b45492076402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1531d2afdb17901e515e60be7ddf9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4005752d6de73ca9e8b23498429882404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135765e59f7cef2c52f498a901eeb9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc809963eb72facd2df1a03ad43d28f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b01af6835624a80011c2fa5616098407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d054163ff09c83e6ebd861e2f67505408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac1ede925824e154ca854db3698c4d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb81831df8895bb4fb5ef12f3d8313410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c845338a61d9b52ddd37917d30b82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c188b41e64412eef41860fac8a8c5e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d60457500b8b61bf85f5c0353fa543413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54565e05ff26f8992e4afbeb503f83a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7ce614d6f041f40a8e087e462d32c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a971cc6b3d91ad7082b43e9a40088e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b75eddf207548ade35b6bb9da3c509417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464a546b509cdeca0d4af5d0076ca74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cda192386513c6aeb72b74ffb65c69419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7dc58790a78a59d1f7e3abc73e8c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac48c7051baa0fa9baa98167d0a633421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a70cfe049f992cc0e21925a38aaff5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47b14d4c1175dfc37c91342bffc0a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc599121bbc929f5a58a3e95cdb7782b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc493d82501248d32401ef6dacd7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffb4307dd7852d1643ab2e3f9f1ad4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eacb65c8eb08b62414c1942c6254dd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d41c526f1faab611ea093900b5a72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b728049e60d4bc9fdfe922abe753429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245a6be96e5ec003cfcef2cf36b5423430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe85c625103d1d67e059e91e5b82016431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e19e52855ca6e75f5ed37040afd46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ac2af305cadb176b684939ea5c92f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14d9b6696536043765828206ed6e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3803d4c81dce0ecabd371e2145e933435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5540867df29624d6662bbaff5b77436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eab9b8dda3cfae4ded63b3d67abad8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f80b200765bd7511ad90d9eb37650438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b324d0041029f3cc7499d348d1f51ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90853d24ef5cf21b7e1a72c62c35af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1997c0c057772d750f5bbb08c3ea4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aab0c211c14744d3fa544d51245588f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cf8d2b1b80098d717857873437ab2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f3fa59a602065376caf9fb939ec16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7733410a642f25bd065d961e05c39445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3db8b5d3b1d869c10425bdec723d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b5662fd95a4df51af2cbebfedeca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceb96ce812c6e73562f1ebbbe2d597448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6ba7a8545641ad62635013540562449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194c4ac0f096ef361b8618a694e896e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051189578f8eb0af341f3380fc584410451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc5872cf997f324da65be76081c166452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14c342741773ded0c3e1f14137ebcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84a636af38a12c1528a6bdf9e6fd70454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd99c69da81c42ffa410113bac911455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeae80855c84bf349745d4f51277867456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36efb39ffdee477570fbcaebfb9ae96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145be886a0891965b1ff0d76e79419a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a7366782302e4ba928c6ba2670ff7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec156ec74aba6f52eb10f43685874dfa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae4bdcdff2874831f6e14e490133f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100adaaaad09a33e515e7a51896da922462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc416b4d808691eaf01fafaacacf936463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be8c155d0efcb829958f53935d5a6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecf7cbeba4e997424882942497bf83465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449b423f5c97e00e3cdd0715c4adcb1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432efa7c0ce39f6e68e970517f30645e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240bd87708edd24454a1d6a6c0ea7eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7def0d3a1aa6a67e43b460207db53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3652f6d8fd5eb13c7d79cf6dd2300e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d73679447abeb3bcbdd0034d7c2ae8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1588d2fdafffde9df74124c75f4b84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841156b0aeef10b2c79dcf68aaf2a182473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a17fe49a2c12d01f9bd835508ef9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143a0720ca4dad88ff9a6facf55c9c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ef2c7f62c020392684656e1ebd245476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f08211c7eacb45dbec5be74c1781f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baaa528427acf5a056490ce4307260478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb85125d74520aa9040be50f3210671479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae5f79e89da2ad8b33a9a55e7b0109480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702710e6aab1891d4f73a195c1fee3c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4010e04d3cbef0e26797c01d75c105e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70387e69e3f501c72acffff4beb33e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b457ba7a854493c9246bcbfcd65c32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a603e84d6e9b97edd3b83d6e1b9514485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eacc01252f7fd81f6b80384cf5122486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ae740cf2382be8da610f28f764f60487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abf131b97e7ac0bde00a1ec605a22e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c742f7562edb310435578f86239a420489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468487f97d6c83bcaed52e2cdf124ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1408bbd6ad073484bf6890d68b5c3a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776694ac3dd9de20ac2aa25309058188492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9fffffb37536f7487b8bf76af421c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562ca807518306f8a02ccfa96ff200b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8cc9b174c13ad0b601c4b8e570c2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51773b9476c58f4ab78a9a15b5ae5919496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b90346674ea63a8d5f974ee1568555497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd27b2c69269a4e2d0635f55d3713a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfafbbba329ff00eff5ed9903bf9b43499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d5d403acf9b882b85f1d82024c0b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a222181327593046cb75db36c810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77318f1c63fdca9f3d5f0dc0b0a25b6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f83813212becfa24c123331b0e72bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1f1bbe8deb29d461281aa0eb60374504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b91d122c136cf676b991441525a3bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2fb38e4b9826ed1b5675ff49fe7c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061a5cd81dcff00927c53deebc133ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29038f5c54aed1714f6195ea55c99f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9310ae10413737fa79cfcb4a657b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83564b0b9f034c05a34aae394fc9620b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377fda506b39387a4eea39ab5494630511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5383bbe4bec7fb07d932c51329b9576512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79ca70d0bffd8da1b329f76e9e0f25513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fc2325d3671337057e747d2a1a6ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738aa37a46345d3a800373c2a64c640515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fcdc3f1f07e8cbf6cf0e4f8ad31f3d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264fd4ea001af41ec78c1bde5b35766517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc412bbdcc4f3ee3e64a5c772d9e5e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399806308c337e3e484132e9a3f1e84c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af8576584f4274ca7953c5fe8d5a77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd6a7faa672a00727b3eca6fd2be07521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ec6e6df6e00b41a3a348b9cf4d60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345dd0204c0cb59c39d1be185fdbe2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d59113ed3be0db04313064ed0ea8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c613cc40a60cb0d0d20dc1e681f0f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b018b037c19ecca6c5185c4cf574b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0776deaa320b3a4e69ca958785b0742527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789b2ea73615c1fb8bb76157b5d5979528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07567273c565180e657222c8a1b854e5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a1e8ffd466e955c9130261610357c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8b84bff8315445d4527bf1fa18414531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86fdda37305af40b143c5ba2cfb0bc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a9d2af3b547dc48765ff2c37d628de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ad6d8d5cb66f536abd634ec04ac90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4dc7729afd758d0c8416e18f3201c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212117446cb9a8d7023fba9c8cd30d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e4c7daa5e50225d02ef8d4288850537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c00de930d1aa090ff84d7ac69bbe9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224de118acb3308c7a74f95ff2483cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864fc76f0eee807505084c47809649e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd612eaee064fc798b8af939569874541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919ab006bcd9f934cd59b74781b1dd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcc528d420959ad1b81b1c6aa17c97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9877794e4cb5aedf9cecb7143c71f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cb12bb475da6040ddced505f90193545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc15b1896f9976e439f049f7ba08cd6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a6eaa40c040577ddff3f8acb8f12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508c931722d78913fdf3cf83b1ae8e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d2da193af2de6c18d4e676ccdb47c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565245d663bb9adc756e869095abe194550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11006d09a033b417e101dfa7cdfbf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5513ddb8a0c672770bfd4ebc7e9095a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f49379c8a26ba6ccbaa385d832f0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92dcd5c7ff5df22d5fa0635793e7ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5233c3e8b2747db658ba93e23046f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599ab11cf5ad5e9bede127976131d5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344c675cdc1658e918e305be8a622a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94494baf43a33b605a832c12730d163558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a8b8f8934e1d3e504aa419916242559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366d04b2ce1471034051f1ffea565a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fb959e5c9787692dd56bc0f69927d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9992dacb6107eb5b184f2889c3c7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9df73fca233bc05e08f4124b66c94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239dcdadafcf88c9fcc3e5d53407cd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020825a325ce3aff1b5bd8d3e9dbda74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7eb75db2e8c6a1b5afef1e62e87a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732328cfe2436829c9e0dbc1deb71097567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734a51a5b865c50c81c295364e632f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59e9e49c9bbff46009a27b66b6249c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce442482740ff449bd2b69169af210570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fef64ca39c058cfb3f83672211db2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b7f9f03a3ab42a1225eb6896b0c91572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3fc100d8bc3cc376cd096e11f01042573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520d566977e2a33250ba9a0b0b5e28c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df7a462c22921382ad41a3395e6fa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457842e130ce1475e4cc596ed3f4488d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90ecec1e22ab5ba31d289cc0f8e338577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcae7cc833e0995938bea0bbd213ee578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310428c52c378045ff043569fde858fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa06d8eb097527e029db4edc5a6d2f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85b1a3115866276a21cd51f3d4560581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1247cd8e363ba1814d09e2cbc3c81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb6152c0827a5b2c6094b0464c7322583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd75666ee0116185bb8da3702f16f78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a869d75c390f1b4aec2fa2bfdb748585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d173ce042d259e833a02b7b9be115586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9658591af9c0ecfae046182f81cfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2accb0e769fffc70d6beeaeb8cffd4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e99e191a8da5858aa7c8897bfa8d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7099b2dae9dd168cc0ff02af7b55f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44d7cefb22de73a915ce9c5743ba51591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600505ea2112be1ecddd1c0616d06035592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04791a6f28a2f8e10bd95a72bfea04593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92439f71561a63219fdf4154655b64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100628cdc8c727f00713f6e1aa0b4064595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e077c9e0875e403981e31911ec856de596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a905e1edd1bd02514a53a9995ab83dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda33982b2cecad19ca7314d0f17bf4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bb8e9f5d78a82e9bad5cfdf7e5a92599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f518d886617a984f482b8854c2ba1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c9af2640b1775a9a99fa355297ac4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe3aaed2e7b387a12f955c8c0f0b9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e750a05a7c6975943c9d61182e70a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19f1e2e17091f85567e890225535a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a339bd971e1476452fce9a6e00fc9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b5c8a13af1cfe041ab6d2c510761606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4273c4862c94317afa9b038fc078d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cb66a5b6d2fed1faacd16fa68b39c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86961b864bcb7e1ef290aa0eabe7426609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f93759f419982ffc04f4a1eae76f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701341a8ca192abfee75e24fe9fcb54611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6c032026fa835290be50be3baf5bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9656c5a68372ce9f24e10605c63db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2730706454ab05c204fe23dfc5b2134614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c8e5b9120a904711d7a31d515363c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a63f951f82e6b5391c5824a1de42d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3268f4257d5bd58394b1782956154617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7786f24fc99492ac83d77562a5c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f4e54501023f61c8f08a5e418fce5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3e82d6e667f83c813f6cc6d92486620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b32cd3c9cdbd9d7242989e4d28b3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a91e985b6ef45f8a2c8377764b4120622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e940e82c155d40824d05754fece703623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1018ab4d3108ba36c45d007589ce34d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a171869ba9a6e7d2e199a827c41615625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ddd9d2b066b76c0a8472259e4dfe4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25062581cde203ddc198b2300ad37517627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085345ce0689ac59564b8aece256d80d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0bbac43abe629e054d599b66aad64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49bcc63d3481ffbb433e71d9396f16630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f873c589d063896cec49654ff0c9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c57f6608772d822ebedb6f35bbfbf8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc52e7c9db9c9d3c97a0605cd51d64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837f5e66e1bf3d5b2115d5d32847c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551aadd7c745dbee1a345e3e7d39316635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef7efe79b8bb05e28a1509c73c404d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193ebd8b2d0bb0087427a99cb92958637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489cb5d6e4787f82bcb15a184ecfa80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b670c610740f598581230a45105de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5c63ab82a9de33bd71ece62763250640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec09db4b24a6d84f60cef72637ce53c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f6b596d60ac8c7afe150501f5f9e4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d8bcc3a1ea8047c4ca15760bfe33e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef469a8926e3bbb280d4ec09427cbf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a68e91b2d801ee71eca6f718107e2f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f54c07e25281943e2fda28efb1979646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19bc01170ca93d2b6bf932ee62f92f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b3d27bfea753eacff6c6b9408374d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b54104b191ed8002a4de0464c7fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc605379c0431ccc14d760ea975eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a08b61f457fb18c7e4432cb3acd63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542848eaf27681cb968373f69659dc14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f62d310a07d30b0eef206bcd2d79f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977deb6a191236366fc05b08cd1512b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67d4364003ee539c58153036c3547b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba204fc059aefd70f693e54c7f8206656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18abc6eb5ee06195353b2cc203f60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77064dcd2db43d62d6abcd3f09655d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa418c8f5938419c7262c7f6415beed659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce43ad47222258c2c09782db39371b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13eb7e4f283bfd52c33274e811ed4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35768961f49fb38a5ce8a6f3bc093a51662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d633addb7376323d887ac95a0852d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f44695a64a10ca482d068c33476743664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8829593057bc58695fbd4877f6a3151665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209cbeab071cd514b0a1fcadf1260be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a4b441f38937e98d1a022a3e3852667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6311ebffdd5db64bc996f532ed4d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c7b0a47a9cc96309e4ba3eb188d3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf72191d047d167e5082ee33c0daa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c81829977c93692739ef8b12af24e5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7ba0d724349e2f358736caea3d96e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3853a3972244d2afc6d5a897a6876f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa522cbbb94b137bce15011131452e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab82b8b44998c147d30a9e08975207675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb002754f92f320e8a574093d38be6b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0b0ed07c91f639f57a8af027d2119677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea21f8bddf2b64ce6106b053a5f6aa7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86705a7ed65f206922298c499afe211679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c8e60b1415287ad9d2e6f331bb319680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f54fde357f9d2651100de68cfa2886681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53359a1c99a22fa5babc73645421d734682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffb9604f29203bc5c0f8dee821ddc3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607c0df833957fc356a41f9adea5bd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775e5610a823bd33dced410b16cccae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9571de14d172681cb40f01e9b66ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec9b1c64c1fbfbd400ecf4b32da530687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea97ed63a91e8d62c527395cc68169c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021acdc5c299bb31d8c6bb1c683c218689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c9c11b9eb676aaf9a6d62fa625ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119d3f59ce02c5d91f6c5c2e77297d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279fb53b5366014302f8385b3b1891692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076e8923dc606941438c221e84d1dc7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec878994affc67bd072a97199814f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898beba0c74fceb7e984be1a335b155695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc4dcb7c00b817c1e3981ee5a0c4a4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d7d46a69ec12e670a32afb4a23790697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fca3672a3c245560da70e46fdc060698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e69af860451d2984609bdf0744d0a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1248ad807e3663608e33db08425b7ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d5253ab9fd414e0596d8e71be0a28701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba388cc463a11124169211dbbe2fe52d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a965b5d1bdd3948662558460f8b47703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07340820cda5a73c2f7c05d4a00fed0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86248c705b5e283d1e01e8d45ad51e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22702cfca43d6d180f55b4f7d0aaa8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66767af59bbfa28e7913c153915884d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97453e0a84f11f5661fb35b53b631708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182572eb94c456e3d623aaf52cb752f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d7d87e70ffff5da4b59a933366258710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b444b581b6e5beeb29252536eed339711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423167668487d78ae7b694d818aa326712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224f2360491108fa8d0a69c6891c637713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99e56a63bc4acc79dcd79ea39d8ebc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9a0eebf9a50483d9f199e571a1b9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659366c59d66cc6817d68cd593db38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8956637326d8bc4aab51ab4332b86d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d6e6c455a33890aa1250aefc22654718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85643b42ee12f80c180794a227d660ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfdaee83510752f962d844a74983440720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6892d675de6b261f0ccbed46cd9b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf282e2c197ed05d0889de5ee620a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb34bc580e02845d95e26063c133c33723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c25170a3ed7350aa207bd5ad95b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311a570f68cc27bb3bf4ec8b4b735d9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b5479f56cb85f030a8a66094df68c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13105ad9dd60ff383cf0c3c9aa1ba5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571510b39e1024bd4fd3c333161df5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9cd77d7d92ffbce5da5caaccf9711729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5c5b2d8c5f0845595fbf17d442cca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd17cf53c3e9f68f9e810844a6c373b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb127f44957d78b4142b8867a3432db732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8c70a1f02da76e95bf232b8c82430733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bd07ef88cb4ebd78a76955fc2c2f5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c9d29b782d9036df2e47d07b109ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fd93a53947511a0180fe30ca2c6ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809666e0a3c0b6b06c01c785fdd04a1a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072391cd94c0f9c1cd148380e325cdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c4b021f1be1c024ff1348b2316209739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd0bb10aec139f0b1d24a1809c73e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a8ae650e900b9fb3244e97425d8ec741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31658864b4c38df09359daae0c0eab2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb3d85a9e1aefc682e0d8ebf52587743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf1ec0126f3a560b299c26e6cef6f5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3faf7473691f6b78d1605a4cd7edb51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338978f3d5de7c4a6d5df9c0635fc8d4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7b942367b2250733421f262107221747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59126dfa2a701697ca53bcc5c60b1127748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023645508ce6becd74070f6bace96e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c7a1cd332efd5594e89e8e3a043de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9f0a545e31404e15d94f16d489de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd984d92fb2e4a669093fb3da501e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e9376a8b31070bf65b91d8be955db753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6e791ac4f028b9fea3b1ae4d58641754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22885c7d8d3ffe018797577b2e32b31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724cd7682bcfa888f8f530f9db269d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991debd7489b235a7f13d49d1a9dea72757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb49b39bc95bfe3519246b37883bef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c698e3a804cf96eee0b12a23e1931759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0488ce214362752e713a5b6b4ac0d9760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e08f0ed6fe700ddf08b79b1a7f0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a3d5fb93c3a1062f17ca41f015da5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644469260a9f0f6f68d3e2969c356ec763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b1ea586912132aff703547cb8cc8c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aac2e8ccf2fd430ae92793a12ed88c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77679e241edc37cb4f8be87ea595f27a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d799f501d99128dc1e7382535798a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce0e4f8226b31dac14fb2f58b978e8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f9a7a717ba625efa12c8b661c91f769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652e91d227841d2579a99f6947980c7770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ce7ba097370cc262f54755f4d7a39771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29181ab2a257ea365affcab11766330772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ce028de46a4ba58a5e48939b6a38773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318ebb109451ba4eea458fc3634c678774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134a097f7c3e8de3608b508d5b688ee775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8758b0e61563c9d502467e4005a80776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad43eb75111b12eeb2f68605140fe2b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a475ffea34ede38df133e3225aeec4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916d282560c305b2d2007bd879ac2fe779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d00171b98b69e3c2153f926f9ac8c2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d9fbe3bb511184141bf809a66444c781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052df6ccf40f80ef2392d3b3a6fe2ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf263eb5bb208e5990eac8a28a6984783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8119fdfabc0de029d802a90d9a2cba5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbec22ea4a07d919aa83e323f2d27fe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5adb299aae21d92356878ac81180dbf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddb962448a1da413546b7708791a8c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fc2c4ad814b2072b3c85ae756af80788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3fd1c97fb11878dc844886c2a985d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e6fcf86c38a952dd1bdfc71723065790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b35b0db13f1499431b8c924d962195791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29ce18a89d279f536bc48a2567aae9792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c3fd4f8991e238d4dadbfbcb1590793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd99a3b8d44c73970df4c6e24cbb9b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c580294cce90d68f1cb19a141aca03795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2bb4c9d0a74dd34b007fe0674fe552796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f121722152ddafd590a2aff260ccd8c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370d257cdc873efa36e8fdc03c614c2798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c0d0e2161a573d2eb2cfc19597b8799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea71ca542a88826a8d8393dfabeff43800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8d0a55bcb943b87b128dad3bbb116801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e10bf87ba71fa6e2ef8a4fd7c8dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53842158b2481f7c7e46c77194274c12803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3ce709565757d4811a045bfeb6742804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db926c0a8a0db80c90da8259899e23ed805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75651d959c996755f9a14129a733fe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9d565cbe0237eecfb8e3049f4b697807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e528c58eed7d184493bf669e264074808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bb2187657df43df1a65c67680a950809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c54c926639680abaa068b1cd211d6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ba7c4cb132ec5b880cbe2e944ee03811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b501854622c16c55b04e4353d23a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285b36bc62d4706f225c6bebf30b361813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128d5fddfc513e5d89f16d2d2b48ec814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7242f592a775efa071e61c688d846815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af5e189b04154b0fd1f1600b2f737e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d9f851181f10ef01d6ad6b1ca328a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bda74e632d92db58a7df8d2cbe699818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac7bc1d0e1384852951d56e15a271b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e5db784db6b6f2f8a16b4d21aa39f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701406ceb0ecf242ae8f1fe2c61d756821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ee9cf9c103f8296c9134c205a175d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c772ff5deaa397f5ddb417012367f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc28940cf401b32be81ff09c55a3f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d269a6cb2c9bd68b9ec272004daee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bc8af2d32b22c6325a0aec12cb8fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834eb68fa19f6b637968cf4dbbf405d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8e6a05f43802bb3a834ebbf5483d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62aee2897b5d895e887337192b77628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f251f0bf7998d54c78518dac1de5a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334d4e6d66d7c64ccf4f66996156d6810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f455baba2d09ea56c1c4081030946bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fc41af1be207b613f5cd4da5da78712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba875afbff0a07c7b1e44aec08106e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8190dc0c5e19f55f12a16dd0fc23114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f41d414cbb6813948d1ec9a0a59fc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d175875dc6ccffdf80ca4985d74ff0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef1f6371c6cbd338b10c8c4708bd9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1844de0c62d0a7ba0bf2b5c99f3d7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972ac10dc593af68b1ab99cc12c47bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2d924413727d41985fc53ffb1fe4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d6be8ee2b467f1f89be950ef8b88121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48008a5ca343111f672c1aacb8cf2daa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfdf37379011812c7dd442ebc6925423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9161a5eb780820403f27f584c426424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529f24fdc93d359e192a7cb80d3eaa125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba02e00aa4a42774ffb30082d36166726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d792176acf915d7b51a815909ec4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf309a132d51acb5480fb63cd16f1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f79eba4821122dcf3fcd2f3a6f137a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143db0051a41daacc157894898ed66b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18806923fef2fb1b4893f0bc785909e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb8963e9789276dc85ccc1724b91f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887848fa62508c6c07fa39b99200af4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290243a279e0a7cd1ac9c3a3238d11734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d44478183d2ce0bfe74a2d3b94918935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726874e62bc283cadf3370355c6b3eeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d2c3a49f66377352cecd4475c38937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9b5ad132eaf9c07a6f86b53a10ac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e87a2ff1609e1f859357b768183bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be43377c46466873adc08f49de7801540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dab66194f7b93882f3dbdd649c23441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df36a491e1804964c3cdf3f1f36510342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd30019ba33c0f970a6dcde7d8ef0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5141d589dc198e9fcc4a2520ba7d05444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1bff29e674a094094d9ccf236daed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d8eaa80535d71eb595ad98281e63d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce8d61610fe072070df45f16a099b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce185874a6a1400cec05640543d0ba448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c363634f7be8535be30e49d878db449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764611426814a66ffcf039ef40f77b4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a56a192397d14750ce9d6669ec360251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be041d2f0987fca864494000ea2aaf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c6dbad185309256f985030ac3fe9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c71bdaf0c0ed1cfee35507c656951154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1f59761ebe4003f3a1d3e12cafa2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad90446ff69deb4957228419a53660056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69bb5a48f1368dea0d926dbddc039e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a6215c1d629f6cd10828b0fbf6e8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19627ca936d970d07528d3bc7683d7ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5187cfb89a32901a7066fbfc6c9bcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e781c594a7c1f1f4b7eb78082940ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a283335a1116d66541942ad39b12e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55ee09ed8c8c1c9884ca8daf81bfa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d76dd7020d1c526099ffc807a84264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0aabe85b0efeae3a6019901f549af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6de8c2e9761dbfb8f6232f3847888b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de77d0036e8be608aae535f56704bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919866b59626a70fdc47cedc2a17d6f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d1cf8290fc2f5a994eb40f23b55ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85190d33232dfc7a9a674b694e4ab53970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590b1b7a6a16088c31ff6b447f63e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d575809bde72ecccf38bb0bae30930972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1b7f087cab4c3c4019e13ec241c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3dc440ee7d2934890d3e5b9285b6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de78886989c11f8fda6ea2f1e636c6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd25c55563052118405c1083dc336cc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440715f2263101918e537dc2f5c9f0b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555081a8d4ed5e4790324b22dcb8ce778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286af0316165ef6bddf4fb7b919ac60779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf729183173cb995367e3d8f770c1bd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48ae7a6d0073c40eda7b4e5b3123df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2b52acd4219fbd25f9f18a81204ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89876897676e568ad6dd5b659a3221c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89973e086dea2892652757cd406199ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990a4b977e54fdaf974fcb4adef47e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1297e7a1b2309e0e52c09d56e802686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35258955f0d36ce27ecbd897972f287487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2b919055cd8e432ccddd749136b1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca85cb20f3ccc7b054d8e64aa9296c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e076a2841930948dd534572f8b60a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea6c23c082855daa6fff83d3c29f8991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ddb0b54424ed9ff34bcd98fae85a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd243893c9166dac07e05eb777640b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a50a4beb06a2a2de0955baa435f394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220fff4949446b8b0358153804c703c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05552a67ddff6c29629395e5ae9064f396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8288bc85a715a6fa37764aa9d8632d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731b894c6f2d89271829ef087b7ca5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254ae2e0519096e8d5b3b2281ec86fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3f335eb16f530404ca391e2b89a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ae881504d6dc49003ea0488802c2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70383edf0b27ddb4bf4b4abe3eaa8e89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe3297fd629d0bc7fa1b01cd912a9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68047e98ae9b8388d8baac3a1159f2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f08ca737908bf7473d10419bb24d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25bdd61535e33b949fd2a9ceb0de74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebab32c9e2eb9020de39113f4cf057107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97a2fc811186279a4022daceb13ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae413969d3c0469c03c890bc4cdc9239109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed1697a5b5d507c4f7e88e1ebb8f59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5279d0fd9313372c418bdc80b03b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d720f11c9c46f55cbb306bd79d81116112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76898cc064d06becca90f038aaa4f87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a034496cea583a366f5827e0c7a194114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892909736a85f59c0c3da028d7969964115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc8c27aafd54568dc05d25b582c1ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f49b25587e65e7b445b783db6a0de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c56bd046e719686bf41dd47d62f405118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d4480120cd8fcb43f8cc73dbd99f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a067ccf54aca378d56cf3a8db94cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad5e910c3a55c4395d62951e5b191121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5160fe936edfaf0e916dc0219cd5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bffbfb930b3964bed8c9c50c66f9ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bb8154105cfe4ee88742815c6c680124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e2c38cdb70f8f9b3e880526aebcf1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4be2d0427ad5ddbb3b742a57a18fb6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c881d7b9c752f69e9dce9f0f7c8a53127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc422d25d55f400d8970fb07c521a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063cff83b7b47ee680f060c07a6c0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fe549a76237d1bfe9909c5e703354130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f8e21901c8fcc67df3e3267a3ddb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf19d5df73fec7814d2793a5cb933fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026ba1690e9894f84dd58639a15b54a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e962008466711978848284ff05de5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71c52c66cdb98fd1d6ba4f7b8d4b56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585030dededa5a2fe4cfb7b47c592631136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfbdb5a02d8ffe24b640d91f000800137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9608a6d1b0c44355db8cb17962a383138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da3f5b93b46ae8d26921c7400af607139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479ddd6d5efc88aad2d2983f5e89e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12b076c4b8a5429a731321c00922f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2781e32b800f13d83ba7d466d8f33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecfe7157fe5ad7b6b59b1431420373143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dcaed9fb8fd5efcd484af3609bd4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4f8da4f05af59c37604dc0f4c3732145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb255b87f29f3b53b203787b3085b63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778be2dafa6e12df0dfcfb82c53c942e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e24bd0310d424e0be097defa98559d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564bf41a6fa249b1795086495a8c802149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d60129cbcd90ffd85b1ef0c6b52cf0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88e0a235323bcb68592cfe4c25fb28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab0966021a3756931dbe66ae06ea7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd87f57ae66de27f2343618f0f707153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a3ffe09a511598b9be2aabde47a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be277ead43ca11e0c3c66773c91bab4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03716fef66f2aa7627834423fa153746156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909153defee1ce632058874fce9f023157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7222bac687afceef12243514498325e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734c34df872fdc0971825b7eca2755159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e26bf1a9afcf14d6a25ba054e89c79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff56b4b218a6118e161ddead9cebe51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8bdbc3db1601740c0bac4f3b9d24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f98a8cbbf913cde410318033b1aa3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c391d1ac32a37dd9e0a31fcc35664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c8cb80e235948e6142b95f7e8e236165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d8a32c596e54d49c325bab0fde9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929214c5ec5b96b5a1109bfeb9c4384b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf8326df56b7ccb6e5a8111bbb283a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f0301def465b3ce807a995ba465ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c78b0d2bb02fd2e14511ac1f91fe85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7b9ba4ec02578a383c4d5a3568d3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc5ea03bfe0621a651143a65405cfe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f1616f30e7238da751c58668395a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5c71b50c6e240a3639361fa96fea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb350f9b7292de1fcfdfa9d0149266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da7183a307e681589a3c762a596423176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2d68c3669478a872179eac87f6930177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffd7d1ef57a8079ffb2a536146dd3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68923a057e6022393f3d224f8f026e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0200d7fa05a39762dee68546c30b38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a320c411b2d5b62e8a1f04093b3a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed02901b5a3e693b7ac35c9876f9a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344fd45a87b7d3bbf49bf74c4ebe37b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdc76f46378b2e7b9bccc830a7299c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc2e4c8413bf59b02a9a642c48e1c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d527dc0eadbc6f36c6c91286b1bef8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6df90fca2c9d1f85711344b5f54bff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef318cf9fffaad8bbb50d48a9e21210188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8fc11c48228e574d2812fe4abd0cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128669d1948da84f1f1006233f7262190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75bf5db6924075f5ef9a1b22af15d4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a91b10bf772526d39dec5d0d7480f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fa8faa750fa1caaca3bbe303a08a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23532743495f6748c277ef811ad61b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f59c0618148de0f6db058d040212195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ecdc86727c9e2132baf6a6fc4cab3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089722088f34dc9b542cebaae801acd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd510ee79a7995e8161009216950eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82526ff06a2a2164dd979c3636a9e3c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b7536cee640f34f9865fcf5cf10eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de33ac04f2fac7f1e270cfbfaee48cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa091ef4b4b6ce64fbc53bef0c12585f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538b2366dd50acb554da45537439c4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ebdf7642d9313e3629ee7dbcda4f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b43db907901e038c9dd3255213a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382fd642ba5d65e24c36ad5e1440656206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d07800fa74113724c761943921bf8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6efb01d459a520d4209efd3a7c41e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7da0859756b6c7b49086bb804c277a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f66adab8d6b76bc0aae2f88bde1f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacff9ae8e242e1a4305324f6ce1f5f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897648ce11d3ed0465d78809ac455eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6be6c66b2b490552da7f0f9edcdff3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854596dbd0dfb32535a2882358be719214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9dc39d034e701f761859089e49cd2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587ee86fa4628fc4d386c8a254d607c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c118721b62b07b9541dea304bb98e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d645707dc964dad484b24148e41f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed82be74e9505fbc792dcf155d9c32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938f708919cb9c3ec7e57a7a860c4d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c1a99f3757b02ba055614887e1e59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9916b4a20621e51f0c5298c3ce656222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca267285c96a4abfa4947e63772ec9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ea18fa511a2cc0cfa9c4f7e4f6538224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e0fead46b3fdaed32f91825bd71c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f7598a6f049d21040eb9a9b72285226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372145a6ef7de102cd473874dd5ac83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21eb154ff2a56b4505bb54af8c3dc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd804fe48dd451056379db9d9e0499229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a857eb0d7b32fbfb995688f9127909230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f8c6a092edfda5ede4dc8624202e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4211a50b7305eb2e4ae87619aaa38f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4dfc871b49684b67916f956f57e12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce59aa7de0e1cfbbf280edba0be3eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87213cff349de0527ccbbb017cb8af30235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67f8376c6458d74e8e1ee25e1a9a99236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a53fefe71419efd7beb89a9df1786f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d21e53170e74d894210a8831fbe93238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b5b8020ff229d83d4b8d5f00edf10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f94ea5e9affbf0765128064e941af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1654d1a6f1987bdf923abb0dcd73d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107c479e7dbca887051a6fffa63f74d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4327b3d9a365672c352bef080302a7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52137a20aed637c8e84eca6fc6c9326b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507eb2b9b7f200b7520173318f0f5aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd09117b43d48381482547360f71892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c6d1f76669c9e4e6f3f443ac3f44247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda106f5d9269b39473f2acd27476b47248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb161d88037b639de0f0d51c87c39249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738423f16f51fe4323a6ea70bb3c5d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4372dca9a3c0ef578d96ac657f3208251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44af7bcc5a2b7286b231e26b0ca5a6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48b071f470d31967d453d1cda6f1c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680631c216cfdc6e067ac503e550d2af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f8871f56588bd938cae748acb8622255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef688239a0ccd9a2de4d3d5e5083508256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb8c5daf73290eba626c89638602ec257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef664b63d4c6435c155a5e5ffe3702258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e9af93db2437c5ec8c28a5e3102c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea65afacf8687d437852a23e4b4a389260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65296dfb905226327339e8d8f2fcf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec0ddcd124238d5eba48855f302934262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be8a8fdc84f9443d6a2e1713c87fc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f8e35d19e51036323f10956f3c85f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71ce8ac1c8adc3a6c8d834738abfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5246c531f867f1d9d7842dbca43b8b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9076bba3398e1cdd39ec50068075a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ce6ffa84b786d692d5686b9f5125a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4a1d304d4b098c98485706761c01e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b97df011e32271971e38568f36aa7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3f5456b8254dfef10219e4e290b5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f0c90de1faadb175cea5b852504ff2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dfe96823ee55f7822b4ce005ba582273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a8292bacc4d2c53f759b47624485e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4969484f5cb7ba11bf472bcac1054a2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa80e927dbe30a5c232ba5c77aabe92276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ba505532812ad4ee5963cda69c5d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fd107977d6983fc0d3136f89b67a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d81c3b4a0bb4fa81fab0ebd248be4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb001513850090b213c4f936b975ff86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb716880879d24953532dfcb627373a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a680ee751713bba40d257a84a99ad3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080e27ee41e0d275577484dec6f2973283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b89a5437e55c1b91ba4a4943d108b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae0b04b6480362065fbdb8dfb51050285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b34d89bbe3adabf7286b17ce4dc4e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7ac5a34d4d36c4dcdd3ccbd6b8380287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb404473231e32b786a45fbfbb3182288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd3447ca89c3eecf456f50e7cff2dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a41468f837e5234dca57001acc255290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3622337e8b5fd9b50628ffdd6254c15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b021c0f026a6166e07691bcaa53d371292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba67ead016b0f4b7ae8a23696a36b16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b4ca1c2aa4dba68799a84744633c7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308fa4741fd608cb04eb3c7157323c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc7a24ee54724c119e176b14a4941296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248035ad2b833ec56e73fec6d218796297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a1027d722185fdf5d64a0fc67346298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae220448f2b48420c5cabd71ccacea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406afeab9aaa4b216d8a885a2327471300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cadf38d75e72bb168a71b8d3ce9480301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1f3362a9ecc613b6a26decd41b85d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52da5b87484ffc958dfb3672205cee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568227e53d9023c4790aff092ff2621304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2701bad37d15a58a5f375a4c462470305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f3e11d176b5603b619256c6d1feb6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581b2f8c8c7927db4fd3e63115138aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259abe4415cb83cd13ab0b76941ef2f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f59bdc73472fb17ac2dcc26e99e19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff50674eb1156a195d7b3cbef9f509310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08659d913002da22d90aff8a17e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef4c9674b5a7cb0f5a06fd240cfbe9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276dfa4065519f050a39ed754ed5a18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449e0c2c8e9a3e151c3a911a824f4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7e73fd521dfda07193f87c0aacf65315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1e7f7e5fea9403c7899d523fc6872316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2599232c2d9987a9b10a7ade57d961317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8dc3513568fa25e8b5655b134e94c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adff6cf45c406328d370467530f952319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aae37d271846b722acccad83efb7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005560c32a25ee41b15688c7bad0a86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84cbe74c780c6bfdf46a99b78b067a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0768da8883e385cf77790537c92d1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060fcf3bef71de6da2f63dc42cdf156324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beaf669f0c98971ee74175ff02c977325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a90e267993de737d3eb60912841ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6083c095a5582ccac01bf8ee198b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b845b0b8cb60dd07413c5f03baa4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf0cdc595d240642deb075f4dd7893329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d107caf44fb2b33d3bf96e94f70086330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daad0df0c03768e374dd40153f11cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db2c603fafd5b7c6b3387f8b641c3c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ae15bb0f4613c3eb8d5659d44390b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3427ea2d44175d54f2b9a058dbace334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf268709aa459dfd84e0b6c89f18f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5945f4c4f28f637ae20cca7045240a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddbe283ff38cfdeeecc4a867f7c1ba337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10685ef8bb559b71cd29f09c099cab13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf9283ad745a3b27dc190fb11f17be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037b6e87f8752a58e6c3a8858b01d23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871caf64dc96742657802c44a27ffee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9e2547a5d90c0f03d32039081d5c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8265393288b47e7c91bd505eb39b8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45782c70ea6624cdbc25167b599530c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5eb9f20789594b3b956549d3aad6e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340080187f3a0c7a13e01f507d3777f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243c46fb0ec6fe7cd650b2bcc3d1be0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ac0df78000968101d891df3105c80348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e53a32e84cfca61423942b8dfa3e98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38cdfa9d2e2e3355610cfd2a481bc6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbabd9fd0a61e7eccd9ada28db29ef1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35388ed8a2366959128806e09a78cfe5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891ab650fe94c75b351ead8ccafcd3f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448dbd3313dc5c154485cdd1899b04b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36feeb44d9d3ebd4c0197475cef716355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a233a6e9674aa095b83c3679053c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb2e7a2a2ebe7059cefbad5c244143357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b12c897d9555e8f61686f806d34ec4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb8fe52e9e7b606b31123cb7351ca0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb383244e2cb772933cc611e9c2dd10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d2377cabd1cc5583096ff607c32a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977634444fed5f6bd51d91f6057851d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90525b5aa022c42ff569ec3c65ad5970363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa1db97507c3327319d509d2e8441b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e6a6b1b07611a450da45025985a5a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ac164cc72304d176b4b0230b85437366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1860f2e39a68fffb2d8cd2ccf793b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c8126311d6e221bc1afc81104a6ee3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78edf393faad9ca004903c4fa5be7595369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60750e3ed5ea3ea6176bf853e66d76e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fe4fd8d2d70ca421b5dc177cb2167371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecdd2a4dcfec1914a0094887569b35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef9137f3657e8fd516659257efa71e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec49e36ce7806225b842585df4e1689374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd476463fcba9c8e612da9585a5b026375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767b1e54b2c1872535dc48a4f05cf44376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac057f14be8d72f9795fed63d72e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780adafd18f91b04f04a42adaa36c7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61a8332a5051702696708d11c1d1d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16315750e0c6e4fdc687d52e26fe9c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78493d99be028b07fedce2582e4e624381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d528680c6ab589958495712622dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab4f2727aa0e2a893134ebc720b9e6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52917653e484ff9295064976ea4cfdc2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b37a4d0aa9d7cc29c2f50cc8ed8a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f62618faa31858c9cc8ee37675fca8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec70cf69f60bfceeb4e401eba311266387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae231634a7dee93b004cbac718aaa38b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220862acb79a83975def4b256079183389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2573841b5af58b127b22ee22ed75d7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b410450959de70dd433d90d07170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852cf1531a7d2ef8e50d038622a1676392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4e5d2e5e87dd4c2cf7969ad6d969b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c35b17e7e45b050f3574148947cc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334e0b0abb6a0337633ec0ec62f4415395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad7d9006910d864464bcebf3e8deb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81f0e80391325bdc001244f3c43c8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dff4ce6ef0fc8ad0ca402f66c91a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94cfffa43c293625267f05511540fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb880dc1c6868a6f48d1356a669048400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edfef90cbeb7f08e4cdbfe00812d76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32532b2f8ca8c0f276c8cb983325c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121961076ec952f719b2266620d77ee1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9823e4535a2642dbbc7be0dff708c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1397334c7f3bfb95935f889b4fe1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6e927c82b0a8f31a3db2156759d93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286990c748ea8ce816089acf37da3d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ca233bc82d537f8a47caa01d2e768408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d444ecb013117068ff7dc3b07871416409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273b7c817a2e70955ffe3961d6c8dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4cf6132bf2c0a1f8e558fe5f2a5ab3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6836be0f31e414c1ab3a1f67b251c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c75ad86dbdee29a5a0f34c1901a0dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439227dc342660cbcf20aeea973571414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793c972bdb733415e529968803d2966415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f1f4d331bfb00411e5e7cee6f7bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b2ad2a0bb1d5e218a8289c8c6117f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a9c830ea8241cb55898e74989227b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f7062c11e293eaa300bbf8385b46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef025c98633f0cc0aea7119cd3f701420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e9e3d0a7a23e24d80642870d07961421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd5251cee9493c97b18fe9b62261d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247938f9bbd3ad3fdf80d3b658be667423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c09575aac7b6d80bb49ce98d6f1817424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc23689be20f82019d6279401df44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0ee69669e75068959343e4cade0ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332230e6d3bf91254df7c923c807481b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bca6e2464c57ac8bc06f6075a04ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b18719d718708010d6f128140e18ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef7378cf878a6d37d0e0214f8d1f9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092790fa5fe6fb63549a985030e0e05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8b4ab5c8f805bff5df471efb7b85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5c9d0c2c1737d9979b16152928f2f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06ff5ffb69d5908adc386054b50705434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4d1a690ee2d8d2fdf31cdfe589c1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87277575229c6e81cc5b1710e4ddfe67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837577ccfda35cd2f28e521e94f6bc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb446994fe83f0b4f0f0deeff24fe3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4142e46dd735ca3add18dc940d1738439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e6d7e2968c6519860a503d1f00c73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf06787310b147dfe7ed06faaabbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cfc77762fa76e7d03104203135f10442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7e34b7aa31ecdee8c321da0cd7aec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3644aed94eb7bdf61dc5847f27c97dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee0decd1422dde97dbe9b2f17b631445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90716ae51af75ce092efeff9f1474653446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e323f2d05b9687ad2be1a99f9ce423447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc5fe58c9fe1d87be6c5074e52e05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a9ec1bb2b9debacb4e521141f5ff0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013743e0c6d8e32cc9ce41ee9b88918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58553c82c27c4dcb32398ea8608cd4a6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf258bbdd40cfeaa569476fb2a36c395452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d7819d4feb694d960ddfa415e9f00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f05c51d7123f3d94928cc8d6f7f02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fece7fa82231c0226384290dae841f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f6a6e97b14f9e525525ae18009dce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747d0e96573dc27cfa215473dce184a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fcf9f39c276d7cc9272be04a43aa3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f069ec3d8abee939be6beaf4670420459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4918210eda923fca533ba7299b2e39e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e3aa7752a959809b6e2dc3cc9eca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af77d5819061b60c063caa4a5a2550462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff26a9d5a5e43abb3299fbbf6b05661463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d41cedb7abd3a2e658d3a98976087464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc354ddd590c75594a86f8ceac135c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09295a4833539d9e10e1a5f03d420917466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5aa850e9423ae49373b2b31f7f1ec467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c24aa912021c94a2351aaffc22db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdfca0e3d2097e9343d61a900a20fb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4a5cfa1fe2b20f3d6d33f36c8a093470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a664652024a9f6e45f80bf2bf9e85f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582b87c9e51dafac17889831693299472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e749a9911283933ac6a9ea4d6ff85c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57e1b87361f245c1faf2cfd8a45c10474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0994b18de9d2506d7f2c7d2f7c15bc5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe604806d0d9203c9a95a51c68e3b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e449f035030d7cd81e59c2ca2081ada477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4965e26c23ce2a32fa1bfff9a409d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc2ff0a083049970c74d7086a6ce7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc379ca05aa404d1f89aa76ac9ea81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f484b86b9c8b4dfd1183d86ec03a960481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7b591741bcc1f820c9d1111b20067482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63ec52cc65386b7d24ea650a7b4fef483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23a38958fbbe7bd0291643772ede48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a38fadf8fc9fb826f02c9f1c0ab4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7970eefdc9db201f8d233ae5aacd624486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2a630d699e35978e29486c05a52e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1fecdfca648cc87025226ff86d48488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9598f8312e7ed76e88ba871b08eeed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525fd4e6b922158d25bf6dd131ecedb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7450d1b4f9077302642b838c8d03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e88ab4c5803d2628061948b983000492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf60a788de4094c61f0aca8ef912692493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5439c536250e3f6d139d153f9e9e693494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ef027a56fc3f9c285db8106936b4d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044893eda69ea57340cb81a55e8899e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c2fe3962e353a3acedde8bee0a2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41400311f3fbc99c518ab51ffd91e522498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930159578466e0b33238a22775b513f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef0a8f27c8d42b8870c1c6b4bdea5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65783e12a278741d3a33c3c321093f50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2be4fdc639ad32378edbf0efeefe8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62414063e22aa42f38d450b2396e25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20057845812dbdaf5f795b05d054fcd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1b0810324a24a1ec7bb9fb0afca74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60543bbe499b9d921d3321836cd8a9f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0a820b32ca42ffee010541e4ee21b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1df3bfe24a4334481406b7cc4a0071508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695337dbcd694f0f3eec0c68abba06c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbefc4be522d120ba403ea93b16f2869510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54e08cc6b51cbe24a216c7ab9fa7f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080b9ffb077bb025560c2ac7cd42ec1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de653991f3525d5b022a0c7013bd8377513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338563dbe824f8ad9556936d2d79dee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a72efdf031b2e91535e87ab4172ec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8483f6133c7b757ea5a83e75005002516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cb831d6ea19d31c1eedd0449e05dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9c67d9303ea1dc0087e08e3fcd9df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25be37fe193f3fcd8bd0f666aeb387519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239d60d8762bb651addfe28c6c5c949520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3dbbd53500445f8e30fe30bbb6203521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d47bd8a54b3379930c4537b0c0551522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f787e683cf414c7380d4de3996ef9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec5bd3cab46cdad5ab67e1dd227372524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9eb1eff34e3c7319d7b41006e1f0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672f6738ff72109bd10158ff176e22526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345681bce044322b14d8e1e911e399b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063e621b48c1a5305ca7447c18568c4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148725bd61fb81266830496a0b39dc5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046c7822ccc426a95770a80b1e92877530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b27b450bebe8807ec9b0427e6689e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c918038eb3005433ac03aa1c530172532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad095c9902a4788f93c6cd43a0c3ff5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661dbf33c32a8cdf255d72e16a278c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ac563d534776e03d156e8deb54916535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5e50cf9e58451d3ad19b465568807536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558be84e2b7b6076e13841ecd48ed2c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65301fbddfc22f3d0063912b7f1cd640538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f867b213688c85955e993977773985539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32372069d59f4fcbfc9895827810528540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361f02b08d064eb13bdaa083efe5d28541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27302c43d788d0542c4c4528bf9434542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003e89341cb12f905c4b4c533bf0fff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb0932a74df37cab90c063c1d85c95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ebada1a078e64e732c3063ec5d5de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86702b59c5912492eff3837dd552a81b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f58072b15566579e4f7e54866af4b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd045437162b121c836006aae4d6be15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4298bba296694c45844749f36ef5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619e3eb71f165f4321afc712c245b2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334afdca627389847c630c56410e2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421aa30c94bccb8b487452dd52ffc2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c5be5b61f48127e1e28a95afc39df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae9e5163556f62eed1e964ae45212a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f87d7c4d5193f2718b1963195a4f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196edefcdb61ee6c4a0b4d9651f2e51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda35459eba4e643a53d413a84de9cd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41f8aada22077b12886d92d3948952558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98161f057011f98dbee92ff7b0db5a24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb2eaea62f8f60ab338a922c29443b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae9a834f0b932c24915cb0686816f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989e076aadf8d2ce992a2f47d96c99e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c2808137dfb2d6a0e8109c05f2a0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe59e6335b98374915a483346f422b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c06b03e4189fd67cbf4ddc7d9b1a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c56ab9a0a8b10483aff65a957da46566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd78c51cb133b3801f43c94a145612b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb576d032f6a67f278f94f138a978a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec400a471e1b4860dcb4b4caaffb6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e67082f5a2ef77f13b480da223e27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed234157e5ff5a688c7c0ddf6bd746af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a3699455882269826bcb3137cc563572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87da38a58ea89286165fbe121948765573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7df3ddb1873afed5393fe258253df5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4f10fdd30c78eecd4acd2b747399a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b655062c111ce666a4e9c8b6ceb9b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72940769ee9dafc72736f6bee93057d1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69bab0b9b52090e7df01745dabba6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc9bcc135eeb75238588d99f5f343579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0378922dc5d400f13605a97cee899580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06925ba60c570ac295342c8991392581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43c3e6a71860cbeff420b07ff79d1b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770188778e45374596d8784eb4b0f43e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028c7ac5cc1cef9ae32c4ac55ec7546584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc2b6e6c793406281aec807a6bd351585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a881b7190d9c421221978566f78d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f74c4e0f9c5f335dc0148d76dd5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0d5bc5305d964568924f36b4bb4de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857724accc6fa106f8b53c61f86c36c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693face6317dee7dbd2e0c84688186af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b8f5e825440c6cd14bcaee34bac11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bdcb22f7d931ac38241344a45d526592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1794868d80a3c071dc85c4e16a475593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc54b5ccfd195920510a6ab5579c200594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13679a3455da1d4ad249d53eef2aa0eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9fcd50cf1b971141df4e59f6944423596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2ce1a2be008be1420500f0c0f6565597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2704bf876f8f72dfce87ed9be8a58ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207bc2c5f9b535c28bd3e05c3d2e954599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2e7179c9cae7f04627c5b6811f78c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9cf019ba33c191c765efdaadff82b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb1834eba275d8022766669aaff174602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ebb49da11992b91b63dcbf02045d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c15921aa8232e3c84190b1d82b4959604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003a8424a61c7a7538fd6b5f802d5a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b418541d0e75fecc1b7d38d0b77514606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be94fbbfd6c4b7e8efefe56996f9a56a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59958fec1e4bedafc54c68011ff33848608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca9f2c49b98984dc0a74ff09c2b0df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545aff1efa3706edf2c0d2bc73b000e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc481e31ef64c3c70b6f3c55964c82a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850b61258641cbb96f52234dfd709a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c84d5d9a1437eba74223102feb701613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cce1e6bbb7bb514faf827566e263d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cafcddf57428e1d0a96881b81520b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6e8fe23954a841fa774a1c35b55f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bc23a872fd97952c1d6bfbb8db8ef617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a8d2a83af3e89a7be591e91250f30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051af4c219c0dc0d02f4bef473af2c4f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5058da1ee2543db33876f074e3362620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43237bc5985959abc109fd8fc22be30e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23844818a3f315b982bddb89339804cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92c94f9232c3267a42ac206e84712623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e847ab1951083358d61c06d61cc5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6f3b025f56ad00b941abe0007c86c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6f1b3cf28b30991b2a07c91f0d392626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f408daac65fc6f8737c5883c6545ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb515c27ece13bf1db5ed7b50e48ab6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777a4c421330cfb2e183926ece16e52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e544c8e0a4520d20a75adc1192d69e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b13d56439082bbe0fc3aff974a6e06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb51b2d78cb0c35002f6bcc20123fc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c5c54ca1d70a9e4c7e4253cc2359633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2069cf95590f800cd72c085918104634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5764154e66306bb65fb33ccf7d9665d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad80b4144cc3d5145072af964f0786636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fd92c475e10a96249e3062bb67925637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acc573704356cca0abe5e0f64da43f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48a37b3165868e72ed76f960e48f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea670655704520931ae484e6661b75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879282ad89bfc287b1056606c39e9c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f71f5ee548843c79dea5a7b01f387e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db563787093d135b0da5ce143432ab6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7517025fbc8731c4a6d31e778fa48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102e15e0a79f6326899aa9edb8bce3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bdef46878cf8eb3b74cd8769e2de9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89951104ffc5e8c52904b82907888b11647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36b7cc21c0abe458a35b5604d5d69e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b4d02ac93c1db400c9c45785fea0e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a1c714703a74df8e922c0e6073bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b9e359cf834c99f45720a65a91e39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59775f6f6d76c1ccfa5081e4988a48652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699b2d574b82ad0d376d398eee023c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63002463bfb44b45af6a3a95207d99b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e4827b074b6af0a07d44956b1aa66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db3089e6995b9b5284b92fa42d38eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab6c5a4e7524e671d35b43376d1f8a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3abdba645bb55fa8e1ee6d1763f003658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38df7d2e4e8a3b525b0821310106d3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeeac80e87b53ceb1672547b009a34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303180fd7cb462319598a109cb50f36a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d418eae465f82f48b5069c81df277662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539415361c11dd3c008027b39c67a4d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d875ca2231afbd38da6cc3e1085ef8e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a7475144341d64b75f1657549cfb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23fa249ca4823b6d1493b68a7f313d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5aabefd9993c1ac96fba4440e767e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593da95cc57ca5b518f1af2b0b6c6e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3309d052585ba6cc383d3b0f1c49927669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda1ab4a6bfb52aa7b282f5eb29c2f8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a488301a138c53be0c946cb2668252671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1b28876038316c34dc671ad61baec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc346b0f54cbb769d053ff8cc55c29673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c37473042116fe66c8247505507572674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40068201bbe4daf13b32fb58f461360d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b62e5fd5ee95f7cff46c00ac7a5845676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92ce16129a66308fcafd56cbf2a3d9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6bdb787b0feaa0efa6b3fbed45a06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e40073dba119d782acca9c0933e107679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae70671e9aca957236552df2835e21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4c1d056e50c58ea1971869fe61bd8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8ffcb7f05b2a04ec0fcc8543770ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1559770619490bc72850058c169065a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01947a7ce9c4bba6ce2d407bbb155f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac6b0bffc6deac3c9f3eb341139165685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91653748ff18f4acb4cc22a1495dfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c407bff612a1877df52d16ed0a88ada687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5d03cb8a8ca825330697caaf206e3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ea780893c4a48a9d996e52230ca3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a219fc7a3c0c3aa524659262d5f1a04690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29319ec1c850686211d1873a1263dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a386e96461e224b7690f4ac6fd63e46692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa161e9efb3fd276719c988b66ef246693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09e28350397814f60e4e0fbed7c496694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2ad982210ee698675368fc03ead92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd5634490cedf4d9907f3a20426441696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eb57b8258aef1403c7d10732f96b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951207f8be1bb74faeb18f8c83661587698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f24aad26b22ec7327867b4776603d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b784d3a832c53ea6f6998a32072659700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527361dbb88debb5c2e51542ad9503d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9db70bf2562b2fdeee0f930cb71dd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb98647491b9edb416df7ad008773703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba72c23198c28d8d1fcfabbde61512704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f950c783772e9a4c59e236144a356705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874015ff61ea08777cbcce6679c6c49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291d1e25914009ba1ba882b288da62707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b8526ed3519805d68137ea07b3673708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e76c994edca1fa819fda8c8e77a296709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8424aeb74b9fb552f441c29e9ffe6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8298fc2e6beac25e2099428ca71a24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e52109e5ffb98a9a2e4d86d927af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87b60f6c0bf753fb658f389c0de7e0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c982175fcb74d09c2fdb16b4b0974e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ab13e852bfa240c6c2bf19517c5ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d14bbabf7beaf439791bd8b5324e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d44054d5f52a4c1ab85523064d84a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26fc3e7e86778c253511e0c2675d1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bfe31efb9a74be4a838262d904f00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20ebeff7864c8963042f97e536ba9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3fb41bf23c416c51c63e4e11d49b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b1ca5555a424d03ee098071aa7e34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e12828af557bf260d1d4a45f72b5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93873945703a56068b9e0dd1dc0854b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3646296abf272931ecafe538b3064725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fc2464ed877e83bc11405474cd39d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb701d15c13e280bf5956af9a4d8d64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d966fdefbfe1e887575f8e00ed965c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf4255e56ea69603a0a62536d8371c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f21b884b1750fb39d334e6a450562730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90239b36fc899da5f7057f440192a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212e3a525dfe7a00983eb1b3bf6f3bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450654914c67d8c4ce8580ee1e6ccdad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26170c900c4007379a3245d84e6c7da1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3046c099c3a492012a3538ee1c005735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad79f169b63b10b31c93f4700814ff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371bb45ea81b2de9b097c3534118a03737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf618ac58c402bb110dfda217d59bf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a665c3d716c7902d1814ec5d61ece9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb488d2ada2aea2d4ff2d900c588a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ccd2685249df9931ae3e247fd4ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653aac9f92e1d0dd46e6f0fe02eee13742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04ba0fe792ea044fff434d14f62271743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dfa003a658eb15f9814bc7042c9c3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d049fa9c4d6f4beb67e5dc90d24927a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cd89539a38ba36f023e61a48fd3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ce7f29f9217f37e7e6fb2e4c1c8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc9b9481c7ef25e622e82d610c0e3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfebbd66eac6644651e1b112716b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2469d41b754e9f3565a84097ff51750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff535241041e831ff64fb8182491a5d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725413fd069a38d506c56c1f4f97016e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb6500c056b32ab04d4e68bb5e266753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5733b8dcc3dbf610e0975d9916bb14c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26476808d293022164b74fedd5bfdd45755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846b9d53dc947550448a28e95d46610756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82022a209f72a82bbcf399f8068bc82a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba84dbf3d432af7dc0235734fa21103758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293ae282b779e9ee8fc062e78c47862759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e4da925f167b4c601a224b42a5f3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c180a44f384662bcd725aa7a2a336761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180fa41c67df48f3f1630d1724ce401762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546a8d782b1cc660c079d1e6e72616c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612940562a833350c5898c7aeeb1a4f2764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39e76b9651c32fa1d32d5be416c745765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb564c50859591c4928852efa330aea9766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36d1286259f0f9bcf4aaab5629b3eb767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a1308f4f87fbbd3ebf0cb21d2f3fe768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfadda78f49f3c6e15d899e97a4ea82769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58751c803ccf7c865370fff64f5d38770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f40aa8d34600ac046013583e87c5cf771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d6425db51b6d83b0cb66ed850a351772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cce0556e743f580ef2a7e754a2427773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c3011a72f271f8d1055039590f487774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b2c0b7801206f12df9ddf0f5bf931775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377327e5c28b6424a19c22864425bba1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf792c91ab6b9a5cdc94b1d48c99eb6777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26b54b48e0a3974b240aaefb0a57cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87192ecf23f540e8966a60e2001c88779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7522a7f5e81e7b0791da312fd4fd7f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6c07709bebd834a0576dabb807f83781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56169a7b0c2f358e95c05c2b2bad63782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ab7974e72d0bcd9787440e550304c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8484193bbd954c68c6da41c13400ad784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6feac6627811b9c00289540741bbb5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92814ba40e0df52e11235e8fe5e153786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca50680afeeb4891f7e7d8c98c4e8787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f5f2a3f9cf0e7b8d6f788b4495f4788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c931d2dd3df697bde453ce1cc0ed5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21645dfe2e6e9b621b62ec6492694eca790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba5e8ebd6c4547ea19fba831633da1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60615707b28deaee15db7545070a396f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c66bc70f1142e1d1a75ce0334691f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cf21b6224a6be786841a22ff132ec794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6427af6efeeee38c24587166c55194795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e755b1b9f24ba1c2d5da7ce68747bf796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d294edc7898f1f97054ff6f107080dc797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad24f6e9bb9233c093d349213042b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14989274aaa3049121c5ed6ebe78710c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aeb9bc272468f8af7bc42a4d6251b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d089535c5ab5b9fbe9c30977ffcc7a0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197d811fe889a6a61a65b4e3a539d72802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c499dbbb15e45c015fbe2db90472f27803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cced8a9878a759c8c25ef9764a59ad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ace5f7bd5f64fc3d306b0d4811d7ce805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5afb1b2888add37a4f88b1a1add8d1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918b180450f6ae8e396a6acf0be555a807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f87f8512e0f428d8fea2bcda7512a808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77e7bcdf50fe9f846d09b772a9412809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061bcf5bbf5832c55a9c3cc87fb06cb810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517feb7a3feb588b8f0ee297673aa5811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ff825ed83cdb85a8820e307b81b2d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c194896fc5e1e264317ade9ab2fc4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7a7bba7f0b7499243a51ff285e778814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb65336e05f55086055314c0f9baa9e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956242fd952a72d7fe61d75e761f5c7b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb845df6ee583b3fe1d499907a4d03f2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa209c48f98b03b80c87ab11b84c99818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a552869ae64923a2a6c1a3b40faa0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1905b0ee7ea221d1015f755e2a64bb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7985201cb114100353acf7550f7fc5a821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>