--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9d9f9e4afe5aca49a219b83b1a4911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e4178461999ea69733c4969323692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a953ac646450af41ca8d7f2fff6b1f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f431f5ee547a3cb57e9d1cab4d4c25a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791b0b9e3bc0caa167472beef709f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a993437c28b66fb363168778ddab2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d745132f8d55ff42b20e6fa11de220b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e476be933cb9a789685b34bbed61d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956c9973b86b7530b6fac4f63d315239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe32aa22b841f3f34edc4c0e7e6f8710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275d8547fb8f3a57f2c3f04106637d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa3298f29bb2bc18bc27b27a446e8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba7fbcef9b3eaccf7548e93cda1aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9dff0d797c42afe34127504b930e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58b5d4bec1057a42b0540736f9fb7a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99099cdcf38b88d4fe98bff661a1cb316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95d6523cfd67b8ee495fc61e392d0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386c3709faf7958b11d2ccc17177f3c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce47fdf57c119948946d098ec7eeb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cdb265c08c333be2010fed4b3e9a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372ef29bc7c6201fdf80ecd8c8e595421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8075f0a9b27caf06e96381c46e2b7bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca61db1e6eb902bb631a464289e7fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5c4ef1bc9adc6f3533f864faa86224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273afa4372d3728684661cb30afb45825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c16e31da1ae77e8fa4239b755782b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1349cc388804c1f3f9f4996130ea5a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248a8ad1293e70d59bc084b5811c0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f5a16fa5c5249beed14c1f8d8805e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210812e5ddcf3195ad9c8197e717c4aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458900177e34b14fbc1574d40525558e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127849a1a1435c8122d6beb562427b4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e761a95013642677a1d00f778ef9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90378bc0d540f6763a5b2bcc282fbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e2715e3947fff370197706535cc9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ee83b6c0375aec7acc07e65d6e42036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6469150c04ded56c65004cb22b12e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e6c824174170a5f65a41c7b98e88638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a88e38fad03a6196f5fc2fa8e3663f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86884331b5462a8c36ac0fb600e2469640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a14e50d8e4ac54f8def76a5bcae6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f48da7018a86338e7bac6d840b813e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f17b6fd363b07b01cce1c24c5181f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008520e84df9f7d76a3a2fd71a03b0de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb2da39970f83e32666e29bc6e3f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140e77bd145a2b7beec6aa8377d8be946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba27074574ec204557e6e678592425347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b37225000f325042b6069b8fc68ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cee29e06a40cd04f8739422b2b232e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562481bb5708dc77eafdd77902eacb650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab6aa89609bf9ae4cece7ca691601c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ef01ede36b414e95e7de18a69cf9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0bb7d968ead298f3fa84802fe047d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fae029cdb1a4da160e9fa251f54cc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e9e1df857ffacfd7ccf4696cc5edb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7eff58715e37d0bc63a8064ef777956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bb5602954fec33d6e03e7f185fc2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b15b776f9007dc56144427f1f92c4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13094acd5e2bbc56046ffc8f958cb10759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628d172e49959c4bbb0799040fe5e3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb7f0d42dc9b2e313765f7b64f071261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81ecf0fdb6029909e95399763cdb5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66130fab822297e1fc0ca699646481663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5471c2389f7a407a0012e35e86ef8e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921424a5b4660c08752fb67bf35c1ce165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52566f6fa6bd0327a7f24d4822e7282966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58add312ec4c1448d9bcb4f61cfafa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838d7975484e1481e27ce56e1fb64868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627d53a3c8d2694d3eda25f40eee2c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255fcc351fa11b8317541d093c51c8c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820c8829dec1c9798efae9a4af3b56571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f14f1ddb764b182c4e972b5aba3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4d3b973d4b3a938d7c045ef55267673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f08f89742dd1641192b58945f74d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4be59be28f07ef1c9dcd919e8e69f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0020fa0dbe751f1f42f21c30d3b9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a9da5d78d3e1f67275721d475cbc377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6243483099bbd22a7dbb097f5d42d7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f09bfb3abb0f51c6356ac0c9a52879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652c714273c57eb591fc62c8c614f3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83877f8b586d88039d5306067ab3b86581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be08482753da57361b1e37034ecd2a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c825e5e7406d41dd9cc2cbb145eda083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3c44890301b88e6b5a820143093ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7426439fd35ef60f4c6f0e556bd9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2e3fddcad2ab383694847baab2b7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188fae566fe7731d9ed2fe5d682ddb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f307434a2b10c75b94fd68d869c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d91e29186f65d59680ed8d9d5d59e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb9c4a64cfaccad0b112dbbc0fb8e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc82c2fd64d645ad806d51a2a9b28291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699de5753a0cdf1668e5d5df77161cb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1a0bd21d0a538d0da5956c75b05d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7def5063672c1163cc746633ba307094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e1a06c05f4b5077970fe067ad42c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe322f31c15accc4fc48fcf4957f6f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf576597821ab8e6bc26c92a8c8e1d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290052423b3979afd1d0a651c88a6b9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b587f9b7bd1b377fdbf70691c3f99f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bc1c4aa40ef1723918b43d54bbe58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13515436817ed82c551731d36dd725101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95920f8fc175cd1d8588d3a29f22e46102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49955abfb910fc5071691abb8ad10c72103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8192babb90f10f6be105200b5c2564104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c842b1986e10e023e98b8083d0aeab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42620b956d6a2b2d2ce5720fb46bd2af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd6f87917e572787e1e4e4d5dd4954107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345918268b7c466cc035374e055a855e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f7723ada0182a1075a228d0f3ab6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05aa0e25fef925e960b448b7314117110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbcc9d577c914efbae1e6b9d06ad88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48141dd497dda7f8afeba1d0d216bb10112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c7df99e42abb131e47172653cfca3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb67248d2d2d982440b5471b51b4fef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b4d6e7f09166da2227b74e584968e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe18b55db3b5256a673039071d6e2c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a400f59b2dcd9341d37becfdd0fc41117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57990b1fe548821cda72d2be801d4a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008188d28da000856c57615b344986b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523afd4a7bb99a75e9f5e787a21413e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43ac15c570f03ac608fd570dcae38a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661704350b33dfc973509feb28da2214122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371729bee5bb6bd8f141fde962f266c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8397845ceb143cd2ab7579ae5e3af30124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7221611c90934b4b63ab130e89dd17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01179ca28e39bb8b91f04202bbdd61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97792b40ebb65f04e311c4af11d6c104127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94231ee56bf8b320edafd0916ac85b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c030edc600673559d7b8359ebb04408129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251592435e624b4eff5770687e6ddbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99562942d7769b29db88353c11e6f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a19b7af36208acee637677d6cb83c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c948748bfd12ef78fe78c7626f7820d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6174a74f81a46c6f45bbd6dffffc6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3293f66709e845bf548efd8fc39ff0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2c44b148b2a9627b3e40021933b83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9281ca6aeb7d1ccf271467abfdca13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70210f9d7e5677b0c892c0fedb59b806138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e4daa73823ac1ce3b6fb114a63cdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bee30a66c1f8465a638ba01fc5c58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc3c4a62577c7a7dc007ece07ef5e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4f92e1942a484ea3da0b6f734c5dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0342a6a150bc2ceebb1bd6ace811f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c706afe9cdccb78538d5fbc268cdb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193b344d0cddd7f19d0e6fbeea6ba23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29169566c93f201a1d9768d1bd3a49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05629d2ac57a2384123545a18f0e7ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198013a2c01bdb6cee13b0f18ea3fb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3215e035b87cec3fc0eb29c7496b99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f3e242acf0856509a2054580db06150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c82a4a78b14b62c1bc63fd3fc0495151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3479314d796c0e1f20672177eb96e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03455ce89e5fc1d74bef21364d979b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919c90d23b30c342612a97b57a9685b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981ed532f271ea4459a154b4836edb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141a335eb8d7d377cafdd70c765e348156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefed7e30f47bcb12cc9534b43a93cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3374d970e53e886264474faf490dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e91aac08add9764dab12ab4d18e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eb049f3ec4a4d469bf1314c21766b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb86f19633c00efcda711762d8e0ac3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e660c7774fb1ba7e519e3208b739b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e2ce2f9e899401c7e968986c9da3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce44a4aba912a09ca7ff7b496643820164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe77b92b7107ce2f58548694a0ad22f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eef280e8e76c08866687e2f82723c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f715a22f6b87b8bd2e199f612be7175167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841af9a3065d3295f08204440ac521b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b9be4a46686ab67cc8b8eaa9a91ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b323bb35811cc59c6056d131c8d4c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7652f2e4c8b865f66f9d469ddcf71171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4f7a5d97a2fd6ea49361426edeba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25b403e2a72e2c95b4f83102c02c00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae53c463af66ea8a83bde8c1c0544f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc1d107fed8c07a5cd8edd8990f16b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb7546387a30c3e223ab2dd0d77086176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec16d534d8b5eced3a4a587fd67398177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90ed8ae50cf0185e2f3392b394f6e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f80ac67836af3edebb706b0e5cd9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16cdae58caf3f2eac80340f801c33c0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae883d74f7c7c0231ed596ccb787872181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c4dbe65a74ccabcd327810d5ca163182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093f1ded4beab48c049d6717d4f4f62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6d4a5823e167ecd2ecad14e21bde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebaa53c1bba1ca126527e4f2fdab4dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542cbc485345f71e7d3df8dd45772f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acb1411c5954e18084d20074e073cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20e247389cc364367f9a3dc45db342188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d190c626ce1a6baa2340242b810452189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd967150e471572c360d1ff949a9d29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f54d3290216d8c83c1d74c645ae0d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1afeb9a934dedea22d17762735fae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e127e07670d88cdd1e0048cd5421193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b69cff5437f0302b69e1dd5d334387194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4c3af07a68c0e7118df60483eed9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e36d3a9632e3d4200aed3a65fb782c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375b67f4923f3176e849c5fb461c363197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145366d3634e32fc1efd71031dcb3839198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa95f85487bc49cb588098f1a18c6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298d8e5dff9ced330cbe86afaed60f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965e146819cb47ae4c81b27191f3cc9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c697e30549a57a3a1ee890d480e3ff3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968729c1c6b29681a9a1b5c89e54430e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1e874ccaba58000ada3446ae96faf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032fba93cdc5d5cf71faa4cf7c97318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fc81290b67eb4deecbacbbe29a752206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bbef3ecb1dc0d32a2372a337e22a0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b811a90fd6651438b9fa6eecf9513e08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d4bbfb0041e7da9365be5b2eb9f69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8035dc3564e6e2310cc98833dd6eb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34352a434ce404cdd3a072c3cf6b737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13b03da5c866a990c43179b46da860212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb11cf52c92871103de336406cd7095213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d666cb92b40025213383c07b1063e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77c4992b773e1f897f78da2a123f15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061ce0b002822ed43890a25218950e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98cae291b19d735d4ada2d864c7c0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76a1cb4b20e6bce0813928c6275e3f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbf54710ef46da03e460c7f7d10a6e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d7597fbb96b5221a9219bb47f32d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88b28e37e823028444608af1a8b291221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c67831e1770a36767dc9061f44621222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c29be53dd31e86488c4096ece14ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74192487d51b0ba0dcf883372c6dab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bffbd13c3ca8ad56f2db8b9aac363a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd300b1b7abb1e2bd3e67bc84027532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48190f3970380cef406760a1df6d82e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5f997309b7d07802d56dd0d78e407228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa0218d38490d57025d30037bb3b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d472edb3a68364bd180fc3a1042d6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d822a72fc842c9060480931b99726aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1df54ff80fee7a02e55b9865601b1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974b3ae3f07e57b8ea8d233903374e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cec5d7fc3c36d4aa2b9760393c632234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf021bc0f7bebdfff7fd6f2a8f52ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfeb310af73368e755f399a79e436d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196c9e599d24bd3c4a4a245a595d437237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7cddd388024fdb33d9039cd14aa2b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eda10d8f90f295ceaaaf6afcb150a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c954d9acda4b4bd51350e69912a1d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a4b3bbacfb839e6b369d4907d2864241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1a486fbe674e41cc66d46f119dd4c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f1be2d5f13e2cdcdefb47e24637886243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f30bdeabb297a5d0b03521e69370a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a21aead612ba9b0ba0472f8b9d8b1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637223015c52363ba217372997998af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99618de845f391ace5edf1c2c87755da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715c02877a3e64a28315443439e6fee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841d3cd39be116d9484fe99d7623073249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18b7a1146e7a5c2fcf6717f7b9f9a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a97ecc011aad0ac6aae19e9f9e7b28251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580f4e316a4379fc20764cac96c1da3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe6dac70a7477a37ddea4d0c4f7035253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae908c0b0861916aff712bd389b30190254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c852e008d8343c6614846c4a29b43be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8b95505f8835a0f715dabcea0843e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8318a0c3e15c4c0417fb3eb34cd1597e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c659c28346e137a68324330f9caa389258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850138451488a854de7582f7ef758ad2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132966cb73bba6f8927116df49dcf91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aec6b5753a0113af9c0c9e78732518261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e15143fc738dacb4da93eba2f30971262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf8fe1c0fdd6482bc9a1814fce8d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b22c85d0e66ae58a92608ece77652264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d639b3c1f89283f711fe7e8f6fe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cffad8580e1ff9cadad1bb68800f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880e6491971ff27fab0b4bdba9db70e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbccdfb9f421e4b1e714f1a4064453f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254442e56ccd16c8cc6e05f05814040269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784abcf758da0bb13f838cfc30b3699270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910451a397ce7fae187b3bdb34aa568271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce467d9113b9465c64a30118947192272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2146843fdff4b268130274a497d6a26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9c5dcbcb420d7af48049f411b7b40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee3927b95507c09a377897ea37659a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb279008ad21f42ba74dff9fb2315276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb6ec0f95a032d0a5407a2a74e6de2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1e4a8aaa5383987ade361051966c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d28a1f9cf43be79995934cf38a5840279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd831458b04eec6c1b9e353bfde5cd4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2f9b46886985b0e7aff5d21a71a8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe1713c826534ff0aefe6fcc2d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b07499653f8c272cfc76c559c58e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74fb74abead4b6993d0b8cfef2ca95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8441ae5a74dad7143e9ddae874405285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5ff04fc12da5852b7d6d28a00eb1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2005d8ae8ae1cf3a0d89f63053ffd45287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d0c508577064a2e0da737a1e11a33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb970eaa929a40f5633b226da87907289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12889ff40450636bc2ceb32823cb74ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff0d3968830cff05416558610dbf7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6741295a11095e1a03c0a2ecce4917292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f13ad649688a0c371b2004ad908702293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73e943d9d9fa5dc63ab1e3f1df8cb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b7772d50145e7c6d1fbb9b7181b81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b7a9d1fc819c6c240e8045466c7f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0967fbbb2de072386ca265629860028297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb721d223bd37a56029b221d452bcd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157ef9203dfc5effa00fe691bcfa0ef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26571fcd20365f74afd6272c9a654d32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d21bdc8500487484f192a2aa02f4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a55888461d95005a05b2bf46286d0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2d7a0ecbb2e2e8123fec367bde66303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9065d9524dedb0b4b51a5fd2eeb11c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62946ca49cdb605abc4c0779c525186f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85dc05eca8897100f6c6a16481ba49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1acdf22b99209dab0e28ba42dfae6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a9c320597f20deb088406247c950308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a99feb5f93b0b39ae859e31b18efb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c1f2a51292a6e5ca5b2731a41b20a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30412e17be9862a2d9927c792265c226311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95559e83226458e0160a2ec7ddefb524312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc81fca3335405166b7768cb9da51a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406b500fe156e521275adc51046db34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514fbb548dae4e4bd4bd17339b71c88315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4666095ee77880322b5cb714619eef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234773256203e037979af46c007cbcc5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93e56a28215d77994a57723df8628318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4243d55370d1497f09277604ebd220319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0be4075aaff1aacb80ff2a18a59f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858f1dc9094bf8a4d63da254c325c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd14e73f2a170fe0bf5f6bb71f746322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5235a4efd6175e0cf30df3b9f0c66e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726ecc9c0274423d1be6aa4b8a35f58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d398340000e749822b1cbee52921325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4d89c523160db66e6b94205ecb153326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965483878522833ff7c13eaf6fef2577327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117d13d1d8d87c4ee2fa1a09f389c9c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd784450a1f7582a386b3e25e5e224a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d331b9410f35a3c0ce545f8946752330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb609e02fa0ec86f1646ac1e66c6294331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ccae36db31e1477e1591d7368dfb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866f9e07daba7822eb41b890097c78e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838aff8f65c3eb5781b273e5ccb3537334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee08b720b25ef0d0008022d2cdfa0c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f31552523c506c34755b9398b1777336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094904731ff2c731ccf9134f9d9675b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f560a4c8e81dcdfef90b43d7b6a7ccc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e71f20f4a8dd64a9cf519331c8d0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fbc520e1423a75fb6153dee100c08340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c017778a400df83572b0f84979da77341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63564bcad0f4789285297626e53d3fc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ed145167c9b1a7062382b279c0e48343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678513c8916f9b95d8678338a5cb6ce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ca34125437d28d74ae75e7305c7b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a13cc4831a466eb801f36910e57b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3d5528b6448f17bdf1c421ef5cf05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a711df1221abf9c5a8eced97a47e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b829712db5a38d6e30dfb499fc5664349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6d70c52e3a047b34f2975bf183499350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be75eb15b24ad82fb4796bd0edae085351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093545c6efa186c4e715c8c5ed28fbce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70fd3f95e54520e55e757aa450858353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347d189295b488f2798b6f6a0c70b80354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8313082649c93448a25167ca2cd008e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8089763c659bc4dca36734a62dc1448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd51d7386732d9f242bcf673324283357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088b7410c602786cf0ba36d854c5f34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c2a06b3667c3d24d672ed01bbccc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee560d2009fd4bbf08283304633d35360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fa6d08542c06df43af618a1fca258361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89161a4e9ddcb5bed0dcfc3387898417362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0408850bc0abc1bbe3bc43fba6492f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38095181c1cd35e598a0cbfe62c63b02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405b42bcde60232ed656c6ce06befc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14b60b19d72e35f4e6aa1f09dbdbb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8e2273c50c4b8a8a4f64edaf785ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf0832ad8ad2d07c602e0d39715846368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788bd155344a7717ad9b31c1527d013369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc99e4edf73236124438e0edc27604370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d606205eb98f12ed54d19384065b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dc0e88788c25ff98ee98c78ff3494372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea85703759934ca9d4e94ed949a2f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f0a9725add667d563b189d277514374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346195a94e299d1e731f16f654b63401375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f804c3b68df77a0710403d52f6780c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dddc41e92f761d66ddc0b6a4f4375b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96b8c05d9a6821081aa7acba0891c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23803cd94c2e8ac22f78fc16264907ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea06f24de700113dbc66e6d2ebbff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f498494df3ffa576129f55903140af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1205477b1c38068d35b53ac0f2899382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5c1e61c462d41c56a3c936a2e391c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a9844b0182767eff21e5eb537c9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00d51f2db3ffb53f6b4959f17625f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e9781a6160c3296362a995ebcf8ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab7fa95fcbd25808a9702d466d6bf6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7627eff9c760d8fb8d71fe7f21438388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86245c52724539e959cf3b325b8100f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb26e271d2ddaa55d35992bdbe20b2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920aec32fb2c29ea90a5d29e7a48458391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1b6eafc2e1488023f9f7134cb120392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eda2beb9ce09ec5850f85456a7e03393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c704295b0dfd366ab4f4ed20b5c0fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c85f7f3fdd3d798d6a900995a9f00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad357519659388a0ad81ecf2cb780bd0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73193fa2d7470fb903747d61d3d81b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebc5f7f7913e0b868f26d6d51108f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a3a7f03060e6a200a11133e856249399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb09f70a44d63f433ec7ccc9c3e1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9f00fdfabf0e85005fa240afef30f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512138f9803bc05572c3630e03acf26402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4221bb4014732a852910316abc5b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2888f929556f9252e80746a5df1755404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cc9e49aabb5568477fc5a7c654253405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b3191937bae2012cb65c4da8c91b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4381a000f9b9dc4c5fde2497b99af17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1a4e57bb67b117a52d49521b849d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb8221c671e71e024f0b9f191e43e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c2922b1f1b7328cb259cafa14e6f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72177f96a292f4a5810a933303646de8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93845a76d5e04642c2007ea61e22e10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6016c5567d7170fed13df7c03c6d5b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bed8631fc4c40a4a4c0d661d06ac1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19e41c42c207dac879193a3afce0b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465e6d566cae0cc162fd457f7918f95416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccc66fc5d92c6e3dc1b72ec4633929417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b127823f394d155a2f8c31788a43fba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b65c2ac88730ba0822153a8d1cea5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c50319446234fca7be3bde1e0d95d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834bcb46275921fc0583b715cec3b5b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23378293b57e3de3bd065cfdc7b1d9a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19edaa957f8519e9b28fa35af861c8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b56f5c4126df2af57529756729b872424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388fa43830ec976a779c7116a94c5dd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d49ff905bc2897f6bd74b795f3a226426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5e1a41d69348b33936a1d31bef6b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815c7b4091df35176c13df3ea2b93db428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49286d3e74a581c246bfa4d2365ad4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456baf55e87cee5a5505881e73cbd231430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce24779f601feaa1f5da5f50c49cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ab2032912f0a9b623812847b11395432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0da7c4243fbc2e674d5aea35031689433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38becdc6782e1c0fa4d1d8503d609527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fef7bbfc4545386cb13fd285e378e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a65795e7f2b92204f88c10cc62500436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3e0237cb7baaa4307d7adfcf9c19437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79864cf4f5648871cd5c800c8923ee13438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1e511744c6923d923e9c2b205ae67439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f539f2e5b64d334544479e8d5620c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4d7bdf32e96539cae025d6f468307441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f598b8959886f79373ff852dd6b94442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0e088fdcba288390335d3acddc529443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916247cff2870906feb5cb91169cb16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498327d5494f08e7a2002c49d7a673eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576dc08a58331978d81a91bd661f547446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e602b011b7e602897006dff9ba606ab447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902373d34719416261c391ada8bbea99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b3edf0e4d3ee8051733f1ef91be30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2039c66c4b1415baaa9114ab98f92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536016a666fbb204de81502554c5c4f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7505ee88bdd952ed34cb921621061452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8f888d101dee7570689c3e0b55e02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406280c8f2082e0cec4fa8db15380fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89106888cb611b5cf4762499f2f2d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e4a035d239cc3fc6658c15bb1f8e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b7839a1dd6764443fce881cc51e41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663348d4d695a2bb38e014407acb536d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc4f87ab9023f7236d8b82dce1c3b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689635e4df56a1d1f34cb8273fab594d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b4673e0825fc3199dc80bdc74ddb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850fec597abf3e4e1514c30c9bcc9b74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c057bc5b32f50f6f86bda65e2fbba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ede080959476af806aa6fdeb724f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603ac4065ede003816e4e637bdc0b68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f29e925de65359433ed48018ebbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0685b29f5f720b13c76fa289dc3aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed9eed02b223c5924e33393a2ffe56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ee37d6d40a459674f49607b6acc5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517d866678e164a1c28a64df6f77974470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a684300638a09e4871710bc42cd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c037cc477c2c3f73ce2aa333007cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334e6560af93e5e0ec34b6c9463379d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e2b56f4b562edca88cbe0f71ed82a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f371cd6c03bf1c6ff2e8efa5a7ee859475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3b0d2d9c0f9acc359d17afd9d6a69476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff7a4695a6546787ff4e3920c3e96a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf59889df8c06e9fa2325c2af430ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3a7179b6b5f1f43dcbfa5f6aa3abb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050327bb953b854dee201418ee6e13e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c8be05285809f9fc1c06046cc4b51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a4bba3ce1bb7c74de03ca56b0b5ee482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72f7b584b8ae9c70de4202e41c3444483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fbe55eedf564c6dbb65caabcbcd14484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9013cb1bffb29a11d9f05aaf12a4cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b69287f86783281bd85c0aa5c8b6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e713e00ace21c1a5bab99ef371c98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6569e6b90b8cc4ea68fa5ee7e7f04488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678d483cd5dcb73ffd3b3be619d1d17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66b336e6ffcf244a0a9886aaa6402a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be35b6736f8e302372eddb4a7b2f8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4cf217b3c1edd591af766fa6a248492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dc7190b5e63c60cd7b1e6557dd7d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9eadd7ed60718f3b0400241c91ee0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a4c7bcfa600f408b714b258373ce2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b984af15d5f3f17014b181e6ca524496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa08ca2f3a3663666ff8bdce8b88642497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a176948f0293f54305f9c5948eb155e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36313bd6f23af6cfa7e22a85d7ca5a30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6aa0fbc20a1f5d533dc202d218b20d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace5ddd29fa52b6e5d6d9d75b93df75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31155a6a81da2e934574354de7cf05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6c2f1f20c1785ba498353787264dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820ab2e7f8a23ff702d4b026b9281c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57cfb7c0819e13f4b85b6948b582b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cab8b0a36634cbb406bac840ec6cc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3f677758da6cd69d0c8d55fedf73d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99fa5f79bbf5be6e57c7b0a19c2f7b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc38444480e17a92f9caaeac189f67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b812d2c213d249873e797a83790158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ec059c9b1756a1de8b8471e7ecbe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b30bab203d4f6f41ca4bfe541bdac9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f1e9f59d27633adafca11c9622045513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfede79d67d0d6847ee93db75fd483514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e32c7f74b5211dc996394af353e711515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3e6f274b43f00171a8a2c84d81123516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0237d6739d60f6e0a5e3e8da7005291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97effa1afc4d34960c37906deb01a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161f997ef2e6f013f7abd25bf8f5719519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a866644c1f853a1b2ecee0d6fec4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1d98af587b545a7a1c4ad6d96d823521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1124b94c42f95c536890306c6f91de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61163d8bc045a75b476942a526383d98523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930225afceacd0a5ebc51a2012efcaaa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6f32b72c6c85749a40780a86a4c73525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41e7996cdbbc33aa9a56ec4a5fe0a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e52164147b5cbf0904c810e4a124e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2e7bfa67e0dc23eb972c484463a78528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dba7a4b4f9a2c8c51d6b5f81b20685529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83441b554c3e8043c2e3a2b27775744530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1085769ea206f305d38cb031f27715531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55515786638deba6885a8a52f4170cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843201e357db80701b9b0c67d4948c64533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be50bf58c45ed8ab02de468981d78d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc20347321932a418364ce3b6145a27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0d186d2811235bf3085c6f9a6d347536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b53cb8fd1538d3f8b031f5cf7da4ab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070ff078856bb8f60b4dd36f69dae5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758dd3383ca6338c3a179a272120ab7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1282044d845b3ca611a8daffc7f1bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce1c99778f5bf69f181eb8d166f4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a234668d64f6940b19ae56b9c20dc3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a176f4810cb8c5503fd83c0d676f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2fe9baa087e30a6bfecd225d5339e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3495ba99c2fde97a86204b22ebdb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef99dc4518c5a91a4e48816c6da03e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a77c8e88b7b1a9cf9c4a05ea44af6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a316e8d5160c623f0cc19e04478ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bfa8de23952b70b244e7f2423bf30549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47ea4158df321dc980598313dea9c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97086aca26bc35add869e4a33420d77551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac9fecd2180a02b27e75a15b445079552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44ba06fdeb6c51484ed98fcfcba118553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1ead74b4f6e902999728a4ca4d71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a31784bac61b06fafc2e3563ec9ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c466700c5a839e83f7f64ddce392c1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c31aa91370c8f0f0e28676fa903828557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac75000f0d81fe8393c4349ce9f8f03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26431dd4543abf550c0b78d9feedaca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6456c9fa7d22ac705bef47de0894f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1f5da1a37e9560a4ba7d0f65e6008561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454deb65128a491214aa8d22cf12420562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f18433d84f2982c102af8defb06f82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da60f87f52ca40fd5d99cca8c3597f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef4ed8e9a28637da3f59e66cab0685565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6e1aabf36dc444a243763c97c4148566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7ec1144fcbbc810ae5959a0d3082567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569022aedc199c2f34e52cd268341703568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1581003d2bbebf8aa5df205f88f4b99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e0b2d9967a217e21f969e83690b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac6449fd904457616e64680ff9e4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5530d733a4b6711f913cd7f9415914572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0e9c39ce885ac53a01b3210945112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d079031a1698686ab0d842b115b3a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dd0744629a83f4f0bb9f54296a6fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b53bc119e38689eb87209aa79212a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13318ad3d752ab32a28c023998c8662577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2f594213fbd00ab90fb60368429c5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd8b60bb9fec8219abb0288042cb71579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d275cac1dbfc28de6e3051094302dd3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7976c3a1c6de5f294c33789fa3799d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7faa30048d624ebaaefa9fa5385ad1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa88728f5418c2d5c21ea57ecf89238583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93ca727b3b0b1e9a881301f8fea246584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba8279e8a37887e3f1d2b7f53091ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae2a6801ce2287c83bf316943980e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da886e79ed3524cedd885de3400304d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85c6a0df9790de227971e8db89f1f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cec7142cb0e0be3150663063ae87ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ffd1a40a009e017f1c6a66ab55623590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a0f9ee46ef1dc840d3660bcb2016b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a35a7e4d8deed9747e1a6ea5462748592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62920ab585d8105334f89926b95f5d49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adb5c8a47cd89655b5165de0a1516a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608532267e0b25144a13005cf5c6b2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62610e037abb93dcd0aaa8ad77f4619c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31863873ad15a365b76e5a9ae20df1f9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a991236a838dcc92e2409a3d9489598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5dd691b27d262467cd3d335e4b2cf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4c3b1611345035de730f85460b11600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3119df7700baab1a39fd92b8b4f11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed4915af58e7164257ecbf5a77ef3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24de7cce956d3e870f7a3cb93d5d56f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d5c3ec954c0828551b9fa94cdb917604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0251f469aaa7af5aaf84239271f89e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd600883afa49f950be00f0cd49635a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a604259fc59321c708e35ba9210b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef7fbe491ec7adac40390276472b9b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30710a5c3973e58e30575907602c1aca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a2033fc1936af31256c0ac1b55f28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dca5a4457c21245bf3d8e19f3038e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749210455676edf5b2df5949601bec8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730188318ebe1da5cd05979cf8eb4dc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88086b620eb26d3f4c7d144d2a8616614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf2af9340b74335aa31aa04964fd25615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6465028fffc9e8a131673dcc748ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6d63f599baf148b85918a1b371a8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa1bd6884b846133f03f88acc0e9b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c337ad612450330767803820d9553619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f90b9229f72a7e08fcc73a9a0b4f1a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e520e376bfca8db7638e85d8643c4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e82e9545a430934bac21f31132898622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963250cae77b66f5cc31e271e2d8db2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced614f4fab2066bfa05d4f13bf6aef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78083dcb194de5a0c90ee120fb17cbfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c899ba71ec9fead39662c402d6909626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f8742c87a7a9465940b4ac560f9a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538cab1a83c5af54cc7ef2dab492581628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af040afa3b1db0680009c4b2850544629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d97a8c3e8d474ae1f1405b85a69a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44723b5716f86602a224dbcedd5f3f9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a869b0bff5dde96151f5057f6eb83632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1db34295fe11e51659d841e6b2e51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1740db2f06c24ba37caba79bcfee97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e1eff6f4b58c46eef3322e844d050635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba5c10980448a9c12ae20c4bba03a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e682c6d17dcca6a203cb0272aaab373637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437df04d85a6421343f4459fa3171a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc78aafba2be5946f3c24caaa0b3136639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb45b46a8fd1efcf061f91f2e7d882640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0bc711a26acb535689e40f57b81c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e33967039a806c296e9f3659a79c2d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7997bc6e45841a015459df9377606d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d56cc8e54c005f6fc634728ee9125644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac269a231e8593bc1d90acb3aa76bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584937e53cdc9f33b893ff2df69c7eed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083b1d92a0320cde15e39c10bc4e1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2e12bb1eb69f1bde53b748b044921648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb059229b2c0407f1953d1594f585e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2a9033532dd4269880bf23794fade650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eb4a96debff2a5640830d9a3b4b43651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa05d87c29126689826f9ed7c497fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744673a032abcf3e09aa53fcaf2340d0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e495a71376115ad190200efcceb10cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f2c571701cd3e4a52d035fc02187655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04510d1a158a244ee3310287707e5d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb0ade9c957b3f3ebd1a847c60e3ce657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485867d61447c5db73c229912adf42a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15547f9b20648f0f6c72506150c0b27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a4655d53bdb22a457ea778b9b0eef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c28fd576bf0ece6dc3e9adb1de3f13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56101f425bca53d8c4a800aec322b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a5cde90432e4236ee3d0eac01f5df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae98cd681f5f0e4738a978c891a3ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27927706fba2f0b360b76655d3066244665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccde63bf0c93bfe63581dafa83ddae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bae1829e9a721ab0c284dfb9ad1e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa08087f7dc636cedaaf3fb6312181e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a31f26fc19d40c8a156a436ec0e89669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a5d5a0fb65502a974f87d4d3c8f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ad723a5e099ae08434653923a5cab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131802b9f20829d2b6c6a9afd93ed81e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794a7fc1c9e3f67fc6ea8488357b2b9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ac32be22736228e42f51cc9ca62f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bfe3590ce0adaffa9c1717ed2b976675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3725896865d64798912aaa429bb95676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef983bc2bfd313419b2730ce8d640d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b52272ce740a34585e2aac956bc4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b07529cb2b6307fdf5323d3fcd66b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae62dc1b34cc62fd5253f9ea0632d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f5ff0fb58851bc100e271ec8e0a35681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b94f187892deb85bf960a9e8fa1459682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc164b1e26609e92b5e14835963d2ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdfc2d6e76f7965010b5f87beae364684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfc9ab55fa6f6aa60dde793e20b7ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7277270a20bfb1c8960cfd693a41c93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa9385c50efe605c7d5556ffe2ad9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d1cc2452bbc871b713f11b8a57cee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175056b4a4e0d306743fa50a20c92e79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e35464703762fe795687085f676c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f9e267406aefc2343609ed3e644ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daba461cbed42f1a3942c353eb4fe12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f51c23fd0a58be3df7c0eab1ff79da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3a83c3a7980385ba264d08010fa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7dda9ecf671aece5e57e0b87db155695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012653b6e406a54c179962fa7fd2a52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c79a4f6b1c44bc3588a070959fe14d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753179ccaf90cf5160dfe65258d18a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20905b19180388864bb95512a2b69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce92b0d01f35a8b2a24f1fd3799da3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab4b9eb406e3026743c6b66a7e3f86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644055c7bfdc3ef9a8dcb086df898ca702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58f9b1e57a305c52c2280eeb3711a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc64b2dcb09f13796aed6c895ce065704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d15a89205f662d3a9b23a3c7386d94705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65fb92c3c9266a2038436e5efa0c6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1f883a05b449859ba2d0336de4fe6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23460bec9ebf2cde17398ecf78be755a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b89cf0cdd0d9ae002744d05fab249709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7125e94ed1ea58b1c03abb845b2187a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a887782c5eb8fd58dabdb8c99ba6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30533d58f66afe002b5490c08f76b77a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a88611853ccc3df2fa22f317878a56713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d88bad9ce649930e2a3e06c9866d3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db029ec08baa288b440584493eba03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975b85dfee87d0ba965c6ebb5efc44716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07376af0294cd7e5caf8c67b602bd94717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6596639b07262b7cc57ccf1670db011718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452241c6d620144772d58ec6e02c7941719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad445a40bfb64e79cc476acd111956720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faafbc0750c2c40fc4599c9bb016151721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d870a3471215f94dc0b5408e28fc46722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a2c2a4d533af5a789215e9c153de3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323140cdcfe6dce5c663a525b8559cfd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22d90fbca58de600c1ea8aa181f8d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e678ea6e3add5245609dcff0cb0ddb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba288f4c82391fbd9bf1296313f0fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ed02df4c8b7a8c79e7a495d4a57e2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea6cbb5b981e17cff38c7cce6ac892729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3412cff6d2ebb3980f34d43a8202730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78548988c1ec9244b07f0b2990349048731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52f8307bfe040c52f5de9bec9aec8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0cc366510edb2ee4e81023df8d435733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3ae6cdd123b5d1d842814dba86bd3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408a3583b8e834df9c159bbdd14c87735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c44c27c63487da21c33caace63793736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb70030622141a0b31e1aa3be0e87a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc26140637aa4321dd64208484bf19738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff823a237da70a4ef700301786f80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a39eadbe9227ca1d22d4d864df533740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf22f6e0c29358027f17f7753273e42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036079bdca0e86c2b0cc2b66deec6773742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182cc4a176f8bdd2d042b860d0741cb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78073dbe34773e8b81eaf1c6e1cf53744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c121bc8bae9a819067b33cbe6d1d2e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051160959ff719734ceddffd271ebdbe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9fe1a80a5320347a775434a05ca18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15e155f2e2ec545acc77bba31b8855748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e06d68cc4846c56a0109f621583a6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1023be957b01ae111abcf9809984ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2df4ba899efeccf68139b09b48e2ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688a5ab24ce600bc7c75b48ead2ba3e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4366c626bfec79d5cdc362904ab10753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb2f8b379ab6eb9d09efde70d1556f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef120b59797ee5d14cf6c17043dfe6af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0afd111006d91701fc7b521a07c94756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9343e45819de379195b1850d7a2c61d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0b0bab8a9b508b051d3d48c91c9d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807835414f56bb42d7e63b850f2cebf3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b3f6a74eaabb06ab50416ff2f2667760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb95e87abc8787cb8d180b87200917f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7692270f9f9845579928937bb24b8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a3628231723930f4f1aee04e8568763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f118f9b1e27e5ff9c0731f31028d1a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b68a1276828d250b0f9d2f1b40c731765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0e97d2d0c3a6bf499b1b1ed9bdcda766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a26d275e938a9df9a150885a01e3c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b59a60d1abf7d24c4eac416e98c6768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad30d2269321af047bc6a8df0a58fa769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471f85330fe72b4bf50a8627692fe19770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb95aa5ba38620dd2d1c06739771393771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582c81f3e3dab4321cc7193664cab7f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b039310e680ab070b78af8da290a6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d85ab054378469f7bf6226b181f0c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2910cae9a4d3566e433a5d7721146d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73909862a2703514e4fa1f7672c32c9a776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1084197def6d3c5e34ee0e7b7fc41a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20802338074d86bb3c5711588386c667778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc44276e392556fee6e4e82c97c9a0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0b0a81ffafbd88a783b437f2d4ce0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e4cec9041330997b146d16e380301781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42098ab6c915bc48c18f30b8e8751a81782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f95c8ab8a561017e30fe722875c9d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391aa1c9aed009547d663f77528f3f5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b539e016eaa9e074df5538efffcf4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3b147e3f5df81bee892da73c62646786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829324674765f2eb9445f971d5f57fb3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148bcf5570fea89256a1cd7fa04835788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e4467505926c6a51c173da320e2ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397e102fbc003f67c5600782d3d6d4a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70491f70c88afee3add07f010c6767791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2c118d9281db12cea3b4c030d2d4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cbed251a86d71e5d4b653249f9e95793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df71cfed2dc22924b42e0b227b48162794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b040217ef794c852cbc08081b833a2795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e289b00dda3e86badf87bd0c4973c41796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac266b99959f4ac8583392eb501574f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f46390d438f6ba1a9e2429c4dc4c42798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20587e68e411cc013bc83d53a49b0742799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39da034d54eec13cb12c144c016242800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f124ba1932a8eecc425e7dadb9c87801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7c5e49100ec9ab9178a5a3332d35e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7074a38811b2af2494ab4dcc2237dc803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b826ea82a5983b2724699207038f0c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0328985ad0c549e59190e5d2a354c0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c5d18ed6d4b585993357bb042b394806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b271a61d01fc214cad092ac0340ad0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd02d22b3808d63fcbe84f8c2c7d801808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40259008680e117d6a50154b136c39d4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0244854db8ad4ac48d05f05ba0b5214810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be4401ee00e4a4264055146c610db4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ba3c176f26419dc0ad35b26e9da4812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca691a8ef01805dc94ed93fc7f9661b813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa78188454f37c0d6e54fe211acef2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52eaedc3f493a3f87af45787bcf8a71815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da01c0efe677c7f8ee5b3f54291a91816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69879700d428721b2edb108b75dd16a8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0b8d1be2c5793fa592391cea94fe5818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ede637995dd15bd639f084e2617627819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156b3375a3901d2471a5bbb4c548a04820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57578061355c31e2cf939d998396698821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254364165b67f50ac20464168fce17961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3729fc2c5088b91d792ae7ad77366b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac113be86491ce2b20e3e1f267b47b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f58db44f0a09bd6ac01d5fd65eae034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247a52007834dbad6fa5273846b97555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766b2b678ab7f561995ed3c394895616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864960be07cab1f2846484d75c9ef87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da1223782bee9980b69cbe8cbbd31e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0414aacf775b26f867e6ef41c5e349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b29ca70816c23826ca5c88036c9bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9509f925580e6ddfd715aa3d93149611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ea7ff3fcfcad460eadaa175de0b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cace0f67b0dbabd40163bd3a922156e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd095fae2652bfad4cd2165b4dedf61314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57971766c95dc57f46d8ab369dce815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dd92cc85101fdde78c51c46bebe1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bf26a841ea595870330b5412d0ba617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20452914e47800807f036a273b235718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762b26742e51bee25a27da0750f37b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14870a28d2b6853d3c870f3da5b2155320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8613d9f9ff95ef6988467510ea7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadaa7e482d666734161f54246b194322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e701297b74c6521b9e77f1b4666d4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ab40bf44b100d467d8589e4a0b02524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc0e05110d58efa3799248a206612025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85d5e4e322ef87298310b3380243c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9ce46be4216de456913496a022cd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1ae6f4fc63be1d100412e3f116af628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e624060a0a30beb4ebae924c9b7e129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc7e6c4e323f7d3b3836cbefcd718330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1323394529b2329d4cf98165b77f4d1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88f7a2647dfc02a436cde462e8319932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598fd4c06482af015bd6c069402ee7433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490050e4ded603f79a93ebbd6befaabf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa2d11555053c4038d364030a5294c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362d1e28d735f2ed37ab697358a269f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba9fab5d99a4b0da0422e0504eb2a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185e386e5679ebee55d517d57f5985b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d9b46923c20b7a7b70f736c7d658839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb98427cb5d99a81bd4e4983340e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd428a282239128fb1ad846f520340e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d19a7c15f8e814465b973b4050d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76135790d8bb3ec4b117941869708ede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7327e10c73b3dbe0c1ccec0d8190e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ee3da72db5e9359b97716e678d86545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a723da428dd13c17a7974a76b7b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff6abee47a0018bb235adfca60507e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0ff03dccaafcdfc35c46d384ca22648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fef6d152e5a37d9d5e729c3286b5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d704c8ae20d36c00f1fddd1c39a1ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb23d1e915e4e4ee064c016c9eef4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0ba0470828392c1aadffaf784952e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d3d994615d4accc1fe29741939ad653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef82be0b67c78cc846d07db6f339454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2007df788e78d66cb878bb4f2b79a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6cfd4169689dda7f63123e6eefed056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b86e85648a1a03ba16af55a7c2135557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b696b3a949b6595450516880320ad2f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888b3dae6f1e964136975e7f432c4fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3d0d2f491b3c460c8f812206da8f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb9f8e8c437b8625eb37959395db4061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93faf7528b00114fd0966c6d6e4eb5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb2a8208f13006667dc7b235e0384863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d0fe06f89196c535032f5ea5fc06b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43280b1a7f92a3ee5ad8220cc7c078565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf4ca66d87862d476c12f654ca72c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812676ca5253c01da7fa02435c63b6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1d491c4f45ed1e8afc73c07deb0a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602fc4285425aceba55eeeec36cd28869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da249e86ae646d2fbb01a3742793b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c418e758f0ce8668ab73299014ca2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f5786a7cea389bd514a37825835e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0ee4cd33f8f30d314ae41e4539d4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b20bc3840e085625e1dcca26f7b86774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2fbc33579123dd99b42e0e34fa5d9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879b5ed41af8722e5e75b4521f2cc0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a309599e8febd3fb4aaf243da47a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa5d843767a2e406031b5489cee33678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc0f1007242440b63d14dec38b634879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4507ea5133978bf7ee5ed14a20ff180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e515e9b528b69ac7802d40c90b17c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4334ccc36b92e1628d991ad793c7382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db752d7532379b6636bd37c19ad162a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968436e2c75f832df02092e7f0f07f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2b1edf9a6b2eaf1b2bf359eca835c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603ed55ce65013a01b61be80d38f0cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec3cc4d56591c41311330467cd291687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41c13ff5e1d56611380e15934319b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719dcba0fc1ffe52cc801f9f185ff9989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe20bfdba5648f4c2b9e8f7d5d3401b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0765915dbe04436b6075b88ac1b8c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b858d917a9ce58fcc2ee9403851f2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7679a96da1b85d4812f06929cf8b9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a075305d68a2db271219e4e733fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c0b8eaa2ba579c157d558b23cc98795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96b806373359a9cffee171d80f7c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2c2df2feed25f4806fbab279aaa0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e7da65b685a81b830ce82522142b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799f7585d5fd662f23270ec519dd72399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963da9459a30ae0ef3f3cb25456be0ec100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0ab922bb6fc91349c3e8dd231f8ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ffeb838f997db3ec03b9cacfa22a80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d91b9f83d78138f7203a57250ea9b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b37c39ba0751554bd5e266865156d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b102cd1d180d1366c431d1019dd4d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42ac91958d49eef16edd859f41188c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c4a0596240fdac6eecba531b6d60b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be73fe17b7cf451b0dac392ffd2f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df60b90326993cdd1fae565abbedf8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea34588284018d8a457b7f5a7bf1ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5ded4db3fcfac4c58d0eb9dd3b84f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52f831b0066c02834ce7bb027d486a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e40ab8637640d0077d66f4bf63239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59687b7788289fb03e54921bcd10ac22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca0d94b187de714a9039cfff7b428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a3b092e0083610b68e16bd424a8fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abb84d0e3c10898b4450e71b8367ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d574b62b68f4cfb0f5042cd9c79f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a0c0eae6bdeb70928b432db22503119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60df9821362a70943890d467d3df5a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53138f30e2ecce6abe6e7147694b37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413c2c1d20708909e2541798e1af3c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60082e39656ceb9edd3cccddde3eff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20947411935eb14361172e6fd4f8b69d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb0d9ddac4d36588a8bf81692b1a03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07916fd7603c661fc79fbd67bc40ef6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00036f45717523dd4752012d8f103dac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f424c8463920abfa62c0f418f0e9722128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47937e38a7a078667c15ccb0a3080626129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bc3f6364964139f56d86baad3b7f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc4c90478264f2d65613844e2cbb61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0f66cbab2c6bea9aa36831baeba03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afa67bc57fb87726c178d448cf18f8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbd721d77147f0a869874c1e6efc42134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c25b38281b9d3a17114fcf199b00f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8486b84f18e4eefbab5b23a7091f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36d8708072d103b93918e598206d0f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12e81ce06b14074252a55538cf4bfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdcafd88c718c79ae217b4e702eb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bcc1f87ff8c6092d89982a8880502e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5220dd67fb89db68ba5541b3b9e25d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6aa28e9532d4c7bc1b017517beb680142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56665264b93e0135e84ed4e01d50e99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73037e75f1d0e89c708fc0c9a82976144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e895e10cca49d7c9a7c3493f93088145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60c80e3e17c4b80d143aee8cffcd85146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade68bfaa3e1371aaed1363eacf9166147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623faac96f07f598fb5eeece2fca5f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61446788280fe40da4f260a9106f332c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b67faf12b96c6335fea455a5f933b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3a31f07c9c6ea75bdd9040ad0caa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11f31f09afc44c0c5e575c17fef1ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d815650381ebf07ccc3399f5f8706e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d23d5f2a7c18f87abc8ed5033ce42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb152cde76fe74820c10c7551e1bd8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be747058b54a98111a0c56aa8beb894156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9261befea7acd92e857757d314dbdad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cda5fb6261b17cd9585079be35921c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c0e6be8454ca82c51b0a6887b829b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd89cfc6cd832d8c1ed9f3fe5d929a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42510962e4a17dd055842ea43ca0294161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556abd2dd4f45985f49ebbb959e31f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e5bde5a433f2f6d0cdb434240973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8dd4bc2af08bf7959fc117ab1abeb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73763f3aa86a5e3e570d93ef57f6f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e643f6f0a925d477cb47b2ba16cc0c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e6ed42ed8e2f21f52bfd81e023d2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed52031ac462519a80ef30af13d9779168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddc7c158fdf56e6cebb8c47d148cd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406744fe29daede3e09763e1c347993e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866518edb93f38620aadff2341afd86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46fbaa0e5a7a144d48d6c0fe5ce7fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9c0c35684f976fe0103d3c569283a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbbf79993de81cf7dd31aa1c2387f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e85120bd6e193b75d107a9237fe320175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654d99e7cad9b5a7f371295b52fa929176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1f0e406eb578cd9dee712549d36bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49f986f9a84c6a40cea37b670ccb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf48f684afea06bd1547a64bd73e76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718f6858e066bd44690514f75ed4b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbd7f9a68e4c0dcacca446bc42c752181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a833c3c7658533ba9889d2b43f67b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce77d45c32f855c8d9dd11ee5a5d1c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f28f5ba1d644bdb8c03a683813c82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e312113d884ba5131a3dbf73c482d43185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02833b269405d1617dedf8aca6c9b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aacd25aaf740160019c87747500779187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8bb7738715de232c5242203b45bf8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0b52183eab3f960138f4eb0e40169189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6a897f3fa41366a9ab0931a13e068190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f41187c64adb61142350365ae97285191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d7ba22026df6613fe28dfe7c83df9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f4900be857926e4691d3982ed58b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d42bd431a0e2651b532c0a6416f59194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822504dc78b08ca8204bde9715709c0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d40ef2d9f7f4de58291df9b5cd471a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d40f5d0f5f23082369882b7404fb81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc96f535c893bf855e9cd8918c45c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14cf98abdc0c8a1f2bd52523455540199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca98dca466573387a8f663141bd141b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb268fc837fbf8b6ec9e53d006297a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa7f791de270ef434353ea6a8ae04d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a69e2f81b06ef0b519de78810d9db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd491e0df2a4cff173c7eed61c885d1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655873dad683b4334c33ec9361d8b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624753d0986f91bf3e4b5cc3fec0528206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946715267a5b9b4b762eb353533064c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb292691d3cb14a9d7c363338c058f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30946fd16aeee62a975a4ed2a97be470209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bff8cc44db9a4cd5c1dd3e8a15d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b3af964450b69e364ce2d3f619ed3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b279126315995d100f5e0d11acf3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa5989a293d28b11af739c3ad38b2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fe1fd9ef0ea2e9bbb7a21c8f613fe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e7346b53e03d02da9c4d467f229b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49cc22203663698f3faff1f8267176216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eedfacd1cf76acf7340fbe745b58dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fbbdcd087db2c52d185cf00493804218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6474ed11b66b6cba9cd37a4e8e4b408219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63295f214973b61a7d6f80bc5d9a880d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2420d293a655900e861c0b4729485221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb27bed616270be31204c3d67207365222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccc48a252affd795fa72c0d74f6c74223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4116d4ff0dcd40734b5f1102a15471224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18a32f6c74e1b85751d3680189d07c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe74baed9f5de47cecc08802507ee2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c676dedb039b76ee9075fbed2190a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be65908d4591db627f427d20217e752228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120cf15dbb6435b6bcc08daf69d4706229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd35b6b403a2c8efa09700e88e6a422230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73613adc62d5669556fa4a80304fd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd0681e2225cbcd3aecb43f2b7d6c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68ca281d81c8f291272b785e522094233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ba4d554209e430719f475c023964c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a18dca6883860b1b6c15d379f0bb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e7f4a4cd95aa7030fadd0dccf39f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e215945172424c5230cd473594064237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae6d04325d61258b00249189504f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fff4b1886a96299691e40d75a1915239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d858cea9ab856c572e07aff2db513240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb0d06c4e251edb1032485c9b06e01241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389bcb26956f2d62a9617815a081c0f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477d260914693c3669e6b55165fed5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4143fca967e6b0598d56bea496dad1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ff90de0ec0df37bd5d98f0346b9af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce3f41b4e1ce8a8858ff5658815e8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789d320ddc1582ac9f9e84326dee126247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923f97fc9f31723d86d27a42f55f33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5841bcc9de5dd0c93bb619559523da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99b1f46f47da71a9c321a175a3af6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096af8697614a11a889970938981b989251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f019617e97590fe9935718c3646e6f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6430b4ef81c36347f633b1825f750253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfac5ec18861dc9ba2d68fd08ae6f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9258af71923b19076ab7d27a3a813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224b566937d13aa2c02bed76c7c32f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649ba52c26f68e9c0cc7d8108b67f6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699fe53a7acbc04eea307fc5883fe1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27889cdb3caf2a149dfd09af081a433259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0573caca1cff257b07dc4f24d07268a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff19a6c6854b8f01a0061cc8b13418261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c11087ec2a99ca73ce941389e2428262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9c012150c87e15cddd23eb62bd2a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef870dbc365260264b32381251f30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95a2f68360c7e78281eed32e21345a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701f0b3913860de6c26d4db69c1645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cc60cf6f3a8cc19c587f889d94827267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111cca1123e5387229bf3e2252c3c2a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1623a34f05f65e823458ebb1f22ca5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba9504df06582c104cd6d8089cfde270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da1a81baf773a5df22fa5ccb74128a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d22e3e50dbae6581735a742f26d47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57cf72031ef2a56f1abcbee5803607273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8f04156172723e82392797e380de9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e477c636295f316e679c44b84166275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505a00ad94e1ef8c38db0c05787fc19276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00edb322f19556abaab7ae7d868f4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f336994a4153d56e121387abe05792278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0ead0b0347fc35147600440383936279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed8c1f4749761497c4de9ea933b05b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079b4d1a9da40027fc5cce063c94b22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d70ad150145a596bf1ef916f9cdc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672341aaa5a28431015ee48f7bd9d91e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b69442b77f58a1b8e46531f7b0b412284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d21ce32753edaecb05f634e2f6464f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0c4a54329af8a0450a800a45ffdfe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766c46721dad9d3c17970887397d31c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2553c3a20a14073f6abe2bf57a2392288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a8bce6e7814d7ea8fd561afaa641289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3960774d11eaf1374da7647b794023b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d053731585d007f6e7a5b404da29ade291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60380ff77f7306e1decdc7571f3bd222292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dfe0700f937e1c6cd28db76003c8a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d37f7240aba2aacc984576c5260a7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71adeba0981931a9545a2e2251309d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57889e3ac29b5e86c38f6839369d2ac9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736f52a83c949e558d918a3c31fe269297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafdc3cdc9378c60e0dca8101ca6bbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcccdac000f002541206c9cb4a742b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6570b3f26ccc69ecca05ef425bc2a1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71725d85f35253e10463b5f375a5ff3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f6dfbfdd9bb518649b3edd053796f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2b09698b439df79f93bd71461ac05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d89b03920f3147417a4536a0af1296304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2dd5b5908e70ba10ccb3f7a083615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e73ef56e705eda6de975c20678dda7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a26c296e3daec7cf92b5f2c2ae2e2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172625cff781ad0551ee1693ac2dab51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e4710e7a9423716539bbe601071f7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edfa72b091280a834df9c1f2b1110e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1573aecdc2e49304d26744998e0af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f170558014842738e639d18f4ad21312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42420dd9ea805a55c517355400f896c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb840ed22ff118f3542ff80b15469857314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f59dc80348f2b6eb73ea0e6f94856315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df15d34c986285e7f325beb0f8c3da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c78a585a47024f1abaf18b8632925e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257985bcd9fd19fe53f88cb06f6d29fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162669fd8139048bd046b4787ee2766319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d02915415cc0e54ba91b80a77d9ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0a3ffc362e2f9b7ddb8d070d7ac54321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec34b110c415bfc30459b26f00a707322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d800f873db02aee60572fdb633cf78b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67b8f6a7b9b77f1214074f1ab0481324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc201954d0cdaab491d490e16e574fb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182b171bd39def6856dc19fbe615628326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a72644fdb5b9fba62680256433c25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37668985a8c1835c4d406c202d375d90328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a6dabec9c407260b2abc68431d50d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dd124996a322107d96da90d4ee088330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822fdc32c84d367d1d01e80a81d3de1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4f18ec572a888eb16c4f2ff1d9050332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e69ccb7972baac0a4de08f4d2b00ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37aed3905cd80d629e0b8f7793476c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9600d9cfbd52b86498fed268777a2b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64ae27d0b2c69d67a9dc69a9d2cdd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7604f682f438963b4286656e93461ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac0100f75fe10299a6e367b3984283338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d75a085ba48361aca4bc83ac8a6e7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba5ae89fc7e18d3b06dc6e0cc395ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b997be5f3dcf3f1b37b7c9e9b237288341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f647dc9348b80b38cf2984715e241342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9777ab84b290d74fd4df3c7798f1749343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7707cc7275ac1ac0ab998711a1a3de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3050ad751865af64a97eca926bcf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588d6a1825b5423e48a3f5c57a7c1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23fd50f678b44b3fc68fa7cf10eb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b00eb6b6022871fcad2a3625f6db2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d069dca23c0dcffcd2d02255d27b54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf4b34d36f42eaac54026402fb8e26350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8108365258577aec188ad2ee2481d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34577d434d39e5dc877bad8a3de572352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359bd68d0d1b396d44fd55fc297e532353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b591580eeaee97f817c0868d510c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981dfa1618af3f765250902df1577a2a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07008126f94c96cacc4c6bc0c93cbb66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e76b5b494bd52fa690dade2e4d9a5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f665ee834688d4d0842c5e1a710ee0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d389a6001dffc7e3b2d0d528f766681359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d619fc623bcb117a35f2402a7540a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70810728341b0ad6efe70b079203166b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11924924eddc7704b0ca9f4a053175362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f543b21a275280b216f744b898f619363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d50740979454732e6ba6631fffd17364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1909741c70d865d10d3fbdb469e59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f9c9aec3ee37450440bd2d203726f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff3a16af715e093fc8bd7dd858628f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba32f1d98e42db2894f1b3ada9846368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b0977b78398ca61870c0da7892342369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f5d43d77077998ae334d9a50655ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59428115679d2c46ab47370291c37144371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30331cceba596a586e465da3352cb5eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb1593f08129ab0c305c59654569b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d1507ad8374b179d94a088dd341d5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bfe22fee50b38947480b4f2329283c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc233edb264797d038fff05b257e70b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e5f51130aee3182d6f6a72b0444df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec967aad0adeeef418f6d3555a9aaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c9d7b1713072edc3cd868e168dc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c900a794a75b091b64b22aa722e2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1775772ffc132304af1cae3d7163381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c78acc750671bb706ffabccf78397b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49709b31981a7fa987d258717e5ad89383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f5b2eaf01f4dd4a74f51ef286d64f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2220ba8f8be6d185c6a8de798db132385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8051d67b1756eb7d737dedb9dd798eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa18634ebf816ab968747e98e40bbd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e3ef05a2f3898b7a0d951ca116284388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17fdc5f5882890e8c83625ef2a9bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369b134dcf419ff0f2ceabc825412a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155baaea04f8edba4535878c9da82d9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbfb7d09e905f809bec90e1a54e497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f303d310d9ba5ab75be81bb48219bcd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915597d983cc84b1a5bccfbb1962efb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161c9ed697fdd69d4a5e1ac34f59557395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a804fb4c29f98c0ce6f5177352f27396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb922ca820c256652e7f532ad9fd894397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfd209e9569b223a67c0df86ff61ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad949db789dd1dd7fed1c1354524e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2da0de84b9f494a21b112fac93953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4f9409c8e438da2a4161ca4724df8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce4c56c833d607fb41cc24390424a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710840137f8da3204ba110f356efcca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef2b8c1c41afeb84dc93f7ee94bad2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5a00444f30f5f03462140800a4542405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c1b24a649ff759933202001e26b2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eacbaa5fb4e7feb85a56a2b0dcf71a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902422af7566473c383c07759549f549408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6b8d9312a32396c485e1f3d99959409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17854bacdd0d94a9898493bd09c4ac6a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e58bb69c856c26e8a39f91742ffe9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a048e00f3d78a4dcd8482e3b631ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af861b073719726fb13e707907730e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d0fb60a82718b7a5ae159b5284549414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c66ed0ab65e820595cd6862dca814415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e58f6a2b015da16f40df8c30bd9f60416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff32ac65525c1a4b64eac1ffee4195417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c9a009fe2681e6db29b6cfd6ea1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc777f7442c77723a9d5c012252f0ff2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630331f9347bbafecf3b524f99a1135420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df517aed393ba8a8da33c1036e24bfb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12037f543d80c337896d31a808c5d423422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00b379f1b71e6d73242bdc8baa7fc8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92228c3e0e48ecdca5bdce5fdd0d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0d48b53afe30b3327fbc279950f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6f2c01a7be78f3f1a461265779582426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bfbf92ce3514c2372f38a62c7f7b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b58eb07023f5ac8dc657609a29d85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95313e7992e21eb6315f29e594d71c3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e58b9a4ea0926dc18382a6a3798ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e83e40bf127a36bf12ebc1f0ad46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bdcd46a98c0b65f74a1bade3f3b8bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5434613b891e75b90df7a6eafb0a2c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4554fda8461721fdcebeee7e886dc1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c47efac7d1242afbbdbb692400eeff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8fdef71307bfa4e9a72620cfabced436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245231910095e1160e7b9e3e652ac66437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756f1709554648832a35450ff333e7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13393f21616646f47bfade6cba4070a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cf4a9312463e54c7b95d793c0504d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15080649d74631d290c403d21b27cc68441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d5acbe89e334bb227ad40daae96a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735a0bb7e1616e827d5137b7d5cc705443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bc5fbb4d665e99e3403bb4ec0708f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d5b303cf208d06e4d87c62e78c216445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e6ce59da5d985d7afc352f6520919446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723279390123f49a07209dae1cc3e88447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581224165f1f20acc46fd91d6acf9c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b34bb6b26b24a77fb1aec6a027ac3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa9c5bf04576b25c7beaa530beb7e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d2856a271bc61167a47403f1b59f6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1368e5e3bc2e78deeffe4bf9b4228452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f18f037cdfdc41528dadee5bb4a34b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef411eb95f9594bdd8c78c58c8aa6b11454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b181c7535b28e7f12251e304d04779e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c493a951b8a28348a6adbfeae55475a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabfaa7cb3b931f341959bc70bc7b55457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb023e56746884e91a7380ec931f8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b44cec0b1030141d187690387cad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf378db8d81ef259c3a35f3de987d8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc47e0a86627d7af45b79487593f392461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aef3a60ec752cff8913e35a8effa17462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538f2308bfcd41c53d5814a7c02c012463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a8b35a1c9938a494937356aa8a8d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef42f723f0d25ecb3d8e440f71d3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515c8cb039f8fa0b8625e233e96261e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17c1d0cff744c4f43761f99128ef1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47889e1d2a5d9da78c72675a9c59c3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12272fb6647835725604f4462489d07f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb615f0f632472277eb5f68a934497470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2106ad39f526f35dec653f162b30136471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c97de95f6102de1610bc6d0b4daca6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93309caf969e1b47091e7acc8cfcec0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa6435bc58900256cf0815727e7563474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c1c2a02b6704ea755d54dc0ecf086475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22861a7d8688ba7f573b491a926ea6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e7572904c095ab94235b04313812a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d4832413846cf2ccab2f77d2fe3f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260396e7e3042c5e021dc107bc0ef1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572bc2ebe136de37aa2f994c5a7e709480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25da7ed9c60c7379c0dc45b5dbf2b76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2d7298a04c636b15b42ec71668155482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261e4ceb442c988326112f69b41f15a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856e8ecbf3a889d3722479a45cc82ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97c825109356a91f50e50ca69c255485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcaee0f27921047dd3df83d6ec9b0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748dbf633747dc870733a5ebd9d6db4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54418a120bffcbf3494194c1ff7f46c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cbeda6048ba8517d1e688275a229f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639a9d96423f68987d9a108881211f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90910406012490511b8f141b8d60f0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc0e92e3113aad8684eace4e6545b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070b35e295a0a2dafd10a0b3396f33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dae949baca9baa07b4ff590d4248b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f38fcb9bdab80e33224b76b4e0277495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4a538968455c3b9a2313c6ec88402496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3c99b47838458a0298b2a0bde7347497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20895338680e02b942060141ab138a5c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8d8cb758bd1870cc95cc9df2f197499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb4e659f2dc3b73e4db03b52295270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ce88e413895b074275b673dd3890e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73436de84ae80de24f6b3d155088c7d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d34065fd79c00326236c732fda29aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083fe30d2fdce2df48be2fff7319273504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd641b22d10970157e9401d6435938de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ebe5b586b01d85610161563443ca6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7adf61196e553e1fd502566195efe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec730a64cc430c31eb478035030dc9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe88196be61022d8051a928d037c1bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035fa45b9edaecd622a4983709f66f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4015d479df7f040f2bc8889055697bc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1121335121ad29d3c1a88e2885bd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730c3cd985b5570ab860f840dea425513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50285ea6e5fcad0f40c04c4e8797894f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3968be322fc57666cd02b082c01f46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f991568b50c08f0a7080d918ea214d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987b790325815c6253da1fc4e096332517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfd0682babd2852462b9c56675c6d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28d8fc4e08b7eee1de26637d19d759519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9669f70981d75a9b173facf53c8a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d440c44301371a8dab9130cb1b345521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a0f33c43f0489bd52f747fd6bca59522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78705776bfa790128adf5d7143d503f5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbf6204607a317c17765fc6b6407ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0be18dc15676647c9ea1d46bb255f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce32c8ae99561f791a1480987613bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29960f405dc7236e8576e35047d8019a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c8a10831edea0590f117e0c699002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9a2ef470bd7cf7a166800b3e7d180529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3baeb9d98deae91ebe27faa4f0cc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20561e73c5cb951111ac384bc63ba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6d95e8db333c6fc91e580f5543dbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd95ee3eba7bb1db203602aba4f8e02533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfc46f439fcb991ef5d2b2452b405e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680c47d4300b6f38dfbb790684b83c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0942c7cb8224cfbfc6dc62a0b94de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f8a03a38403cdff65b7279599d6f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed81d1b5dd23a4b7e8de656252faeac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c426e731893e10367edd3563135a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e2b9255daf95c9ed65f7c10e705aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fa4b2aa87f3af0c5c1957a9731c45541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef7c7d0304a96512b782b606649584542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1538b870e4b0af26b10f2516b151d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cefdfd4faf448925e9c13eb2e35ed5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ecf8d1c045e81756f1c065201436d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc5b6f6ee5c8cd47bb4e31d65ec6f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580dc3b712f9a74a7e3e0a19a18c562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316784184a6f85cad54cdf6d05e9652548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bad1637c9d1fd9d7419b4c3165de25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5954ad112eb85ed83787d5ba3d9182550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa00d823777fabfc4d9f2face07069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0368525605c5fc5210573d8e90818f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937a16974d2b104a5b20c5b10133a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee0ccf01e6683fef89b3fa07562ffb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e463cb8b1b7d8c45c65d431d4ef577555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9c14b4cb55365e939a6eb5cfc0eea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9880b03fca039c066bc3994148e19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2312676bd2b3b02cf1fb96063fdf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c54f65067963aab49a0bbb86674bd2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b4f3a00123779615080a67988a19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9823d53a261b5fbb7124ae31524209561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90839a809a31ff756795954c67dd05b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec12a4e0d5679849e694969078e576563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3dbc011f761c0144e761d834825b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9c7213ba85452947e9f6d4ccd809c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd81de8b1dce72424aaa8f24b58186566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eeb1dc4e3251ed258843a89e039fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e6b06e414afa108379e9ab9b23f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea0a0c02c9302ebc39532c47418ba6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a02f5157fdfe3e187250ea92c0c13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfcba1c4e554a6f560ddfde37301740571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4011753ca71f183c2d97aab47d65764572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d67e07d32f4491cd322bdc2983a397573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a04a0006f77a8604ab88048e5e7b7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44fb066684725464436ed9507eed1b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b14b81a1fe3b29ae33c8e7a11dfa3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b55c9584f6415ee2485d9f59a53d12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef2f76a3ff6031d7a82baaf9b36c7c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5e3ab963eaea9a8ad27fc406a8f5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7040c76a8b2f1a560cc640879c84f8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb15bb3a4f29a9a291d7e8dfb6c5ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012e90975cfb4ea13a180a04ae83912582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f143da15c428524d64ffeeb13a688583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2c1fddf7f9392f3d13c8ef49f08b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68c06f99cb3346f1d76ed8e5579149585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae13082acff8e66931c229bbab6c4ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f69b913e15e15b26b92853894c8e65587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd6aa855de67156682344b5490c9d1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d86b1c3e520706fcb9dbf4d4469c6a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327857f7c4ea0d55fa53cea0164d591590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e12c496d2d101530b846b85dc28f18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358169355325f064f6b4f6d67604814592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407fe5cfcebe636781730716334b781593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e6c1bab6195ce10c4431ac90621f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f855a57d29c29446b83dac11e663b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef4aebe31f357a35d4279874381d1d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244665d75d7cd16099518949a972e92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458871108b57957fb93de5c9bcceaeaf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ae9bc7ff15aef87b5490a33fe8328599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692db5213df073d5f03ec7b88b1361e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4e5d4b94aa8480ffd169e60f43ed6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127890838e82d357f64ffe10b6a6de82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a011be81e1bf2a80c1323604e052684603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c834484bce76459cc46e58320c3eae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fa0646ae578f8fdd1e5690543982d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cfd2c262fc0223b3b6a1598fb33fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c32ab488348c17ea05e12a7a230da607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460420e232b29aff5b4d77f88c6d5d21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a1d580908c8d21b5e4b3fad3625c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c949a25b6d7f9d4191127e0f28bcc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85234b7b3cddca4c7c1a519952081c7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d72d9af8cdcb666eb408d6271f375612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62e9384c8382d73b004af46feab257613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b737d2b695e97bb0091d759c646c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e64df04a767067c2a56d654976f29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d052406e9cc0671b09db748b58a24616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9216a30b375e79b5554adb63c86d16a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62d01f4981bacafff8aba366d0ba1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c48256d5fdda6a9e04e3a86523339619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd520f0860caba67b7ff2ab0cd1ab0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bed1010de2302830c9b33191bc047621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313f5d1cf31f295ccc94c23b56a76d1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c0b4a1de12a732848e67706cd643c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbd5b89e79f4afe08b820a983244e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f8b48a2afd8445dd7a62e0c7c1044625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86128352b5ccf45a0be8f02d54de6bd8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56cc589f9eaf64257413fbe0eebf6e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b909a77e39258b6b07c69a96108c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d3e032cdbacd25c4c88e4719c2235629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865d795b0d7bded8eec0c63d0a9e6f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c7503c87bf93a32ca082c80715c54631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377507952a4cf5e755a2bf7de2eb623632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075200678a7f0e0ef6e1e8b31a01178d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8fd2b9ce8e2b9338c381dc1777304634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06af89ee9f22c500d42d5386005447d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f94de350e9ae8a421ebf3212fb8e71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c07fbf4c25bf5546114db0f9700eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c66137ad086e7b844ce9b74ace24de638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dfae122978fb2e9fb2887abf3e6cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987ffeb2c28ef009501fd343ac54c80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6305d55e5c7aba0c670de1cfb8381641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25183314ca7dc2da08f3562b0a9bcb5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeafd97f9e9b72c950b1d26335e93ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ce14dfba03a25b4b9cfac06fd5139644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c046f99e97d4981d00442a2237770645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480e693c7cf5866667bccb5ab33e671646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf66c6f0045ec758664be649d97a7f3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c401684edec4b6e4b6345674ee44f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f8cc6cdccaacbdc01d235cda261e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101c33ef2d4473dde5631c969fb5bcc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed5ff6d526902a2aab68c8514c088c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158075897686f6caf0ce3a69d2234ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5babd0edca2c22dc9c58e563cf9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9988279ab02b772a37a176f0a7c9420654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bafb88d9705ccaa298ea0d98768c20655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085faa0a77df6ce8c4c8a8d4342b4840656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae084657803d9c6e0a3479e4bc5ed81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a518928d8f528ec05fc29fbb94fd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924d90c045bb2706e7da090ae254c44659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59309d5f610189816b22a47a1b6fff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f959ccd02bbf4056595fb78b9af90661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6b0a29ce1ebc788755566ff72c82e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf2458a3e365d77347baa9cd28b50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3801be853a08fd721f9e7193a47aab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab27bd8a71ba932ed90125479aa96665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449cab9ff9fa0ea509d0480745503d5d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49a13e2ea0d9a3d856995c1a4f5fe3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b7b5d5de10e8286b68fab2c40410668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0d36469aa49eed366279e2fa1251c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af317732ea4a15ed9d4f725cc53841cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfd09d3783ca2637d0fee4fc271423671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378c1eb0b5002d61b790073c976d05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9986aded97b3f82477e091b975f47d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb75de6448a2650d774157fc1dac4f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280e459a5421f4ad144c417f6c328f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04981f02fe55c6456d90cb4a17bd22a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc4285c1af976efad52df775013aca677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e2d7b69acd77ad2cce1d92c2a4ce3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0d56e1210597dd8c515e8518f834f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef9ad2155f5d63f4c59072cc9bab8f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e778cd50e8aff7bb46f4945a12d70c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92ef0c695d1ae2855b4510908826f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9f26656becfb1c7273e4889689b53683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a14d350611092c47c8f194ce26f367684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b316dc9591c35db2cadf8006af486685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012c46b686edfbdefa270289867b647686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7affcb758a156c7d27838b4087655687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ca62b3e21dd2bda0bcc54596c36c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d19cc80f9ba590a90d2d856758138689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf89ffb02df3e00c0beb7e11096fca2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad362cab53c1d1b74e88414ce60092691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838af21194c5182fb298edd9b46bd85d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b046503f1f3451f6bd91cecdb516b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebf31a0531e6185c8be55182147f54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593067fff36e44cea84e1a489e67e48695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcd8a6de9c3b60bb232f0f6bdab50b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256cc8ce49dc9e5020a48b11a257aea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246927af06ffe38b781107d6419c5e86698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71649e16542daa6b57f299ebef7666699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3ac607a37165384103880a573a7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42a4a4921aeae9289736aa3bdc7978701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba958d480d5b98d7767da84e703619b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad2113ac3c32b3b7ecf6407805faf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce0e91166b5399c447b608ecb51895704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e67c2f441275092c35d3c8cd16499705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49347a2461f7e8a4acce7d1f96b849e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d67c5af472f18e36c5eecb4125a18707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b3efbcac5522b394e1601544a69b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b34a44072057142c41624ef6b6885709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e80c4188d21e85a0f09554ce471618710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa7539977acea1a12d068f697e0820711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265ed9de50d59936a1b4371901b8c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ebcc21a9a88e8e1635cf4c07a6845713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3634862c0b8030f65207cbeb568eaa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e4ccad2d7a3b6ebcf98c7108de279715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f89cbc58058fb334c16387530e05f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ae0464bd4ba20f5b058bc218b8891717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f430747928669c9bd9830cddb052e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fccc602f9b91acbd484c5f44dadcbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46843714d3282cce9364045f05f6edc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b354153058e21e9d3bbc0199c75f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b832eb13363e6f62e97bc55ec222583722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f914cd0655ad6c1e26838badc52fb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716d00194b70a587d67a4597206aa43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008a900bf1581f41d3cf365b6b0981725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169ac630f76b5cacd2e348de142e676726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f0ac892a95c15aa2a2f51b438675d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d513a4542e1e8de35f19ecd8b50ced9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ed1b521a2b45527cc32d10d29e4f7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762a62e8fdcfe57259fcfc8065f955b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74747ca823da0528489dfe3ebeb98994731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0f18500b76f048383f99966a3d7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b40f55396305a9191cbaf817b0e71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2cdc7ffa420c653ba5ac8ac3bd592734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f5180e1608332dec0a1673ce0e3ac735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927d68b0b173332fdeb7c5bbcd47b9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9df40b846fe402f8771aa1aa275cfa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de9ec6b69bf6ad3d7ad3750381cc47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e590f50cff312149e801b041b0a55d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668afedb296611459490a2d1acb8410b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223b5ad8a2b7e49cceb70cc33c27eaf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3815e596d87bd8db235009653582b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe734a5d101e1e08e0eb2b46cbe7f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458e2beff95869db23991bf9a737fa7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828a0072b41bf7a8e421669118b66f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3a36b35d68fda288f03a4906091eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1b68a1d52c4dd9098716b4b6a24292747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6f7e045f0a467e8bf9eaf3c63e351748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe236f9ec47f0fb35f99be2cc2b6ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061eb3ae0b9fabdaea0bb4312cfde6d4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4b0d29edcca5c83a03bdd237b4edb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81860bcb364a6e806269361a3748851752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7add3443dcf27004662a067d3e1a3de753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0c1765587bc8097ea3bca64568a7b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321601b6091fc97911d56c78486b5d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5ff55245ee5342262f26de2351271756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71702aaf0ced8775d000efc9e2c6876757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f463dcc13fa878897a3ea8486466c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22560887ab836e755903da42962966e4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8a4af4906b486f87d0caa5450300760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652517dc725bf607c449aa170d48793761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f59f558a43d31242eaed743d463882762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdbfde53ee0db17cbb153a77c5afd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac157cc2399a5b6c55bb33fdaa4f1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9201f1e58fccd1f2af01d1909130765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254abb2e649a5ff6ac0e4e054c73a7f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3d3f30b1570c9b65a4731276c675767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a926a848177f18a3fa37522dfee781d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c169c7b396fc586026862a3eb83a700769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f4fa3315d52dea22cff65745b81e0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a4efd65a38ae85514d1ac6d9c313771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e6652c9a4d487d6f2eb84be046dd2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df419f8be994602887467322d58f8e3e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d15fc89b81ed0667e7abb3b28d7554774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf135f269a97e7473c1cfd2d80e00775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b31c08a8b011edee318dc4bb22efd6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aafefed399d4c2132350763d4ac4b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3d26205357fbc9232d54f31511992778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee611d3991d3ab79b51f341fb797421779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9496aa5139f1ea0c3b6c116a16ea92780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388415d85820ec538aea30153fb01195781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e5812439c49e0f6a0e677cdd62a2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc46348d263d8a39dc4c9440da6a63f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e17bf03b0942658ad85cb590ad6b9784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540278f670be18e190645657cda70616785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2038b9ab21e577d90b0551c24ec676786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c400ec75c7d4c92eb8e8f71f0c5a20787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294566312d8378b6cd11b58261a6cdd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846cf78344e074ae6afbb532c0cd91789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb6471ca3b474e351075e21a40683c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c938013b3f22b0729ca6004b6ef3cd8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559df42c402aa0f2b63b42d945922bc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335078ae2c4c85e60e46bc8aca9ef8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c49bf8439ea59078b1018d00a77d3f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aadbdfe80e74b931397d02e3bf4e12795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2bc89d7845e0b2299b8c2ee4ef82c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d720cfe2f0dc5417fc8c992244bc8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4ad11df92d7557f3807ddc3c4fc54798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fcdf90e15819fa6a223a3b8d4ca2c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a1e1a576ad0b21dea91f0cbe81c1e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492290d4e5fa08019fb05e42aa91028e801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5740e68de9007fec2aa45dc6e413b6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d564abc4933ffe6f99137e0351342803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36edc429b1c0fd5fbc63c956afc7ae804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fd33207cc73dac29449d1212a77f1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20070e1cbd2e71a4b300c8fae7888f35806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff60ce6c939c7f8cdb153a9a7e4e0c807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453efd3cd0632a990842f2928c9581c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7372c88e863bc3f91f9f0ef6656aebd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342a925d303ef2a4c52352572f128e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b103f46c96f7ebeefce4e8d2e80eb4c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7675befb32e6d68e0ee06080dfa5ab812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b6e4f8a0d62e1b93f773ecd701ec813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf6d03fae309a2b516ed79ea04f553814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f54d0d488c33f8729d66d9660c2a6815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2f67b2c1efdf54b3b8a6a4b86566a816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a357b691968750d45d475cdd47b707817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e708c9420f1d224504c1a2e8b9b9ce818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7de755331f83391d4d41a33925e4e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709a5ba70e8b8608b790b96c3194ec820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170f90a7c472bf2eb9718c4f361b8d3821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>