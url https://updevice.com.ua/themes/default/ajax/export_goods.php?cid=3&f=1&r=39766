--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692b0b812cd91d295797af32de2ae011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9a69f9d6cbf2c2707158cb819d792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e73de7a5987526471be0f1408bc5c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6441ae63983096b2b688df2d0b6314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff90bdbc5e75d99a2152788fab76a7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0456c77399c3a9d8f5109d0225b4956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ffa718f7b2112127fff23abf309687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4f9186fe30cd1eaf346235cb6aea48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479fc65f536ac379de444caa63e44b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023ef4b03987c50f66b2c9a6139216610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcb8e4bf00d7a652f11198519fbf7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95bba45e477b36b3db95041cd83f9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77406cfa1cbf09ec2261aeb9273730013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a716820314139831075c57061b1939114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df83dee9225e4f9545230c9d4f73d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a86370e035a4717c12f77b46845b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98bab7ce5fa986bd87da009704809f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab1a58295644ce281cf4652232ea2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73be788d61a293f04db05c7448874919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6acd14330f5dbf1cdc24b422badb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e10580422101aa5517857a91fb2fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a507df4eff49f2b964782ddb4d81e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f799768aab236daa44610dc720c5ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703c1d456e3d2db1fe4023e9f73463d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784af197b88756b050555912a404ab4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796feb0de735b6c49c53f5985513b5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2ed73746abfaefc6c74cebaa812f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c9e1e98a0df672010bd6655f2ccfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124836cafee64e283fbd00cedccd15f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414a9d34b17ab7c3c51934df901f8aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057af7be17ffacbf6e60f5a7fb03cfa031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3854d7d90e73cf41cfd534f592f15c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e81c43156f8c4506111eb9a2e54a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb394bd7d0ee76775bcb0a91f27f32634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef6916644f4f8172e0e8e9927e379735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2160766cf1c1899739be2218fe685d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf9cdd8b495f18aa8621bf87061ff937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74bf0fc95a1fe60300f49246d3692338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6cf62e58ac548457fa4f486125a7139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620bf37a1a5f5389e163dc3cf96987340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe0c65c101a318ae65eefd164ecb2041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f6fd0ccecf0b87857879f379bd0b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7daeaad33192d3ff163edb6fc2e3b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889c80982a21a8ebcbe5174bafb537144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadacfa9f3ae8c93ddceccf1f704d13245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffdc0899c55343ec90ad2d3e0e561e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352a8afd8356ab444c9201cb726b8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af98c7a65015d776ca38c5cd114ce448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21d6be43b3c911d82a88f58df06e4349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef48cc65773448245dbfbc6d97df250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad187ab83e350323169b1dc351301151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8170cd56a72735e99c0e08b15b697b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368fb3c3f51b40d9cfd199f1d6b67c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49f2c1c293927bfb4dfd47a800bd4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727367dc19d5530b3693da48904d98c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c5e088d4ac1d6316b4f56c982350056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ed1819df1e6d97bc3ca232ee18d4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f7879ab55cece398b83288202815658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91f6d6139d05327ac4cdfbdb025f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea9a330e2478112986a8f2c6e429c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52433e2faf7da08b58612ceca317e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a8ca985102def4b78f005ad5a64d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2c95f3b463e70d305e212087e57863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc3fbc6231d428bbbb74f611e3e6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3166eb530707e35aa239859c01e6b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470fa4b8a42def06b9688916d36162b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc32f4e3282cba73c3a3cf91a8dc5367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac131546e8b9322b842d0461cbb52568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96ddca69b388347a5562cdd08d743469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcc9550012f00ddaf2d882344ac56f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a35ce6658d381ecd63c175682d18971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e785ca532f7826877e18e8c969c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72308799a648278b2b12fa48342668173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7719a7bd913de0b3e173cc37201fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b4b6a1e63b467b1bc848d12b9cd5575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd47aff17950321da8802df9fe9d7976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910fdbd485dc01fd5d403d1b2c6da0d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087b297b329cfc6e78130ca4ea952b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f402b74e282cbcc57ff3ba1cc4a37579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf10b06020596a0f5144e12490156780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e18621a45250d5868a1932f93c3ef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9029502a2fdfb192159971a01a87582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045a7a066b1c82aa065d46b721e8b2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5b03dfb36768401e0620dca05ebed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe101cc9f9d79479b624626bbbe7b7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9cc4e5695f9ce726597182482b9e786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8e26ad6be97681ec18df64b7cf57087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1240950c212c5370314937963127fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d6a9d5c67cf98afe7f7061c3ba9db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65566b89119ab2f1df2d486943b4724890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5679ed0011d8dc490890e6f7628091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5f3ef0e3b7cff391c56d9efe1d91192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e293ea33dd0fed5e823b97585c79d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7351cd4c548a2b744d752de9fc079ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3235c2f3f724617de01a1e2392921ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad5cbadfe3e34355b29e4de3cc4ff096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b13a57d1f061a8e992e05e2d5235d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eb9e54aa02cf3cfefccbfe5b4433a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675304676a5c6d6ed29dd0d914fab9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37df244425383fba55d95139ff171ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559f7f738226a8c398778b818d473f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402665a545570d4dc5e15c8d66aca71e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418eb6c78a6052731c19744f9653917b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc25ffc7bfc7b44dcea19dda82ec72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416ce5149b7238bc12d78e235e4057105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fceb71c224a61ce6f4e69374388f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d14d34071b689deed375f00f33c3d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e1d775efbc22cdb7b375db8c52714108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e3286748c71bac56c3e1c68a438f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d768f2e25824286ff95befffbebf979110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9976bf10fea2c35dedecf5329e30a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d6cc1bd9020bbca4894bf7f67d037112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd21c96e5199e26b1a5f96fd85981e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa006b56fcacc9dbff805d6cb977dfd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee076769fe801708feb2135a19a76a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cabb38ccdf4cc55393cc0af25af9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8908b2babc118c509ae5da38340c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580af2a3575a27f42398cd69f180cb2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79c6bd72fdae29122f97ddb7199a04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b43b0e68efcff844219d0846a0bfa0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d3bbc505bcdae9922984baa5a1116121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153678ed7b3e38cc25187d1d309b0b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bea6d12a466cd105f61ccd885628123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dbe912e3afd88f080752e767781cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fcaf6c408f5f25bd523f616f12fe1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e83b73c040326c6ab3ca84845fc1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d86b4b4fdc5b378370d8177331a834127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658307479a614eeb5ed6ec466b59cc89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ba268c8ec7f85d1cfd35436cb36c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb618653d59032794fee9b52b444c44130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cfc694b78e84697438da389ea7a9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd81b600a7ee6ac520fed492385c9a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23619a4e9aa0f46fd7405331284cd00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1c1a6982833c59710730d25f4085e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e01e1bc800314f6921effb082fd64f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f6e56e4ea3bd7caf444a0696ce422136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a8f5755aed2872447672a93061965137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c69ec7f743ec0f9155dd25df40d338138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c64d1942199ebf6df6a40db0e431e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00b30757a5d9d4233a9b25d4b80019140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b31064b5433daca3f2f6ad99fc15e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113cf30d1a39ffa03450fce8f4b8669142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad701ac750dd414c601289830416634d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952245644dedc59bb805c924b89740e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d2e545b88745cef765009929497f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997ce20d2436dc92dbeb30b9f8bcdf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b8ad33756028da704517a7771056147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a51bb31a278da08cef60362cf4869148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9999fc660c0bb8fb518024156a960149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b88109e602e05de72de63ff5ea813150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b1705ca29be5fb7cc9fdb37e598ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787520492796bd279817ce7e1a42500152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828de673e4a2124e2320ed5f1823225153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7b4319ab9e77b059de76e2ce6be05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea558a158348a452e6d41f1fbed84b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648ce6d7415ed377aa36223f3185d7a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f08af95fb589de27eff9384f33c74157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360a06963b1bf0af228cbc99bd2e1ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f661663d1af26b4b448237a0f0054159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843a256c73278366ac29c7500496deb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc18fa5b1e6982463b9fee20d52f89f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09fcb074f9f608860673cf1dbfeef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a270e65116218ad2c821826ecb6851163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a11dd482acec44676803f61ca9243164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834009f72f72ecf3ce180fb10c73fa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce72d1ea16d9a75f33b852f52bede6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16882d5b88f4045eb7312dcd7e35abb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909f54a99a37ac5d114b633f3b3c0bc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905723d762a9af90371a9af75cd0681b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef1ed69e2f682d5aa37f411af89029170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeae488b53ca73bdef14b654ecdc09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b47fd57fb5b14c3bfa095293031d2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6c90ebbd7c34e642d2fa6d77d9356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d890d8400e62c8209295b710e08d0a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02484dfa54bd7160b54a08a95fc88ad9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7575815fc9d25614069b72551f1b3db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94fa3c5b425bcd632e58fb58490ca5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b684ffbc2202d6acae358bb2126a272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a995455ed1992743f250c7f4095ca7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd520fbf6a9362a9f5b5ef46dccec701180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9591a89b34ee8d6c4961b18d1902c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83b6d778fb25f54c930a43463e40c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702a47a0d283824c3296e94cefe4b3f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ac119a6bae6aad302da624929d3c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802dae75e2b326e318759d0a6b3805f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842701d427940799676d270d581fe97186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1546615a07eb30c165efb315fe83187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cdbbac67083362baecfb84252455c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664776e9af19a99176e0ae96c9456c0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf56ef77312b62f7d7979fcb29863190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea250ad1b5b01fc05081f0b126866191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe592d37be78fdc1eb7d13391f2f196192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a54c0947fe187569230dcde4bb103193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c81571bb8ac47743b4a2ce1de6da14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fce99ecb19caab60b7548285b967d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a007c2edee291391ae12e28321985196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c28fd2da2d850942fd14aa2a9303de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06058c5f3b5f7e71e937db66c77493a9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd1f990dd2637fabb2576f807681c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6689f75278ac5dd21229dcaa36d90bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ade7d2afa5af11521ce6562cd3b656201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75a749b543e5c13c6d012363050341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ceba665f8d154e7282f5e1934e473203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae03efad5d5fab9de9206d5ae9ed8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecec1ad4ad21a7c32a70daa277e87d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66e65f7371049574964692530a4f76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3481a025a7373959d01d95f9cff9c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773eb5f0a67c7deed960b860742d0e60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14f9329195619e6f3a3f1538e360c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249def6bd2cad140d89deec18d845f63210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3f4a34cabc2d3f82ca11b4680417e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270da35119cc0fef7ff6da011bc894f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8700c0bedf473711e5170816984de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e7f599d5764ba611b0bcab4d4527214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef1cc712b490325c8d8bef9a1e80d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0aea101f96b14fd004e541b31b9b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313b72f7fd6c5941fedd6d0439627a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fe5f766014ae88d2841689cd415dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379d3c25aea00bf690d715fe2dce5db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a329d5252244aba10d23fd1af2a6f2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2868f222b2cdbdb1575e0e0fd5ebf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72578bf83a5b58087f7310cdd7a28df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0034e10d146b142947292ef7417ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72291cbde60abe56b0895e955f82d88d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f0450a5e78f61761bd45c247ba043225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e910418797b0ea54ef96a65e7c2947226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993aa0efb8ea322a9cdb98bf61cd7b76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc580dcde4290ff38c7f5d760734c882228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b392abb2887992f8f29a81b2bede5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd043300c265aec264e495e776aa1e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541aafe661537df0ad349a2fdc1f1ac3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c43dab32208c154ec398663d83731232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caa4e4eaeb4ccdc17e375beec9c181233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3074a4e81a450f74265986b76433380234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d62b916fbaec934016e283a95278c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db55694fdb19daf380ebd2341b4e0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bc17808092b541ed6e5ed6ec9a7ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244fd5646cd04399c5f363923d05ffe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64911604e8d72ec1029798a58cf6cfdd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b937cf6863c38a2bba741a7c3fd94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107f61c2daba9c15e3eea14fcef9630241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a66e90e51eda5f4895fb3a5e974cd7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40f781e561c926246be8a841cb12b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edd41014471b7d3518eff8aa302ccb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831edffbdcf60f923f79286cfca70ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253560610862df3051a3d49612ea1816246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125c230c85c9cd652d922e4aac70969247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7e2aec90b9bab0533c57149e720be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d65fc4a604760364ec75f4d863273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0b7309da3dcba12b5542334c78abd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd43784470d26a7b3b8c40c37f5e491251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac39990a433d75393fb6187b1ef5261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adcadba48c2bb4128a9b0cd636c19e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d241e2eaa914765c6211543517c4bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19a2035d50bac4b87d2cdf81fa9ec0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88ae25a6127bf58f20f8830c9c379256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f11340660bce2a8130888d9f90931d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15609adefda16418d74eb14372107615258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df241036f753999cbfb7ce80ab778259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4467013411a2ec1b63da5dbafab393260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd1914ffcbfa8333af111899dcf7e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57d625d963774fc161ad4869a195e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2ba5d871a425dabd6b03f1671e18f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5be71cd0fb87454fc43728bcf3a889264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307e4b60bf0fc574f5c4a93b08607a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a3001b2405f3b9d2a02b84d538610266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747da0cea5f4172d86ba981bec56f797267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4730371573e671008d48c92c1238c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b74f560e7c8c14ec39f5be30fda59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb564defdc02a29840dcd82d02fa80270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c2709ed186d2d52207356283643b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df265affaea3e1254e272cecfcefa2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308e457819c179da05cad07072210e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521296c7e6d318d23d8c2de5e0fd9236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91925c16c1e5a1c602b3871dfeed3cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9981c0323ceb194c443343a91f2900276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f46e1662339ce3c32e122ff154d799277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c3723daa35ef4ea5c45c3c11e0b07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316a32dc4de5b440b9ba0479641d9b2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba956c967dfe7826e73f1592e63c95280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590618f6f54a5e9f41b18d6257a6bfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3c8e704fe817dfdc7793c2d740a13282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b310bd4508c3d551e2a3cfe0d87bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af66ef50ba3a16ac113419fb148db9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc9358a386e90ea6d2899ccc595b39285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd7428922d7a1e997ead2f746d0a02286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a76c6357324b29037f0056a078532287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953fb558832272c7b54039f542ef38a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded4e34446313fd456c91a18b13303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3435c9345eafb1d3a925cc4517a7ad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e74761f3401117e52e6e9e185f9d76291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae559be1f8c2ecdb24ddf426d2f50db4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b35ae2fab3b34f4dd01ba5125a9d42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aef14cbcfa18b9f845384936315459294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c8dab9e1e7ae44dc9c9f07254666295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95df1120a013c1a6cec15aa46749e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78c10f4e87b6a30aa2f0b7e9160a34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2f4e61b7b1726ec042e305e7a9f60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a512a1e654e3b96e2358ce9c4587dfc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959ccda86059756fbbdc9f2c12b08d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943229332c1b090de6d7635e67ff31f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba61dad31b30f36e5be5d6949a1412f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff326516c6c51579b123e3759d1078ab303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8371a90b24adcc24f7e7be08234c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53872394a78fe8ab00a126e5dc4cd82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618797f31cd02d011482aab83f49c79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131e6f90a493fb09acb64294a7b9057307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92e8040486dfe34a01131918cc751d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b102f6c33cd33e7716acb54c7f984e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e99294f237cb0b6f9d3f0dd0d84450310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606417f4196de73a43c53e27f29aa2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea90ead4a100c1cb7e978027a0f44312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67480b5f054a2a13cd84ccacc8ebdec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24675acd9b6be67be9f541a57fcc3d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bb6b698c89bf40dbf2c33f7d10087315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048ebdf1c1861e414adfd7971017eeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81db3cc261d5a1a9278d2c258c8d3c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2aecdf9947ee60a1380b5f6e3d7d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a18971d51d2d86194743dbabe6407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616716f5c8a038cc3e971e0fa78cd3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e1d7b3a84b0225c17b71e53b463d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003afe08aba25aaceede9a1890170d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e537a0971e163d4cc28cebcc004f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c942a840c5d20b30fd39de441bbe2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912717d5fca2cf51424bfe7917cc4bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ac93ac096d00334bab69c506b8b40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be15da1bb485b3ec34c0e748701f925327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd8fcb33627ff0d15f5f1d1fa2af0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0b802549f3501af44de8268a2a3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c3196b6b08b090a25f264bb4bc686330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfcc949ebe658edac20d8762abfbe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb71b24796000321eb563de983f8c40332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426a312216164a22d39996cc7661d7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4224dfc595ad5ca387b9015420865f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbefde13a7ac61fd91f479499e2ca76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97132731a31103bee74ba1449c2de36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270ac35834c28c4bee9768c0e73899337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f57834199b35d768337dd411565d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51744cfc8062702e4fe086d088f5a1e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c352193274b6428678e87e30f6c665d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2f46ea5d6dec6a219e3f6159f8788341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4ae534bd210b772ffbbf96b644566342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805499226cf5458b69618e5543e821cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733629a2f9a80e83e455a71710c04c4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825207aed7477cf5faeb58604767a93d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1cc8057a598819715d087ed1e429d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8548175a5752a7ffb4689502a8fe2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab58cb47b217cfae9ff572d5ab63e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfaa1383e5ccea449c96ea316a1b67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd87a785da2a0854e675465bf64c03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59f6c01963acf0483ff5e74e687a1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1951787a6b32ae7c2b8259d52e456a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe46b851b66e837fbbcc25e0d143ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf054877597c12e59012285c452533c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca22dfff3bd2d722c246196bfde9a79355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd95a48e077976d566cadd62f94bbb1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58084c8655747a4126bfe7c62bd890d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ba1a36ed9d05b593518e989f6bf3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3501f4eb87b87b89b76ed95c2d2b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928822ed00fc5a9afa4f8a53858b9a94360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a89a3b8d59fb81dfaa7f450dcd019361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962a77f3d98ac13700943fbbab4ad2a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4cf0395544b2d405db6ba356cf93b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939258b415a33e02256cfe984a4ba05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cfc9b33374e858e9fb71d0f9af0667365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d8d744a59a343c02c75ff42aa75d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d769e2d54544508c8bfbb9dca17fddb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f08a5adc481cef1aaac01a98bab825368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f70918ce46a433cad787a55023f681369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4766a3202da4d6dff08d355d148427370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fab0fb078a48cfd2c3b1b9714cb32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc089bda2e92f3ecb75940f6862619372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a89e89a1257e765de51a6fb5d08ad6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3378d843e198e1ecd20d3ce72f76737374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b319c9a2d27345e73ae6861fbdae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062ba2622cfe78bcf07834ac38ddaf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62316dc6d254fbb5b6d3c6065617d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b6108a661fe8a5dfb1bf9dfda4435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92671443939148bc1aa3a313044cae34379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d48fe99b86a36fdb157025f342408e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f94eef1b0df767da01ef8ea31e51b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fdce8e96b924a94d36a4714550d8e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998bfe679a0e0620adc9bc077f64457383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc8b2b38b4afb8d5d0ec528980ba1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac961a4c03f4a12b1a1753a1f313e8aa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf69c97ba074d4e6a2346b77ce3b1ae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e49e4f7140d196d77b8a4cd1cda21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad585bceb18014f99940c090774cb0ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfabf8cad5e119646ac2cddad41f14389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de406192e9eaa286c97bfb5079a653b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b9b2225259eddd9c893a5b8b44bce1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6e650328bbf0c40a43a0993d80bd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a232591b62f905cebf5ba36679086393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6786d6f058ab33c2d9a934496fcfb0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e468a9a20502cc799b918731561c04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bbba03ea32dd9690ef06e5a9dce9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fa0d05f14e670fc6e4068ac2e7d1d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ac9ab5940f44f2e62f899a9d8b81398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59d6fd23f6d1ad68bfbdc5baf7accc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0adc0e42222c873d1c0b64bfdf62e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d663e19ae3626a323b403bce63a28401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa404c75fedae167be46da21c8d6438402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b24d1b1a6cfeef9e63f257244891c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b177c821741c3806d0924e1e87cf5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820a0451aa8902f2f4419213a04ea5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa75d42b7a9f1c3303f8446d11658406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ae2a6f11af99a281bea58940771f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396a3503c50afa4b1922732a7d4a7b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f87f22c383175d2b09a88db1c2162409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7518faf5c72122817de56f4f27331410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0168ad47bf1e3f6dc12593772e69b81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c0fbb8f3ae123f5c988c745ab35e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887fe81687aa4a5042a67756414f64a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928f5f9edf99cc2d08c427efefef734414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b32ab1d2900f32f8e8c02c81e6a00a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6eac81151f50f43b566180f3eac4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d044756c8158d9a6cac4da02cd1d875417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb7357fb3e42242a9329c110c8b32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c259690d3b39810716488589da4ee10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e064febf5161666919326ac7481b0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f79e4a4d75dc57aeb08ab0fd3e0b01421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904c4551b00f971eb347210961a51e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a857b2755a0c9e019f270b2e54d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c91d90c393fb1d5a85b96766e14d4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584810860f397d1d8f64446e3d3b3b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a8b043ecd3c4e9e56199215f0431a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ae4dbb7c4af203c48ec2db922f6f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66445bef8a2e87d91617c138c3714cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75821d454dfa204447ab4af9d21f63a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ccef31a790f9f655d1c84c827daec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453dae441159792b08ae37ca94a1e10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f826e580fa82982b52a95e4be7513e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138eccf0ad659337e334d65e5fb5cef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537844fa1c79d9decf2190f3d6f656da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997232294ce305d7f12de7a265e88807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfbb72e06c39187692e4bb96599198436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7efa3f0d522c12a9d76110fc4d632437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb9bab04b59dec35df3af6f8c3e106438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c861a98592af6af1417a418eb4b03de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cba3e293d090398a05d5695b2eb02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1e60d810809f35789e824c8ee8854441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421aa5f49fde28e86ace01e1767709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec5f1f2e96779a4cef13b17ebf4cbe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b2c0e9da516b094aa1e33ba4c3727444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf96534e3705d2c917285765d0a220445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eeebe20bc909cddddee704ed15650d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa53b8a2c20a2577824f4becfd41385447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ce0df3eadc7f0ebae32441270e13c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8fbf1c0b011e805ba51cb374a5d8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a96b175500e3a764afb8dd29f70e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa6f9f201b0e253863ada5af13cec6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc025492e2d5dbe46d9f8b23c47e58b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a7323b8a2eca68056a56f6262529d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0da201a9beafa7bd624568c5287f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc64947237d0296f6306a29ed90a09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3a7b1991aa92643af46015077c22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408925e7cfe7c0e9fec6d77b7e1769a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0da8534e2c0c6c9f4bcf9f0392582a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ffab4204fdd0558773c803c2f9d55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5378f2d618f81a67ef8bb926d5fba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed41107691b2e6c000c2f7c01a014461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca293dbdbd7f17114f1bdf9f1610ed9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601cd6c04942ca230f2ba70e145ee07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9043b4bf295feefdbfe602a17bced9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37078ba9d67ccbd76cd4e84268db545465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda95e295785ddd7d145ab96a422294466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9714b405fba7712dc559376bb7ee09e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3c382b57a15f73f00c85a5d02e245468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644179baa5c2f30b1fd882f245b781d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94004b297a4ec0821fd7fd87eaae2f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98742b13ae25affeefa8557420771df4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39d5353936a20766476abf9548625472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466709618ad26afe005290a17838621a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c60db359be75d64e7a4b548ec6b4d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b8a4a00b78ca141c371bc7b82299475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0392d7758440942b230819d71e8aeb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f881650d23fde9c84401e1e7979973477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf1450281d7b8a8dd3efb4ce29b7a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5428cc4feaf0707509b5274bb3fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80382c3940178918b27f830fe8efc232480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef727600226b1cca74cbfdf9cf9e49b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a75b486b1ceccb5fbac2c77084bdd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac45fd8dce7a0e1786edca3051cf22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbef7e02692906f82adf62ace6d5d61484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6f4cf0b18c9aeb4a708c71948af10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b931deb04ee32ed14ede694987f1d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64feeeea250eea5539ac838249a8ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfd29cca7385299a6d88946cd535f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e1ab2a2cba0eedd6badf006d73909489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2ca9e6fe0bcf3f6eea73936fdf6a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602af35df66b97d410370c06923a1bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786219efa04bdc0f1e1deeefab4a857492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f40711c3630b8618e2474ae787c8e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1885c708a9f9a2ae198ba837b10d532494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee92542cb0ec2405552a2d9afcebec495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741529a09d3ac0e4dec6e88e7887b188496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c1a799294017edcfc2ddb35cb91e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f236f383327ccdfdadab294ac509b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69629d7757926310740d4408f3c8846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382502a8a354c90eddacc4e2210dd79d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087202e22afd1d8522272651cd2d584501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1b872ed0962384805118a27a6b3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759db1a78ed4d00b004d86a5bebe585503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c83086b43e85beff3f258b1caf871504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31698f22105d583566f698b26cde44505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69492ecf7de2947a19c4b86cd6980d5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e78600ba0e6852b11f15fc387d1bd2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d2bf0a6172aaa127ef35ac6abfd40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced7564e0c1baa8f9a31df20f8231b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1fd6ebfa8a436610f6096c6809a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f59b4d4dab6f2d046b31acb48af49a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09dc05ca74c2f67a11cdd644ddf56f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e650c1c85e8db5f0698c373a1ffc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e1d47782169da1ff9e964f71e545514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c7e34caa306da8cfbef8de01af40f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298a5e9c03bbad9abe7ae4a91eccefb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649380021302049c48f3450026d4f1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1e3aea17de06edd7850349e848e70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8513928901eb8eded971e7b656937519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f51e6140062bc15a30963cf303f2dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc36e6476abdead074ea3d5406252e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf4e089b4b37d900fc6c0309763aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d465793dde0102dba92b91bfa9db2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d8d6fa017b53e8592418e3569bac8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99f0f45221e74f5472e649db25f87525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31324a82522a0f64c4017397f84ef78f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc90c4e1d81b0c483073d5e8136f6a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438c5bc627283054eee50d44f22955528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536853d12cf50573140a282078e0811529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892a2cdd083edd95f77115385db3f1c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c90346bc49a32ecf8724f2982a96fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcb638017d4dbf0ad91493ac607014532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82112f277ad76bd5cb9e2856d8b8643533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707d71671d23a01e58c21ee5d70e646534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4da482013d4aa9cb0dfbbe7424b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa3725713af7af70841dd2d766a628536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c6972fedd24134565302269bef4d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b184b9913f234a1e131bf95e1c0316538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9f9f3489f0610b7335090aeed6b4e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8799fa1f7231a15e0181b9d6fe18629540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fae5c0b202863bdb7e12d2662ecaf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060d4796acb1df51aae8b4d175f222542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f2ba55b5f6875a499b058faf515fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cead4ac61a803af907863869be1ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02915cc80850a3729fd62eb05cdf9c73545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f41c5c798e06744a6ebc49bcb8a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779b51106255146a5a2242355661a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398c34fdcadf27baeba98f20aa8def548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f9c82c097cf0921487978e9ee08ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46f8b26ae4e8cf7cded4d7ea4f5b61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb328696af38e76055faf86dca4d1525551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cef45e59a7e0c5770af235c19b0358552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8668399b01cabc242dca3083e42b6d7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35455f4c0384375704b352f769c085ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fde09ec6bbc57f308712223321733555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb851e0e9f6e3015891af3f9dbbaca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ec47631704b94e214aa9f1b06b00e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b728e169b2c21ed5cabc7e13cf1828558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31244a9891f78f93dce4315fe84f68559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58071aa7ba25997823c831c2adaebaa7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5eaf5d7f0900eb944537d6cbbe474561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cd9d7dbe2a78c7f4d480014b16a8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e69bec08fc916a082e66b60d6223e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b1a9964232ed5ace7395fbc0c050564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc293d3cbf5680e43e8dd61b6c75fcd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33afd5b1f0901391e9c22e26afbac26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcff401f1d9bcdb82eccc967657619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe2605f8763c5b6f3fc817a0013075568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555693a44d9b26eefe54a8bf885dd4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d8c199cbe69878574e2c9e2d01edc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c656239741ba645d9c5af80f02f17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920109acc37d60ba6204159f34a95d85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a35785807ee88b1b47232f1eac93d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f217a50b03c08e4da934785cbfa312f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d082f8b99ca8f418aad00b1e1041575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053b54be46bfa86bcd59abcafa8efbe576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f725fe6592511e0d42831c13264376577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac8f9985864e92507f708b80ae0d0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45b4e6b6c3ff7557834e0d7bdc27d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec172bc937945bce27780e79fc0b42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a7e1664aa2838574fac01a60a7a18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692a86b15cd0a9a093d6bac0a19ae72582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408791e0e3ff6fc9202195e0d268b725583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4823d226b75a388bee34d0e7d094556584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f2f60db1548e10fcb855eee1af74c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0715ece41cd89cdeb5fe051d192aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc817598eac44f35798fd4a31c0b53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710df1bd59d4a3f4f640c9879185bd2f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620209ae2523cbd16392f1908c3d985589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eeea2a89843d28fa214e154aaffc4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929ca4c3492d7f80713748823238b66591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358594ee7e711d8b223a4960547ba29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e665b8d0e8d83f6e66bac48e41462d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5373cf2f25c74e521a94f15e94599e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1781357f211c9b99b80bbed4ece67a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1670db54495a2c6b77bc7e8df0a61596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd268cd3bff58c1ee55e69bd9d5181597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d777094e1ba51dcfd980826a3d767598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99964d479bf0fe77a36c26cacec419599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175af48b241771065cc8898aadace06600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97da163aa8461572feb92bd83334f74601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c45cf39b4f98206a52bde582176d0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6790fc11ee961e43182e06a63bf244603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e0fbbe9c47d9bf44c7c0b9098215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d43865dd23f71f63a49ff899384d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3180b668a85cb54d80600d59062d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0460bfd3da798f1a8a9824a39b798e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e82cc093808f7520259710922a3f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0449bcaeab5c89f4549b6d98ca777609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efc85075ef8243a0459bc8c952530f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f2a2209ca068e21699cb9ee52217611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d7182759564d31d1c8874c338287d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95493e8909f9c0ffe184a835475030cd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71212675c980d3514cbe9dc862f6f6dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9857365fd10d2a8c7ae91c242f2fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b0410abcec0b19eeecc941848adb2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ff5611a21a64026db6e4bd194ed56617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e02d24726f6a87f7c11339fbfead01618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64ad80a4ac24353288ded233e178be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cee23050ee6ac2abc2931c8ac7236b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ff6eb412db4cfe1d72e9b7f189444621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca878d611415473991d3264f735c18a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba188f74a6516c6b774cfb915f759d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c1f899e29ad93ac7a020e397e4e71624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58fac1f5a1432f2177c80215514a3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78cccc5ff25cc289126692b79a46b76626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76446e2c811a4cd1becd5fb9092e7a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b1b6ea96743d39c9efb4a7f0885ef628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c35fd5fa774ec7751f36418852509d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296896bd00759732dd6d8c9275cd4263630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a42e84104a0dcea19e7e9250ebdee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8310fc07e334f5d4ea0c6be694306632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba086a0cdff6d1c77a6df85abeae5a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4801674c6dabf7fa3da83e1ab521d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813db13b7b83a79dc992781af62f68c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f698bd3d32cdb3852195e76f05aef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afac91ee8007e2f659be50281fd1575637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca897bc950f914966ff4a7bfbac548638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf531b20edd8839eb9e1d693bd46956639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89323132b178bcc29014510121ba343f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf047766b6721f95c3762ad2f78fc58b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a85c6d7c4a2f072aa2cc8dbdbb179642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7a1cd916128f2fd0daa9c367a969d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14fe14b715c1f809de44a35b61676e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcbc60a44f13dc8495ef0b8c94edc3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94588c886b72881906db90f4e646f842646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ea587efaa7c7ee1f92f7898c42130647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4878950beacf0a5f8947737a2f26b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16511b61b434713170da55d90267e54649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b6f3842bd9eb766187b6d5380f3d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955382e74ecb2dde9f9cc6bb81354ee2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a482117eecb14709726e8d48dd83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c486e2c99c662990bda0ae57e5cbd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a85a742d7e42fbf0c5a6a83136ab13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f7fa8b5c2d69b4d65a60f156700a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a7926aa2aa98b7ba6d3115b1ea189656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ea8feca6b2f825abf8fbfe873f827657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f23542d52576efc865df08e41cf0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6dd09d00c1f98dea5444b593840bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e8ea2b7e34f312d188e09d3ea4cf5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848e8fce77c0cc721d65e09a9b1e6ec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef39e475d1ecbd68245460f02924e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe93e750a8550b17bce56dbf0ed4517663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c3c6fc17f2182cac817d9cf1f5746664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91172a71fffdf124b0208ce98dc5b3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c5031f1e198b431bca4c5b16ac67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef409063a3bf35151dcc506706c9cb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1db99d5ccccbca1698dea2709054a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302592655bd316049a043b85337836c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b073616bbbde0148276d4f27f832a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f796c267b796be3cb81db83d4040c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce5b35d78b1d63e4db3f982eca5b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3744ed71c881352eefcac16906830d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4609b7be0987d17d9a65e5e672fd12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5cbaba9b4380ca05df26f2d4f0e39c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab9ccbeb74f743025fa38d696abb6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696dddf62c2c3d97483be11dd77cf4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8b399e0dc1ee7976cdfcc536a72c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e43a39bd7e61e792d936e1dd295d6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60592a30776304d6e1897ff8cb6596680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851e1b04f24e3622b4584714016bbe2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea882077041a483292c4d13180bde682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69590e7eece990ecea78378ca247194683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58cd4935edadbb98ab9dd136e6c377684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3944aa20cee1dbd145d2d6c9a69c8d8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48057c29fb7fed3a5fe1407f2f8ff98686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b6c92a11184e06c0528ccc8f0bd75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e9131dacc55fa4fb019aca10f9d23688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384690cfbfd8f84aed6bfdbed33264f0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10555f66ef9bd4404573043daa2a0068690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819373fc01740c11640e7551c6ab3326691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd8cda81e6a62c1380fc5646caa661692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02b9a099d2763eba2ed6a8b6a13515693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d109d9ce254ecc8c6238d359d71c5d21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd2f7540f9914f4e6c8e98e586f3e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c452ab44bcc70a1aa56abe5e46c17d4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de84d6e64b6512297ca13571b9a9a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3a4edca96358482a9e53e411a1f7d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b2366c47340a50dbf89e1a9a6a97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42038115a88ae6f5d03ffb9a41ed3fb4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ba8af50d9e2530f60304da9c6fd84701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78dbaf4ce0390629d766be56e283a9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd729dbed8320c68a21034f88c7e6a0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e5189b4c5d84438284509c721ce76704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f5aade5386e49467f77842734829a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f021bb7abbfa98f52ef58fb3d7a0b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5544b6b4dfc73e0d445579e7bd91eeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688281ee5b5017f886fb3febb9fd15708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d8102fb3cadac2b0eb5cda6eb168d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0307976dfddaee92bce9905f184b1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155a164714dbf27427146c640c6a0d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cececdb411cf08dc5af6d81fcab37712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72cb9ef2a11fe5e6fb5589953faaad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7651874e3a086f62dab658b507532714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff83d07e58e12e35c797f8639b8b07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0fb99d857eeba241495d1632fc18b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c228e2b7fab3d4b33898ff208dddcf1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad410b15606cb540bf838a3b7d27d0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c733857fe636eab07ca96bff709cde1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d3e6aa53d708549370f9dda27c0be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5d576174e4b57445aa9fc0d33a0aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5d1d7e5213979b5457d1c9d717f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127ef39bccae17665b2105e5ba0b72c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8ef4f00ad1c60d22551cf29bef512724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c06b208e80381acb536ab00f30b2c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea5884b0e411bae9c59bec1b0ca8c5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0187f8316808b4da17c32022cc5af5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030d6920654059cb9804154815979d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3416b2c1d86eff775c16761657b612729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c0efc2ec5de54b9de30d2bda7727730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2f20b98096a8d156fbe5d78842276731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f0a924f55365d21b6c0093f07ef2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7b6c09a631abf49272496f800662c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602559023076c30209497a3f0798ddb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa5080c6a7209703d35496e7489c91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc62e72093f023f84b0364c6a13854736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea50ab4b806621278694817b4c765e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372dce3913e13ee4370101507bab43b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bee83b4025932cbfeebdebe17db58739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895301c188a0c6a6fe3d14b450a601740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2e1b689f0f0ce6c512f7f970c0a41741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a286d95ad68ad3a146716189dd573742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf3ccb5619f9b4b30645d6f0a24b69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76c39ee94470cbac5ea4200cd40a81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2009636e7113e109096e80b9c453e3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2aa5e753e4de0e46cca3cd56aa05aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79b1ae4b24173e89eb02b4a53a5cdb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0389a4296d9d8153e04e6b8e6b804d8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7eb221c53ea75b50d2a8d760ba780749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5592d83e02c57260d49f662bd24578750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d689c483a5ec8ab7840ece8349852b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce103911873e3b6bf8c84fbb1eec60752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d9ffd7a6e89dc75bd8fc9e194d93753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2605309275c881acc2b9ef5ec4f09c2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb3bac4ae3c80ef39877fe296841a3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12142070065db18e1107b21eb98abcd6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777fe421858d5d08349572498d5b13e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fdb49b56faaee389e65c4034aac0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f59f8dcc7a83339c8d5ebe9a12df97759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca7322114b772ba5454bd98b33efb9a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97638e0651660c8a0e91908fbb784c02761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f82c2744583e917b464400e107393762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba099b98f225ca2a1b1e5f22d484789763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dc314dd28dd866faba840a9f7b58a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2190f25e2729d36182661551d4b102765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87eaa3b7886ead923927b95b2e23c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f55ad5319686f6f6536b8056d2b8c3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291b038a5d508e88818df6fd3f3e423768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbe9e9f46571625fb0a41e70a27c0a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b927b7d5432b6985c37dd8f104822d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc354453e9d3dc1789e57b4e59a299771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22be114464a1b4b84d7ab4cfa3b590772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e185ac4317970be81daee197048877773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b238b9ab08f90006a97dc9f3a92b3d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820f591d52bba4bd9317a28ab008ebd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf18180944c6cd8479b5c163ab830776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac985d13b83cf8f96ab385da53d436d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27f6ccd97fa783ac243da1dc0c21e1778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e620a7f01f07b86fa9c0e2b60e9b7779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08de0dc97b1b7e99f0d7f0cfdaa4bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130933e489312c9faaa031e90e8e24f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae37bea58523142aa9121470696e91782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b70f5564133c51ca216cd2a2a08f95783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d1092daaa527b34390fe05f603bd5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd1c9459a855940251c0124a64d082785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423de4cab03a1bb913b0a04604c4583786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4746594605905fd11bd9f27ef7e3787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b790128ff78d857cc1db318de7c0a48788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cc4e2c107a6b75233ec22c7be2508789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46227dccf3ebcc8203321eea6c33d63b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96a5a505a350ec26e1f5c57382caf1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38191edacc3e7f2b295c781ffb9275792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c03843b04c681ebd19eef7ee0210b3793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f886ee3fe1f1149be88145cd045ffa794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d316b2a1c9ac1eb083640d01e053e81795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ebaab148bf89d871ae4d29dc3de3796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36eddf10e0a38994b04fe05ae8dacb797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf2d81ac2031fa30a5162c864d7219798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46639a1d55562ffa356df6a0c5135633799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8c829a891f582fa64c3eab03195c5800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672708723940e4e17f18b0ef29e0f933801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef560663204a075cc203ef8901265682802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccede102a272b9f37d037a52d45330803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53fdd9b277aac791ec76f09c32626e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d119687d5461e04fd93ee0964a9d6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306dc6ac5429900b862f88bd5e249b4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dea1fa92474b9255f28a9875346ca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e28203a809596f27f76aac41630aca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4111746e164c2f287002abc19f84d6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f01d627b03e616839b72d26ce30155810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcab04afaae69d103e2ccf2daf4599811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295807312c3e3250aa219d7592512cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4c6afb98f9d227c6653fe7bcebfdb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9fca6318ddb5ca70779e3fc649eb4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba8781e6f2922b61105c88cabf607815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2946afe98cd3bb9879d439ea71c4c6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6881af02b1656f80f439fcc30664f62817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522cbbe0e2b1e46b5a600109f96c670c818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd167d8c3eca6e71ff94dad241b29c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a52b1211a8b19d1ac96428abbac182820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87c8f06008edd9be2fbc4e65d345b4821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c6cd0164823f7de8884f66d0a2c991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d33dfc272546a7d020dbef1f73aa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74c991953a51da8c09e4ad1b5ddcb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddb06220316e75e70b9a46dd37bf084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d903964c37563e243496a66b4bf205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6421df3a1d43d922986689b19a3d6176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce91459efdbf8607b2ff4cfdfc67ff47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410f3a1075455a80806c59ebd1fe3ec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc762f777946b6282e26ddeae329e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d5a8cd3a27b397eeedc90c0c269c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725205c8814ab790bb76de21633fce811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fece57aabcb95cf31becb0d81d8c1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6112eec874dca7cce4e613e4c4e34013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80dfd155b92d6f3710d4e50266b0dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7143a1d2d396e4163e9bd99f1252cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3760afd4232f996fddc4316efc3cc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acb45030adc2a2b6c259327b0b51f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896c39d935853aef7016b005131d9fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25ba0a4a77764987162763f28c641e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7b06081fa9d54e0149073cfe56d8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fde2e2245ffebfc1555aadf96b87e7f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f49730f5450eb48e26e5179182e33c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d6be1f7635837936b905624086e8c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc6e806628a542be2829a863c0e8e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fdeb957a9f19fd60f3c660b40983d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd016c277ab7d249e9b73de4f3ade53126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48b6316ddf13ef9903757a3901992927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077a13b714b3f718d24fba3317451b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93010fb931e04113980d1ab4e20214eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d5b2a3099aa4c012882efbc16ebd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce65de7eebd74743011d059d2bf4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc746fb3dc7d8b0a665c6f7b263c7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ed57d5f47fe8ace9eec0e073c54633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d4b210bdd69be8ce894205b8a718f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258077bb7e7000e592bd3f1820623be135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeaf12b4baf545d3a3e9db28a58d7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e837785150beeb4eb2b943cacaeb6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903e52c62d3eecb30e6a4a803f918df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ee3967a36a9e551f375f82c2eca4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd95192078f23385deda87336cf34940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68f32ce92ab0b1ffb9a20341cf669341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df9356b55680e73f4795d62732670b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db4cd59b2b2a5dd00271f4fe12797b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6da7e37b9261807e8e9b0c6c314ff444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3eda6bdee6f2133f8684dd879a1fe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a536314ea70f478b81f20e652e8f6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4929c19bf52e3153ceeb7c62d201ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571f73629be414df4992c93afab0dc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce23381e06184fb9bca50a6a16f197849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3154cceb48ec5315d260af7eee277450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38df9fe66b5b66c259c7d3cc9cfce9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd562c971f3318b8f47ddc7093df8ef152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d2ed05e94c67aed9ebacc2305ae6753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004013755e1416f7d0dabc6aa37d6f4b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc112c717bb204bd8cdcfeeef12bc355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec6fd139dc3f257ca87eed12d39b5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45698c9fcfd9f54ee7b5eccb10e54cc357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc25574274ab96ba802c6be2f4f7dca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd7211dd1b5baecb2cc82a123500a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9125268da88aca4d313bd62f32ae5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d39766538f3107f6879c294a3a18761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a387aceb357592d234a1f4a278b0baf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285ba645e5ea1974e3a353682a11dca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1f1de7e7299be7ec476f2fef2561964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ee64fc86d3a16f9782cef214c76465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c6d04d89760a32f3d5f0d33a423ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947d68de4f18c7818386b1f0430aa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b86ed12945a9ef2c4d0df3db8bf7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bec2d7494fc2ed8260af3a0e2a776669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018d9f172364a85656792d5c317504170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fbf0fb32352260a0777e6b2d3e5b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e13f6b94f6e9e090b4e6fa45440fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ab2cdc451a801e82d55f231dd63073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f788f47fc570dbfeb91a2d04333d2c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f684ced5c5e3f93e2bd1b7bf37936375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a51793ea526d2ac6b991884b5b4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1fc792dbe404faddef7de6038e42977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf5c33f45cfad3ee03416d6d73df778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d14bb8166fc034820aca015f96dae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7da5f372aef327f10c0b3d41dc08980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e5a553f8faeb165755ccabee6cf8b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdbaf338883d1d9a801f0199c683c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfecf5535a2d1c64bd110728595b1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e2aa21b1eefa38775995da5ff539d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a71c78a59907890000a145d64348085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f8441fb58c9f0a86cea78891a714f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcfa12be296d9bf1d374ccdcd4560da87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ca8886ccef99df99a3405f4eb9faa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcbd9dba4a888409bb227c560078d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933f8fcdda467bbd87f9e743ad576990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58f37ca738313a929f4aab1d47cb2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa5a2ee2da72ecba86cf29197480bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143a5f5536019a92228ab86c74c835393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbac9bee308e5b6ce28957d6ad4e5b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95f4b6b62a979ce0ff32e512e959f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1be1cb962ac2b869d5cc7b21f7f61596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a11c671c2f3cfd1bcc18e0a25aa4297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ad93d3f8c45dffd1c5c08aae00fd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087acb3631d1653941b1f85a0a1d14c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c79ae55d607a77c12f1464ac3b9fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50d22b700b39342599be2946d27389101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67fe63c283f40adeb7faca88b05576102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342d49ddf221699b88afa6dc2651523103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae3d8d811353313333c2469366228b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244096dfc179cebaf9404d35b063653105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220f5422a5c23f5bb7b5b8a859ce7f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f730599049c8c3ee58716821b09d52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2eff914dfbbb73e0025e5936c305e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba769bc70028a91415921064701112109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2afffc08cdf90fdd69c91a38437fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fbe32ae4cef1587ffcd02b01598bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fcc18dc252c5b5482d80653e5c02a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a7d4b411ef403a5142af78cda83b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4544c130c209d62b290c1c4eabbcb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd03acff25d726e7e9c722dc1297e84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae386ffbfb9efddfdf78c430adb27ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d353996cf298bfc2cdaa2d9fdb97d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbeb58aa80c1167868456a70b72a568118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2a2d533a0128c4ea6a6c4d04bad31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8805d43621673369014d1076314db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27af8882c34f4f196c234ef56f63efd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8ff7cac8d6835bbb2bd7023849843122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef70bad6cc5fcda731106efd0bece123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3b54fde59d746bec83d10821cbcd7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c135d71f46175b045e9b27e66a3c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476573c77a8f6cf55205ac7206505896126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601a154f8ca6d1d6deb08c501f67bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b43b1ef63835b80c86b0f41ded425128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f57e73fd516b2fa59352601298fc75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7690cf7b8a6e2633d2d7b86d4dfd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de97579ff65f73495e4edb754301dfa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c7817c456ab796dd7ae90f15d875132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebaecb9188435c0a0d3d7d070cc5e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3649fc4ba3c79f5c2a64326ef1296134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e96c6ba2fcc5d15841d8c69bbe7481135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237da0c1aa48364d206fae841d304f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806bf6ec31f4f73dc45b347a3524885137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d20a959742829d6a6c2bc4fc2a3717138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1b56dbb23ea40cc19c11ba2e32edb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9a8f467db93b2c04767db510451ff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d81dfa5b6fa371f660c5e2c7686236141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73403cec72362c0c783a12493e0337142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27245ce903b9b801d6481b192ee3df8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4421ada2a7510947bdde09b59c0828f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f25102e4f2589d18f13055a5739603145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8b7713b57dd2d0dae1becbd7c5ce4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d614b5fdfc841b8e1a95433e8f5a56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60ad586376bc4f29e9b3b4d027b6e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5bbcf6012c77bea97bfe14e28604d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873b22683f951657c1355165a0c3e69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6cffd9b70c966fb33a7b092d2c98c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84244cb93fb47c9799fe4adfa50bbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9df7cba6c104b41044419a0b17564153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ff93b7a2745f98bff7f77d32f042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdc1db466b522447ddfeb29d2fb711155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46c4ad490222e5ebac0de319bb82da156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3f5087c7753c8015d8cc92183fda9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8b3feadd284ba1dded884e5ff092f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ae0ce4480cae09c1cb246d00775c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa762906b3ac3d646feac164a1e0e27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6658701c00d4effaa6b2a0ca0dac9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fedac8c69d02d9e951481a43b5f887162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543b30d1481ffdb7869862c327e89b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e04f4e5a0c42825aa12587dec5a682164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da04691a646422100941cabe70ff1d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e785741990049cfafd0a0095d81de9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b292e3ae2c8c216959383634d5aa8fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c816c4a6aacb8fb89897a530bc5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c399144a70d66a284f179c5ca6e2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d0a74ad25c3f454cb877bbcc1745e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d2c810f3e167b1a3290d2ac9183ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236731754ed8d9fbd10ff88e5402e0e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a8ee1debdaa61029f26c5139527cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb32e912ed2ee55fbeed885149d146f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e52978520fc053ff24c2b981f82e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca991fa9d9672f97a86d7030439c0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467215a10afcad3a62a03f02d0eb8c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5a853a3f98fafdfac25b7374c044f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221fb53e97565dfdf7f57edc089c703179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54226af787ef75755f11ca5e123cf4b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3622265a5ef05b1baa27b2a7c2a9d40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413eb995fbdb38dadf3e5d294983af5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cc6d233cbcd01688f4c2a8ce14b67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201544e6676140c14dee0a132a2f4ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7314067f53829e1dbcbb40c167a2bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52078ce885840832b85c28f30efd95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ec34a78198ec25c0c0918652b3041187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307e711154322061b8f6af07db8f51f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a18ef5a29b5143006ff1092b07e2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b0c4d89c90c884fd4f4b0426a72d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db19385d44b068a977a4610eb7cb5da191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e77197220224f1b063e59abba62d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e69201c72bff8492d2c491976329c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521360fafbcaf2d6746d9b78ac2390194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959bd38e302366b9fb81a97fb65db33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdc06524547837de0c205b74180fc8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd942f5287cdac21359bd36eb48c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1730e9a406d42af9ad4c3d4ad488a33b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdac6872fc1fab41a10e1caf34c19ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a973c366865cc5ca60ccf9165faafc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b511e5f7de641fc4c40601e91440201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047fc1438ba766f22dac3a0cf00026c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a075a7e0109f8e9b76ecc06701aa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec51614bc18d8246f10c04d9cc31b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7917ed66fce7db88d2565c5c5f8147205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c2b795026831920693e0a69891b75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185872125de4b5cd55b05e03967832f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26416bedf012e777cfd125362abb54c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f15142abd19dbda4cd9c04280e052d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6886e68e867e92c4f15e6bf4815fb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1156ad5622ec67887d7587fa08a95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf942605b89e4d4ef2c47e5fac59c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818e6b87c4754600a8ab6e49e55aa93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681f51a370ede53cbefe55e6f25b8e0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded22311da10fdde1210837f175d8e4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8001dfefbba8d7a027e7a98e676f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc03219ab77dcac6aca0b12b58c7b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5550f12c10c47b91f94322fc18a4cd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b336e769056fcb7bec6fb62e5f5b98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd87ca39a01b325d3343e7fb1f8dff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d73d7a3a8b09ea5465f6e7d8bfa50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c90dd7e20c02e4e12d2eb2fa353e1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494adc6b82b93ced23100ecf2ac9886223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78071a6a953ba7002ee472e311679ed7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90114e9ad7174bfec97cd8d33137f046225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456f2a0afbb514dc43ade2bdbe7b438226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81d95e77afbe34afde5d41ba61f242227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534efb88a1ff5555a048785b657a2001228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed62cd68c77774ce1ab682f58dd74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087aade1113b2b1ed792432548a50b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1bf6edafab3db5ec0ad7b8f4e0922231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b9a5ca9445db10a719dd8d3a025d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8b4e731dc2bbc6b39c4a472ceb27d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55722e0140986f4f4522066572e7fc9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bd1c25d0a2593eb7a1bc29166588c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9d75949271b154f145f13a0eb2d81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d1fc8e28bd08cd7f07c4cf9e2768237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2ec78ed12a088062ba4225124c2b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff525cc86c9ab52ac51b84cd093090239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554c4bfa9dd7f4ffe8100f010c6a662240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11b92a7846e5d774985f57de5cc9ab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dca76b2ebf10a419908f5a0233c3eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529699bd720b7ec6f3c0d17540abb2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814494c196efd7bcc8065f4dc6bd349244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab44906ec35da784b9b11606f67750b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dec0f4143dc4d4f286a33cd82c76c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d951c46c7821923e22d629773896798247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b693c561a06bb045a90325e43f710248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79631ed41e693a3518c35f15b8b7e100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6adae2b31466729132c7077cf4d159250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b300888bad7bfea317804c1c44ac975251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb0008efa4fae1627f0c91d3e0c82b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee5fcf40b4f446ce9b34c1a14e11a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69386e803ed8675784d85aad9be75c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a9bb1b17ff8805b73bc3eded77256255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f9bda07607d071c8aff95e715d00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d327dc474d658f57d1808a27c6683d3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd57c40244970a5a5aba001cd8483258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efec68eef733e64ff438e0947a4c4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acd7389c2df6b9f739e366dfa557fa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a7942bcdb0424e4de9be4fbb4e19261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9383ea73949a379f753385a0a3e5e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c03e2daf87678f48a1ccbfd520387e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb2e093b0c1f3bbd1943075b5f893e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff12672aa8770dae9a0116eda6b3973265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ece2496649ee67643aa586b74251266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561df03620b26adbf6f3a4840208019f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecd59d927a803e467085806c5a4074268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110e2962e946a8ddfdc7611df71199269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762f1ffe3a17d214ada85b4fff86d87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fade7df2b439f2220e7fbd299c1290271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c6fccc127ed9bf7b1e15c91d3f4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3ee56f4cb0546adc14117803b7510273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0049c61800699db1045d9dfc3bd53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e996dcbefda66ad9edc49e567418804275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9da03f8ba2f43052d61430a00227e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfccd4bfc22fed04de64b7f49f6a07b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce06f996a9cb33be12819aa4b152fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b028a01bf2f47c40ae18b2cd4d626279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f573dee9afc02854548d5cd1813fa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f354c6c86e97be9a6213bc923228281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2ca70dcd927be5d1e4bb23665f3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcb2650c4bbc5518e70b06c5b0a0c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ffd050cbf580756b99bfe4f111c82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67af56976b3de58365171c936e5e2b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb39ca1689b521fa903b2a1db043a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c2f1dca7acd87c4da2d688ad539b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c35691519f228bd7b23a46254c7eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4e2d3116ba4576a8811daea1e69ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42717e4d24beaefb40cbf00dd676d83f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba984f83a8cba07280e424eca06d06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668560955596093424279b3e1e038f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c292a857f93b350f48cfe92b28fdd2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb833b32ffcb2b06938e5baf5b2d1f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2920381a6effd6e5c0eac4370de993295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c288ad032a85770e1808fa0856bd93296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fc49e75095dbd0775b2707c989b58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465046c68c10501c938ca613e77b41e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdad838d44f89b15fee3f8bc4503dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff29ba79c75b4b8a8b67fe5d861d4f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795b05558e6b1dd28554ac1c4bf9b9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569260291fef1577a616bbd3eae4374302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9007e670f4fc416281384db76d9d1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9918d32a0fbb603aab48dd579a37e0f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04de2bb4fc8ebde3667022c02e259b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a641b0ffcd8af437bccf1c59de693f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473670da42ea8481f91bdecf9f059f05307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ff9a304cfd5542984862521d25afa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030782330c9741f415ea04cdd5103bc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a03be33c94b1742b82217f2281913f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c22b0461f4e8b3c2b8a774ad2625c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d4034a0fb5a13aae938d967dfc625312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f5eca639bc05cc30cbd1f691d275f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa6191e4d1b92875a76dfa2d65e0d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9748d07bff57ca91be864e2126499315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb2136a259f8242fb0f5df913bf93316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f74ae790e277cf9a332c1a8bbdab45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d03fd30a434e7fc0bdd3662c561cf4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e4655867ff32b50f2ebeab8e0ae1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70f1c967f066c6d0ddcde92b2951e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e94d16b5014a672700b38accd3edb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17243d731d1f6eaa0a13a8b6018cda6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75950510cbc10e724c89fb4f18fe68323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748509f7adbcc25b142401b87966079f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2e2ab96daddc3529479ea6d7dbfee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315eaacb63b163c6c8624661070c067326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29dc4468240531f842c1daeceeff36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c8f9315a7a75edd9850ba714b5424328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2f65832c77668f160e71f41513e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5693f765036ebb574603ef669bf41b6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fcb7e9ec1f87ef9b45c8e6a77ad65331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278b236f403b579a7c563eae29a35e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778d751bef4deef8bb12d743f301b05333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3ce7fffd16a94c67ef2cc52693b18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac50a74da1141c13542a0af935f30de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d52f670d9fdec0b994cd4164b7af8b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd621a0056780ebcf0675ff4c81ec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f863d9f801ed5f0b215e41426b910c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca353652588e266064ed656f34044b3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f349635c705e942998bd05cc27b363340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85015eaa3a69bc6c535ec792490cad34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e0e272b4d3e885214dc592a06c579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb54cf44d9d9f04a5479826c9dcdc16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b6b7e7af81062b4330c3f607143d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18997b47804f539ef0aa08645b765345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713fcf78ae15f37117eb85f1a96bdb4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e650053568e18437f94b734596e42f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cab63689d533e273a3c349fde1e565348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803922e564b88afd4294ffe7ce798c0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56044372678a59910963888c2ea67b9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cf8770caf39c7916ade32eaf7c05c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a46e42e7f141ada978d95ab8b7c628352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e8b2075dc663c3db2febed4cd64f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91cb5a9e927f6f16200ae380b2ae47354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2ad314d327fbfc90bd257a7d72713355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d44a7e6d8b853738a03da59b52f93e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71e90998da653397a49338c97f7bf0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2512b38dad691e48f6a160fe567295358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f64e87903756f6a0cdbc708793c11f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143c4149e47c9830065ee37f2f67ca4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a801d01653ce344f6ebd8d6af3ffa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c858bb772b0b42e74e996e85123e74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078124f045f2d88dbf687df08ba262a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca2f0d671f2ee62ebdd9448e1fc4eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84f44fb1e78926069baec9b66ce201365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d0ccc06b6a80a80324d93d51e5f38366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9d3afeba93ef66afc2a69de4217e4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc02a7310f774f40efbe33cc5c89340368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8b76a137b32205f04dafaf20d5d17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6492dc2132b962be123c435d03e5fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c6744fbba9519f476ec63d376e84a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed985e971b04467850bf9dda2e0ac95c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c7038b1d299bd11b34d6e3bbf9671373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67a0866de35f4a7db0f81a3adaadc1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f3410d6605333abe7cdb58037b439375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50a87dae80c8f23a605318d9b1df6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114661bda986e9323ca170febfbb8f31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4687f4914b794849b0352e2a2ca6e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03d6ac41641e94e5b7adad550093ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ef9359eb80485caccf6b5ff91c08c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32849d0dbb467664c1e5bd9440862844381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec48b6958f8541e3cb68d2ac8aca34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a3fa22cad3df1fd6da9b028fa5b65383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261134de3cee136029c3b6a2e8c5d5f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5029a658ebd0d0cabfaca0b6a3bd8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413d7e8d7dc46a513a4258bc42b848386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed963272bb407f70229263ed3c7cd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639c062e87591b6ec95df5f7d584449388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32298562c78a3872270d62987c0d83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf661584f3bd7e53a7da481157317993390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063c30024011203a5096b9ad80ba971391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1424f7840ccdd1a11811efb40578b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cc62ec558133992f0b61a44714f7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea355543fc306348ccb24f701c393d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917de63f66dc6ff0d1db71d925fd716b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314184aba5348407612cea51d9d0200396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39ff7bda98faf5c251fdfd95491a28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b26417bca2fa01fe76c279edf4122b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5ad7c44894abd747ac63174edd1b4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5d9cd80c7ac2d6fa8b707d22853b2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc8d273fe722b422e47197ed2ef22e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1422a0fdd68489d34cacf5699b00d08402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf0cb00d7f282d71ad6c6035a01ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a401f4c5c23a2d3f797afc00cc733404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db751bae9b308e3b854baa9259f19a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a22dd28e17921edfb3f4f1957b864b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ee3e1b2bba0cf552b33e94c147426407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27867f984f95fea5c1627b8776b660408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d66877c4beb36d9584362f9f2dea9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b3d5f96d55318e6fd6835a4c3bdd9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17937910ae4d2c446fae36bf1df17316411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e094c702deb83e2ee5e0b439b4dcd2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c7d323b1dc07f23e914747486b208413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82876821228c088146c53809055c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74eb9d68585774f0d8fa065e4b46ed4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94463548d7621d5a38ed48cf8b5d41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e26aac6532d5b5c70c0eae1db0281417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159dead5fd47c8ef40a647e1be5ff5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b35573b2fae5cfae8e30db1a609e81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cbd49155653001554c205b41de790420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e7a8491d718af6b0a1ecff72b6f93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df574fcad204e4b59a7d9d196b6bd97e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11aa033eec1883ff92ad9d31039cad7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34f0f5f26bce41a984f10340e771c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c277674c4dc9a6f087a48934fee71c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a5099ca912129ca36f003331b9603426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adbc4f5e66c5c13beb3519b1c77cd5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a42e6fa2b7966918b8289d92a49055428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7b225a22a8788874727efc4935747429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb9d9b6a611552430cf603664ad750430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa040fc8458f07cfe5f748f045a5d86431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c6ba4ee77a9ca86898ce664e68024432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e5a69aa4d5ae5326198844ce712ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bc50d9d60b90f1eddc9605b6822f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac3d541224c98ff7731ddd884bb4aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7395817babfa20d8d9d49767e459aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e15cca9bd9dbbd474177fba91849a4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b18f75da1a12b08d6185309e4a3ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f23f8f06a19e39601cd444a89c84ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec69eabf4ce09aee0669f4cd4fa84f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebfd12e650606cbbaf44e9255f4c63441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c453f02d28a08646e8973e008607442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc99af9be48d0336ff384ea74b1c28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7c5eed6fd229aebe32f7801883f02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0051d926808b85935bcdf1831d89f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e52072fc17c404780fb28105096f42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195feb3fa39c3fce0e1f22a6c7d55eba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59dd9dec25f90ab56c6092f61e15134448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcde93ebefd700cef7dc72d20fbe6c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f9f94a4011401c3c142937f5a7a9b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f174c918e65f0f36b4449396fceb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afb7320a986a18059d9c005eb60562452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c84bc5f8b2f6323cf0384ca6bd3933453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc99a4b1831e523696cbce3c4211fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d187ab8e0df9ad726c5b330416a71fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2d62ae3ebe1d7953c6c94599b917456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e42a29f5e576c7f89b4bbb223067c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925c0ee16e1d54bce1cc39d415eedcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dafc4d622f90359891700846a68c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0bc6029351d910b9b6507a5e2268f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12648987d928f86a0ef4398a48da8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c77bd4083266253665435526aa03cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1408487e0ec196a7160323d68bf55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbccf50735cee8c770a05197f910150464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360f239814595eaca876eb8354037d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99902e7b406ea6a9283c9ba3d9452b97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67aee40cc23582d0ab7c77fe5b574f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5729915117f22c0f2a5890725471893468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f95b67067d6fbac1ba1c22299edb28469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523c81377af218a84bc497558b68e6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8632f4485931ee350a19f4bb9cf00471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047e19e084a3fe505ce78af585b231d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a752915216a98c045719286841d93e3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d384ff00ffbb5a8c31162c1beb326b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636915ed3f9a1d0d179781c81850354e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027dc9779ce88c9ef7b888241f1cc84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b6ad538b9061125cb7e8045290f27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699cd64eafaec413b0801ea1c749163478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f365fb5b13c1bc1b1a466c940324c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db005a542b07b68498d483be4394e4e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906a9483a1681f04fa448d532bfb6bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938788e125adbeceb3b56f27d2dde668482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4c8a49376a4de88fafc55092d3cec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf37de39ef5d9582247590d861d2185484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28015731fc390e3135b6ff5c165b1c71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa435ca325d1d19affd384ee565190b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db025de5a3e785da9c82138e33dbf5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b60036bddf5444df53420ad4bbbf13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c8066889d52063d13f908058fbb90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763060770d5893ef441aadf933b0c74b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55904a8d813579246cd1fb86392f27db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4be54276d56c426d88ee3d1c69c2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2922b16141dfd4a6958f1288ca1d31c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e0d597fa9c48e3cf8687dad309d51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6283e482987d1d48b94e0215d23a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dfe55f8b9a63a22acb4cb72f6f963496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27461d0dd8a794e8a475a612caabb47e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951f7889affaf757665fed22422a13d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340c7e9d6881400277be615dddcde1a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dc1a863af76457121133d618c46ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3da4eb34690ce8fcf76eb941ba0bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c11382b100d728bd598c29dc7e8d7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8521702efe2469483862f1bb4383eeb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb11aca312cf0a696733dc118e6c5e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6995ceaf2b0fc11fddc2d9891ce3a29505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c0d5e2e18f82cb241157c0c5570e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7270a422a68b80b2b9bea8cbaef42b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d28faa4dcb4ef5688a9a3dc6fc1c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f37e42a0be288fd0ab724d3b074c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37307bb64ec0006fae4e8b57e4bf9843510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccd8dc405e03a15c6d300770df8312511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa896373475653d90f8e7e7c3b9b96512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7153419945a56dca85d3db1336a6a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00a94d2a0db97be889c07e2d9f2a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c06cd637f2611af526e841078049c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcffe649baf0c70df12e651f780aefb2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0acc69083a6fea834440c6f56fb544d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37e68509be6e205f3735535b4b5a3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ceead2771d42be12e6ac19e68ea4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e0402d6ef95a7b4844d2e4c382bc4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaf1fe1b0471d0b19050450576c4c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f2c0046060de2286c1417ba979c4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db38b181c237c68f2e8f514bdc1f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3eb0776901218b8d2a12f6958925d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0b5350d80104a73df0775cbbc3fa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eabc45662a3252105c1530def5fae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db972f6ab0950fb36fd01bdf017a309527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976dcef7d90efaa180bf20e4cf824dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b626e24bce1815d83eda43c971634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca54aaaf4d97ce9bc15525e0b21dcb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2ef69beb9ad3a9eba5be58abf73a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade66b806d90d0e6b9a5cd8bced18f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9469be8f42734dd2b762d7711f3dc86a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e2b05ca28f8da5b7819b605165a61534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe003356ee4a44b1fd1dd5ffa333602f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352dbf7ee5286e9151f7bd11474a587536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220fe2f40df1bf5f24a52d299462a8cb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50178b37f410f382723d06f0e36c3a62538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9daf39f19c76ad5fc2dcbf64d26b1d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9aa4f8eca122c0dc4c1c0ae3bd208d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c778f4b921765ca9e3572d78e97f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d75c034eaa597a13dc8a810daa288542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99de8313722e774108f738f5a506688543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a90b903de0982f810525f602862fde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1f4cbc65722aff0d56659ce3c8c0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0c74834c894775f792835cc092510546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d58ffcdd3a42c0109520eff7364e1f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e247eafbddaa6f5a4d81994c0db2842548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59d6b145362a4cc9b2e6dfdc4c4e02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefaf24b746371fbd3e0f9c1757ca541550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533661e31267e281d5f4b5d6bd1ba62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaec2b4a807d67ae4097161f66b073552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ab8921214fdf7cf5dced0b04e6a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ea38ed76f6979715e4add6304373b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeace82fe5efbdcb04e0a9b123f0446c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010b02887e2f48b54c793bd790072e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860751310449fb09d40bf8673b7d2324557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1e440de18e36005a3671b22bc2b11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858c4ab24f1e856010a232b92d74356559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c38fe4d46ae813d53a3c93f6075e5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd5c0f544ec42f86843c11d6144921561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2604210789edf6a79d5d04a50fc3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732a793b879f0baac59db06ae7609b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12300c0e64450ae73952e0b1737a0ffe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3df97d9430fb8e141502f2d1752fc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab74e1dd479a511cc4758d13e245ebf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaf1c00142725218e5c2198863b7ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1290f33f77f2b97638872bfe6e5440568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7722b3042ef95d19df7a80cb0f57e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c24b2fe972419c92af21e1bbeb8e33570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dcf0c9b0a88489124499f4569d0c1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485701884285ae6f803bb9d5a965ed9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508c982b09d7b7099dc8577893dcca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6852e1a382286bac06b9852eca94974574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92e33ac8c3321de73da21f3673362b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19507269512f1e2d8bcb704a2c97ab3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb28917c8cdfeaaef0487b877fe4ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4450078df918fdf399fcad556f986a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bf4f40fc185e4b74022e9f8708090579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbafde7e7b98486c2c3d0675e099b14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cd3ba1a001bfb3346aa0feb669501581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db904991a3cd6a57dc9e791540544627582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb61a0d77c79af1f8351d72cd78498583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b4467f34f9a740683ea5ac876db00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7a181eb6f2a930f425f0b4f4b160585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a307df51ba7c53288e0a05aa8b54ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da359bd82d6164385763bca07ebffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c2d2bbbe38aa4dcb59290dd372dba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b9a09f005704603cb4dea56aeb2a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9438c7e4c0f05b917fd130614a894590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e89369e4a50ba5e548dfb58561faa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3bdca5f08b764ed41017ba07c33a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bdc878b09553410cf4d0155d05657593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc19f299bfe50604b8a2ada0f64ea3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71747333d9f9d376283dda3679d2443f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd65760fa37a5811287fa4b9162932596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008caa5666e96e9cc1eb31e85972316597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31252b96407fbfaa1f3673b27f5b7a80598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbfb7eca5eaa56721f94702d0cfa6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a45df9cb346990744f35fab6480364600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed81ee3fd8c7d02360e5f3c6896b3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e0e4cd83a65772851464dc6bf7237602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085301093992a2880365066a8890365603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ad6c7ecf0423c2c17f320b1edfd5f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8addac233ab4724a6e97d97445d85455605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e899be999dad31dbbcf955806e8c4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51b942c690ee9673d997ac8e0fadd6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992f0ab57a8e8e74c825182944ce25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c563d5409d6d934c9ccf1c94515f0a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7f89068d59c96c1a1eea8527af1da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3563666770edbff88d870d97942b3ed611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01630f93d91515854a2ad9bd899f6784612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa66376bd48926351b231dd808fcf11613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01bfa4e01ea2d4e26f1be0e9b93468614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76c9632bcdbf28263cf45006c33577615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66be063b493c93ae429d674170a8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701010cb4320a86e365b5c4c09fe6ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d418659ba986450d91c40cb52d893e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2e6c46bb221f435ea37bcff1185a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e40304fdcb486cac12c16f8baec7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d490b1c6d5c2f8fca6450ff8b0673621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b5d2874ec3bd0e4239b6acc0f2219622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d12607da0befe1ef6a962f639b29623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d5888127bf95072bc99531c9caafe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a03b5e7d109e4a89e161940a21694e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805ee335caf05de4dab886e5db9a4a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e2088e0f536701fe17d83a24ddb1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd634e0488357697de4c685c0cd41082628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc63c50cd064de81206b0247efff08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5187a75aa624d4e91b912c3f1ce4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8f92723a68e9bc05c4be2b0e87e1f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992d7e640cc22f958674a0568a577d3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf5c605daf9b4ad5c7056cb253422633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da46930d00943d767d140758853b045634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca2348bbdb9b8aa6f050af83bcbe89635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25e5766b574ee80d462adfc211c58f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ada23cab60d74f67932b002a4967f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7bed72995c512087400bb57791f0a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d65091ebe8883e9b040a1e3ed941c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e2ab680f62cfc05a5348c6a93ba74640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13342766523ce0f8d8995ebc75f3c17d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc74e940164cec5582f46d3312daa51642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5de9b398ec7d0762d72361ecbe09d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193068f0336c73650b47273c248fe08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e98c9d87e35dd5a50a169b71be7f67645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8f93fbd3fcbe419f93025f717769b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a8f2c80c63e9f2336d2090ce25c86647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669a6543355504f5355aeeb2963ccb6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d3524f90ebc056626018a27641c71649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802f3f42faf8832c23cede7b6c8f036650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ddd63ea55d3f04fa0cc46736a3f6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4048b9bd6d49e26be0ee4a031473c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9387d64861b982c8489d2e40be038f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297df65b1341509a49b427ba2cbe931654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308aa756b5daa7910698dc224120ad40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87169d57d547a6fd973204d28a4ddc26656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8137215438faceabf44165c9002ac1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73a7462d73c6479fc79cd7b95bd07d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476269db8f6c80ce62e5727f3a37de0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9bcd04a8b596d0b729262876ae1c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cc9331e1c29a4554198f0e58a3fb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6212f90147100479c75c230cd7c8eb2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6560f0d7401a220f129ac2d74db322663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c1a52ec8dba79d58df4b32b08263d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b20815d46956d39a3e206cd8669e3d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47676490b2205fa5e0521508fb6421b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5148455aee616d744d708d648d6b1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe99d1199f06879f8e832fa61c0468668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c87a93608262a886e1ec05a6426d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f2105f3efccfd3ca8e57ddbd2c9ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8230428682bb460e126f4cb420647a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5b18916af4e59a07f060cb07e22a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aedf30e403bdb39a06ce47a437ee6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbdc5acf7923ea274a4dfe3fb6a783f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa57c6e1274cab2da2348fae2f6e44d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a68e0ad9a08bc0ef59a65e8601695676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e806cc3fa73e8130b154116347220677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595c9b823692813b3c1a2acc6fefd17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2301079729f88960d0f9098fba43535679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c43392af2533a8a1c0284dda21e7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237e8932f319427ccbf192b5cb51005681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6b571723cb97e0c9eb5e1fe597b1c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a50658e6c36e344a5d3054906ef964683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e098a157ce3fba893f60811f797a3e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171982e4dc299d9c28b743cb3f2661c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b3138e8617b3a78eba74d49453a62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f82bbeeb7ef339e53c5633b005ac19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f6d134546d5eedba841471387c851688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d9b280e671e986ba911973c0188db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c58fc03ea7b4336df773e5bb9bbc99690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b08dba57f2594975855e027e7e4fbc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37771c2bd2f30cf4acae4dc9945186692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981117c159cbbf1b319fbe5ec2db9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1021ea644dcb2e6fdda2cb94e5c0b7f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803facce180abaf8807b091e54c70f97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d71b9c6a3ed12580a25c0984a8512696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a43e30e2a83ea7f6020ae54ea8d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b95cc1c18506feec7db9b7168c126698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e44cd2ada6f1244c2a7ef69f541333699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925b986e06926e35ca12e4be74c6f57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8fac300811bb37b6677dc8e2ee488701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836cb63089cf400448d5f440c50aaf9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd24c0fb9650610bc293ce04f88a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d941bab521d1233a3fbf78c0211535704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb970caf8960d33b4929361f389cd6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea244b17711e9a7d5ee7b14a23b18d3e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae94d398528124f7986aa526ecb4dcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd203c2fa7776298380d82fb4b82ac3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca135b3a7ddccf0ecc6bec8b9ba5b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8326f8dca79c7ecde048babdef49c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac9aa2a2d7e5fb3ae9bec26e5cd300711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dbbeac5ce1a67c9f6c097a96d12a9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af3330d4f97f48142b613fea0bece713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de00308108c131bb8122b3a7363901714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489a138cebffb8069dc53786c36d12715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6992ed950fe40db007ec9bed1cfa5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c415e5a65253a0b34169911326cd7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9473ac0ed06893af366fab36e45e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ec0149b7c5a15846180a9d5d51d00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe452caf32c238d7d0dce73137475a45720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c4e95defee0a4110ccc856af791c9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18459eea2d09a34f95e32c32861b36a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60287a9d5ee52c603dd0cc1ba469b73723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8efaf9f1113d5533838d1aacd9e1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b49387fca0a55c87df7f3bc65f70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5ea5f3caf22c871fb2a32c091e52b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c153eb71d7dfab809cd67ca59c199727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8e59cf42eb282d2b8ffda26ae3929728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ac181f3c85b7227d374cd746eb607729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b72c7da55762e516cae2a08d58bbd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd540ca0073d60cbe979a8abe1cd95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bcea0c6fc88746627900f73c71643732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6c9f7ac14c1f8f7a11d2354cd9a2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eddf8785c9dffdf11e65539d55af4b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ec19bae6f2189893386de39df2b85735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d4b1d7dfc63352578498a75882c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223331a25b69aa3dd3c70176f7520a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73c898ee16af4ede710417324a6e2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1bc840ab9d27283e7321d7cec504e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3784bbeb21a32321d543315d2c14a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea3a7464689d05760dc9552b821bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210dc8dd54ab97770eebf83ac060e4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97053145e330020e1382ff1b40f38658743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ad95d6fa3559c389cb7e85ba9c655744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea854600eb2966ea716db6ad28c7ee8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b751b2527bea5363e9f5489bf03b7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7afe7ba3763d2e8dbb9fa85acf7ee747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dee4b10daa180357b504f14d448178748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bec229c0e96d5a32bd06851dbd46f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201815fa138ac259851939932182364750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ce73b01737423cac29ca4f3698491751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75271db999f1969ead901561ad273002752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5112ba87d625df660293748661f9cd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9961c979f9e029f6b5d2273905d080754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535935bcaf4416280b86480d8e45be9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc3010ec83eeaef0c2aa72bc4fde62756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d3d36d9819cc694bf2674c8f07d93757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2c5e2f187b3e1cad1d5b82af8e3a1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa60c11a06098b719d32cf267571af0759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27235f2eda64dd6e34c2a8b9331f625760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be146c3be691dc35570e694d999111f4761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036526e929e2d5e97d4552d01a9680c9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37e00a2e2ca6f3d4d85b5e00ed4ea2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a9c9e878fb1cf70146bec80a9d48e764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039504cdd0f6b160cbde149474e2d54765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c44efbc161fabf183cc2a2d55c0a26766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef316b785aa25ef6fb923de66029b2767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a644eb8be8983479053c3e3fa328cb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715f927dc452e5cdec4402c8c7559cb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393b89faeb9316bae7cfc4f15036002770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff8888fe3332f669c755c63760e08b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807ab23af33cde02bdc442317deff53772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9cf3ed079ac74a4dea405e728cd08773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ccbb6c7658e7c58965f660eb3682774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001471d913f0f11e1637bea25a1644775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1116c67dad22bf0cf36ced3c03fbb7d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334d0c17a6da7cd4e195dc633e0b46a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de597fd8eef24c7095985ac607f6a2778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d4bfc24449552c00b6cb740d82a61779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7180c47880fdd0515d9bffdea05aea1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9e01b08bfc445459cb74c14712cfa781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805312a7fbdd302acfb652f0912ccb782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd0f6375a87fd822c9fc75d25d6d9c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb208e016cf9f8ebeb1077e9bf89c836784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02349ffe8cf7b729e7376dafc3b1c86d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b703cdfe90ba68bc2d7f440ac57376786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280217a98a7745a404c9f6bd87e900f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7166bbcaa8bae24f85625612361a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323eee9fa0bb025fcbcc87d587ec4aee789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0405931dec6e97c27d4aaf1df987df790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93665f29a1076e30b9351cee9f782df2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff039fc5ee58ba60971ab9a6752331792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf06b8c44ae0348b486510e047baad793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a62583e1c37ed7548f1a8c988b0b07794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dd7ebc3b10a1489155081d99bef67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda8d29ed394058a8df98b0c9b0c523796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d068e45a201b8888647bec69e7ca17797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da98fc3713e6aa511abad1cbe90495798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a255ca0c3c35e223369127336fc3b1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c2cefc6b46ff136f40d4db383b007800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f774c3a4c4e51dd4ad69806aa7e715801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530435a0d88abc7ec0fdbc33abe6dfd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1079c1c64adaf6568b4557818eca033803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826f9ba808afd925435dd72ad34a2e5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc8e4da184f1833a70194e767e3114805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a6ab1c81028d87a0697f00c805ec8806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc993ce7fdc50701f5c3223b530e1b08807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960245924dae873a3b79800c46d8a5e3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299737a6ad6c298e3be7705e5da4d035809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a81e3f2be9071d7407efc4dcd19c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811292b3ee692eb21b417dbee31508e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3006e82f62d3cbee4c3665139bd1773812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5eba7cb5f2ee1e90381b0afbd91c2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25611b8d1825536b68728ead7e9ffbb2814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1580c8347d61896daa9c9d08b8229815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa44066a47f4a80c1d0f4fad7ad07ab816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87143b28c3e3f6b421c80a8d25f4be5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6a4efa52ab20c0b0c80b4b611adb8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4161dc2bda2c278bc9c631f5c86bfa819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fe122890337041bb51bc5fd1cca1a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842616a03c416c6773447729c31f4108821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>