--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3511,51 +3511,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e201f322fa642a361967fa5a003d99a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fe5af620e9f4b4c58e34fc5ddc7402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa19d52dcfa488183311e97e252c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cf762b8efb7d8998b381e7a1614bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aece8c8f24d9aa01b27bfef6f75fe475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db0118bada43b797843bd856d24de36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f4c35b54b99a4e3e175d3655828917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cae7e6edd4ab8d8e389caee1d5dc0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211246c6c688f77646bba90d604580f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c71f3f402d1cabcc06cc97bab1ced10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138290e1a88d637921592a67084b2e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6357f0545a7c001369af0500401f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c6826921290240e9d37c74d03ff1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2fd8d19445978a031fd2e9bab269914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad927da8a51fc122290a9e0b6ebd6f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b9af3f733a79a06b92560a1fb423216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e43dd71201581883c46fde549be617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b2cc8dd626845a05002bff54dd94618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f7031b59152a78b991950ab3f044219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15989ce25079fc28472f3f97dd5577cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe17e69c9950b90df1ea537d3088ad421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cb3a0eae3725bfaa2100c5c6eb28d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c315b1d6ea6c418e042ab5bab591823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2dfa59fa06a72c93de506bb6d4a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d514d92edb08d4ca4aa5e49598dbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af832712fe22d5708f3399ea5756af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83240761c9c0012beea2d96c268194dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f0f2c7597e5542f15e2f2f81feedc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d23cf900f5f5d40d5523696cfdb0829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e48d481cb55c0c2107ce3049eaf86a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb035f6c945b8c412e93812a07613d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb272ff083573a29299911afe21da9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945f3aeaef90ced4f5e445a27e34cf533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6aacc073a06ba3614bad9f65dced634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4a720ed3b826fdb6da9f7309f01af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6c78d944b3d94d30b15566b44f97636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c821de7fda3753e1f9b98cf4e1796237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1f795ceb8fc51533df24ed7fa73ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa152fffe0ef4a270c40630ac3cc751539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb22ffa1367b053aed1260753548e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0786f2115b11aa3cbbdecff9d3e6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157ab16f6bc2a62777067d9de6202f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632151292e3db57efbcda5dac790cf6e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb8490a0663896011094234b40a7f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da67d42e999fd84a51ba2be7f9e5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2e222a947d46bc7d407f9b5d7d6ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba999bb00f8484724a750ca462b7c4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641266810833e53d2a9746cb8e1755748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b956b86aafc521a5241f264e02de91549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e54653821ad432bbd51ac8be9891b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aa2f9d3f351944c74cbcb4988210a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3492cb81aa089f827034a06258986c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55223147a1a6c9a873004d5952673c9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc890e51c0def4cf512ec589b57b0a6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3108138f31b54f916fc710ebd812b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a4c4402d02ecd3d9074a140193fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836493b883445f90e0bb2ad872ccd39857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2430af211a6cf3eaee916909a4736ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41a85a2b31dc8480d33222d79610ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f07dbb79db6a696bfb341a197e79f960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef7f6af198d80842873a476b708ff061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cdffa322adeab2d39b3dcd36a768262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64d6337178272d73ebbc26f41f66163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770a613a41cb150e3c802e6bde389e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74f27c63fe8a94ec7775726237835265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddbdc9192d965893bd645ddd6def1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148bc7a9ae1a17f11f367cf44ba6a3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da07952fafc2a440f1f0bf3652610068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb739440798062efacbef504abdbe4f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f963f4d840a23ebdf744780f23da3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7197b57b2dac45ad01b6f03d4c928471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b14756d9cc55a0aab64141616d8aa372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7eba66e229a98cb11a65e9466725573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e006b3f4b65ed59aadc6432f46ddc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e681050ac54a3dd170ac18009421775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5f68188488d681560bb35b16c9f4076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7d9279c2ca914478fb8bfb277aa8577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed6f602e2ed44b10b9ddd1dc77f36978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae99755e1218b86e274795599e8bcdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb32bce793cff1823af471c69b3457080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c2c0b0caed02b2bf863fa60e7c88c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba1be7312b37748405aad7c1b37db282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566654440b783ed26913507e7017d3e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69048dcf1029482757b2d4ae1e865b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230bebffa053b1e0dffc2217737338c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe334cf1b70c75849518a59807933e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767c33e90f04afddb84189668007bf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105042c8e79093ba7c7f05363d6fb6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc735e0515d18e1d0bf1e616d096a5289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def2431ab072ba3a562e97a805e8f3790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3802ed84683bee27fc4ac2ebdf8e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bb24743983a44465089ab254c0b5d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3346b1af9e6cfbad05342f6b0f7ad4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696e47e893f0349cad59e5df7fd99a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895bfe24f3bdd456ccae94e0bf3c99b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a011727ac5a4d4b08d457c2afef296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70895c8e8708b3320009abd9ef38a51297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc9e5d1316c2ee373a1d4b5eeebb3c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13410a62e0dbbb3fb069bab0639bdb3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65b71dfe94b3e848a7b45a45e8c650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00875f34752c8637d6813d41c5258fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17098b9a3b4f7bffe9c34ea78c7dcc3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8491aa5a70e12a59590a65b9626eec7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf6aebd82fa293ca3388b44d944837104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56894e0ed68ef08a82a9805c2c17e289105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19bce84583c9e2b9361b992803d553106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7315729c804b1e90f57f63207792d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bf08fa749849ee2ea6138219cb2a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849869ce600538123868653868ff065c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05603f0313612ec04124f926024b361a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa0fd782b30d669e48a91ce5c466c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e554c2d0e505bacfba8ac5056b3b5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55df13c4b12e0b8b806e77e21a4c0e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3051eedfbaf021a3c566a112886d5c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d62cf00bd40ca1461234007eb6fdbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fb9888fef5c5eb56011046dfa896b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36952ba37acd69259f72999900a8fdb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c472002e29e707cd8b0277a99146118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff28e2fe066c0c7fa63c700cdbe9815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01565ec4d8e66976ed936dcda306b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741e78b88f9011f9e9b7266d55f8e73121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf5b1b86004c2275cf4a68dd34a15b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03c70c5393281c0d609c2379eb014123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e138578303137b05e708ee708b66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaece724b208e53f4a255f68e44e1891125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcce5834a8282c10656f4896bda0e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35067fca7031d287ef2beb9d3c8a9fc7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e67dbadab526304017a4fcd4f78a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b70b8fc77f8f5e12562090a6c7da9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af2890f0e77102cf200b03ed1bd57f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f760c780ac054bdbb9a682fa8691744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd553bab4cb0eaeba7267364f2b78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e0015080a3c36e88a96d73162f84133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82411ee6e9ec1abfaa48f1e81b349a58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558aa1e1ddb713b81cd02a1f33734ba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774760e254d533df15a4b86ca384bba0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f63df440a9c4f713832a57a367fe8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915aa0786229941c0ae7fd779a16c45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0886c561e71078aac1049f6669ed5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d62d4ddc4439b6201d8f95ce1c32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77303d71f02c41acf57995889e2bc7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c398b8319513822b9696159963e10e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e97451f8543db2092378b1626c2f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d086e8bc5d058066d814255c7b44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aa7849fde9b5be0f706b2914d6f16145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340d1efcab304cfaceb539e6bdac05146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee4a8d4e6744968df51550ebcfb89147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9fc5c317fa9a5bffa2406b19a388b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c43788d9a5f79a5e334f71f62bfb96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7f503e7f5ba96614e22fad61bb54150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437083dd05d17001b680e01dc8a7177151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483261184a42e1bd4e328ded39ad13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea6c6f4c712192c94ebd04c53cffdf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff29054e915e258b93027945e9bd7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80827a39586a24b0bd4760bac1d798b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb50704c7159b765537b8217face976156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d83309003116ca549b5cbfdc283cd8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e231e6809f2182a83cb569bb2cbabf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190e6981d7154999ea35d76081ee79159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f6cfcfdf82eeaaf2d451d3ea3bcd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde141fa17caf7e29c9bb233a5533951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa2a1d5d25e0355e93c17dada25008162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3fb42a04de244703496869cb7b4ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f4c77325d30b01a7761c943f5a6a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d98c7f34118ed49d8becbe7475167c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832da3d806c2d38e626af31aedeba61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2e67e39ff8e819ae1cda422939c82167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3452a0fc3553e0ab58a2fa8a40d1ebe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee97814a1c41dfb0d33dfef03db20a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a625dae574879f479603c596bfc9f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4caacabcf4c7b3010be214742a959171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d1885b7e5dfc8f207fc82cf005991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a629648b1a1212498ab9246482807b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb374faeabc82890acc10e6ddbaa83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254ecf851ebd9986727330af7c9ca72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3a5bfe4ff8b8447d9ad29ddafc1c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45103727ff5bfbed14be66ed063bf39177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601741b4210091e5977dc9206fff4278178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9416f399c6f5d76bfe03144e78fca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e965e5d9f1e485917cc882910cea85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e4444826ee234a5f4ace9d819c9ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e625b039a753dea127a8bc6a93812e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19e667c8c9330d68c89f8399599bc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de46e00c9a9aaad0b9854f3a1b68021184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19919c29fd73f6cf7917738a9fe92d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eb8d6d9fbaa7882bce9db20919560186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f35f2e16a9604b5a37f81658990a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bfaf23f87b0b3535b5993c62fba66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee9e315cef6086eb8295b52a979c37189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312802d74409ec70c6744a46ae43bfb7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac9882b38b9b367347384c55b3f2cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1dac8237c533a2bd0a8c817303798192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3eb9347ffe4fbffc60f24eacd5e9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8703915aa34ac44bc6110a580fdc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ba1c22a75a6f44bd90ed3b8ea0cdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2a6b0914baf03c6bb3062117240e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a0aee82b61dc592c790eb2079b35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d2a25a221ee743de4edaac17866e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f300df80fa3d06df654f0629dacdb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5e75ce8d0e5564dfccd48f203d6b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1dce04fb9824d6d005df531ece0de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15acdaa2115f0d70a5d34d87c0f613202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb3dc61c0027e02e693a73c21d1e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811410cc83764291b4afac1941bbbdb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd44fb0819e35bc30c681de10bbaa8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb24d4e28e9a635cd509d4e5e48bdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb5177c5aa97115dc8a51361b0cee3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4c6d894c125378569b5b337fd8278208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e04350b24a7a9f00d9ac95d20f6fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a1f5c0e0fc22616dc232966b7217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aa5d571ed08928af484dacd3513bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bdf3d5583f2985d604e1476044bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06020682213c1c69f64a40d25abb44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247b0c2d094de055e136b1cefd26543214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6911f26d853d1d7454dbce45c5780bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d382106a04f7f3290b8a52f728553216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51faedbd53bb1cd033147bbee75084d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259575fc1db6cde8b950d3fa8534826c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac07398aa7dfa25f4fdbd2beff3ffd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49004bf94ceb714a70383ea6e850f46d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c12a3da16bdbbe0b38b129ed5e272221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb33087f2c9cda33e6a87d292526d72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc06672f179e853b1cf3a9af502dd3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a0ac7362482a8e10956850291b20b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb8a4c930a307589811b13e385cfd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542e58b3ed36cecd1e868aea59c6805226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdcc2bb779085b1f34bf186f013825227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a99d1f768659e1eb632a1212293ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2741ccd07f45954e93177d7ab251c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978257c0e4623ecedb022b90fd99ca0f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53dde8a74119f7dc7c90d703b79ac5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf0dc6346240c3ad76e57e048c47b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90affb2689ac86290c8669f71a304e62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92557ade29d2ba9128fa74b5fb6ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08955786c3ca5c49a66b880fd5d71177235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e623103d054bc0869fbe92930dbca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0174719f93d09e50d8ea334982c97e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebb56519e6eb5c16df28a2e7f5b6d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fff5f64dacb138497059e50db3b5df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a20c6f17f8ac3a3abac2757ae66f4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df4b8d834b293a66fa214be36a583241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92285732d032a6f8cf8db1b35161355d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597ce88448109efab760dcb96eda2fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d7d2a1ba3df1776e6955d32f2118244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e688433bdff483a3ee1c7b9fa9d28245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565b8e65316655db304bd59ca7d3b76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d100cf91de40ba4f981eff5b7412cbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dca528953ae3bb3e81981c3e4585ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94096d75397f685150d11da5adf47e8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8149aa00473963552ca63f9685dbe76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a0958c66f1c7f6a79beb0b1c2de8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e676fd1e985203823136130d9c3665252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef63d4238ce0be00ca25778115a9589253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487336048f2c0dfa043974d6cb246bef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4e0c87eebd19927cf6e5c1bf25bcd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976fbd97d9202eede3beef8ce9e9810256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee37dbd831dc1157089177ce7a18d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3fee8c50e8771f57d11905b712ca4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ceda26a12a596fdaaf32463ad6e33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd97d96bd867284a826769bf649ea54260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d7bc72df1ce2d98c47c4861e6b8b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d26dd32f96484ed7e647ca75d5a32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e3b194e339fbd40dad74d4760835263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f286a1df41c4302111d61fb86123932264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804393a9b3aed366be171be096645803265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1a68c45a219998298569bc92fd3d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb614894fe026158dd1f444a44564b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b090fc786dc6cda708b938689dc3ec5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f9138cb786d139c944ef8dd9c78df269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c4055614ad0145f415e4aab6321d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57c186576e1329935acd8295b4d379271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aab306cc7a521df05245e34c419eb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbacb8cc0675a8959456ccfc5199c82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f334e3e0985964b4858b19626c15f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cb8f147b6668346f4a199b1bd7264275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed05ab7e03cca1d2a67778b7fb3470276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b95a1944676cfda2497a534598c3ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7101cb78e8af782f0e5feb1af24bee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c06228e5b57f29086703d7e5ff82bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df0b95175dfab18f30b92fa4593b8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee8d73e3d0d30ae0dd1ecbc29c2a6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae177a542670d46670c47c3f8905b08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84902bb55c744f8a4005bd0afaa4d09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825523f4dffbdb46a77f9a31963321d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3995a48e386c500b38a4c1d4c781b91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e9c0564fd9e6a55dfc0decc0080a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff3ac09edb9d260ec47a5d511a559287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bff513a193899fb1edc3e41f4eab2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece347b940486552ef6f41ddd9801717289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad812cd74ee7e60b97b34253f4bc0d4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236858a2086d024f4272cdfa43a835c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b07029fa087f36bd6991cbfcf43172292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb6a8bcf04205b599cb3a06eb563d2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc34d3ee795abc647da07484869c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5025701783917db460f7bc8fdd26c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3698791788a3c92f1140f0cb61e37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee60dec6f42efe3cab177322dbf3b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca4452795a9e5e682809b3800a297e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fd87a5ab86c10eca06fa1e854660299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08993a035e9689fab786e726f4c0a049300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c99457c51cca665fd33243ab11128301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf069e1fb5dbbcb252bb0bad68e35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9e1422677bccf01b85d217a0a0409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f90f3dfc59076a20e5a19473e04ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fdfd1ac353bf05090700708bd00c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e5f17a12ce989c55255f496fe4b33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b0620f36b95c047a4e65187cdc31c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac92cd3675a8b9edc6c5fb420cad7f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79172168a82f6a054abbf9137a3318d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b7bcf911d9f078d5072285aec434310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df972fb78eaf9fc057979c03b1feab0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3044b4dccd84d64be84b6fdda8dba3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7a7636b83c65972bf99d9f9567bc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31d6435e724920b0b4aa2e613954da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976f49309244257d974dd5e9b47ebbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d92883a53a253a5e51c518c2cd1cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa9a7b2634d5a293142a0b5b2b4f4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42dc3e5c3dd1b46813049a86e3c811318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e9b386e4f6560d86fedd33b0623f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53836c665c937dbbec69d00c891a1abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5112ee7b2dc4fe9f3ba1cfe399b0449321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c884ac1534607cc4c21432df1ff6bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc34fec8b8de8d2b37a2b3b40b7416323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe34f3d4c19fb756d6cf1385276fc1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abcc5627f680d9e896a17a0ff6a071325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e96e13b5b59d9de72cbd929582713326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db2ca9012bc2a9b538826bd16d4bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d710f831f5e22c4e02b4d167563e7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63c9d31b6d18e25c4013fe0210e0ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af276df4383f188b9deeb9c92d3fce36330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca46fdd486bc44459102e46b7f6e8da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98a3d89b0064d9499be930e3fd548e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2126a97a1ea662e89c7b5b10be2e8e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f97192d2a148fab6326ceeeedd01fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b30ceb9d74fee46aa6f5bb4c4203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f4054f45a7a9372c26da74260403c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafebe5f068eb114449f1d76b10d047337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7b718d73cbed5f8c0f56548d6c2ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e90b90e916b03d94714a561964068339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ed8692289afc31bec56c1d38eb27340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c51b553d037fcaed79bb403447cb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e632cdea9e4135bbf9ff4eb9f5ec0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd31b4021fb9feb40747ecb7be50da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7100c57550025a5b687756a4a8be73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4abeff6ccf0b5e20e9992a097ca8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32f59a4a56e80006372860b8b744fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6482392e10493e5595facf9a73211a9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8462a07a13717547d9ab688a61b53b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369c33bd0b3264ec72e6196899fbd0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54189bde07df69f66fcdc14c357e789350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf87f96ac7c76538ac0a649457e7321351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61a7caaeeb7de332870dd8e507b5e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a71530fc93aa9682214c45dd721a4e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af2497e6a8b849d140b51aa95ba263354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccbcb2b59eeead6fa53fd5455f42ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a48d5f563bc39d972211802520954a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e479df9200144dcd07995c634d5bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f6c20e567463fac23364721b8a088358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29730e667173620d2cca9291641fba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0ba64c0ab5f69e26e1f3c77815b8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91388980dc2614ae67ba679d24b3aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb70df8f3d27d2180edea2bbdcf9b26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b705f27d073361bee01e82b808eef7d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810604c3f3d3f49b325caa1b928b2e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2815fc4db3223497cb98c96b2522d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9054bf1d09cadd5ffedc79381e7aa2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9743013d202322524ac9dfc0cb1a41d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1697a12728e17100f318c8a096f9f31368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e00454a27f0497736022ecc32a249369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e4928124ba4524054b709d1aa0097370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601dc60f06bb63323529417ec467fe9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d63b95b9210cd6315eb7e3002bf5c1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153378c367cf7f2f01cd003aafbefdb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494b127a4392cc7a4283f348c351304374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ffab4ca8a504b94677f5cc48a575d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da125a25cec82fe77fa8b3f9e51526db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6f4f0286aee55c6460857f12456f6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f824b672a9d1bb172af2d5eed81a41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb778b56d44e7c3009f4391746c12b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2758a31080eba3ed868b84e9d863f4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43360fd9e223b519f0c10dcd6521a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafe1c6f34c240d8469d5420fef3ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a7bea9dc85733fb29c8d7407ee8a0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f891601e9a91ebf7059cb9267a90e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b63ca94c2b2a92e9d51e6ca6fe501385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f4cefb9af35550cee601879b0de2b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb32704609c54c42da6e53c5eaa5f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0006ecbf6d0749e7c9c64c48f197245388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a0661520f2b73bf97b3621c8585f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038467c776711a191d6ead176e129be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143615aa97b81e00b4a8a495f201af6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39768c562c0ef216b84af20e54fbb6b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e57166ba52da619afce030bd161ee0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71314d1d474b15f4348722ca5f83495394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1896a95a6ada46a0d3602b5a6753287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c91f557aa518a81a65a00af26278d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd138ff43616a0ef7ca508b9f1779397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c76e3e19345e3091b6e6ae228941398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1194bc84b4f8bcf75bbd25156e785399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf9c72f35cdb3df156c0d243cf2025400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823858c68af6394ba42a57bb26134d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc33dbe6a24af03c16272e9263052ff402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2579e4575ad549250e47129507b273403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622241164c3590e74dd57766b572495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d040fd2ef613d64cf2e995b58243e58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa67bb77d38b8aa9d21befeea3e1dd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60506ec77fe9ef0087b359cd7c4af00f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074857b1316ca26edde7917bf3ad2108408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f31c1e89fded21b64d8442613aaa28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65936bb4087828a5f47a47b07677bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9136a399834e693bf63f890baf751411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d21bc5e4359d884a4eb595a84ecdea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b4a32b63502343253a9bbe9f42a5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01960b978b95cdb68e9528475293327e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922b3a5494da59ca7491f0ff76ca52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c184f7b6d2f06ffbb14ea1889478150416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc2f19a156b0cdd7fe1143ed0309e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce6f9ddfc3f8f4bcd3ef5580d746dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a847f3e788fcbea639ef7db1110c303419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9755495d32d19e7c20cb2953c8b7ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2271963655b3f67b143f98c58c40a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be479e1bff350bc710992de72e98c2c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8306bf12c1b5bae1224028ca19aaf94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3f2e3e5c5813632c6710f4de25de3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066da1569c98694f8253d0587555e2c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db44ab1bfda0e2bee087952a94b1ea6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d449270bf021328ab4138d4280c181427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8bb5953bf6f3fddb6911a4d17979d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df61166bfa12bb29c86e97d63a185b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72224b130c28531eceab69092b55db430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154bdf404e775921e641dcde64013d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413839e2c4f8f04b2f415b8a45a746f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e3965ff6e5c5ff9fccda2c367c4e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef419c96dd0a1d9285a07d59b44ad6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf72e8f3d1e9f1987308468c8f6c23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b386a6dafa42b2d7f6815f2a7d76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b308be0a4b2d932b99ed438e3fce389437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024228be853ff87f7f57636ba5352218438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0839417ae0e3f0f7a3a191300ea78f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461277498f31bc43f18db6bc654e805440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edf971d61604be8db3ba4ba86b04df441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e1eed0a35051aa7c8e94c228ed191442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb91115af4669a0381a6ecd3b15d4dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5eee0bedc238da9f1214aa5de5002b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50de819cd22b13edae9de5ca5a8d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35935e9293179f6ad61b3d6ec6c44baf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc0ad1a47ac176b793042bc49770e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b78648092fcd9552b565da7805283448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881009cd7db49cca64b2b79aaa320bbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5ac115b9e07405e80107365e7b6c9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b9701e0f11804f68ecb294090ca81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3961336aad4e5accbedfd739769eea4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b679c4790998879ca7ca9a5be16e68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3efd1aa06b48754200a3f5d49ff95a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded567c5a70288f055ef143d6cb38c0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f733ff572472cc108dc6bc9bee0924456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c225c61f8a4df06c374e5645ef26ce82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2960a6dbad4f720fca968a68a38a1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccb427b7647e4bb33438eeac593022459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79389184f8f43a0159ede65ac3ef7390460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e9a9958eee907e4fdf1a5bf6c118c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aa5aa8db7c11ba63f4b790b53e551462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a19aca3cd3c80c5ea72f7bddcdc8be463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4348e1899fdad4a3717a22c35ba75c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc6613bf243818a04f773e980971aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda66d63e695e4dae786da0ab77fb4d4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9469ae23038ee14930601ad005766da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dee0ec9fa2e8a7fe52f17c21c68d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd775e1fb880b8792d5a437e781218469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40065a80c92874076188910cb9bd87ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c256bd40d23b273eeea46b60a2e3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ab178bb99c0aeabca21b801087ed6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f72b78ad50900c9592edad8579686473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1d5fb667b6c2db6a7af539891e58b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ba163f136347727cb17f08186b67c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6629d11a38348f8737278db8decf10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd834c75f387ac7bf77e5bd5aa0fe3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81e37ae4bf5aa46a85e1aa2136f2d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda586ae3f58d3fd9420a9ff39ca0806479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629714e0668d19aee59f068d00beb2d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d08e6eb28d7d7554a85ca143485751481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a1239275ffa338ba872f5d5e50c7c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9dfe3dc25200ebb9bdc73516506d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f74049533facd3592aa095ad97e1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362655704323e84d1fc956e8c7a4294485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eebee961b0be99b552e35767135ec9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c377473eacbfa5abf414ef093a5d97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df2f24a59228f9a2488dce970c5d17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a4b3fd10b6123a3b057f5fc5d4976489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b8d9ea73a96d35f159c4d86ed7407490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc9a6e9b1b152c2828bcf3bfdbbb90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2861d1f3ca333cdc9a52fcea73e33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd77bc1257167fb5f516e45d2e866f5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bca9ef77f73d5e6bd526e770a0394494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62936283f4128cbb616677938c78313c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22b33fb6f53456c80f9892aad7885496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a5b7df2905753d75bcd3d879ee29b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f3d39462aea679529d9ab12a91df1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe224bf2946b5fbbfe55c39527bee0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3f147597845716987e06c44e81db6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bf034427f9f33d9c780bf10ce2a3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1760913e32d8b4b61b75b85110371502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71757339307f4a5105bb06b0add642503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396217114af52c509522e3da04621037504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748f9c698db62a1de98bf890bbd09a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d79bf2454e6f89d038a25bb1aea704506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db34bccb57ab47da7b1c6250ce521507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea649555b7b97b073c09c5dac73558be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3884d70141ae53362a2ee3457eafe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b194ecaf0a476cfe6477b9735fb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc541bd808dfda3c431e4e93f3a9c04f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3133da3cb47f78edaf93799ae7939512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176de276b0b6aa6083b4f4e3d5c5fe9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5749418f99b6725d8fc946caf01415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12066eb40e490e3967bd595cf36fe24b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b5fe15db44f66e83080476dc54b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a68a48d55edda112f8af736f26449517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7403a69c38baf3f04afcb9e55e10cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94251c3de7b444d4d9e2bef27ac2fc23519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef6369e40e7df2dc4dd8886211af35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb567012e1669b342b811691b2369e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbd285a97776bf41703ff43ddf1c5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40237a14e458b55c3b15cf4fcd4e75d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79956680a4ffeefa7dd061b24eb743524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13fda10c9f1ce68ed80d9c7ca90438525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f22a8e852c8a572646172fef9112dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200982280e2c20e5d42b492c431aec76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef3d51c4d0589bd8e757218025ba80528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232e151b609157900c34dcf6b736f38529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d35f46ad481174822520441d53da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3192b1eff53a55b95997c27ef8c7b4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4f24929743f92dd324a2f7214cc71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867a8c53f7accaacd9f338b99fff0ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7c5585e06fa211c0f4bdbb85d096534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4314f61169cc7d2edd9026741bb5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdd4ba925c840ee9078c45db46c264536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e102fb32f9b84435bf1a3337d63993537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fceba071992ba928ac1f5e67201505538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cd167c5f7bbb348f5209e4fe4e3d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dabf1054618d50ee7c04fd95ccd71540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dbf54d2aab3d9be97fcefe570fe5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023283781d99d29f61ab259e9e461d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71037646de0eaf4610438bf99ddb3e1c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2614367198ca557f7aec6183810b396544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcc8ff3f942eac68c745defe370502545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1e35126e1818b8fbf48d7ea4258ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e13ad0e32d1c587ccc47c3f63bf96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a475cb6e41bba2d1d1e981706d3cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447ac240e0e70d83d7593322ce23a10549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38ac30ec4913fa9ee8e523f86893b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62690efbe65ceac2388fed690cadbdab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18033a31fc6d185ffbf2d3ed0c18dd93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e1cb1f153379f6709c9a062b86ed0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b32737daa1a607ca4f50e2d1a2418d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1b5383ab66908477a0030348229f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cca62e709190575ac5a0b1ca5d6dd6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97a6690f86ede5f09760ea77ec3bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab974bab2162681473f5f8e7b3ab5c7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a4e99200c1dc040920d6d8ec436f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73745c97f0a7f745faf2a14e75e5ac0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28359336ecb88b67fe87ca2042ee6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366775e48bd9f7b95a5d2f81ea733c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b1a11a89e262bef441548e0ffc83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dca230f6851cf1d5bd9850ff6d115564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee87fbf6b38a3b00cdecf7aae42fc7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82873c01718b3d8c2e9ba9bf70110fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9f80458bf1c6ec67faf283e959c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c14468543e02cbf6431064018802c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ce6564ca4756c34ce14f9d7e1e0ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb033fb8277c41d0909c84708d560d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d4a16572cc45619131a2e4ebfd5ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250419ff3ba7db5a33891328f4cfbf5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c683af4a9147a27bbc6e571887c38573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b0a673b64ea83253bf5edc19c67fe574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab8cf03276529c061971d53491bb03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc838b57965ad128a8a3c3d891552a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eea8b134444af7c97a6a70fa30a81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f13d7c22382c9cc345618b26cca91a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385271b2952de31c510a7b0290b91b47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f856e2cdedd3f9c5cf0a4058293a14b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c54c189e9109944c3266ff91548f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1f708a9fb569edc5284acd8361e8c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b11cbbee2a616e791af09dc33de6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef22e9889266856e5ae179b0d47881584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb211979d12bda75ec3beb89d0c42ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b0e9136a9e556e392809615c13473586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88093f79eeef1f3d1dc570764367dcc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6275e348701a06a9bd6f80e2eb2ade6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364bb2fded5cc9c8799fb18b2bd2dd7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c68449e8fb84ba62e1e86de76f302590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64719e4718cf255034372c5a71f97515591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf22648f18610974d12c9443ba30384592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64b01f8f3fb510b980478b4fb49805593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60911e0ed46334b304727c88cb6536594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769845064855cac5df85454192e7ba595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c12c6643c76b6f4bcde328c6d0e55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aca720d1edc06087696d12e061c2e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b1d91772145645ae62c1926b800b0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58b08f3a4e3ebcd8f38220991db2e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90190c018d6abb486bc23e37e209038d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bef8b61ce404bf1d77c173fcd6de1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde9a9f637d0116f26602b8fc2bdbb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcba9e184ad09e2a303fabd2049b11603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d2d626061623b46bf249e4b218451604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cdd88db8aa786a9aeac16da3bdf89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85dbcee65c74bf0821acf2e2c19ec19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bf7dc420372147f43a44fd11d802f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911709a7bf29aa457429c336be4debc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78219568e8ea7f89531b958ce6b1f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59c1e7c81edcf16d8644c059b1a582610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53a04b8f480484e8c1d95400095648611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4c797e1b2a003e94219e5af28f997612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3f36850d5c58b74b54d826a7a73fc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc26bfad6f2c57c3875087a4a25a07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367559b38a355b63bf33999bc659326615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9fe01fa3515345f06e01e0e58ab89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82609964e1efff7191c7b00b3ecf7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d995265f00e010eba52f06dab8b9321618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d6fd2b2554b74c915f0ede21d4708619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8b1366327c452a56b398d7ccbb816620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e91ea31339ede77462d152d5af60d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bb8f084fe968aea8d1f9dce587ec7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf504d27ed13ee24ee637b260fc2f8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d49e90163cced18a10e7807380cef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92594a64325f0e04fc300c6fa708279625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af15f4c39e1020c0b6b1af5826564e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa15de20634f05508d8d5c0414ce413627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fabcf8df39b2db1b7ec1d7333f222628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f98ad32ba35b437e51357dfdc878629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0f9cd2324b9fc3588fc1880878756630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93ddb9be20ff077d80105bec54345c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ae57b7a707d6c67ff2ff3ee0457d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55011acb5108033573a44434c2de34a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469e61fa9907acf28f39a85826ac62634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b8b887e8df0a0775cbbbfaa83561a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd46863d9fc7f10cc018fa5253ba6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b05ab59672104d07d7370511f09653637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8571f0f73c81d494ec62eafc9ad5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c963df8585feafbe588445322a0c88639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129788b2912049822723f20ab04f3a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5978d054b233e2f982176d999acfc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4bf97947a01b30f9e5029b52e5b7d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3849fbee0013effc36957010b2d5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38e5a25ead2673e7315bd47f0c130b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f053fcdf141678be8938be7f2c62a54645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd66cdd659eda900f24115f5a3d046646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457d0c82eb88053b516196817856706647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f23ce6db17e157805a70ec90ec40e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8677263b329a22138af2bc163f4b5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77383f7ffcda524c405b3b70f585064650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275082a66f85db365765e671903440a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fe3531b09c16e9b7254338a80f300652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1062dac3db6a6c7ceec7ba4a347bd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efac25379874dc4357beca84defb38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504937b0ac084ea6ba054ac1fd0d57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0594492a45154f54b785856d83306656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6cbf4fc0b4db5a7ec05304340b4d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77f00c4114bb76986ae1ac26d1274d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af4eaeefe4821638b6c6cc686b911c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec7c5e5e71b576860a061ba7f7701d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae438fe0a423ebc64285b244d70fa5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a22a17314e713164501591f640cc21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9c8fafd298fa8dcf363cd01881318663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9ef163e2b9b0de5da4dfc6e912002664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8e17b5b559569655c53eba5360193665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e9d3ae69807573780ead036f10b5a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb7ef45bcaa86c066e921a9d21ffb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2c30da1c51e9eefdf1991eeda000f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c7cf36e18ba170e8a552de97d2a85669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7228eb66ea8aaafc2a017aee189d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe180d3f94f0b9a11f0e2f3448a39d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9f2c3592dd932dc8ff1113d158a45672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af4b59fb89fe01c4e496e0966767b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b33e25352703179b24a60947731a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb79019c08fbfceee622f9adb49f0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3384dff37abdea924929b4b029750676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b41903369a9445b5aa901b7ec4142677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111efc2b1fa82b2594682ce3c321ac0a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ed8d611a22954dcc21c6a79f49525679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a089a9c4541c6e98d527051177680680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddfb89e4ea3bbdf23393efdfc1489d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1b53cff74b9ef7b792f9aef69ca99682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52039cb5343f040a3140a5fecbf2d0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bf4972b284c920dca60f42d5ec57f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a2db0544a7affc99c9e8b0d95206b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475d6d06c8a8504094c8ab7562d5ad2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689fb7a836bcc2355c91c1c8c28269687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558601ddb285a183049685e6aeca119b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349b3004a28adef2970ac7088b3f7f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355495b98ddb183a8c08b6680760aa1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e023173c922acd9b9f59bb663cdc6a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707ca38d793e0f5a1fdd128d18dbd93692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23024e0f46cbf1ced1bf5cec17e5d8b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662bec0b9b85b58e82b1ce1ce051f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b5e149b4a01bd9d1181490df1b609695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2cf01cf90fad2336dcc1b97211f5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32209fd1d197262e77f51763c26ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589289a2e046b6ea00b4a1b767e0afb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f696bb7678f33bf4cd696a97a744f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400ca13b5037b45bee893655673c9a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d519814dc21354f3498283c46842d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a31777c5435070081f31378da9e08f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c495761add3421c6b1edd2551d682703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b607118b0b75d09611c7f04c86a0d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf08e8a84367cd888c0b4baac19fb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b6aceab658eaa797ea58abc710840706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafefe3c2663a1ded3cf778b0898caff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0311f295728a53439ffb0a54696fc86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498fd9fd6073a14c635079926f1dc1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c810a02e4eec022f6d4ce2fbc376710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e29638d14adebae7328108cf12ed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1565f2fff9299f5134628dacc6ee990712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495752c15d8d92fa6019d6ff12974f3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb7b86667349aaebea4dc769ea8b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c1db1a3726b6e34d51ae67e86a72c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0552e61c7c05cc2ff6043f9673238716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9c7d70f90f1ffeb5fc2573f72f166717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77fe7e4b3a9b9563eb297cc2f830b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e714d978e05b12933dd82c9933331719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f14f2ba3e135513e6bdaf4a4fe1e2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72462bbaf2e399a0488f8eb876c62f54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f37f293e29bd34a68efcc93f351f6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4aa96d1970626045889297369c3a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34ed73a624eadfd8d8055ef14b7beb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb388f539f4d5f3dd706fc3d3c0b0c1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4770c85220cbb8bad74b9fd8d16096726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b51214295d591da243f0dc4617c6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d73d3d817878f1e4376e748483033728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75af8053582a8e9598b6dd38c2ca397729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd0c2f822b130fa126d7f2b315872a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7189b025fea2d269d934ab309416d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da634a40c20c003605bfca1d8f69e55e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2d211a9cb470d1edc7dfe3ae216fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f57e45b97d00f9d7867c44a97a215734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281ea3c4d9ad3823174f1f6ddfe532735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6670683c25941df3e404443fd5db903736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead6247ffd10657475e460b4766eabf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0893d10b171e2923efa702585183d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c698992c3b1ba3b00e517bd81e12c1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d59e3d5b1da9ffd4cbe1b997548672740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c2d5d5003af220f545dfed9cbfff8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf788f592e4d0bb70e408c879bfa26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d7c6e15dd5583ee6863221c80e155743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff7e7e7cba992332f4fd7608f57f77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113af87edf8d3675026d49fd5c98d905745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6e2373151e97e50df4c7ec9e5e72e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9402e2fe45cc591cf583f79fadfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e245083b7df7d162c31e925193e194a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356462d70ee4d388460cbd03b954149f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c873240a93c5974f1c547c6a75add6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a4f530eaa471fc05c08210d3d9062751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddbcdf12163ffba140734e5aef2034d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306777e7e85597a04bbbd1a118e78bb8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93ea8bc5d325f4b7ff6614b643483754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b09a7624526e13905189a893af6a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665440ece5528a3409e1cbcc5453a630756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185218da3dad70347ad21542db6dfa5c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cc1e1ee5847f1a945f0503e9dfe78758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d3d94582f38c34e4d62ddab5be8e2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17924b3307be522f2071845a71e897a6760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a281ec6a02dfd9c9634f6aef20fefd761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e99210ce576ac87b9976da688502e4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda7c54d7edb8acb39d178f4ed7499763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f743a560127b445e6c10f0ab90ea6c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f7debedc78168cf1a9caf94eb34f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51276cffdb0d8f947149f40f331d0f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ac9443a3a6fad3089e26d05c2c01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9bca5e836782d6b21c8e18303952768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09425c7d1b9595876d94195968791c0769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8499b12d1377b823d3499d11030f832770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ca0501846a704ff59e8dbb6340b49771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0ba40b19f35d93f489c11b7cbf01772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b7ef71d50967ad3a3bf0e696278d4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5829123a0f25adb04ab0b1a30a0c643774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a902705a865e4e2d264debd0be657d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079807c7b44b2d56c0d60973258f614776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f241dd36f5cdb9071e698cdd1888777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807478e21949838d045d11fa99c0812f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019efcb0b0d00df077806aeea5f680b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a238621384a0eb252893d95a6f9fdf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca308ec930535163d71a8755b87444781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb27a4da6995c1da5f25dc352aa584782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb8e514cbd5abfb040b29b34127741783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b7d2465e7199e04c23ff64ac2f09784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803170835055bdc2ab3581bec6581945785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7cdc22d8255668512761c79154e7c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24301ce6bb0dc0d41cfc64b8bbaf6378787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950b4c8347075944a018a32fe6859ae788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b7318c1347f53c9229947e932f0f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da23bde54d188b1566bf60ea25cc97790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a829d42c0f52706e5d2fcda2f6e20a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba922b0054d64e37348f249a7273c3e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541adab9a1d2a3fbf41a68378a2bffce793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e52adefaeb955d197c6a005369a44794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a87c9c55e0a5a6e3e4042d93625d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd81e36f31298e2122abfcb2e799948796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f29e9470c2b9c729b576d739241e06797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43134a56881b09e5d16e15e904859798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9b5d8e819e3a9c8d71b39a0e94a95799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc0da70d49def4b1f7e6655d01bd801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aca8c1d87bfa5e41c18914f420ab432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7c01428cf3289be06d0eb85ba8dcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788220e7c69a2d2290b6ccfcb306a6724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3c42d0aef8f59a2961a92f8e56fd15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9138d1be490478706d5e906dd4fe36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b66a4bbd5c292e0cba9aedb039f31a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb8f70dcb5dc2b60e99dd46a6ab7318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacbae2a1696b26659ccb83d076b5639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe292bda0b0c47fbf683705e2346e70b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dfb6b7974c8cfeca0807f213f2b8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a3062c424a54c3f3fe8b87dbf70712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54491a58578f86d4c212711942f693d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab18e9ebf99e170cf00134ebb2d4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c748cd865f734219738ffc0c97171b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d11b1742a492596aae7f99acc427016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a566d9e01f8d160e678e3e81946c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0bda32cd94fdb1f391de63d4857d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d7c7660a6f03209412f3acc77800019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceabb041d1cb52f85dee7563a1179ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c083833e185acef157cdbcc2ea40d7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede949a92946405819dd1fa0af4988e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36c88b9867765d0a50ae479e18bd8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33490ba40cb22b9481ed494c486a490424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ba1ae12f384689e5ae37a6201f9a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e4782338befc51d2794d0f75d019526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed313e948aafef794af1288bbb8988b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1baed8fda28cc064dc8e6592555028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d820fa229ed7c0cc85b71bffdaa9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e305b26b384c94cf6bbbd0f5b939d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fdaff727b746bfbdd45475f3ef15131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95c3416da0f38428d9b93033aa0a5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4e689dc46aafbb53ea02a9df6b2633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aa380964a21818d717083c13f9cc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01f5b79b3af3540d3522ef17b2c63335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5283f9e175f2158a471271aca2611336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd5a43b7a4a2f1ee2572bea37c65337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e7f06429292af65686d56029e5af838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8f9dc38c923afcda5d90c1c25e8f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c565c82944a918fa8d99822025006240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843e18db84c24f50f56d107b51a08a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2e476c6842364080afbb3deb8f46b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abf74478604c556d80c3d8b2774e9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca292d425f116cd2926ed303a2b19b3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d309391cd4d6815366b5d1a2fe5337545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaabb3826a983845c849576318c11646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551577352adb0a9bdd097ff0e5d3769047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a5d8ab52f5f488f35c0ab22ac82d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbfe66f6f9eae1922d28a0b62af79049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318ea98fa50266d9acb8990236d22d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b167101f446962c016ced9b022bcf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed47029c4bae45e9e510102e31bd2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f61e49cf24c446e3edcdcc9bb7ec553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe66d9fe7c72a55615c78df44bda15654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4843c0df8c43706f6e769f1c15a6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b72bbaa28bfdd43d5503798f6d14e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe44e7fd0cfc299e929bbae71aad22a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0653034fb372bff13048c114e6b9fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0670363753ef41012976c637b5f86859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98299f1030982121e46ee7908cd2cfbe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8e6da6e1b6d3e8a8d084826edb75761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231630bc68e6681a332020f2af0e3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de0b57f1360a3ef92b18ff45bb62ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dc698212dbc11f224a44eea24c89664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe915739849a09f3f7e98a6ac829e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d837f4547e8d5e505e12c4dca5c7ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d661c7953d0c757c181c065e715d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b790b43a33ee55fed8989fd458a96e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ead839eb488d61769b7db84aebbe469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aeeb967b46e251941407fc2b2bc77470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f130e2a446a0e160a699935fa92c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ef44f57416a4c9f6f68922eb9e13372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361accd3992a6fb9d97ae4d23d29684273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78655f20b6b4f6069eb48f1860616d4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b6dbb2620b5190aa59c47a46d303375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03ce8471e6a61b301d9e5537dae2376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0ea2377638d2258030f7229c1086c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2696288f77b1ec4de12b5d9e2712ac278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284fd4e6fadcaa17ad766b79206d23379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d70fe9ca12058d08bb24c7a7e4067a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38201c76d537b10cd7d3a38283d5cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf845aa520bee84d2d66bd7bfc423382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0079488f71727bdd584f6cada3f2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd167a74f54999c1dbd30e2ba0c63eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20247387d3b3f8319c50aa4b2c813cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571265edfa01d0bce2b199530e8b368c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8f4f06af2364e9511ae044aae008b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebd1e784e4a3d8ca5909509416b11f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18bc68e6e1633f7c1d9b3c2997eeaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2908681ce9a6d7f98463c13c6774790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2de3c67ee3cf538fd882017a19287191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e1bce87bf976859f2fb936ab0736292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd47b6fdff524791716b3ff6fb93cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5cb9f1bfdd079ca9c8efa0042dbbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eaab5eaef655e772b5fe9bd08e570195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aab0b90483474d5294adae267fc0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ebb3db93f10dc25a0a3f7b712c33a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52c6d7c5f92561e036f22125ccd87998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a237a9f8a1aa9bd34297373a21eee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e0dba5c276a47244eb8eef4a4c5f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939be2a11f2c7b3441ac9285a7716c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078360ffdcbe9dcb6f6eb71192f1d135102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80932eb5a72676534bb30edfb1a7c025103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d0c0bd837f8f78cdaa987fe44994f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580315f427be29bfdb7eca48a2586442105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623b01eab4de4d027b008b23a3463e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e43c261cdc00c467cde4af6ba35c83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fab930264bdd806fc88dd4eb3cfdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b0f4f51bc6257ac2d4dddc029e1cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7a3d364c160c08b6081e389f0ccc6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9184d7ea416ca62d622f6c7940307111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33653cbf18582d003a0762a3f12653b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032d8a10d2b435731f11f006281fee7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819285f6cb1bc13f59b07c6273e283c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e3b9fb44aa80da6bdc1dcf9f3de45115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10109630f94858080b98dabe9508316116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417645edb2bb248ff86d0544ef65819117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ce770ae3613c358dc781e4188813118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb0583cfe0802712c27080c7ad324d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d552850356d1d69274ad7cd31da7dcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e24fa74a033dc40490f9f15bac0779121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4645e72135eab8cba6f577f5ee8f8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcddd1b502a16dae308905cfda25c41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ff7efe776393d7d93d188ebb8dca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d6352d21b44b97d5f1d546d271cb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6010b99af5c45002559829f87e75523126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1df377308429c2b71dcc638e481fed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6e8e26edb7e23f6b539ec6e65611128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7527367d66264032bb97b9f454ebcfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e57dbe235b3016d34ec2c4453985a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e359df7ceb9e0693b9e91612e3f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd27a95e02e37eafead77c7d9618dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bb9d328f62bff8d1b4fe3a742ab32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e0369933cb8eb06b33294a0545262134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129712bb5cac2d59c1cad82b3a6484f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d51dc597a11b2e46459db6f9a32f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709f0f357d3fa3ca90524fb976fc7ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e19b1fb4ffe846ece7decca0482cfd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258147a6e5693b37ef7089e95324173b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152c9343cc2b2385aa4c9b2aeb18669140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82637b190e5232ec5aed10a09fcd18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0571bea47ec70f36a296deae3badc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0362907c2ee59f43e73656935551f37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d60e78fb4cf06a5891331cbe903fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4403c59a7c60026b313c9a72654ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cb172c07aa29a0950cbbc14ad73dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97acd871bac1e571114c0a5a899db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7371e7fe612e2630590508699be6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15393048a524b64989b3fa8208d234b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e76b8129f60f2ebe7bc3eb5393dbf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88103a83cf6ba0410c915a33839ef536151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b7a7446650ef63752c899ae87317e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9442210f55d7a0840319e99072d3153153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ff76a7d345825b231926075dc0c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f991867b76ea26e60bc95011c326d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903ab3b570375c24372c34efc91e8ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3e5f17929ed46d34a9af372946a60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed31c6880da48740f8764ae0eb60c92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d40a19f067bad90dc44f02ba25de98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a494d5be158fa22e8ea50a3747da2b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87098a2b105046eef7a988e42cbf5bcc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e242a6ea9f5c62b88d232f31f34db4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee80b679619f68b3ca4a643f9aebc9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e7dfa02dd0cb69d65d45101909282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022439474452bcc1a0e2ba34f5da4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cc18eb84c67bf20feb4bf37a88d93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee8bfa676a3b59a58e1c4d09b6db23167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108da4ae159edbcf9130cf74023fbf3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2b075c518f9f731e4ec774b86dac4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8608abb1f906f8101c8987127d947b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e1bb30fe95191f80b7c6c02a6f125171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be14f84d94b8c98f11cf5330416ea7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e416c88e9a5fc7cb97ce9a4ddf30e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d69b0d8f3bc7ab131ecbe1bebcba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6b33078c232658066e3c655c724c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407ff80b374dbd1b48476df500c6003176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd38d83f845a466500766e2de8198e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cc77b87bac0e0d8165d5624fee351178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0922d02d13f4fb4c41dd0c43235d71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec759051933a319b3d6627bba7985f5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec9158f215b7ed65e08a5f5c4f1592181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99cc019769b0afb8a7d466d0b2b92b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb31685e30732fa3d323228f3dde079183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c4ef2b3c1bc28119b9cdf9f5b1393184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2e116a622a621fb7c6785be0f40a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51e4b8acf7b8caffcc06287b444a1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae9fafb97c5a4e1a1beefb24c297c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db15466753d7e662971249b6fe3d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523cb16e77db6800d5f75ee2d832d90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ad6a24cca908d7c832656cc223321190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997d220f1ddb294f6ac883780cdb5f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6d444061f622d90b655301400b56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38106011c108526ddc86d743234241f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3183d1b6eb01b61aa1592877fe6a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d344d62e63231a7c3482559d38bb68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9ddc12264f5f91cd9abb5002b4b72196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf02e78ec7300d716087caea95b57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671764bf3c6ccf80e5f725d8be3f38b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f71ebc84dbb159ab29aa783f3987d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0cd162b531ee535cd0b7c65d56e42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad16439207007f4e1a9fd0e00760d1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85959045df2816f022d6ce92912a36d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff02a1e1dabb80696155dbddfc70468203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000b49032435f7fa8b456df07868d3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a075d2a01afa72b88ac54f71f5b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5bad803fd57cbd27820141da20cd6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f179407b6ea588285c8924543b78089207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc845942477c45021bda7782f31619208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34664874c54d967c28215f9956e4ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa48345fae46ac71152f96e98ce9381210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088406823cc6988e647476532b0eeef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcefb00df5bd2900a5bdce64ce6f207212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515be07112fe5348f3fac5228e95d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c84b669f85fe0b8443178339946658214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b8b97944f7bc39672838d51ed34b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bd66b4fcfba89bb9edcf862e8ab03216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401d0ada4da8bbb8f444c54b1c79925217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d28c394ab864af7e61d557a3d1f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5619d62df89a7957bebc8d96213889219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c44c34661f5b1382123f253f11a0c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91707358e2f9bb44edf839ecc033e52c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e47d8d83609c72554c3a926f75d9e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4061a2283e5023f330af752600c664223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7ced1ef4193e91bef85fb8eed32eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05c2d12d09103357e83cfb828ec510225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c614c2bbb1dca8d8b83704f82e5ea65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4fea244d8fb0ff0586a3ac62ba2fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b312c17d0427e2ffbc0e7b9172bce1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e1c7147b6b964fa5cd593de436c4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddda9e3126165279a8efd8edf3418e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa4cd2d04cff1041db8bd01cb44bb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6196529e1f242ba2372909e4fae0d9c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e83a4f8fafcd3d8bcd43beb33816e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b5a5b122528aeaa8605e6ea61e1a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a35007482343a875d5de4d5df7967235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2962880576f9cfdf8fe38fd9be2078b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086446a2353e98ed5f31f02458c61259237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145d46efd2506556a187ddcbd3f5a4c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf538efb9dd62510df5f21913a1c17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b6fe32fb85138b1013f1e1b9a8324240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aee3497f4314aede2ae69dd0835200241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e312d8c24a053273480aac6ea97a5ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cc3213d1e902bc8e9e7da9114c348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b918cd403596d62f4b34114759769244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c95e800dc2376495d6f1b6f491da10245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd524ac84f766ca33e0e91ae45cd288246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24f15f36a39f64fd45163187ebbda247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0549230a5bfc609a198928d3b9fe49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8a2cc2f4f655104145cb278e6e968249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ed0cb72dd062f4e35da38ca0f0648250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fc5d5383829888a05828a11d81eac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c72097035f55a06aba76328b0a86252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90427b52963b34bbc094031d80d1de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a18a1ecdd4b1a871233ea46aeeb08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f0f8aab3b80355e5bce2a076c99f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8fb96e2405ace47d87d45d074a01c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38133990b308ea07014dd28580da58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4b3173b329b974e83aaa747ca1bbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12534ff745a60a688f76ad40faac68c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e2513eb0eca1d89eaa1e564e92925260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a371b8e8e56b5d74a3e464f4bf652261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e71d98f9acdaec897706f35f3ef35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00b55730690fd4531d052d1a2d520d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913d7ecb0607362fa4035688aa1c63d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9d2699ae3e68e7b96555e9d7fd151265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932dd78b7e477e2164a63d44d467eee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23a7585b6ae281ca6d806b8ba9ec5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aec0734ec1c769c51e550afa1cf24268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3d8d6bd4fa70f988dfc9088a4d47e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9abadb2f3f86c2f5c0098fb1a6b34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c66c2dfaaf63e929fc7c3df72c512271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d48adf9a1d622e7e8b8d02994b2796272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38955dda9273552064bf671a833ed4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f2e6289cb97a104d890083f5e3edd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432ddb7d8173c00700ec74a9a80e31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb548f4ce25d88f5e947bd84fcbc347276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062487d2dbbf7714452ca59dbb03f6b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407c7dcdf59c33171ee30c84e8b956c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acecbfcfb61fa73060d9bbedadd81726279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb866d3c98af6b670087765f11d647c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb35b4914cb01dbf6e1fc9ba3cfca1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83cb63027afd767b3241bfedfc59fa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38253cca1b4f5b509e272ce5f441bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd8cc1562a03c07090923fb7e37011284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15017d3a7a16555ac39e2fcd11ec65f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156eca698593e506a5d2c617e72a340286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24ede7b2af6b646f566d60e98e604e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d16a90811cfcf423aafcec8bc48f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51acfff64a8f9b7d797d161247e0c160289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf86114c4386c042b4197aefd59193290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744a198b21101a96bf5c515fd97809291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aedf7e58027e981d24869d86815e211292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5d8da195c944200cbca8737e2d28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05026ee8dfcf9622569130d80a2b6d17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ef68c801423c8fd507352c00cd82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc4c30c037c9b10c178b89438acf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2462377ccbbfbdd5f3f694148ce31b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d1267c9ed7e90c2f33bb39af75aa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92f136b3c91b1a968d1a0e0d2d8161299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e53f2b82d7affca83522162f99f848300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bada32e3fe3396a10e59c3a979feb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a81f3d95285dff9d35e69b88fcdd3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce1d44759fbe30717ddf7f8c1bb60303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d9d9de023ddbc4ef77abad26f5c7b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6856068a67ba3c78061af55cd847ec6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d1ba1640f809c2cec99822296838306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee2154128b7ea3584e90bc2dfa2d61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd6997177cee426a3c6fafe765b69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53fa15fe91e22d23d19d332989203c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71f78cd76a61b1f6886c567ad95236310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcd3090e5abd9912b32b19d711e010311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e310656db1d0359b9df0970b37953d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98798199ea8d1e8d0910bf99eea6d8f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65b53396625e51b727628dffd511a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e214ba064de3ce3d874f2a72637cdb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b8dfc8e032991577b6413149e324c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27ad37af912a4ae7064f3051d37e10317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e3a9fb125776fc0a3b6facac8917b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57559f3a89058b7a781ea91972c9bbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbbbe65f968b99507a47e8a616761d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026a4ab1fa5008dff02725ba417fe52321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c81464de478e6eb2d549f52e928d3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cafcd1f9d8018b1723c1e58c3960db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97084fc47d67d86bebb91ef981322fe1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727057ad333fe4e4bdbeba625afa9ec325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dc19a3f721ecd43e9dfceb1d55996326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce11a8995c3c5b64f51d4ac9803213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b7cf6097985d5b677e522aaabd66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9acc8f2667522f1401abbb878f0cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ed67d2d3029898d80b560dc61ca52330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615749d0a765a06c510060845ee7ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685549c18e9cf81e36d379f1dfffbc4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e70fb920742c8526ffe3fb98e79d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3217cc29abaeb27b81ea624ae94f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6963ded5a300f6a26e0047e7d1bb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ad7ef4399c6879a1fcad3af1de7cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d715fff147cb7e7d5a07af638723d3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46ae894c8f1933eb2fa557d5cded39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db869110f6c6a32b699025cda3420810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd185a418a26a8e016e73b0c30044240340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50114b4002c1c6dc49a8d9c8333ea2ca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f8aab31494a14953c5e95ae9fe27a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b5dde87a3f9b00c41afa98ea252ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe51a4d308277e94e1970b1394f0e65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabebe80a4d08ea805d65786e758234345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea21ccec77598941343e1323e5b6d0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce54b2583fdaebac0bb1a635c65c5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488c3c807e178a1dd797238715bcdb5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2171fc69dfc8ea7c597f6a2ac0e00349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b928cd992a33245b91097b572099ea3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b71c42196acc365792af4f8c80d79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732c4c66f9e3f97a560346a42132dca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24026cb33cc493551b9ecf6b64897c57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5f86e52d2866fbcd9f15327ef8c40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a291adca61dc7cc13255b267d817355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7387915d6d82c4a0ee077f2017a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b68c3dc930bb5dd8aa106a01104eb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715c9413c9b8f1b1099e5e40974c5fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94540419796350114df5f92bfea656e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd00200b63b04e41a36a579392ce0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1028e2d6cd641c4030ee5477cc2a7d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4235903097247689ac11e0a5cb18d67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ed5a96420ff6349ab5261867bec0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f4b3178cfc06d241db3b552078d9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef066645ec03f26e38ca2f37cc9a88dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d18d2ed855a87798042fd21e52bb1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f94b29fd630ff1647328dc7628d4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb555078f3b8f78e4fc595eb04ac09368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38706807e0610044572f4f2a19bbe9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400e4b29f0f20cea6cd1d598f7b57bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c7d18a3553f25915edcd110bf8915371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f67b3920bb23f111358f3566d04e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b011d32513904579851a244acca80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac484b364e7a8b6142029d16b3147f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644e8ac4508b8a8f8aa78c755b44ce7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de54ad53ad622fe5368de28fbbc03376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981cb378ace368c6479d74a480406dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61a3f87e3083633ec8fa0cbeaa5a4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c0e26795ce7d9ee0586ffd267fb08379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b3800edaeee9cee6c4b0444b901dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db994675b0e5533c74378c82c56e46c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57415cf4c39a7ce0468f2fe14595b151382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346fd457f4b479c41bd4a662be1d5d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48901eb087a531a9e213682fc581817a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b595f78a3a622f91ce467f34a80a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4d0e8ea2213759bf8fe53c9d5b241386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845731b7a88c412ce32c7327d4f0249387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b5f34f11461d4c49b06dcb9215bba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28377ce5c3e70fa2c2eb4de240a6baa7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fb07c65e3e70051cf202daaa356be390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd771bf5fece835723c50ee216635b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288333420390cd39bc06a97bb9ee6463392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53374190ac9f6523f64352842ee9bd5e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770dfb6ff209910c67b07d0a8b92998394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca576563d52336882bda422942e034395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c32f3a2178d400e8d336bcc1f2ad4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36bff17b4a3e222a610a1891422dcd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245ed8ad0fcd67e6e79451071d33bd8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba263cb26cc2d780eb8ef3f4eb313afe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a22c25a8505b8c6b68cbd639530dec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd90203f12d979c444d4905b4a1aaef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de9a505ca0defb3b74dafac8ec47e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a336014e687d8cad69b4660a035b56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f72efe2c9f37580652c659ad4fbbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c9752947844cda58eecf5285fe77a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733332ff629f35e885469786265079ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c97215b70cc4a88c15d0763b32c94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78e92867bdffe361efea24a564c70a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdf4dcc74cea942e404471e3c8f027409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d128d58fdffcbdf73a15593d9539f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046608d728c81ae6c5fc03df65b46de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe4f51b0db646bb6349ed22d3a9223412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9583f37f21b9a4ebda49de4e8e4dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee59edd2e84cbbc2697d6a61a4e896f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65700ebed6500b947b3a5b4608369c2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ff4e093214b78f8e79dca77d881f0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81066ef2a4f0057fe9975aef8c84c6ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266a9e1dd9ed3a7fcf9fb4eb9e5e2a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0d94b4c0684b952c6c8adac23216d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922311b533408427caa9959b70df4c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e4d85ca8d150bdd0f94190d258f2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8393b777bb441107fe1356044b734422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea375d8bdd5bb1849e56be7defce3c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d2983e92bc15e957958dab0b90ce6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085625134b46b7673cfe2820cf1bbed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450e5b211d5f83fcfd8ba784b9d65ef426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fcabf82c81be44c3534ba8d54250a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44799dcbaf1b2ae2f212828d871b08d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a741e2cd5eed8f1dfeb271a2f184a0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b551cb812a7d7ef297b897abd2cdd3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d951203da7459832c03387803fc046431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f4356a76e1bbbe39eb578657c3b59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b25fa4f298c88c4845a7cf074c2b0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401235e9addd2b378ef72805618d2d0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f71eea41088f7bb195dd012416e3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba73907959a02a7488b8d38041f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844fd6cceed075ce16b33dd4fdbe69d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092ed8519f9c3162c358c9573981ec0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdbae0c63b4e569e9ca4b6594fbdae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabaf5c6645c687eff00e996de10abc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa112bf14e5d23ba1a75496f058824441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7c275a189ee91c68d61e60e7d76c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42183e1a1b0976f9fa22aef2288212e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e948506b287ca87275b57baab66d65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e793c1b50c71624ac40d8e3769230445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa167699adfccfdab60b37b229c45f19446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588ea3838414f4606b372445801313f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454db972edefae4115c695f00f8d83fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a34fc926d7540b027c5175f3613cd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f8063c8eb934a35c91c56a9e1c869450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f32d9495cd1a6a28c3eaba62eb25b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8273c0d12b599cad857250dca07739d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0ee1425e8ac69857d9fc82832dded453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec3ec6b8d04209bab05400a43c83aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab579dcc508643c299f5c3a63c2bc6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ca03475d69fa6614f2cdf22dca4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545ceab9c50e7412acb587a71f77974457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217ad59cab25c2e73bc5a41b0766af3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f712dcb67a214c91136912a50f78d3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0eab86559ee67aa81b39292839595460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcb740eff830751e47d86da96a6d91461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74780b946dd440fceb7291fac098cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365ce9a65b1311b6ce1082e951c5c0c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb0bee6cf11a4c4960c21fadfb45e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4105331244d84bac5f052cb7a7dc5bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9b537c8f3a588087a787e067847dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c550de1ccc158fad294ccaa14b8972b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd048b93169b0147590b0e30132d3b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47a05d3675bafa120c3d52a910c617469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69e48890747ff91071e73026274907470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d98b6c8a1a8734703f81cbfd2b72a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3a2b3a8d8e89a256051716e58c8fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f039149a2be9e0ad315a6699911d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd8da1ed4cc6cd02c0ada5bae77c72474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995be3dbfdcad81ec98f17f10d72b66475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800bd1ed5faa06df27aad2750b1c341476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81501b9a04a09933e848542b7de502c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27612d36bf89a0d20320c7b6806ad90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d43eec682452b9cb802ce5bcbb8bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b9f35325bf435a41fb84ba9239269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39815cabe18e7179e83c41708aeab2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7ce279e0550b7275434c8750e5202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b3e2ff89dd2bea8815d395f04ad2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6d31a8a62950dc9354148abb59356484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb230eb84a75e479d21432febc241485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e5a5b5cd3aa28212a881c03eeba84486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dc414969d7c78c501ea7a0a7fc0d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca1ed51b159e15eb310c3e5c7814eb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179fcd14edd06b20b73ddff4377ce20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b76f8b6268778d2a6f2ad788effe4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a391c42c914d75612a22491e07da24d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ed760fa1fedce5eb6436a8c819a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6bbcb2c87c518a639abc2590028c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb622d9c7f4a659c1f06569dd58d9ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eaaee9b3f4d50f7ad4fa27a3b1172495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710089ad534929694bc9583f44020003496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c32fd74c3f95391bebdb29d8d76a9b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30d297ecc25799fdc6e4c1f63ccbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667356de1d9f95c2245bd0f188b1e0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811eb51a078ce35bf703bd44c9238f2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b061bc666cfeba8e1d400dbe96bf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ebe0f0457c03b352a192b3e4ae6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882a4ccbd64eabb7469e4f1eeb6a07e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c971bc20a59ff6d290fd9ee702b23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126d1396507639240c5914c4d1d742d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c86826f67c92b889012e53c31634d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8b4e65475b684a36d79e27fe1d3f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108c2cba44bd76301ec43bc0dbb612fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936f1c8f3d991246320cdcae9d66077509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8509d378253af5083a56295b16f3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202cb95b021f48790a13aad0c466c97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ed81bab21f72cb4fdcbf6653f67a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b59b82782e4c85f54f5b05db1da8d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41495d55685d222f2dc36f84aca501ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6704be092320da404f555167268f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb0ac51145f7f45d2d7b98de6e2b84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c908bd3c4945788b154c4aae110919517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ecf6018091816af57f5daf7bda766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceea556c5f54492dffa00042b9391ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14acf51a1974b55cf970cc12c9466ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44566f4b7493beacb3a95431747cec47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1b044bca5e13cd47696a277f2a306522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e94d329d8a1d4ce6ea0afd4cce3a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ac9f3badf15a35d2caf283ba31451524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409ad8c0ca62282a20940c86c6bae3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4f65aacdca0dbed32a9e8fb3b01c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de26c93808b51a11e31bf5d48b2c396527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c7e5e01cf855629d8bd1bb28b271f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099802544f8c3dc3770e25b1ec22af1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1ffcb9b46109c111840759b9408f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc51cacf41b7b5a2b5772dc72fb7884531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3becf965c7a321956f45e23323632532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f54b1f3f4a10c72614103a68b77008533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5402ece9ef4e2efe185d5db25ae058534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7df82ae567964b31f4f3a0e86181cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c8083de5b1a7f5f70f1eedae5f576536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950398b4f2205fa2ec72ebc45e3fe7be537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f220dc1a9fbecf0e3c336f81274a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e32e1f8800fe26f16d2f6b599360f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01e45aba9f915c452ef4d8ab1af8fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678172c7f43d121301eec9839b070793541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77617aef092cffd7e6c5fa67263f0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e35f863f4e6342f47da4a308b007b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a044314d74a5cf330575bcc64c9bbd8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc772e85667749c9c9228c416602d10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b136b34149cc1f65b6f9073b119f82546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8d09cb77a9fdae5e9a4f695a150bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140ad68c78728a41d80a155d61cbba9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d179982bf6c8dd83c2f06aaeb73c76b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f83394515abdda70b31cde8da7a8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cadf330deadbf3be9fe1d952006e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb085a6d4fc114ad3c64b80c2e7c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6bd6fef3d315f73bdb2e464bbbabc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0f4db7ef2484fd5a870e407b87970554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc9cb361b135c6fbb73a4415d31438555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894f1f459cb01e4744b403b78df86eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c130530dd77c3c7a57ad0a2942313557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee18bf2a141e46a9a11ff7baef8993558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff7510fef81988d7e0caaa31f48065559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc920be5fee5e2c2bc7d3f231cd5685560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619febd0aa914b6434eb3d6663eed1f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b640087dcae2f721b3968c711188f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78ca4ce488be82ddcd106594758dd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8855e4abf10adaea861dae1a2f460564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f2d5c338af8606dea86efe941752b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92017202ca3fe8c1a8069a63135c44566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c645a7c0c5ea718a545bff6c4277cb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926659ff3a716cdccba00b9bed8b0990568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124800ffdb07f42449e7a2a70b90e6ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd2f450fbc78e2f52ea9adf9b681f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34264fa0e50c0849187903543cc213e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd7ea4a9d90a781c56169ce03efc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75f9332e6b4dff4fb5dd1fbbcacbb7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f0f7efb5168dc7529b33d16b9c63b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e6df8966c7008c84b5f6226d8f7b4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692425d99f7a055dc4f27c6272fa19576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d48340180e8ca5bfdc31573dc1e3d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee370235fa0834e48a202c28aefa853578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9901ccf9a2988cae304e657d7b86b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c52454165a489918a8fce719d3a4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911beb1198872b7ec85bf173176cf30581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207cdb8a6a1ea1682a62db797ad6c42582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0976ae707551ca78d273e2005baf65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3059b326e8b7e88ef951c0664bdd76584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd235f65b7c863370b41e22c16c1f83585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3d6aa01a77fcbd2e41080fc92c40c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a05b157c6b20a18e3c400a49753457587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1a40f666e932fc8c336ef58012a61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b17feb9dba29b4c79bedf837612b7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d9b1b26954747b6cb858aa52c127590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced242a63b37b935cdac57d22c1e82e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14230b547ed495eb12879a721a95f371592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6a289ef76dcfd7fb8e566e44ec66593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c14c6d3f35e18057d617e84511a63594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd5346ce38ed650fad7983b56e0c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd6c0197e171833595650ce676e0b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2324c5d132cb4ebad1ec165c03a6d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecccc9669c3a3a80d0cb85055c5a11f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb56d98f0e6e98de299730869644b8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2418709fdcc597bb678c6232fc9d04600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7660f3051430656eb2d7111043bfe8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d3a2e1798d159216f3d77e8a04294602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98dbc3e3e19fcc41afe5c8aceed444603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df70e99d1da449619559b18d3e6e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c1e620e359ba703f583548d265a00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db1a7ba9cf488a8f10203551cde9f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de8ce4a27324538801fae38682af34607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897fbf85aff094b49aefa32e46b6b33608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f88741096af8ae76512328778f911609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874727fe8a17387f3a76523675661b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2cb3fd88611a9994e052cf5bc9dbf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407016d48910abc5887680b7b2b87f4e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2599dfa6598a84e204c2bf5f4f48c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f263690ac18d56e211e5f54fd7e97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89de1d8a7c90b1c53ba1e187f1c470615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4c809cda435b02240dd8ff94eb8a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daf5c29b0029e0d9df5d20812b9574617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8005f84f3786b859c8b586e0d5e37618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1dffbb1f7db52dadb80d8b3be4af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda10c5d67f6a6c4ecea59fa99375caf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2255f49295f479ca95f13f8a791f3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17107ef038c9b3a8f5e854b962cdb5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994c32650e7557cfe86d8883df5df1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b3b507668b3ed3ca040c19c2c1722624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d61948f38d1a466039025012babe7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865edb059c01a0a9273b9f9e9ee7de42626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751a2db265f568e2b4db230b07dd83627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1844e430b4906261afa03199cf6627628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45885ac58a10ef342e6aed1772544f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faeee9817f0fb4a47e181636e5ea8e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61620ff845f8a0ce3730c4a8f0ec8e45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463ac0bb427bcdbcd45dfda49c8e7d4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef83852fbe466fc6abf21a80b1b765633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e8f5998f865262c1f796feef05b8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1b8f384893477dc2c4d4051043bc9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76b713a0dc7d896cd43d0282c805a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568635f267f9869dc41d6f4a184fed6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8b2f677e51bb8d4b55c3b42576841638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c60d96eda8a08ceedb8355ea8c53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366133f3eb828300c8e80540ee68cca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb0c5da22d20dd7e9d981c9b6d316c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e5a6f12bdd7e020370c1e2a4a272c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97d14e6033e690c5feb2f6d7ee4833643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d63da509d3d0df22918eef0ca88ccd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e7bc8234c51280cf9a89ea3555323645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4eb9656b16e966c90de41b001960b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fbddb10c19f00f04ce3e4722abc9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2bea6422d868c0548e418c8033d1b0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cadd8fe197ae81cc5d9e52e94c230e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d8a5cb2125f445492fbfa82006d22650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad8d001d6362763bf8537927b626f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8de1492aba023d9e0e2056057f33ca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737ff6ec9a81dfd6b6981f088f12071653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e748cd2843f8596e61757ee821271e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ed7e40be5724c203905a1cd0a24d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc848ff000d6273c330eed1571490b52656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f503ef05c947ffbdc6390c891f541ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db35f98eb440376467e5dcd8f31ae4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db52c2a9556f55bec41e2fb6a1383b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8fcc599c5115717c2c87108126f68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d502a99bee3d252c3cc76f6fb2d09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b8be647ff57b1b99c0d9a5a3deab8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298bf035e49aa53cb7e08457c408449663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a67e85c214c9c5115765eb62da9d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4098cc8840da2585644423df90c24665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed9f79317fc9e968f8d1e71d87c7ad666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6ecff186d329a127bc8b897893489667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b2b6ce1b2eb3dbafcef955705a37bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da9a3a14d371ed4dc3b07aa410a0bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b7892ce21329e1f90cb041399cf7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f625e3825d25b58ca80a0ea0c0e584e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81c8c8b2a07bbf9d6f35f9f528e89f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb20c1f69cee8b2a63109cc447f1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a5cf76324bdec6d777caee9fa1082674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ce5b8ef094dc8d2c2b9fd2d57064675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e271f237ddea3ef2ad7dfa23fe4c7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571b38e85c8c1f3784e7917ce4dc88d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b31f51b32f3fb0c730b8da34dc5924678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94f423bfaa41e00fb1693b81d643f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce6ed7af346f79b56cce2a56082b62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051034117fca6bb9fc0a5d14be50e30681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02fe4f9128b5f0a9371957338f455d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69f811b6b06960105dda9ab5acde8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe8d4bd068d2af7bf7e9cf869f16c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9ce6c0f9132b3d24dcb457f6919c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37f5688ec91990debcc7461b3a8e34686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b2c163ac44eddc47987c0dd1e82ab687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d31279d8c805e92353ff512982952688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9806ae2b11a49b7e1b2cdefb962903689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400847924a3c70a54f21d4ebc828469690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ebf1d9586bd4e719c087e9963be00691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88df24520dbcae23a8aa2ceab753be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730eed9a918df85f2cc82c2c067ec6e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59695e78c8ed48b2cc57363d84846609694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6b28a399b3b6d2fdf6ca4a99603ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a281260b8eae5f6fe199d5a88bd78696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d2d7529a5391d0a9e03564c5d931697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903569f2f536b2c3433f71c4e152cac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaba62245fb410cc8c68791293965c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b6fd949955bb46a73154913940e73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d405c524f5e99dfb089f81c36d1ce701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0f06422bd036e311daeb54588ee7e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d990589747e7a1120a66443970ec002703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479e9602df6f0b5b0e1dbb219273302704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a322fc28ee7de26c764414f00174bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b226c352f3998198c5902b524dc91a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69965ec7aa6b8c3770d11711d232ff96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ade05835db699adecc68877343a23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4be457669d432e664840c4cedc5e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971b71e71b2c189c0f5d40e8175d322710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead794feb9fb00db92ad00386dd70c8e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b76bd59d8aae79e9fd84628a592680712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4129b7886a2f466241c4a486448d1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b96c7ff05383248e63a9d286e0d316714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779542985989b182f7f948a6bdf5be7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ccc208cb537036e5be37726fa60ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76727a3972698395f15416f44b233fbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b21caf6cf2351d7899a69b7d2945f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958d687397bb105035a7524de970c2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1294f6fd0f1459384f1932095f19d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48966056b03f153e74ea0df11c62566d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84ea9dca3107ed5a76067f16fdf45c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0fff6d53b07394cf67a298391dd1f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6261280ebf321f7645ff26f878d924724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5893f3d8b62dd98d6b97d6970cef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0950108086f7c96de54e9a7fcda97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c4c0ea52b58182e6ec9b74a0ae620727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238094ea0a96c96662fb1a9d1915ba06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd0549496aaaa47560bd906810246f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad3a0ba6ba0d55be55dbff54e78523730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f43acb6b160854aefb303bed0fc60731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc861f51cdaebd5956ed7f6a05832732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c30ed05f3cd0fbd9bec044d47ed68733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b211077c7504adce08d91ed28a420c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c770c85c1b2a37f204b4585e2d7d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1c17c6c0a5ee2626a0e705287d3dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa04268e3a4682811229b49e4af94eca737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c0e3c49e19e5f2ed72d2733bd41f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa9e8965d465cff1831431e434113e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273663e0b10d6207369e53e955dc77d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508df6ed1408af0c865139106a48429741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405492ae65a5e2e36ecd6b8e2a2329a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9a8b8cca14e74be020573bc32c79e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f38a4163862eccb2cad20e26b5991744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13dd8324e8702545bc708867ff852c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d66bdfd5d201dec560bda075216f54746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ea7b463f80b36fe4dc2990c0ae103747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f2230553094110aecaa22797d24cd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b2f49e557c95a0fb575e8b893c61f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e16f8362d817c85f94488a30fd16d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a107f04ce00d634557479cbc2e49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8305116f6d15be0a8376fb3189676af752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d2f1b19fc51f1e62d636845770047753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f096e717cde5c6807d95a36a081ad5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f55930e0fb192f258cb04700e31e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a658ca538e8c39d9cd8861b29b0e197756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a812292b1a4710581f25df1c2cea7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c33b4d6badfc3afaaf2d30fd421751758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b8f7b28e81e8e4ee190d9689465e1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a03be31e4137c0f0f3852f0489e69760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aae375957c21309e602183990cde0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c12f97552e4666bbcfea57d0ba8a5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5fc5c993dbef6c5bf111bc581db5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d187157fe41c844ffd6a4f821474e1d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174d31f6ddb30b609c091817e9141d4765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf1e61478157533e298837f463dc9d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373016c4a971b5fdf2f798f4c4abaa767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac7b5e8e1de276271a99d9af1629cf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3876944aa20b1e570c423ced7fb6c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae0b62c7af5645d58fb53dde2654d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3217ecf74fcb96b8a6485ab35d6e5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0370fba5019ffca7375d27f6c2a544772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e10613d3de3fe0b830244ecac128e1773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e30884a98d27fa38d0e910c09f81774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aba296bbd5c19d9fa501d9605bd4ca775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980f1e590e78ce0d4c7aaa975ab069f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7869ec1f4af0b616034fb9da5a8b0777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d9d323e807a3adad979733dbf754b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b845fc9ce431bf0bd22232abdf213779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a883d919acec0117f33ebd24e4ac780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9252e98a3f7734e40cfdf017b26a2a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a259570e00897ea293ac626d6cff7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a7e7b9c92eea5aaf4f2f1789cdf1b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480c92f799ce2690a1ba9cfdbb318bc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf5bc15a3fa6f85cccf7fb608e3ee2785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f883b87acd7aae1ef3bc2e714b48a786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafca7702f2881461ee53633cb09c1c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b97898342fcd2df22106371ba622ab788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940af1ad3ecdcd05669f6fb30385b818789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b8f28b2b66108b13c7c2660383ec3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394510122d225858ec1b1b9dc532ed42791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ff301572780ba0c3163412c0afbd8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95d8db19b2509d74c72167e8029863793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49f59fca03705559d464995b84958794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675ad0f587c4730220cdb0bc8576fa9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ac459936fb9edbc33a1772b8c5df5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f795dc167935202da59bdd05f512b41797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273fa64e0a9eda5fe9dd581c9f5f87d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747b5bb533c1085dc278a22dd96404f799.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>