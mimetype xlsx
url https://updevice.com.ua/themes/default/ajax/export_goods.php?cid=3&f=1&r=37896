--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f1f0f1f7b8a50f2c64959b03e10541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94388a6072f85d5443e1eefd2cff76092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffda64b57490efdda71646090d2baf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541defb0652077a998047230cdcc1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7111026e2bddbd76edae336d706b865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9cd0775538011eff6f5b005338c546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae39df9242ef2e3eceaacccf412f747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0e463067b6fcee5ecbfedb2442a658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87b8503f3a4ac23b0c34495e971b6a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4250806ee6628a4451bf054fc78e0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ca5e1704921908489b7b3730369b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831445864ff777a2ca965ccf9b44b8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a61dcb27afe5422ffd1ff219f286b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11676313089c2194ba99ae76322fa19314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a5598c4a8e8eebef3aab31c82553715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c09d3abefa6c5d0bea4cafbe2bee2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dca90dc4248bdc578ef4508552d1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a225b7b2308da8ca6c7146b9d2f19418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddb8b1b3dcd4edb120dc23811353419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e4ce99dba2dccf6c1769a533f930420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2641fe443a8ddac5a7462416c8c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f732568ebde50185381d20b865a9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db27025ff28d3866dc4e55583003f1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46564f192b029fd52d6ff7424e8567e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6807978a2475b95695ace92b4bc35e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683880859f1ac7745b73617cd27b405826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf879c26b7a10d9f903241e971296cff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f188f10b7757b1f46894fa4337ea728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3744d51d6b4c9133167a582ca80929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea71fd0d004e4a286b5df08b78fb1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf938d17175437c06f80af13690f7c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54700cb80c11f381b37b2b97d594879932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efb8682df901ce884cc31726e7dc4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80770e42649fec57db85a7f5d285bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ddb8d7790237bee5ac8d202f0debb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c768146cb9d61f204008bc311257536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddbc3baa9944ba917f5e5ef684202b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de755f23d46be773c854d04a80f2423a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b521155b98ff311fc42893094b9f1639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ea4f29f64d239f31759a8068d247a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2c36e64c9c6bc36072903a67f8e9e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e65f1f4c96b808905e150bdd9095a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d46e4b6c6ba01b1c134f049e8fdc743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05da2e49a2802b9422ae246b9bfe8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fc593cfb54297628eb0b8c7385bb645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d661915964b85f08c37f547ae2fe2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465a40f4ae120477bde52a2733fc9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b243d93edc518a86485813744295048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f56f93921705d0ff1f801c91183c549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfefb9f5601112292d297a944ebdc3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8491da930688cfb0313b558639673f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2681de3f0b97a66038257d129241f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f78418247653d3ae25de371d3adb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441dcf27da0b0e56cd40926b840d0a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6825de5caf1365783ee686d0fe0b4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7add3daf0c7ccd89853076e4d2f40e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70309ef337ab0b55c371ebcb40e4e5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c43043cf989b95cd6d0227a56a0d458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e73485963aeb20997f2937e0e01b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87007c2e9f5defbea654e0fe8c87669860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd2e7fd833af8b0304de7e66f393e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2423f58d768c6443bcf2aa047907cb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43612e2b73041b135af22545b48a4adc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950f30abcfedad4741fd7ae2adc2a1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b51103da455ec9e02c037a2c8abe565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d9d63a749d30204938f3ea1568dfd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b701d53a14c082d316ccc16389eb68867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969e6af200c2a6c3f76dcc8cb5944c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba122ae18c2d1809e7c2b984eea062c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f216f83aa570413593e9a3dfb541e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7df8c4f83d645e0ef7750bedd935871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50971ce4684157eb9fab7a5859e3faa572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f521e74bec1ee88221e4d3d1f58f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aefab73b4a0cf0e9f509c299ff534674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c60c78ab28fd869a483a8194082c6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10ec739c0ba5ef0dea2034c97bb64576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac8c792bca1637c20765e33fd210ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba78e2510874ad816d780d60f87356478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a96392473590cac3b702360b05a77879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9841c49937a4e5913a0413d08d09d4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d33ee132d46190deb1ce33741681281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ccc1ebe35c7b4cb292947cdda6eae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64557a821d299d9e452f811e934c570e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521be14f0c1fea12389a43b9c3917b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f3a68ccaa08630a61d41977a8872785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0c0fcb80d005866e225059878c8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab581bfdbbfe5b7cd5371d8002f9f3587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4ba8ce089d0697680d6514a62883788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543bfd61859142e01f9714b4acdbdcb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64437b118c77eba5fa4673c2d2d522f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de724d354f39f47245b36994d1b81f2d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff65013b65d7e1b7f97f7430d2daf192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e90ea1c5fcf774a957de7c32cb01593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba418a2cc8bdbed759b9dad450f15894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef171d2b556c6f604887acbd744f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655b8322249d9d6e7aa638b25b08fe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3d76bf38656ff14f0081a71a70cbc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409ab84ece081dae7b8ec0034535c1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e767310ee66eed438a5267f344f374e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdc33ef69063ce17f4005325a3f56d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a74a0915cf268cdf7cd39810bc3db8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a96731c9c7cf1875c794ca6eed463102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c7efeece58fbb99f57d4b8c5aa0d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f8bad8a215466b73b05f0a515183104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c449401552b4a84f14fb314ce3b37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ebc2eeb89e0973168299ce943931f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2064f5e9f5c9454a45c643f950ff6d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dd9282af5199c3f6df15bc5b34611108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aadf8342035df5909daf2fe90c67f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d502fec6901112895bec3d5ab80fd03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d010250a7e01851bfa41536e630f68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b2d8e759bb480d63678ac20ce5691112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a9f3c2d26fccfa0f5ccce9200bc07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cfd61509199677938863a9245a8ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36673de181c19fd6e880054f09f31628115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e116e36c11a9189ffc0fe2087451116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8321cfac8f48f045ed4c18a24b8075c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb87735410dba720826d53ee9e5af4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc3429d3fd204dce7dbb54e15a5dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f476b59ca54652be395a87d5235ee19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7eb436c111eed90ed492180e12948d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c2c5d9cab5500a387846d44b291f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3520181eddcfd2e26e4deab48b430123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302be38e1efed0851a624a6ac7a62b4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dec0f4790f0492b3563410a8bb8fb9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30ff1fc216fc2d43168541cbabd399126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd5febb0191fc8e2bb2a3a38e75c93127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc1f7be8f61f7546619adc5ff9e820128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fd93ab0781398dddbf960e52f5507129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2538b970d41c6f6b6c539ba53c0e910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da632b402c337dbf02f59868700da27b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88114a7290b436dac18d328011283e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac5893c01cad2eec2ee947ab57474133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d8f95df0eeb645df377e84fe3299f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9094010064f3274be5e10f4514972cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149df1641d9797fea5b6cadf042d093136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1cc5000f5daf0acd950089b872509137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1619d94daff3fa69538bebbb34bdb8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc3ebc5ae5f8aa348d3b32850de11c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b16b6507aaeac6132fbb6d7faf12eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df7b261355aba89b310e00b4d04e01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6a9e22740942f1898b4c0ee1cccc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f884b6ceeacb963029042048e52efcb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1c29704923ad3469d3ab15ab60b3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf59eb680fd74ba6d80fb08633df11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a6d6334735fa2fd5d9899b60f31a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438850d3d72db06b6c7786b67f31df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70db45336c5194a0f703f82016c6314148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98549f97bbb259946a0e7fb74e010b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ec48fe7b48976df0fe5133b82cdad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159f63f0104a7228c0df05bc617f75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2236a338c042c32c34d4112c9ec61152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876c9378481b014355b0ff7f04dfefb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103c3171824f58d73175ef9a26e28a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525a49cc1fa3f89e08e89f713a24e7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706093ba8ce946f56156e19fb0c1d4db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32769f86398c10aa99e0476cbe3310157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dff006696fb11ec9f2520bd41f9fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1c495974b790ff6adf7ac88f69b7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45394c4ae98603cf9b39fd84a05076d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e2943036a481ab22c560e27faad39161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c03819a57d060bd200750faec9d96d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425deb8a61e5a916310719cb4bba169163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c020babe93d5644c7137aeb230a1d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ec550428a86c466cacdd39b5264a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6408c45f9474930e64ce540b98f81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36f6e242306e14d5dfc5d038306650167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c70ea0f99e4deb66d287c6c4a40c57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe672e94411bd560a28d33722a5e4cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80a485f37447082dd09b4ece08304d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d90627c22610b1070d5ff93077405171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa16bcda96cdf9249dc6413ec493cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede00fa8c4554bd12d011b3d0cd8e4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3c86801091678d92db829a282f9ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ad2f1ea185b73cba9d6ba470f376d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac64bac95afbe9e3d7ff2581477590c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c48d50fe85c54c5c12dc04bd04b663177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5fc0987fc8a1b39422aba4fc0b3ae5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93423d8720bedd9dabc1eae985550ba179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5f459fdaf06491028f3a90e88944180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f19225a63e14a00735c40d32fd1529181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b4922fe781dbfafa3a1e88463637182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6959858a6376010b329767bbd981b87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18931defd1433d33872e1bce46949e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c46d8a643cb45d401ad688c4490020185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806af81428edace2d66de36a94df19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a528debd9f435270035db05fc7294f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e03d8a3c7f6046cd656d647ad06b86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86affb70a18e2006f8c99778774268cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ce6eaecd0fbd63a18aa94bccb9ccf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee56bc6c819bf4165acde4eb1c4caa0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdf951cecba22c4c66a8507d237039192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720bdc4f3b7dea21627b16a38d29269193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf7378fcd291a4f03f8b636524815194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b8c005947ed15bbd606f6a1ecb806195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e264cc143a15c088a55ecf7d5073a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712c3790ce011b870bf7a9ff916300197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471fe06e44416310d97dd704897ed3c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ad8acefe776fb2c810ed58b7e708f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a839d2cc2dac6594af9ab9b59e8958200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cbfa382d85d42de4f2a91fb216d3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab61944cf10bf422e6f6732453596bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e0c087e0bffe163eaee00c36d8281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a97b5b0ed4ac64a33499f8ac23d2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053d6825fe7ba135dc4599c3d8588e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a96db879f408d39c439b61f1ab5609206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaba431654d11b49c902183c1294a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0a3b9d445b01a98037a38a9c42502208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5330982d2118c3058078c0ee2aefcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43d7aa05deb199ae77c4943dd9d3a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aae98da143681c0ec46939387d9aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7093441bf5d29723c1cfaf33559fbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68bbab868756851806382cfc22df5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d3a5d2035b0617cbe406cba721418214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18c5928973d3ad53def7adfe97820b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdccf89c7bbca3c245b4b250ffe52d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfa6f3141c08961e90eec137618701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ab12d91045bf53edfa8526975119218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704d70050b86925b6ec78d96b263e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62aba3ebeff64cf107547e67ec5c73c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b8e9a2ef63331f20686c6cb23a0ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd3a7c721d89faad5e179efe7edaf6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ac9939c9d1406af28025d1bde33b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b85ad44abb61f02f70c48f5e2d48d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af5640e85630612c93351f62953d1d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795efc6a8142b01f5edd011730e6f5ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5323f8a9a1ce165335d045e8cff01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec2bf9975231dc6e96e8a9b1c7f42228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641b6e96e4b03d68157ed9db670fdeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ae41d91747db49d40d216b3d0d1b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beafc3145f0f09011c91f9acb8892eb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906c9cfa50c6fa63b761a288628c474232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5f4a3e3214208432ee4b0ce546e775233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801cc0ed5dd8eddbecab6a0222b4459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef0df06fcbf11bc81bb1761249dc43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b27b79f0f73b329a11b3d82431ca3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12d7904c97678ad215da84ef5a23be237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1f99cf98f6b4a706bff0c8bff0fa5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddca35edbd05913099aa21fa177f6c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f9afa5bb334c10db92d19e79d2a5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024680e8b8701ecb82671c443051d2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b985a8d5ac114086bc7b3887bfdb84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62543bbeff89584efcfff849037d285243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf81a122d5a08168da1e128eac5697244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9e0f6beae1c551f4efdb2ebf33201245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb24dccc6a57046b62d804661bee36246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd182fd41aa4a4150d61eafbbdb24b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a04da852996ffbb0fe34999436ab69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14392f2616316bf556a7033d696203a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953bdce5dcef26f8a51685e63e836ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547825f6c468500eaf48308a987fbb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9d75243487d4dc0db4e35a884e5dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5222586d40319d6d8d01989461647253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412d745798245eae94166cc58b943d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1bbfe8990ffed1f61c9a63ccf81c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79879c1d749499d2ce55b45e83bc366256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca2e339ed145f012af1081f159e5f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ebbd829538b2e23fa5f0d1fa916a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0520cc5b2fc12cd0ca0b19577a12299259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fb6ee2fcfae3f6619815ba6f4feed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8a160e31192e4542d5e1062aeabe7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c0aab57b49b9aaf231b9cb1eb8cc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a4875d117c542098452a62148a5b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b3476f45b9b0f4b5251b3c54ac152264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b3b8b740eba778cd0fbf4d6636aed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60a005b359099ac52a756f68586306266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4f6df67e095eb0366a691bd5edec9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0f543ec23a666070d9442d5c147dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291d6f90c0f5e8edc48a9aa67c1f84f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ecd315e21e98d52ae9f73533bd95a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb11f362652adc9415b547f04bb1a90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb715051dd0cb631dded36561afb72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae44ceabd97cc6fe158dbd5d5d6df6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f834055e02db8fb5c6995ea39345ccd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087573538800adeca3cd1da161f5ae9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7011ee4ba48db89a8d3dd83db6ddb9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ed04e83e9ea4b51fd84affa4e404d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d344eeb5507bbc82efb72991ccb6089278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c23c91e7f9b7939b8f0f3523d06ad4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6552d8ffdcb170535feb99c9ed9dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593df160d37838e1cb4fa026bde7593c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902be47de5b05f194802c13cd4bb77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3726be26ef90417b419b198df0c8b09b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe1f5ec99eed1c2cb0d8c7ad33b95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfaaa9955e55a66dc7592329d2ccbc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97e96bdb1679b70ea384bc043c570286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a842d141747b57f29b7ddd72d294f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3d95ecd86f4ce91d8246634637c3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88a797a33c81c0be213ecb2d4546c5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c091edb80f47b57f588bd080b4cc3e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dd0c1cf14182f13b87ca6e9d1a84f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb9fdaaf3cb6d8ba0da35a13b86c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00d85ee95ff5af159211cbbeb4ea20293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11622864aba76c7dc24a1031afc7d56294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd6182180e4d374635209dfb253f5d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc779cd1cac6c98630ff40ce96d6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91f84ad2a9c95f176534356cfe5571297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1262364a7859f9ed5b09231a167a051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de92e6bca62828278ef4737b132e19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd113b0dbd6a0dc85ae5b5ddae7e08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246cb36b820ae142b8795f19864f1f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526754a8d31a9846854dbdbbaf0fbf23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7e1fb604a2215ddd252aef2d5e7e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265ca72b6e1d535e60c1554908b753b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76371972e7af9b9dbcbf30a06898d108305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2b71f69f270887d98ff622db3ae63306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb04c48cbe91eda36831d2732c22d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c91ab2d438acfb13dd7d43c46ee5c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa1b92b29c580c3398e290634979f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52f905a7f1d7243fb2cb0e2eea9a17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b85c506c47e6653c04b9edae3f752311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf87dbbb0b650153cbff28888aa2e11312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc7aa72094c1f70b4d1eec8c2dca1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4c6c1282c1b7e8ceae9ac2aededf3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75614d04bf7c4d4397950f24ce26b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ea7646ed3d003b405b9b6ae82e837316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb266f915d4460878d7a36345c6d588317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad565facbe31d7ae4ea009c0310b8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9719bd06166e1a223506446601e1ccb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b299565be397c27d5b86fb700742f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdbc29c164f7707bb766cb744a786321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016c17f8f3ff63602174579783aa06d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377db100bf2550fff60c9b997473b38323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e86e6f81be81456f07ffe3284b8e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46f1a2bc3c36a961d129ee78871090325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82163954d16f108b150c032df49a6c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982e53b91bb14ffcfddae04971082da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17395a3b458b64f33c505f208bde78328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c7c35cf58aa9dc9d27cc11770997329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b5cca23a2a5680e787c8483ea192330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b04c57de331913ae5bfb8da0f7c653331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c070cab5d01138f7791c35464a1faa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebfb67525cffe92feb28cca42c9eb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac77692aa854c71d41f47583f01ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c743b49733227c8b12e485b7a001a5e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b6da3fa546b4ecab30b46892bb254336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530123a8358e006e0818932fa512f2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6134ea27837def8275dc01924524bdf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b24feb632683fa94985d58018d5e7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c069545e47e67b1162f3657dba6776340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c609e10468895c99178c3b14d2473c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648ba8befe9d33ea3ce7f1cadbb3236342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439c7cce6a7e9cf6e3d94b71c3a4802343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bc336e5797484e6fa12af5c4dde43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66435d83a93b9d3a2acc2c172c55b1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaafeee908e9675f52d90dddb2840b54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3b4ba1b5bbb354624f6ce52fd92d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb020c37eb37dff2e81349ecf7c6bbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6010f09fa41790dba56154dce05fd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b44bf740eafc20e481a1453e5558350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c245376ee7bb62d61d0d6c48193f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e1431b99190c88fc5f9a7c1114ada352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fea49c6d0dd842a41b866f50227ac3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b124d331d4f1b028d02d62cf81f36ff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8a45d667c9500c82fc74c445589df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf56610d5e61f31e189d1db72a3ab7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5d9c817768764276bd24a94090d9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b32d9a031583163f9f70cb3f787808358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f18b8ece224478f6ff720db7d8486359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015c3e0836aa63cf3ccaa73a137bc5b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770157ea31c6523d43bd92e8639a3fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98af3c343d103026a8a294886c713d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8c24a8eb8f693cfdd8571afbcec2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb87a3d2734fe5dd2c347031eab6ac5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d59673a6482c10f952d3487a0e43d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e3a68e4996b8aa4b1e5ba0aa43869366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d0a3053b6e126f2fcf6ef9a9779cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e15fd9fd5ab86f659e06805c686028368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7eeb7de66421e511676cd4869b876369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90086453a17276f73e2802696cc173f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45796399e63fdda4c15a8c238b3c71aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c460e836983b4e8bcf7f10f7b714573372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dc19b1969eaba6164f72c0e626233373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6626a937546be8c9e505a13b48be25374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0efe153e0f04431e6d64530eb20520375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e46496d447498cd9d298c4a1f3d77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c5266f781598e9f4b67ac1570131d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea64808b952ccc87187eda5da03f1a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f86cde78dd4ba5318e3b33cef59bae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68bf181d53a84dbb59f146d42ef9f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23b34504ccf00506f913f91076025381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35e53ff8829aa1fdb7b35aacd90d93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8074c8a6b598cb40d164553313b7c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e25ebe9de66ac08102a064dc2ef095384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28858bb3c7e476fe099135d84ee1091d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6199534d01f6e29aa7d3789d8b5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d37c6edcc0b04ae63f7c821ecfcdf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5b52d2473ba2647cfe9fbcd896167388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258273885a3a5337485380550bb058de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6279fc310a8f3ade53bf04f43b56c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785c23776b3fffabaf9d1af8687a685391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c76f2591a1f366a899f84535961947392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c38f64be6b0408a1eaae68a8d32c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4dc33321e66abd0178543637709fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879768a8685cbe6de43298173b2503b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ff27c2c49ee17aa19f0b4f68b3198396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae1e5625e047fc861ae2481d33d161397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d95cdbd0c6c8397ebfd95e69fddd3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31510c072c564124abe2982445facf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396722fb3f24bb8ee5a221a803d02a80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dda9ce582dbbacd760b5d5294a9108401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc98a2c3ae8693cbe035076d1bd9f56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b645d65c8f1ccb05969324089596c4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1692b57fde897b8bcb921dab3f258404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627e4229e55215fb16e954890507d91405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e505181012bad27edba251828da632406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75eb110c692640c355eca209bc3e8e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247cab0563ad465eff1048790a927a5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd64475be910c3b3ce64d4518d537a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1dcee5988fcda7e50c54465cd628a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a870f4c1c865346f3dab4942645a8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e2de8bc6831369f2cafc1117f135b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25434a0796b5daf78d778b8d01b63a01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e837503fd140e69096f7700a6023c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc9e930309e9a17f138fea7fa8fcb3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761847bdf41d2c9c8b35b32366198fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f2bc5727c5f1e558480fa44d2dbea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb19ac38b267ddbf190469fe82715d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9d946b0ddb58d1ccbd794ad25f07e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48327234c741050d7271c7351c1feaf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3446475436e38d24970afc89c20fd7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376412250c61b8e0ba7e4b97379a93c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64d654c733495de510e8322266e23c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e6a3bba85ee3a49793af9d5183de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f508bf85d0ca7e22d11fec6a4e7fb2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1c9214d7907dc8aa68552b3d41c9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38efd57964b7d5f85940d2ec6b80c3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62783994f08da902fa1216c5e1ec7b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831202d8a4d97c673967d67149843aef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433ebefb772c4e94327a84adb4960fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df09e73ebb6430fc546d7ccafdc81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b1148b791d4c6c5daa238300ff17b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d813d8b0877a69b5f6142535f44b33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e01a97ceddec5ad55a97bb25b8048434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4483bfe9df9a6e73432994083aa56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9f18ca8299c19612a829159104183436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b5c2957ff6fd5d0dd35109ec2ff433437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d190c2d5847242b80f04627d4c6c6f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933e30977916bcd47d17c2a434764b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25878274331125e48805e54848e88ca7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91b7fa1e0edfc1676aad504ff573a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6efa21f1a74ac9270d3c7a27f9821442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04e5a056c437a2d928882f4b0fef1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcc23f90f048ee50b9d7353afbce35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88c19ca2165347a12f5ab46d19890b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37b31319e354c3a22fc1342348d8ef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f666a2ea5adbd44892bcb697530161f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c7dc5d6a448b6df381bee9192d451448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295de1c931ced65409be1cfd66e01f42449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd75956e82497a13940ef91d5d9a76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5811adfa99dde89f3d2b5dcb8f4a4c7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f7e72b7fce8fa067a155d599a913b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd55aca9b7e00b86f8f79b9cdd4b35a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558954dda51ba7f24da610c8daa2d40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c782304ee9c8d08c995ab9f3357b179455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80308dfab9f5972e7a8c1943bdef6ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b257cd4b956816a52e3d7ac4a1aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2de79e26f539e1a7c36d0f6ce424c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f32ea1c56e1dd6702bf085c552193e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c11c1a972fea08522d60e5e2b2ff26460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e515625c687599b21fb9f8cf942ff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a232e829d23e8a71133d23169a5aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10d7145fec77576b03f61f121b6152463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5347aa9b0a59224cb8a2cf22a819557464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3de28b01aeec731fd9c5616523b9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad789fb59b152f5aad5d928868399b6d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e00609d003c0c6e415f185a502171467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88054f2d1482fd6ff20d8371aa205e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203f1000485aa9bde2647f25722f3a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a22e1d18fadab23978d3e19c56e52470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1870371cc07bfd604f7224a0866548471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5719e6512ce8d8f03cd9115eb655472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9c129acc4df85b40a1f16e44c9329473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571cc84c256cf40309bdbbff6f64b18474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b23402b5b64bd61815e3f859727740475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686bf8f41b56f1534136f51e9fcbdcf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c1901ce17bcad1ed30a3a3364214a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b81e67f374b9643a990276ed12525478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19325b1280f7ba0d7b9410f9c63cc496479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0cbd39cdfed89046ad9ff012c2b78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb6239922dddca9df0188ecf756661481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a3a1acee6a47b80e6a611fad1da4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15125d4261a9e3eeacc224597e5e2e66483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc4296c8738a46ae08e10d4198e39d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77dc090bd8744a1466734fd3a105bfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a142035203dce5b8adc4acbb00dc1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa24229fd74a6c4d1947bed37c37cab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420cccac97b41490d24a90878ebca5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6d97d71a2fc42ba2b0659056f1712489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e613160f014aacef8244c8eea805f14490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc77bc704044875e5997f42b3ad8ddc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f1204b66031c624e141b098af5a1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d06d3a0f3b7902cceaa8a859dfab80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbf0da5e78c54a2e61cd95112a6914494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a416bfc6179cc5376021e37c9a5502495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d8435cae4ab21060d9c1fa88c2b77496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727c33a2c89982b2b56cf4c2bbbf79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2b11750396b8964e57639f6922508498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547bd3cfbf36509a6b26ced630f1559499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4570cdfdd51c51ba1fb9eb214a7ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba044a5a65b99448fa9ebfb7153a459501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9405965004657d5647912cc770a2ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342188e61dd23443de73396d2a3b3893503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a520376a6fba90f85554fdb75156809504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653550b18a1f5e2657601960683fb435505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c9f4fc9dea3f1d0f4cc65a9e42a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39d85e403dc4060f13eee4a063d119507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ddeeef9d93cc5e8ead96e139e9690508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220c73dd7a3ca170059daee29659449509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1c4acfaef2fab6680bd02a87173c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868d7aae1e2955cc43f7b5d1d2c6e77511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341427e9b81a9e1cfb62723349f787d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a1de08d3d01e00d1f91a4f13ce399513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4380bcd287fcbdf44199460cb8f84cb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca06250581c38acd630f1b2e6161f2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ee8ef140a4bffdb64a69ba371c48e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cad7474624737999f2eb7b8e1e5a0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46dee21d027d00e2f87deae004dd89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564334a373663fe542858f3939f97ae4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175f1a98870586c8c0a67572b56348a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa98691c31bc4f125d49a298a991273521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fcbb8d437f5ba5d15efcd31493909522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd326c9c3a2f7e53d6da63f805c7a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901a7c7ba42afa5861df30b3ea6c4da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc9cac8c5c4f6073df00794c928ff525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18532911a18e522017976c6c9df82a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4383b475d02b9c1fb537cbd831aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55848a768271ec9fb71e5f6134b841c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381a0aa6d6c4903b274854fe57ed806529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c387ae0ba21e8f3d75498f531d9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee028ad143f705d7544879eba8fd11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e579d36ae4c2fa623a44450a9d6ed57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491f7bf58837e9a4318c039dcb409c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcf27b776955bf34da63de7cd0fabb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d2d5cd28823112cfa59022e9c4482535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e3076c8e4d1eb1b8ba1ba50f5d5e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93012124ce4500e1e18fbe32522c9e8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116458e810f7df7a9297191c1645b0d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5333aae9bcb553e6b08e9e1a5c88bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55192f8cf4586e6155eb419d046c2774540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b09f7867d9b56f37d9fdf178a582f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e0fb55203c2caf77bc421bc68815a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ecc854570a4405fcc1c6f97fe2d0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf79efa78e637cb2878c52a80a8d0a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27104f93c6c8ed37778a0a4363ee9e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76e8e2fbdef65ad12db3e6a374048b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7b26a36b34ae40abbd2dd8540f4ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51597c3f54914e3ce6c6db450998768548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2115c5038a88ecddd51918e498744549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9de8734f58e07dea702b67130a3d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7004bd6512b11587a464f7bbdd2882551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b27110b6ad52b567b73731d79dad09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b3a9664715dbdf840216b366c3daf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61cd2aad361009b3f89274f27a8e9dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f27cd18d900881127208c8f31e5f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b41a52e4257db635c5048140cdb52556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b8436bf4281d48a73695e9624104f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85910df7fe48250d76f4417a37ba09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478de25f63dcb60eba3d62db8047b752559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75385edfabe08a55f4246d23b9a3be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eec5fd7183b4cd4766cb72d1b78797561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb9a916d07131ee66048674f9407f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fb0d6d5d1a0d6153cda67b797437b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144efb7fb13321fbe7d3c6fb6c721ef6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b1058e163fa0c39c2912f9ef27895565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34376626fab8f46d121c52263965f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fc86513c2b829d6a164c09933ee4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cc6fb4a24dd0228b4b7c251f3da85568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e01bc3b5fdbf4f7a187932009d6ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a249a022ec3f78eb6e39d714cd3ba8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5992a72001a71ad19f62cf1a36b563c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5a242fe2fec4f6ca435ac42c4c921572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0704e74a993071797724a62d09800f4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa299a94e48dc8a16a0a273c58e666b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a920706499fe273f328acc30368c3db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65116f647fbc34717a0d4468756a1204576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204bc27bcc9f7f50fc9805ef6f031f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff50a0a527e5da97a987b43c37230b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6de00ac8316e2732a0085b459dd70b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd47aebb9cbe3ee9385a39f7c5c6c58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dad7b35bbd0df29fc64bc810dd3ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22c32665d677db91bac5553ab78f2b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6a76e392d4b5bcf14da744fee5ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928f04f95ea09ec732f8a973627766d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce802972c21e0f01df86abbb92e4a197585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064983a0602be55c213cc18cc0061e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0262167221aaf78ca47c11e0b0a9d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1cc2f23dd53e36d026c445ed4d87588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b15c71aaf6cc277661ed85792c04b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9022215cce0ad645843082a48880e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd995e660b6de5225d4145e6a91c9b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21a7d927e077dedfbae317a210ca10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442038d6ac0286d6c0d5a354d60ddea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f3a07624bbf37f765e09fcaf5e2bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6827d7f2d5dab2ec207529978aeb2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502cc48590893d8d33265f1170f757a3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba3fc22fbccd8e9126e9d4cacb1f75597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc23536955d31f8ecf2d0ab95fce8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18632f4308b2f71604a6d355d3ed02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a54939731acefca5a72f54f688bbc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec94b3ec17bf24436b4aee89e3173b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9c61e3e36e7fa38bba3959f376505602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede8791d3ec9fdf4551b777bdd8aff2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b7c941b70050a911805c1193f6da1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded8f6f96e9939640a038e8e190e21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7c058adc9352800243fb49e05d714606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36eb7ecf4d054fa9a9187fd561f7c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c5504435d1fed3541026dfef0f3ef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801e67fd5b2b72eeb0578468bf98321609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef92ae398e4502a40fd65c0f995837d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadbf2d85cf4311c1922aec0a4ee2c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc701ec70a39a80fb87db56cc1fbc58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3323e566dc81a4333d963561a07081613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523d609e778b9af9748c9e86d28102614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15d137275ea73e16c9a68d59447b61615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dab17c6150ea0f0eeb4f88e9120e37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea96caf7118bc84ebe46611869986c7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec2950fcdc256cf92284303a026aec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301d814f6615452359b31a83b52e902619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be59e37061a52099b1a053ace34a48d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226dc41a3fbb51e47ca2855d6c5663621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a79190e85d3877e678b6a2aa0f7813622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2725ee1a123cec1e20322bd91be003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2057592d8e59492d1a664f62338908624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dc685cd5656ee3382570eb4a97a28625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afcf6c5d49cf7ff729b3d3910841f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7490b274bc32832080559821bc5ca3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f86999830d56cbca134a342026079d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65493367689b74a3e2f751987e258d10629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5eab6cf962f398adcac0a8a4e8686630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4c49c7aa642bf1c1859fa01eb1828631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deec110b277c9282e2794849b71743632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8bf936fc036404c446e36dee32b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73273c9484c1bebf8e9725cdd868c2a5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bddbfb3bbaba185f4c1d2c24410210635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ced9a56a3e5e0dc267dcd98259b374636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668bd65cad02360cebca63c9e2cbaaf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4d8a742e01972ab722d6735b15e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f3ebd40083344f57cb7c323d4a564639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922614987d6b87535c07989b872ee98f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edc9af61988aec6b781e74b83cfe51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3979868837b8aef04b79cf81cd5be8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccee2a52b62f34fa948ced52fef0f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d010e4f73be2f64945b02bb3ab26a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9bce53859483693359af9c784a413645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397103c83f9cbf58f473aed61f2f407646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486d90113905d3e8a9e7e5de8b14d5b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f5a4402e86da690fc1e245ccb7de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba55dd64b809690d1a56947df2bbc7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d684c85a885a908348a69785af1a42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba004628e4604a2dff0a92206c7617651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d44927a5406dbd03ff55bfaae4d048652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07464eb54d79a63a0f3d66d9892d65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde75ddd3b58273cafeef0e3dbaa7a85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7260443c0c38f855b20273d8473f1a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b5addd6b687e34cb34179514a7f56656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9010d9155f3a50f9ba62544c391db657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea175b547ec75f6daed4e1aac6c5947658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c433023d17f0dbf77def5ee3d2ce36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a233e667a8fb2c04bd2dbfeb3d39660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63c4a5f896fb4470d5f5d07b04fad2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f6740296461ad989d73d00b888c19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1fb71f0246b12b0415743d1295226663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b36ba18780ae3a3ae45a4ff0302cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fb171e986aca02398c668efd2d311665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda90c733b5927a48c3b0f112fe02c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7c775a8855f9e5dd076a475aa7ab5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35841709d124b9eb63f89b3ed042bfec668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bdbd0394d5c18fe643b2649ed0fe6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f3b78939b8c4eb13d10ba4b5f3cc6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232fb8449a3c889bc6e7c127f3d3e80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f36449f832d4993a1fb6ed3a10b3d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02700760882930d759d15e636afe07be673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a6dafd97d500ea2d791d4dd4e75d4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad930c43fc0787be76c910eafe9af51675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaace6bba5c7c7170a1c11e887b9089676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab27ecc66b624672ea9acf4065a9543677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65237801b2b0c0cc2764f0a47ea638678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c682d9a5eb19b36f9b7256c310f5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda3d5c03295795a1f1e83533119007680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a763ebe6444f68835d4feb195c7e140681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a26474f11a68940fcced177a367952682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3b6408d81af8ac23035543913c8c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92355d0c75abe31b3e606fea5f8fb2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e160f567bc76541fc30944854badb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff3964a223b72b195d2e21b2ecd4e8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbee96c189c8688244edc317a6d0ede687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f730a91b97e9f28bb0c3fbf29be3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014bf5183d5f5054b5b34101be7b571689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13480d371f91ec32712c0d1de552d2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d225fd16c80d1c28f927573e6de9aa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5ed37eecd49e22f2d34bfcfd8b99c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e7703063506fbbae5a1347a5e2ea8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab9adc0ba9e424989476b0a4ca57ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9bf4447eb931d99e342bb6b7ee12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e5b9f940945649bdff9e7e643baa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15429c93617e43d113cb4a7abce7f5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f20b6eb5cc2c8d2ddc67283cf35bff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a308eafbe9024ef4f95f78c6a36c9c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a040f5d1aaaa67d3d5cd9f9bf6a210c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a4cb4abc26d4a12a059813200840701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff963652ffaf13385ef3ff44d540d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f863c0edd218c5b5892d6f8eb9e82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98617eb402c0f8600de2766fedad0d9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261b4ed9f1685b68f31349c57999fb0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e08f2ed17eb8bc469c965866d6d0d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b5964c1a8c03034c64849ed5262c4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39fc8fcdef19e482ff22dba8d9689d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765592283873901e96f36f5f08c1bab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833693a4716f73366f849cc1c536bd9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af353852777f12fd170209e7ee25591d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381cc9089146076d7e2091f9ea569ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a68558945b65bdd55b32be7c246545713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f575fcbfa64db5d9b2a45acb4b46cac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea45daa3a8a41a1de448befa7cec0ea715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43eaa0f74890fab4bb32ee97c0c6dc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15228c6f29b8e314f8b4a569fce72637717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e84c10a3a78f92a8323a29e2381aa5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea891cf6705a8c57c1086c71c171f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f30c626ef00497e5606484e08e2c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179804e8933555126038bce7b0f92ff721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac1fef633c428b094e668f6f0e9cc4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d02c1521a7754e37161e58f71d41e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4291ac679c358f7723c32af7daff1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154a4ab180fc368670fc955d27a6678725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683bc46f1c3198184dff0b6c8887713726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093401dfbcc1977753de927c52374a69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b0159a4b628a81019ffb231ec3cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18be59f18f8fafd6833acdd1809e78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2299d94cf3a56923cd072395e3417730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f06900c8707b72bb6cf1eb5ab2fb54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b9e2527cd288e7dec5eed47517ef2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238ce1d2500443b49535a8473f8086b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f414d4057fea0d2e95acf5567b9d3b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c558361fdf7e4c64774b3f475501e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762c15819fa7ad7cbb2523743e22e2a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386e906059574ced003958e60e31aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac85d932466fa48284f6a92b6aa93cf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663660d615f9e23717d9b4c9b340d370739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ab05bbb145f951e3364dd2ce50fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77598194ceef90e6daf966de0147cda3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbc16912d83a7082be5ee5bcd8e3fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d130b2a06be9dbdea61ee2507296922743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517ff992f35233694d2ca5db912015e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da232d813a5dcc1dd1a4d3da727f3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6893e2bf694444c71ddc1af71d77de3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce4e561b9fde2b359362616bfbb22f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de525d602e68855cfd29d884609ab7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0dd5fb378e0b2822610d9a22dd90b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c6fb643d1d95dac1972ae6bca7d0a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba84769a66b692d18b381ba86fd02c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5fe726d3a9b1c52f7e3dcf1caea00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97089a18b724066f610c4ecbaab7f3aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe3b8604f01996e98c1eb27b82752e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461607193d5a6a8beb16f06683e876b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a8584a8a156b1399be509cfd410e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d2b4549af350f06ffff8571f883de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6daf38a19aa21e46edd593ce77dd197758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebfc13b747ed7354a732e2376e258c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d440c68ba9d23b61f26d5de32904d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c265a019f6f9eafb2378c7df3d89c5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14deb0beb489850b611054e88d72c634762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23ca8133d08fe689232b1d1f2a03ff763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661f6c8365ed5065f381303381d99b0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc9cc649826b5b815e68112d378b14765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e15e820082a1aaf0d22004ee11a60b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c14d3ddd49c9b9d0e728bba7199a0767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971878a95ce39ee92ca8500d5d56d12b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774bb585f3f37007c4eccd4c582b59769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee37bace007fc7b5c19f5696cf448c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aee723197efd60f71c330b4951ac2d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee203a5518745b44dee7cf43350a92772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8f490ec33c67edc575c47077760b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72724634f7ba6b8f2bfeda4af8188b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da05431102477ea489d1a00ce4c0fa775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7629a6dcb32ad8a0b1af1e2ce054267776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf24000866d11eaaa0ef12aab50d5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8c9956af94be148f2d7930cb5f290778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2908bcc0ba77d0269bcdd425158ae779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eddde6a4f5709636d2746540fc073780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff4223e35666cb05dfab55e61847e781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd228e131a10d1cbf5379321cc665cd782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec410a6ce2f945283d0da2a7d82c1d8e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264217a8e21e35425628aa940d1f99a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02055f794d755c640da982e212bdf3f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f480b4847ab4cee84380269222276786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cb5ad9d34bb7dc7ba37b187cc4f0e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180b7c693184f64893abffb6a4df6da788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba27d32a50657f9fc181aed1ffc24a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b846960d335138dcd189f7d449d96c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca2ed58d741acbcd5d7c78d1cda7c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df20846a1a1193a9f5a0196f2e96fdc792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce28d7221a6ab1143bfc4eb6406098793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d45510511feb8f71519fa63614304794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ee48f1caf54038e2f1ee786edd9d9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9722bfdb5caabe0c0a957ab8aa831e4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49736c60b834bd286dd7253beba905a2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46cefda96a1025daed3231fa1eaf3e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aaf220659bbfd49e74dd00e5191d0f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91decc73b4192e12950d090672d071e2800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae1a49a26304b87d4e32f30f084922801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334d554a2796aa3050574c9ecb1554d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720271870a7d6dd8b968ff59fbe775803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e7c1989aa9810a13fe53da50d1b05804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd83a1ecb6c991e82b4e281900785d0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09209bec5a43ca8742f0aa71e037c6b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74932396dd27caf22e31aba3a8bd9c86807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecd0f63dff35baa93916987d0762db808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1994137ccd3029d949d59ff0cc9c1d1809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ceeabecf28ea18028cf5661cf6524810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc6d530e70f9df15f50c98ffe166a1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec445d7c42af76de0e9730c85b64682b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851996e166c0e3b214f3ef4b851d77cb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91762c9cf27028a224286420eff61cee814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d31e9e8cf129b0d477c160e6618ba815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44977273150ca4d63eead439d6efd74816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0b287f3a30581a4945c10190c40bc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03062becac7279692f8720aea88d03818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525d1d4890d8f02e61845482f8c0791819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f93dbe312469fe72fbb48be380271f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc831519b3c64cb1525803548a7a602c821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce560f9f6bada0c7cea03a41bf6bbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544535b0d3fa6f802f9a244f1111882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ead723b94327c8771d477d42cbcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180a496db117a10ec402d9a795c1914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094f2870a8e7e0437859abe8ddd66f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67f6066e8e2554e5fd9c9286e7185c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c01c83aecb3e78a3ff289325ffa297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980b2c4353b4aafb775cc2823e32ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda879de7d820b8a5862df35393d96e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429db2e7142e14ea8291637b38309d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbd4ef3b99a880ed8b45cab49edd5c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd16f2cf549501f2e2aeb8cd671e6ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc9f80abf79041036ad522f69489813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e96fb3de502d11d5d4e9d64b5086c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538c0fb3b4515afa19c4d4041cf76a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228563d690beb4381638034e87b5cac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a3bab1d675198032de875d779fa4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b317cbb2a5cdbe0a2bd2ac6d53fd2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42b850b1c20ca56a471c60b16f65d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d0c908d3f70e193472ee6d781f0de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079a1cb35f5c7cd9361507738ad6b4421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de8581508b7fad7f0a7f42ea19f41a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628758e30f03d53e84fee2cfac1b6f9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2539c21dfb12504b3c82d8f5042a84724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d41fbf850b0a88772f493daa29ea8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394330dc3a00faa934217c64820a90326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120245f7b39f93735cec4788d2f87127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160a16be4550e563cb4f3462c30d73428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ff64f3ff03e1ff9ff206c024cef8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2bbeb32cf5c6ca3a22be0086999930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f60b9b2d56a7a5dcd064c8fb637331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9703ba7e6dbddbc2430c18c1ccd59a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14ae0c0bcd72f9e16e8d24d183c28533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1fa3b958ecc4381e6138d73eb51b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeae8020cb399dadb8555c2dfd88dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9ed0b248af1f6b68ee5635ae6141536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952c281a108b5e8b2ce31cf5a72ec1537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1aed61c78e5572cf5dd1075b9ac9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57abe4fe6201e396121a650cd25a61239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5277e492f726c5066223994f9f48fb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfe1b0c0389a3a742caa19c96abe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911b2c46d86788fc61c407e80e3fb5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd81ad9056d045f5b542570ad98e0d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4377e93181171fef5a5cf77224bdd744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eed40fcf5d00537e6efa6ae1b8fffb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d5ebac5bc78ab1bc7003762f47cff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d724109d5808d648204f18eba91247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4adc4b1a136b307e7bf487eec371048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad01abc6b1808b83d1e5e40987ae149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69be1663aa55d6f00e5cfe89930d2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14b957d7b82e78559f04d6c6a8dad251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f4af947c61d5745317d492f435c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06191aa871520a29dffaf452c47ed86c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd2db1999c4dc61eff8777830cab0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c73ab39cd3face6932094e6ba4894155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fd424cc629a854fef5b61b760c45756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ace37a5454cce8e2642ccdf68e2a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346744a101e7cd6f15b51d36910094d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae468649c98cfead1fa7804b81fe7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bdc34196af66eefb8ee17fc1d13a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f0ad4b4235b1e63eb8648502789961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbea9fcc10223fdb85a0bf65a26d6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36df677653d3276e847fbdd5ae9eb063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48aa4a4ea996b98de68f9539f7e84264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe4b85ad2d75e60f981183e84e428365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd2b03865bd23d7ac25137b341c78fd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d1290d8f682143356f0ffc3be3bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd916fa687568a7a42108c428a6521d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ec1d34802518a88721f66817d17869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f54a86bdbb0d360f2e0961be1da5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0c294078fbd7e4c01dd58d3d4805c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac155ef768e094d3e398125ba161ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dedd5152b031494dc7bab4524a862b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98738979356ebf14b3f8fd55afe1b76e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a998c4769ad71c4211930205c23b0d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcdeb7630d1aac401112e8cb2ee42376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80dbdee2598e1bbf761b45361d3709177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9035fc460bb4d5082c2ebc2b1134e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c78c66afc9b2e132f8f32ded2fe28679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdab9ce5ed9f2d1fa6da6a40f6eca880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ab4fa4f85c71c19ac014a5ccae6c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af8da3d88d1c76946deaa6e96d51782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99329924c024feb97d9056554aade4a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11cef178628b2ff478f624e1272c14784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba0faf463de3272db161136fdb4ab785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced6ce07af77b60ecde5ba5de62d98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b55aa13cf05b776946f05f08e2f93087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6676a434d9df75a4302d1ffae4b27088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e06c97f99b24ed75a0b35fff39b63389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266b9ffe73747eb86cf0c0f9f37c8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256c4217d7f6d9cf0afeae6ff4708c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65da68ad714cacf39967143d7b9ae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff72929603c75c1b6bdd9870bcc5f4493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9914cc787ed27e682388a1be5f52a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd44dba41720f32dc44484445b2bf1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af159c4bc9da81a631ceb23ffec8496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390265de4d9a7377c43302ef75ad68b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ef96646bbf91656720f1e0eb7590698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691579ca777728dc3cb9724c3837dfbf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a78b35eab1a55383418c25111fa4b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb804a35737096815ad6e18e0eb7b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4beb9f6ceef0ded86eefe116112fd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb312840a58c6853e2c5e7d40a7721103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6032d9441c8af01cfffea3879c06f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76b038bb9d822cb048003c7cef08e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29ef77ca86ec416f5d62d13d05a3af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc71f93056d9f964537d37de2cbf26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b3efe49c1a024bc507ea62d52dd67108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea41c9424dd1a0338cbd939bcb971ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57d787c83cc631879bb21a05f08429110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233b8810a6f4bbaf872c1f377f5b424111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e7a7b0ec575234e33845836e47d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c37ebe43f31c6d05a254f4db0d48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d1d7e792417516542fb5d177cab9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4d67e3d51d45e589ff7acb0bcc480115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373b52b2d796c7823879dc04409cfa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd03c17e2450f9a172a662bcf6cc201117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22305e17456209ae48c548dd0002888118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0793cd023dafb35291171d1c77762e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb316148a55576ccb57c0afc768cfd60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03effded1e93bc9ab9ea2ed7af6ca270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfebf38182f5809251ef88efa0f4ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280c7440ac8549c8800732f7d71109123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e02e4e81fe77d2a827b55a1464875124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5860a139b82be5686fb52eb181af61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c068855fe26607edb1ae8f8333c07f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1190e8d5b064f749143656dfc0a19b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac2fcaee2fc85c75cf47df8cab4526128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61be399c453beec340aa024e6c6712129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b54b0cb42819bd1e95e8c3cd75c642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6a3d0d10d1411105e2dcca25d6810131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebecd440f6e858975b3bd057ab539d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc55b36a024d06babb9413076ba0a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a4c3a004ecd2932034e51b2bada14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c4f73153ba8337fa7e7e8911f1dc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9fd88b47e40ef4cd47ed5cd7bc1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d612db1cdc72e31487c780d7bbbcf09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961375cb223a5e0115220cdc88675cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad601ce61a65f79dab25af1568a712d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b6f426873e190f2f1abef9fbf4893140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381205d5402ad1340708fa9f83df4e77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2821ec7942fa7b626866ed6a19e67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91902bfdafcba8b29522e557e951de6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7f5517e5e7d1442f03a38ec85a396144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292b2b2f451edb428f80a6c2563a745145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e40d4c944e075d97b05d75c64c6b47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add393e4ea2635c4f73ceba1c2b124e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab97076d41fa87b1b23a2746609c0d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374cbec47c388ed6895d34e3825d2f8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a967458bfa4cc322570fa0eaf957150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ed3fb9706ae86c280564423313290151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e01c9f3b39cd2f9f6385884db637db152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0652a28aed0d5ffa168818322bd45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb74712b2cb3be1e62c622e6866ade0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01320de3b1b7ad8c4d6751766d5ae323155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813029716278a7d2e2d47feef76c825f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58d574fa8fde966ae5ca6f2b5c9b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27988a424d78c778c2906a281df42e55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae29fc71bfb0dcd7c51f07c7507b40a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612854dce4272ba2b7efbf31c93263b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cb39b6676f541700f1d8df1df5258161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73fd3dd334873bf572f8d7c4d8ed27162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714642d591eab54b7e3296b41dc45b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802cae1726b2a6a2c363f7d503b6678164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8d095d96cd67a6b037b69cb3a7914165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c0bce63ce37ad1dbfbeb4e101393166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb06d0f77b2dbec835c973251bbeea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e915a1deb4c9b30e069eb6bd4f177168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3359e98186d0e88a12e5830d4e5fc2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648488e00274799f0f71558f3fe2115b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e447822e061e4f59213fd4fac9e1d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71aa7a35b35f6af72f9fe08b700b88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dfbdd2f617f942e180cccb1d4ce35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ae5c36b181972b598f71efb9524b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0980ba2e676f15abf70eefeaa62dad175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c68fd67f751a31da9d1753f9b97346176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93906727a778d1d0cc4c9b6e72202678177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd21cad5cb6b283ba110cb47523b092178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc330b142ae3f04ce1e0b0956accb370179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c9de2045289ee82e44e3b72a755bd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516c4d400ceddfd7e66b403cf783063181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9859db8afef20242991f503f0f486c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00155de0114a93c04df16888ac4cf2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdda558f4ff5b2bb78b5601505ee00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a21e52022319fcc5a008ebc561c3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf03b802860c8083ce02e6e55d8af4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890b4a3b0242fbfb2c80f32548a5031187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2a3e7a64d85d7afe8be5cc257834188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69defaba450e79303df5345bf73d049c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbff975e100c25be34ae4a388dc24d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057963b3da27f16e32b94cff24f125a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3de604134d0eb03ba67a9d118b0be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3599d227812e80cc51b588867223193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569e512533e8829978d34087dd85d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843a83071652b12fed7ceb00ea14b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a28dc3a99c285151f9dfc95197743d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9716bc71d32fbe5cfc0a287e02b0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7702626b466ef19f0cfafc45dcdc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a97663b54bf001c67a8a26e915ebee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ddb8254109dea435eb247a85929f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937559c3c11d3e4d59801a771d597c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa90b8fd436a3de6137947d9d93035202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6b2c554414cfefa4cc627fbff56a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2d1e4eac70de07f460db03c4ee7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ed9088b37ffac0cdb2e07ab1ff2ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34e85d7d6dfc80867ca2027d4e21bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c25c8f406b4f7ecd89adc92e0e7902207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c80ceaec6ddf53764b07f6b6c5df99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed922e2987237188d7d946ea285a8af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5848dfaa4f75a77636aeff13d34de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01f21da75923caa4e5a18a5279bfb4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38520c27c434ccaa63805d6d7d674e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47e72456ee41af40d752fb0e8de3fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb1f560e0d016928fda41c0d7f5c76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb24711c769b256ddc7ba4ece6cfb22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770935e8ad9d282e607fe60ad29226216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89c8490023e218544bd0507e5bf254217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906678efb6a491593d224e209cfebc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acebf4c0ecc5aca7dae6062755a91b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26ee2b0de16cebd2a3dfe8b93a15e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91c7e56cebab862885996b4d07c16b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524918bb7178c9492c9938e4aa8376222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0675796bcdc4ccbca8d255f3d0141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61dadff6558a3679cf934723604b9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca551d434f3912fc94c63df681063d48225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b151d42553fca680ad4067d14f5b609226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968ae329c9aae312371fa5b8aee08c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a13a9a67308c990c6e05d27730694228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d6fee8d764838222d910ccc3596f1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd49df7d69eeb90f8758ce67faf504230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86d8f3df9926cd05f6d2bf7df7b5d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6bab81484c05e6b33ee0defb05308232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a25dbbd8fdb1cd0ff2354cf472927233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6190846d68f18790fc024507ad00234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fdb27f8bad1bd88e000db9cae656de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78f497e84f5f2db22821d96dacdb46236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4563834c2cdbd5848ab81072ce5b3aa7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64241ee55ff1839cbd462205fd64904e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db6895c09edb72728ad00d9517694e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf9a65be934a7db570a63fc8e0fdaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a9ded66da2a8ecf2d75e0b6939ef2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ce4c4feac4346a18586cb4253e4b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f69844b805819bd9cc1e7fe90547dc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186172628bf6fa390862972aa5c63f00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc5020c26cd9d2d5f6c4e52341056c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36e222173c9bca2df67aa2b89feed4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b084af750606687486f6bc280cb5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba171e579aabe4fdffabab9553381f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb12850c6df5be99bb6a5e10569de9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3a10b42eb6bdd45b8fc4805551fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168f01a1ed67be53a43ebf56dab81e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076dafbf5f6fd72095714402a545581252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb0178e524e2b848f153bf84bdffd5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f87f30fba61ff23627d10670d4dd95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d90f50e203174e392e8b18c78b8d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a664abe4429e4033273d6a8f6bd21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16be5a9233423e0b93b8f4aa700ee8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94351a68d9827933f540dd2adf437f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec68603f318a6435123b1dadfd2b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7545bda91ce615675ccb0fb06114fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69cba65001c33281ad57b3281d3e07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019ef291951072ffdd61b2e0b6d5aaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565475dc407cbed1e037da4c2077e1a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83615363e6cc002f1f881d73ab662a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b134250d979cb9f9a31205b86bbfeb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc37c10c64081b26d9ce0939bb062266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741b133da862d9516a8bc1054dbe0b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c700fd9f02924a1ed46fe63c8c5a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2021f33e147667a227ad8c28dc5ab6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7994040836440b480e52a2597b21f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740c29f6687f28f02cdb7526cb76664271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d9aa10e225d462f7667999170a646272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2d11fda221dfa6fd9e514347f4757273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d2ca5ba7cd373ee6291eb5680a22e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781fc67b5796caf5a249c1774395b31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9d525dd3b030c546a3def050b3ef2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1b5d2a757dae071d6a92d7a1514c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e73adfc9a57160ba336ab3dc5b6fe7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afdf84b6092fa31cb7ef5e75e1cc08279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c08e1e9f6c7d1bdcf355ef76cfd273280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2b1d65ddf87fd1fae1e7773906b0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6f2e4ab046334779bef3b925a847282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918459120f7bb903e0c6a7ff834421d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdbe9fa687b559eb10cf45c9407cdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf147e4f12f472a1067dcbea87ff780285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05b2f20d34639737485285238a3e45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1e8559e0d8b2e3519b45706f55924287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57e1ef4d5e59fc9e3c0fb8606a8bc0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac19eec8d5ac33a3bb8053a7893ac8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3ad237b0a8dc9bd37f343fd5f56ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32263630c6303a23caaff09144f00d3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd1be94662f6a0f568a4c0c6071eeb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145fff3f77dd030e3daba1ab15ac65b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ef239379ebd827ef0f5af7dc569fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae23770119bf53b8d65cac2932a7ca8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a6234a0fa0c9fca27fbf75dc416f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803cdf28026d6807de51eb97e32f44d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91bc39b5d76875ea41db65906fb5ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fa4a774eb2fe0172405e04f75a56f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d05a621c659f41ff8d713b05c540300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcdc913fbab8386fc4800929c7881b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c15fb5e60939e1d24483fad4f5778302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003201cdccfdfd24714f6198f6793440303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39590b72257c998e89e1ca4340976be9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd488d8db47a691ccefd81d027602995305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eea1e30bc09c8b5d600dd7a4759a0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2c398c7fc4c3877a4c3203711b8f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc881168d9128820fd3fd8a27de3737308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b976539b1aab280436df0046211ad3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008ecc94e02b9b7c04cf2ce1da70240310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cffbf8fde0e5852610d42f7795452311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b612467fbff0cc47ce22b4dc24dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c01eeb980ace6a1ee0d52426fe7616313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475011d13420177f6560d2b0f04a4cc2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c5dc801fbf5404d59c30c3d4c612b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e812c7c54a51ff18445c47d9ff64fc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a632ba9cbecc2d718f420ce44aa7c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36dc5d2e036d89cfb5569a325dd264318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3abf36b195efb7f3ecd0828f92f687319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eda8868682673d809ff1e37247be2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a2b50ffa6f7f5931a67ed6147041d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fb115370e0efdc4549eefbc0f347e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76040a8f1a31cdf8872b25dbd7461d91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785227f311e717a32f2bdb258acea57b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126bde16cd95e9f0bc2bd459f9357e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ccd94cb548d1236f639f2604bf44b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe3f5710e9bd7f76b7cdf51a8ff315327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db9cdd4567726da926c0c3f970cc5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aff6f5f5b80ac18502a4fdea2ae0bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956a16fa7260226bcb02d43f87037d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d217af43b26b76183bfe74eb3595c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44444aaf7559fbde1e8d06ba749e4c4e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3f0d6ce6483632b19c9088e7c7fc8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92bd1ff2c02581b2e5551770a49921e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e144b3d5bdc58d01f1ae78f5a2304c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4330bdd6cb464a497aec4144f77ffa6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b144bbc78fd484548be34f0d28769337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7988e8e2c035a484135430dc063a3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714325f33ec02faaef4c3f9adff9dba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0975a49b7ce19c6f8aede3b0e1983340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881ec5ce3009ccde5c3284f938bdfc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83731e6fda72dd18681cfd593848f0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8102c67c765a1979291b43b576db5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77895ba5671d27e67385e1ed943e55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be18077ff750ef95665f0e29ebd69b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504886419b4cb6e5d11f37463496c57346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a78e45fe00fd4888836d00c0bb7ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c708237d6780fa21fc8cc378c9ddbd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45e958d700709021d86950599abc90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa7072e5063fbae643efa875cd040e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603572279316515220284441cc9484351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f90425d940c85e80cfcb6619568f4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed533a7301cc934c05c553b4b50dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091e8310cf281643b4137df20eaf627354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5b1226b3fe6581f52a30fc488990f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa6519de1fba1a6b27d6be1f5b7245356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf04c6975f27dc373086313073b202357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f00fbe6fb9d540f7706fabe6c7100358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f95553cdd907950408d0cf8341387359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65f2af184fb29a453a7474965d315f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084721323bde05e183f1565539d82c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafac4ab8084fd14d21125d87a6c7d19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19870dec9f6148337b3c92035bc293d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e7b6e9111d754d083107e301341af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55249ff3e4680616c0f512d31222799f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513d2b867f0d8173e4a91916fabe3a7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87312e8506f7e706dd81b4660066d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0b39e2ab7c878173e6c7a6850dffc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1259ffc20f10bc7c368aaef6858c6ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e1ac2c14224ec39d678f0ca218c32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d7f951e6e4aa4f7330aaa5cf0d3e4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c9091ab02db0432f72c8442c4b5bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06a8b7030cf313fca2b80f0491f09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d39e2c69b490af00e6641703526b1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8adf217191b42db34cfbea25eb0db1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e78ee635a09f4bf931bfdfab36190376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627f4925299220bcad9d506265d50f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe5ee33b9ee9fd2b9e8ebc506dc3d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec801958591b25fff4ae1cb264fb5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0e3e7c1e280557850df6c5e032803380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562ba4d84fbcffa904e392a3caf7f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374bf7e4d2a645566cee7cdc973e487382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79688cf3afb359eb9a4abf49fde1ba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f16f2c45cc74c5cd428febbf26d861384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9a04a5462255b7e224c73d26818e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884c40da6ba01d9fde14a44a806f4a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1acdddc78ee9253164ad0d857c607387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf8018576554f5d19b080d0fbd004388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05565dc25dd739e2deacb7185b143f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b916dccf46889afcd8c731216e7e28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec58a1d85556b2b8b38f73222269db9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1e04081d774b7c807b123979df96c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a76c9a32521df1e90de771a40ff8ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d669c720d312e3fcc1168afca1439af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2ff7dcc1e907814191706a8061674395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5440d7d843363bf6d2281fba374ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d61bda1bec4dd3f6799981d278021397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1ae28dc1e7465276822a51b5ef078398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e33894691184741a7e8e2b8ed99ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709365f1916b4c5d977d9f799dd92af6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce094d447f7d19489cc5d54dc2c4c3e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b87fec68729dbfb853ff42613eab52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7e86671369599d271fd9ac39f591e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ce0bc3dc31ffeae6421474ec9df00404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ea202c9a8cedc595e46622346521e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77cf70b491129499a08bb5644ac3fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f192de1f29bbf3ded3e36df0661a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681975c5cdeacae25cf4ebfca8502f77408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb838dc53932430280af9970005cf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f365f9e34701a93137ffd0ba55c18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4daea86441946ab348ccdb6a3fcef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681b4d140490027e8b2bab7fd87df3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aba36700f810d907849fc8be0f473c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca786ace8de1f2e0969b53dcc8398a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66147ce062c82b6195b6f83f5d5cde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d621a23f3bef8b49f05d4d1574918f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4772c703e8ef994aaa6fedb58e21dae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a6ceab8ebdc47824d3948d5ea12bf3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ccbc5807c36cc87adfdee69ce66ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935b60eec8b0af471f1d082c582fe13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638f1276c8ac24d616fd83c5260c4df421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7522ed0b4a8125a80e368720d31a79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78f24bf58a794c52237675778f259e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a6c2a20d3bc65cef78a429b40566424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f321fead20661aefe9e4e48d60b4c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b4228f2c6c88533720f33243c46ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9618667b8edb1c8799be5a3ac3cbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966269d1aa8a5cbaf039fdb6acc7815e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc11adf8e9fd3fdc3232bf4623dc778429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937193c24d787075dccd9527f53a8c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ca0a9e8168a8acb5b077937f66197431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77340184ce9e24443283278aa015c32f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c936c33be1d14c1c731f64b1bcc46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bdd10e5fcd44782930b3638140d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003c80270ee47b6c6ba449fc70e1e8f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff6045eadcd60e6cd3b1859ffc0db7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d7eb2a66f3a5a986a75f7899e4013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489cd673b9d28b25a74ce50569cbe91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e227209f4a0034250aa14c58db6a464439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110338cb2ea5161873fd5a4080e5acf5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4da97e5ab553c118482da1d3a67012441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c109a00d3f5a9bbbdd94259cbc78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372f7a1d9b5472fa341200745731ea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b67f6fab0ab3cc7f9911735013f41b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7da9591a8bcb0fa638716229693b06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352d1d2a4e7af67a2fe485292883968446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a236cd28067ee8dc866e32b786ce52447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc97d0f47e5c7566d496b97e1bb8711448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32340d1d0b77c875bfa1139d0266c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76306bafd1b5e3b2b49cb3e932256c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58edbc5da64c2b1d4919b30fa4c42a96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ccf62fe01c8ff20c76ff96e10690452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db172d64c13400341dcb18dbdf783df9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62a93be2a02d0c7c29da2c7837923b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3dab612421ad0dba319b51aef3ec9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9df1f9283cb2a5bea6754307661c2a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216509ef1580cf76589411a2bc37f9e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dbc24962f5812662230c22d1dba5e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b125d3277e7f441284a11cc71dbf1f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eef98ce49dce8ce9970795f925c33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f303b63947f688c70d3a9d7443feb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e3a5172d97077a2f219c1852c72f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360777eb3140cfa61a5755eab78dd7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc67659b99729fdbd4197f6f6e0d36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9900fd11d0b326e2a7ba440c44b7869465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e0a7f32e6e0d51ad3a4e51157fbf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16935784c249dfc905e735287ad4fb1f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea866313c071efa9efc93cf904756865468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229ad76692717d5cbf28b9e1470e17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000c6c99324c6513adc6a5e8cbe5462470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf19d93110854f7ccd55341930b9e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d21268800656541e7fdfabc2766ccb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57db908b445204eec97447ed4966d23473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94404208c103a58f5ebb7b8273494ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff27ce046d3ac0f7e7f1674001ba8c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652b4f8c8c7ec99cee638ee31af1a18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3549b0de003e93e8e04a58d6eeb250477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5411038618721ef62a40658636fae7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44587f4f827927059914182a96af1427479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92376de01c9eb1a500b6be9eaa76eda480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5edd394a744f392b2d96b7c80d28a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d70d9c7541e9943ae69898ddeb0b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795da3b225324a65fea2e5b448297774483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0b0953e4bdb156016d13214777b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdcadc1a5a9d0fd5c59f1ae388dec6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53d773b82f4f7cdf976e4aa30c50c5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add331f407326d7424fa2f7bfaeb2ba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86955bc0804bb410cd7cb88113c4fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b25f32d491afa4f3a1bea80f25920489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558a44824e4a3f78f8bf565df37bc93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ba17ebe6e59a2539a2154fa50ae6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892b829c209828ae153626dff8557f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfce1f54d92d5d9272f23b46fc3034493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499265f87c62b09da1094bcf79bdb0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384b76b979a5b25bda9d66293a23ac9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7f8aeba1160a0287d0ac2cab43bba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abff4abe5a22186e1e9b5525e39c7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a61f19e1df27af26fa101e305171f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bfaa3b95cda0548f95d0637c571f2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a44d73227b47eb2d4320825c99e950500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d01336d6c98bff99567037077b63c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc66407ca7455254ef2535fa9e391502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663637739aaa42430d3610af62481e05503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf100885f966210ba0bfda2a2b4f6c9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b9c584f161acd1ad81ceb8b97562505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd323938d73ddc71ee76a796b1b1c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a03922e7fe6e7423d8d9c12916705507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39098ae4de8efc9b1164bf2eba9131d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66868247a8e7ba17f9d37ff3e261b92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ce186b097087c418f60848138c371510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7c8728173bc09eab75371a95b8b6f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b429f59d2f366dba3478ba55d9ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7addf07b2a5337c20e05828ff33d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b18374e12794e2d4af46742a4b037514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d72049e9c303bff4154f4c99f387d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832fad0a6238f557e981c8d9ebaaebf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f3d381b59b98d124a15d4feb9cee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc22e459498cd469e244c7206e4efa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddd44f7e993acf796d9906ba0c6a79519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4730c68f2c1204d00738a95ec8bb61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0d42a68d6d80bfd3fcd740f0ebf32521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3b823bf405665423e6c6fc4e2c66d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edd8d69607c4b02df0ae8ca02b26b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929edc35a2906fb263096e2f878717524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a0844232e7ea8d2d512adf0c2c5ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad090e4682ece3b8d8eec095f9b84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72191506aa4b386e318a6c484ba9f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72195454ae49c1ab62df454263d23093528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46153e0154ba600c4362052587383ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c996b4f667898c8f20f8a24a7d67e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7e0963da94b65708e59c0a6f26e84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175621ac268abb5388383b7e5e1f580b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc5fb63d7d3c9ed029edc6f938bf3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fae094393f274fdd974972acdd63bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86655fd486ee7a3abd071c6d57bfdd0f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff23aafe72ccb4f60bbba39f200766536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436550d980d4396d6fdd76fd52a84158537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165e8c68733f4f45fb69cfdabbc3108538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd33601c6a736f5883b2ba3457836b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6df420841d8c9299e70807f02bd3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcad22f28fe08f9336efdf2140c0b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502f1349551f3b7e75915d9786a3477542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a4fabd4ac6204d5e0dd4cf540426e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b6f128b9bb0c31830b1a856d039ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d137b5654f12af68509571ce3eda25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af554565d60e8c85c75118755a3ed2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6fe74815f26e571e96b631a95d11b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a71e0d5eb7aa5034da5708b9cadde548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1f717f9636361ec8c68c1ee50409549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d07ef3408a73c7595cef560b955bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5624cab7279674034357b43f1db18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acd741f0724f138824cf0f1dc52906552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f63876de6fb89428a69c59b7dc9e0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6a104f1eb183d8ecea611e263b3df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9dfe92a642b238accd86e9c233627555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1487f93bb1dffb26b0a092c664b858556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3ffcd1ebb56adb965e85dd43e962b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dc7a3ba284d16cc1b6c3d5cbf6ec1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ef7a5d7ba7d80c75ffbdb12f45dea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e23f1bedc238de18e4b8aa53d2ed4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cabc5adf43cd66ef4715f001bc1063561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96de76f580f0ec5ea48b4a61cabb23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29908256858356c392e1b83a4bce5434563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fb1c0e06c1f5f9909dd99641ac92b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a1fca32f3a8852f2bc03ca8ad962565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495f281c59af0e72da9cb722281b29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d94d3627209714aaee568122547884567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15feb841e462b3d70d5fa43bcb8c37d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484912eac3988192124685d32685b526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edca74dbb68b36dfb45efe637c9c70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240867d178f4c8397e0c8261ab67c242571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6706fb095a359d9f4814169348e8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17d37b727d9d7f37e0f57dd38e597b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bcff03a5ae12d2d900936a9a37d58574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74bbfa5ef061e1a6bdd2126c99f2877575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff0628f672a3c9ed241a6afc765a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095396b78611e60799b668ac0ef7c7e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ef6c26753dc36bad635dae8e85a4e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb0ac1bf0af162f13f993794122ed0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901cd38be2dd1499e28e81efe9c7b30580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dabcf5075673236aee29a180ffe8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d87699527de50d83ff99684228d5c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39110a59dc819f146e182678749245583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c577cc0a8da08dbade61bb48b80dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ca0ae7d9277fbcd476d70d07073e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5ac48094a77b6c583108380e3844c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa81beb1f92d563729319c2e54a7fcb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3cc1daab9e999c107424497aacb1e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcc25469a224eff475e9d99f8955d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817913d89fc3cda72eac43ceaa8c264590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334078305fa2e77b4296cd9b5eaab50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91105babe0dc1349e9f3b1d4a25249bd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02eb7c0868570fdad51ec7f52b9a8d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ed036c5719d9ca78002df2023374594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb549d55ee27c58296a7c5508c90d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12073d8d4a66e93bcbce8d2a6f55678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e856beff6f491a0cd11933faf101a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a752dde70d69cdc7dd42fb946ad5a7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908699ddf5a2c26f7ffb17ef9fd77e31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ad21bf5d69a5c737846654da03f86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761ffbfbdc9ff4db3ef26ef00919231601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484933fe16c5159bb6cb1764845d5ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d588e4d90d4fe44706093ba6cd2a7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098fb90fbf3c43f87bc0c0ecd1de8e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd253f4e00f58a0a80d6011df4873fbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efceddf0e8ff9574f039da01f19893ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aecdcb75e9f51c58ba5ecc72425ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57610318b760aeceeefbe3ccfe59a8df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebad59b8a2719c5a2a596b519652bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98dbfe3c32f7689e257b391aca71ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c451d7e57fcdbc58f1ec9e98ac0077611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e96fbe9c6f5af8c9b0740efa2f072612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dfd4bee4ffab6adefd844abea8fe3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab31e14ca12877f405ebf4707e44ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f2fdad755bcacb180198e205e091c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21a6a4a73170b310bf4dba597985c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1009daeee2f19fd477e022947ea111617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb3ea3b9c150cbe86b730d0aa00bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de671afcc0c7ebafb9491df8cf34b47619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5244716b7eb28df471f0a35450b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0f2317b52a56f7aa7bebc1e4d0e38621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6e884fa36685ffc63eb2750ac9199622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616e96c65eca79d5241f8f97102e74b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf45672402ad5c8f9c79ff0ef395c37624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ab2488239709c86cc1c2637d7c13625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e7948e7d9b17aaa6f41b8b00a332a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d360f5acfc6ec3862279c6f84a4af44627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9869ce8c71fb5ec52eef74060796628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be956b649ff378f1ef49417c3f3458629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02a225db4114d01af1a90e550f2932630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aa4aec38338f592771078a84f88cc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc88e3e99d87b41a76c0f67d5761a3f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d99f0226ed51800074a298f706ede633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a118679421ff37e97222b6aa8cbe2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286e81acdc03023f5ac5aa04aee6c29635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95cda853a44b6d424912a544e2eef4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95886c2c6e5b0757e7626d362ee769637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d4bd14849b109946faae65f7a6980638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fb8c1eb410535755ad0f9da961810639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeecd8a24853c6b5f72e25f2f7f3d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a82cdf5c79415e754db5acd189b2ec641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ddb47422a9c91fcc94c289838ef8b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5863850777f6dcad37d50a94e6d49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedc3c04f504913efbe590621f2c432644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e7e32b38a13910c217d40408311e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde90d172563f4adbee906107e8c5b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e689395b99f545d057191d989c4c3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb5c026289120b6610b1d87929a55a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944c7c4cc3cc5b4c55748808eefc42649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0b10a2c9356b14d2bef5a7bb3e494650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95229ee306eba1c66c9397bd3c67cf5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a59a11773dfe08ad865d130812a5ee652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fa1e82d20418002f9a1baece03e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f837d4a2519119e89b504988f3fd20654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55646132e76d688bdcb6a6c4829091d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51becf20a0bf832fd94add0014b125d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a56bb6d9efb72738dce7c292283cc98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2c707c256e0c60d9b74030a39643e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807abada9b6ad9ff49c3e296900cc9f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc433afc75b17d7da6418bd520e8fc7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1683c4c3ca46ce44645da312ed36f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82eecd70685a7ac011537de145a488662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7c11e8181568ba1adee60879935f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c2ff840f111d95e975e7d9e6ef424664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260108ec5dd779199b7ed2a1090d50d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58e009179476e1c840a1821766072f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816198123a477035d96890a9b0bb6d2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae04f4599ad47a94394b34ac5e2600f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa398b221e9ecbd55d925f4252c09780669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142741536fba7db3257fb276864a22f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e6b9269ddeb593cbbf6926fca2dec671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c9ff3bb7c6fc8cb22ef8ca0a6a7aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073193e8089323a627814f3fe799f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a04a2c240751d29df84d5393fb8323674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67cb3028e5e8bab1aab7ae959d0fa3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c2b9f88241fbb53b3eb04849f416f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08938b3d971229f390b8af847b5a55677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e8fb37c4d396cf3125c2772432c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb900f4ea91e355cfea243e07dd09bd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e960ffa7d8a488a49fbafd9bf60e3e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a744ccae4cb633d17da3e1b5cf374681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da7737cba16e9550a787a2a5f6f5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454862903ff09c3f9667304e8444477b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd9fc5b25617f60ded5f4f27f6dc0b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bff4008b84e024ea4f280be8fb055685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174e792c5a702f90ef9fa6e78023663686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0576e975c119c07fbe547f843b67f64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09fe5069620ac6c6a8a60f2091eb94688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726f75f62e98068a62c47a3dde766a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c643cee6f4d42a4db24d59e971503690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed9455fde780233291729d1183fad1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc149e52e9a3c9bc86490cdc5eeda6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca994507a821c56331dea740f7bf1244693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41339faa7a0ac99adc02b07f30fe3283694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46819d926108fcbd1f5e70e141e0338a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e729e4f31d04a875504b98587497a9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745da9af18d8b74a33a3d716b78a64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b7fa63238a1cc6943ca44a75a45d5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5d0a267cb4a911822548fc9a5a0e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aad93a0dd6d9682bef2f819353bf50700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b429a04221fdf0bf2b51bdb5aab2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513de19b86d9eb209042c16396ab62c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565d5e04d50e40aa8220e133efc0040703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d7719077907fd809be84644ec0c1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e686f085898e72bf541e62d01c1ff6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0463b4d3579755486c7d27f1a43b0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f06d3096ecb759241fb45155ca04f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9c99d7fab1bf078ab0fdf8a53bbbc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aedb5be3263193ea279ae6d09ea91709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14ca5538757502867f39fbabdbcbc2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dfa97df8e66402cc3b048bce84221711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d982f33f57eff111b2b8820dda89736712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c120edaa82fe9db03a26b3ae6b19e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d705098a0f4945a3e407ddd68eaca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec598d47be3f08dfa375dbfa6ebb72715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c31019c700f319839a63b1ddc20379716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5548ca0f291d6c354b3b30c23123a6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b277f8e0425faf0da035c1f1caf51718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d4a06b4b83ef059d192efde5ff488719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b07b314d460e835feb252f68a5e6e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de895c3df30566043e771f0a369b61e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a79c0b23d0cc487d05469a2ff576f2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c99693fd15b154f8f99684b00fb20723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d094e001e2e3bda2b1c8a9a1512f8c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57a0b4ff0e108e3a8b8537838b42e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7dab91abd9a5fa6268cd8073d5c23726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cb048be277b4b507ba8b557b8c48f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827751025b6cdaad4f7a398dd0ea4d72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e26d7feadb5c0b1bd61e055210d982729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6aeed76c947f0b5144a4f0fbb2c626730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e1cbb01b1844b553399d6ca3f394b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5d5412e3112e6326ec4475c23b33d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a23319cb5618f2c9dacaaf6776124733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cfe31e6dfaa279b29b8eb8b95466a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f6f8402db9de55e24fa503e728482735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8284f69654e302c11095a69e7dcacc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97745f11448cd2ec85521686fca4ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c4cb372be2db898c4f7cd0cbc6223738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a52c021128265c23cf9bdadead4b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfdc903c34d0d8adc79255d693a7b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d488fe2feb25ec07228ea74598cb3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13555c4ed794ddbc19d93df7947e1f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49d050e326aa5703a99d4b51b16c4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b162c8e4c174718c262720979d539744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba288c5c7b0695615ea40c2d57aecb4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d10a5f7a948b80985c8d5d510673ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbe47da42f8eeba8d940945d9776d4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c6604713e6708c45959d1d9ffd75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826241316c0b8b8a92037b9fb8c7847b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d5f4a261314f97535f00b7ae455a1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1af929d0bc3ff50edd387e5d090e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd37b8e8fe96bd2bbf398ed70d4783752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b46577c6eec436319a5db0f82da4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270860d671d6f478c62c00d4add0ffed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c3504be01d03f3f8628dca7933472755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59922c24eee7458ab6b87e52e11023756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c105dd357116aea98714646a967444757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985381423ccc36cb4dd9f18e15dd6c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab7c7602a26de6e98d390ea2115565759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f51953bc72a2578c32b57c773c9a98760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d19b2576d6bfa21ebef2e435b4e19761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66937309704b40050b5a27dc58692ed762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32a64b2a8594067f91f2440015be42763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f7ab3f493186c92b901e7d9ab266a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382b873753bb814ea8230e022b3c217765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb53b0b8f9102c96bb1dfb99297bd77766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fe08963acffff6c70ae9d8f4c0c33767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f374d53543484c401ec80a41efa06bb768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d7f320cd19a65e26ecb1266b5aea7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574ffba0051e98af1b8f7abc3eb375a770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0dc2b82d28ebffa65bd9634690675771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725f6bea46d3ead535bef8317a27a8e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bdac6361233d432f2e400b4ba3486773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91759be7886bea362bada53d4af4e0774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10e6bffeeb11eb0ffb2c97be6c7794775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef13f0d8329dd8c2f7de51d65ad09776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124b3d77de1e4fce642e3f5d5a5ab8777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fa8aed14642eb8447c2017f3834de778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7059af1345fa3dc03dec4e17a4e6659779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75beed6c383d05834317001d366575a7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1988d0a51d5cbfe1c5ff74c5cd363d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372f7b1e6e9494323f34367742964d1782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671543b154058dc47ce77a95cb967de6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd205f0adeeeab5eccd05585faf8c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677653b6e587503a302053a43bf848af785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c83964c4cf9c6c771c47590fbfc442786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67246d978d7216743c6c7a7b99dabcc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea1bc23a8597333b5e4aa0023fd0ba788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3753c7e586e3f28f572254375c2cd2789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785847b271c7efb2e6a308a99f2b1fa790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae7429086033c6385f84a82c0321da791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62299d86cac74fd9009341daf9f40b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67248ab76dad01c1394d05d2f996256793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8099dc1bfd12d2ce4e05beffcea01794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a90a2e0f80348cddd9a811bede57b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611cb9108802c8534ffc5cddcb0cec5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5f4bacb69e945728ace2e74a4a131797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f7ce2f68043de19e98d49fd27f33f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eaa249af9f5772a875044b4830939799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929385e5c23e983e6244a5a6e7c1fd0800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbac964697e057532c60512d158bb6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb39101709ac4f61b298a2d1fbc02d6802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc048f30c1431d03b5e2bb5a4f50d0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155af1e27df034449505a331e0b3413804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe39848f7499db569d3a766cd61ffe3805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fc9fc511457f959a650c34477452e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70936dc79888ff52d9b68a459e58d0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b38d96581b88b3db47923e8f26627808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88df46e4db05ab78edc6bad4698448a809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985666afebc3d965ea293ae434451a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a929eca5504766c079a41b7fced0ca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd291983cbb26165d4f03324523eaef812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0224cf9d3936b09a4e4f20205c2a7813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1ee1acf752b76aea4728834e74f6814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a37fa8abe59939427b02f32b65baa815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb7f1a3789f7fe6ef1c2bf47b95fed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9c66456cce9ddb0c8e3a1444d271d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed1f1af3439f7f0f5637a534d893c0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755148b1970a43f96ab7a8a1605b31a3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721baea2ccd01ac360c49bb6be29e9c9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096688107cfb31c7c46dd0630845e99821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>