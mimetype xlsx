--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3595,51 +3595,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d76638f5b98d34e637ff8c31e60ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a34bd25df9db8de9a827125dcdb1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac98694e311cefa8ead276dd49e50a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463233d663f24d04b3ad4dec8deee174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36ec830554a44a01483385b1d5d9de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa004c4c1a9392c6a147bb46cce916656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2e4cdcc74f235f606007e390e7f1e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2acb84bfcc1b366a1a9d25c760d2ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1a3510b434381613d210658bd1a09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7fd9160e8afef8df6c2015c04051e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0182495029010fd73611f5e8b5fe8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4499d00794c84fc885dc318d2b66712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f152ba58a077effe7cb09522287bd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee24ce1345164175f2fbadea8306d714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11082348a588f232adb70a74ffa5027c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452257cae85850a40be7b5b9968bdd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7cbd48829da7f75d1d62cd24007d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0cd05e3faa6193b74100a54876d3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593aa79bef7f7af39fc047712cdf1ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd940fcc04e8732c6e75c12dfe5361e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5515c138247f510ad392f06030bc63b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee1662dc00bbe6b2838f4c4d3955bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94fa3e113a6d9889ea5997f9a234cc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594da6a736a7cb3f8a34a289eae631e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d61febee05bb9a22daf6fbec817f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece18d886af2ba3c7f19c8cda57263d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb71de4977e893710aed8abf260945627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83a8af5e5e67515d2cc0cffa1ee03428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307f0556566c00bc036ce4d8c301ecc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74929b80e19bb3cf98b6d9a964aa27730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fe275cbceeadebb48096226c19b8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed611d5740d409648b7bf58ccfaf6a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f846410ebd0b00e676818ba408a96b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b261d9fad35875ab4d90fbb56072734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2de5c2908128f9b99cb264172e0da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eedd9bbf685e2b4db55ba5d2d3c7da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e9f9a8094fb1bb34b83f153efc02237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd79fb52882aa5b6966b11b241ba0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a15b8fdb2765680c17fbad1921d80b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57a7b796fc9c0b494c6cdde77bcac940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4282897ea268197bae2caebd9e27dd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf49899c423a65dca92327d687f2b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b50ad5eef7723aa9f789936722e0f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d135cd2adcf1c260cb310762410ded44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe4d6dcfde7ff472e5077313ee830145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e482bf5ec4d7f0132854f3e7d68a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d68f81f3cd3d65aa778b12727c68a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b69d065ee3842ffaed5abf5b0c52c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb42325e0e6748f7f018e7b091f03149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc963c43e2b10fbac3b2179d37c604a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add391ef47c99be28ed311f8d0a9400351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7d1adfa42a72a9c90bbc75e6d63952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3bf0308ec5e384fb5d8f1be7d484153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65708fd2106f32e334d772804edb81154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a39970ebae0a71522f54578c880ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8acec9d3106e9208b68caf7b8abb4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d5c45372e1ea2828aeecfd334db1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847bca7fec7e01ea81911ffd5314a7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6297e83591793df55a01d43eb2d3bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb917513d9180927e87f1f7522d1d53d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e854b0955787936428e73c0b4105561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6903b3f700aa47436803658ba3a73aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089cd35730502417591a0a83e4d751763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f6fd92e16847bbd924409e1b6b6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206d2f514edae5b01a28f9b9cc811e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58795d64c693287948cb101713b2b8966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50084adec36358dea2987487e0e6669567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28063ccaa9a79abf28afac5d33e9c59168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf6a528095bebbf6ac5f764549e0fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fd933665332a323b09f731c6b2c1a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4c341ee14835424d21314bb018c7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c044d0a2c6ebbcc9dc916bff4c68872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15105fe4d47e460fe15e91ab275f41f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6c937913c7e386ef95d6088ddc2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b01343bb453740689389711cb405175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8eec8d867ed9972b70003900addc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ebae9b9aedd732548eac3e575be777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002249e2c9b05de6d50145636b83472a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d058f1cd2197b39787fefb0435e9bd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6a2241096f7bfd7978dc324d20dc280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20ee2c178356694c0aba7695eeeace81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e410bb60e442dc37c20e14626184382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3001bab1640e91c1cc2471a04824bae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e2c6631d5496713788505a01b851b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0071034ba7a5d17e162c05dfade9885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f796c3bc926e43e136c39887b32b6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9479fd6e7b700c7f3932551a0f7ee5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf38acd0c20a9ae6adc3546fc402af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce53d861639c18dcdbb94ae646c1b2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f610039d2a5db2a92f0b69088f01f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14af569a7073ffa721f565fbdae03f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a6f55d9aeee7acb1fb5ed710741bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d946d36a9f068a724914e981fae341793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b3070f3d6a0512f810be25633e01a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6356d0885cea728d22f7caace044e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175701f3295655f36b6fd1323d56b2b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9856f433c4b498ad52455cc637ba2e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e520d4c608eb6b50b3426210f1f0898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d598c57578be5970f489bb2cfe533999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2492e132b05bcca7aac5314f7f9885100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f5932681da40565871634021ba397101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a8da7a044fe87e3557e26244e8d45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3620d6e8e11bbb4ee310a4c8047b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d473dc9c21dcedc0a8c3ed6de1a87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42ddc1d89d0521449179f18c605df2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38963c0930a8837edfb84535143cc00a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a384e2f05d532482d328701b650e3e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6be42e03b2aa697ee22c9c92e760b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03677ee378ef01b085f9749f8ab3efc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18a995259c094de099ff8266dd93b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc6a8a915b4139952bfc65cb9462a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043abb8575a3f0f89c4055e0ec6bb44112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1402ead57e1f5c14a5a4cd1dc9aaa6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529050822c7a496bb91b45a9537e1dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8daef0b43750dfd2d6741aaf26ba76b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087080c780c271b18fdb7ea5a5673455116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebed65cf7d0635bdc408c74088d2541117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d2e807f272e2452a6476d7b6e9021118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761faa12d975643e3fd28a188868016119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc0721dec18dd7352fdb7abc7c650120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d9ea10cd392d34b144535752e1355121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8942fe8156f153ec58cae6913e606122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c1fb69801c1dc4a20d68fdd209938123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02140ee7c78fa326bdc12f41231de5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653157121c9754613c4565849618b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb173bff7873e12d69d2d22a973930126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adf4656a5136948ef627cc2ca9398c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e196fd90ad6c041c68e81ce343444128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fbda38c26e06ccc6a612c613b8520129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ff03e3e74b4284a421a25be2b73d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6c3788b5fa1e32e432f3082109839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27daea74dbf502b0e7bec8f86e8f75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320650c524cb311e755cf18f0c2286133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206150273476cf287a4ceb5211e3856134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838ec5e0dd74401e6cd2ab2ac8a336e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e60716bc4df5dedbd7618fc95d9761136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab96af2984537bd997385102d68abe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6f1be6dd90412c691cbb3c6bcc51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3b365ff5726534415db9e82d5a885139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307e31b18a3d9aca3d612300ac0a749140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedc6c7bf694218d88f81c00a965a51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0f16e9c12cb894671bb065a564b9b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c7e5452e2bbbce719c80e8a0e1bdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77648a0ce53fa37460c3d6fd32e25dc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9128a9ff598ffde4210c95bddf42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868f4f09ee4cdf3e7220cc96b592269146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ae5d1578d70e9dc340ef8fcd39555147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932e0acff0f8ea02876c446edfd23a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77a88fcaa284dc2f5add6900855a0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9163884bca85df162c8d35a2b8912150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcfc048534b61af69746a2bfd0f6ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fb114c9a4ea3ec926c6b482b34124152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e34e681e9ec53e0cb7928ad458c844153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fcd4a3cfa3e28b97c4bdeac2d514154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc1f3822764c586fe63b617d1a5f32155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3966cbe0c62f41c77ee9ca816441e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bd472534f10ece3f7deb2575ded5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2f2a3d0c21446f721b50f58569a01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af6a5e63bfa76520e24b125ed68475159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b629c3690e7667ee33e94949adc35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2e0cd3c58b627ce71b4a92ada9b8f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57658425ca78cb2ffe7807a64602a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19fba445bd8010172f37a815e07a6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7188a6478622d9eb6157817578e53af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa914c3b034f26fa831cc3ebd2a6c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd7a8ded33197df55dd61ef2155f64166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7bacececeb33f361fba1ae48c5842167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed9426461ab62473460a8982d370cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a33fe71d48b17087639109bff1a44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde60365a186a65944c64f13b178bf6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54967ac2f4ae0bb24a0c4d9282e5d9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4a6da4e75cd82de8db77d66ea85d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e9aab6cdb5e940748d15ffaa3d941173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc9e3bdff839804eae6b605ddb6f07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d05906ba9615916259c49274d66371175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81df3e599f25d062090be38301f7a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc83ff31bb0cc918648c7faf8c01b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a49a0669e6038864ebf2258ac1b10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f9ebd5f23db77d9e89162aeedaff5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bb6b2921dbdd7cea269c34c1f9d06180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cca674c7f41c3e335da8810f1a9377181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847bd200c43c9bdd43ef0283a8faea6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbfc834285f92c790db2bc4d4ec770183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a82bf691c8ee3f1ab2482a6d84756d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94771d490c6294bcf24f27c4913d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a47a0564abe4185d9e914d8fc3e1a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f350b268115e4ad2933503c5ea91010187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0495a07780322a44e938ab03272196188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0ff2b077e6313ba1bdbda2e2ef5d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b65928f3bf046bcf9028a51d985ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11917e086f44edb1678d9d5c1a172e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e16c5c9e2a174fcdcf0af380cec698192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0913988c2768f4da7bdf05436ca6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de641ebd3714f2fae34022e490c373d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2df6908819aa322aa7476653a539195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc86e2f2a4e9c4fcdc41e3fa266a0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35d9b9b5c1526275f8e661580a1e34197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078dab0d9411047653a205de535607e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95864fa866c5a136b16e3f60e1b79f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456938048ca28527f248c96cf13d955d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcf23a3c53e75580a7d616a7b36688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa6cdbde5b364e4dc3130448614c23e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa322c1010d656485597c4bda79b2a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322fd67c2cbb64de839f0080d4bf34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d106c3bc87a046387335345b4efc83205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0706d4402083c689d3a52d6a04cf57d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd54e8c14aef420a9246dfbcea1e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a663cb950a4d8306aafe18b7c5846208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d831a8f0309fa7cf6087a542972abfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb5360b489e7d7475a84c40f0596c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4149544e6eb9529e8b059de940eaa25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a062ef2b200491f8641afb6d7c06c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faea30ceb0ccaf2c55bd80bf2909753213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e06bd310ac82a50d97c59c67ca1a6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e9d02687b0c81a8cc9b1a04c6900e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1c7f43da946d25f5cbb698e2d9e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0862774c3ae8a3b5a2f612bcfc39dd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b098ca5fcd9843fd11cfb026ba151218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83a50be374e4984bc77093d48699f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc1a051ba638079a7ea5a1210f3a8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772df70e623d8f628c4dd1c69f076c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749b841d18be26c0030d64dd4e582c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379abf293c0146c4f62d1a9f17648ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3a9ddd7e3d19dc08823ad1bf6cde7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02629e018970d0a0ad663ecdabb5cb82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc854cab0d2511944f79af3c2e79d62226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d5a1ac5e5466c683df505596c50c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782f6ac6d96a862e0943708c35a6593228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2ad6ab0ae59df6d59c0088fbafe0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948f53f51eb87902088e38465bf7dc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ab5fc8190d287a7f83d27b6d5b3c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b7939f50aaf1ec83bf0bb97d1a439232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf541d1c6119efdca1ef79afd0b632233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995565ca00fb7cab0aa32178a23afdd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19952462b614f69ce632b8e77ce66e66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ca2aa2798e74b8aca601bca081d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937ea0694f48e77f7d0ccb03227ec44237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af6458bf5fe6afbfcb87f0dc80f122238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31672d6c9c897e9be635fd56dde6d6f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b0b336ae9134b915dcafc63484d00240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069d076bfc6a2c98bd53e43b6a794fa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed3aa590b0e8b8b8dcb11da6a269e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce7f719fd407d739344f999d03089243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4adf5d9297ff72abc589fc525d3e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55571af2381d35a2057638874a62189a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc1f73d8de192276a5ca9a8f7e0c9df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cb726cbc9f4de3204860efc8a7bcb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61f538c60350c7ed6e89d0ccfc1e83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168793e6a49b40b4fd3c5f459fe821df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161052c42d552ccc9e28141c19c00761250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bb618fcc32ab10a664e5abfc24a74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211ab9430651eecc4edc7c99d7d40df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff049bd9ef16585083c1973000005898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdacfde50f4a5de46d0e545730c5316254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074af35ac2bcb2cafe2b508f8a18a19255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d225d58c715dbf15c7ebddbe1c9026256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574a75aecaf73f5d1e79e2ee9e1f125257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa082100c486315b73d930b4c8fb0fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb20dc4c7445e9fa9bea83237c4add259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d93a17c1039c99e50de174a0802bcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d3b9acfa320f8e0cd70145fd78878261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad524701ac0d182276223e048c6f06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a53ac377ebb5930581ff76758820f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4d2e922ad92b11cbaeaca221c7efe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cb5e0b07c0bab9f55a1edc0037f38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579792cdbe725f57f466e73075ead6ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcc9217403b38454d4e2d3db589310267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a39138a043453b5297ae93c8395d7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d2d17ef062585a8615330a9644e51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f1bab355c231c12fb654c44e2a4dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82a67d7588a93d1692244c76fd9219271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36d9c76f409c772f6be882fecaffd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2621c61db99974e8e470bea190a63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b11236b4093e5de66767042519bf3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be9b271188b131aa3ad431416629ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8ed94186221e6bd274fba21a5731d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec13bb0e663654472f37563244323277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa60dbea74a573f7bd6ee49c1ac36d7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdd315a508b888367fc3e96913ce16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848edb2005184943e8e4e9fe0018aafc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84749c282772f479615ede774c568c4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60d3d7dc4c6ad7423f1e771be340d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53202df6a46a2f6a040283cced86a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5b058de78257799d24055fb8e51bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6726abd60c8c882702629e36cfe6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d7376577182346b4fbbcf90b8a877286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb66a224e6a97bc816be86f1360a8e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85182c6874865f0a57063929420ef97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039c95fbdd0b23e5dc4178358388d06289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528024f4bb16e6f623e5333619194aa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19f45ee97984847485997d5a9df631291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cba30534d9ab20cb4d7eceecba13d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e37f2d5f840ab97d7563f2370a76293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ffd78f247f058f33980fc9b43f4fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf97498052316722e0c54f72a5a024295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf452727e016753f1799e580f6c7f27c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736076f4d27cb3dacc3a1a6341f0fbb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481129683ad8199c2827cdbc3d9f24e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2764f18dd4e9c6bf53e3385af956a2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169d92b602fa751b0aedc81a73323fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a964dbcc4287f243383d9ace162013301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9254f947178a978bdea1f3d65966169302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b0fff05597c5dd4b92095e0e35608303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa2b8dbc75ad69309ebe2fb2a62082304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b85360e1131599493f18eb827dab1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40978662d2bdbd8415196b6fc371f5a9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808d6d29d4c51deb8214e3c1d66f56a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730394de51765af2ed7461a8466e3dc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09868c808d466d6ef2d6d486678b952309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e4e920c117932a68074d0a76db5b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb77da3c5b0fe1e04cbce3ee608967d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4f26e7debf1622ed511283c53c73f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda0aca6561a5ca4f76e448014046d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913ad4d8d9ffbdc4cc1a87fa84d3e6e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee9ee8d793f2b90228a262ef57d531315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13de49843398c745f009dff9d1ab65316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efffb4ac819ee8e05b40193c3b8927a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86bf2dddb05b562ad3f9bc884103e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1630138e9d4595bd9518bc9dc37f66a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c29b749bdddb2700a80e6a26a654fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cb661d483f90e6b68252c23897405321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe85c7e3e157d50fefb8decd4cc6a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1be0fea341c637cda7a58b28f11105323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c809de2824d6e670e19a3176c71f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7c5af1099e785c03a06bdd512d3f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68119e5400546554569c2a8675a39dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64236608aa1a54a8c2ce364dda66d3a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e7ef7da7dac4f332de803ada42be5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab6213f85cf4967cdba8258eb3507329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdce4858e004e13bee04bea0ce933f7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444ccbe12200aee6293c01a3426d221331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80399c40df5be3bcbe683e5896cfaf9d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb77b274f59ad705dbf756a2a73c9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09fc56328091b628eaad7add1f5c7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c669a269c371557a781713b3f08a0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf04d4e68042205f4597b1323ff741b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628938700148ee6928c9ab714740e983337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdedebb564d83e36e5085b995e9bc5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43042217a334265aedb4f8881e21f5ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d06292b5f9b58e830908c61173b7cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390da1830091b44b15e88c1d6e06aaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e34c7a9d17f75f2f2c0d7ed1d07ed9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adce78aaa8a63cabf0f7ae07adcb8b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b39661c2df2149bb8b99aeb3a3c0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33729edae2cf208d33eb3ad2b9382a28345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a80b1b2d1beba454283e2266181bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0eb7198ff0465b8e38de68e0503198347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e744273051a0351c9d909f8d9bcb9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce265da806929d32696c29ccdcb28f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdcf0bf64dd933ef5fec344e6d638c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea45efa5d61f0a56d8affab74df5e77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d203cbfd858b85e3cc4052c1534c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b46680399863125e19cf607095f75e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9e2bba5f19ed9da88573a9b5c3380354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c881d25fe86e3e0dd12b88ec63633355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4378e783bf27f7d9d2c6d3d64bb3faf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425fa02093be46fc42749d1ef6850703357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e97048d0b268dd902596a8a41e57e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e26732580b8eb9ba345aabc3f60385359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34fc5596e559f192ba5cf43b649a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da0d15dd61430fa88990eadeae0162361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bdeb19f696fb40159eb0e1e0ffccc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3f511987f3ea22f8793a2d072255363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ecd058d7c8ce14bfa9a037871a798364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34206550c90ce0717dfa6a0baf347246365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ea2616555f8286355280c735ca8cb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06812fa867f86684598e6eebe2e66928367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73963f3e51c12dce5f12f959b620c55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f993f1d5baad0356437c0724e2eef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a5f3b860ebae8ca0c67eb8860af1b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4e6397ae70d0989b0948a93a8a1d6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aca6a66ec7731800c5f497b2cca3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2c3d4192f67bfc48989a29ee26a44373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf78dbb99288fc0f112a6d6649c5af8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7448353fbf56e81097342c46f8cc55375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe54b3e430769a45dfb5d34319e990376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38043afcae614f8e055f4b22499206377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed764a353bd6cf7dee62df101be615c7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a68786f9863d174d4d0914ea044d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bdbfb627f5d83aa2e7fc916a23d17380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf2a62d12dcdffeb1ee2a89da9395c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b453d3c3fcd5fc50898f1e66ae1a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2560081f966625b33002a201b00ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78e819d31541a99bc3be8994bbdae3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd7b32f4a9a281fa9d849228408c80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddf1dfd563144e6e5692ac1f7434cd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4481d1e0a3c764fd05f229214bf7b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5add03b644dbdcae054478a99c7401388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a8d1749ebb51deaefeff3709169c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6448d69aa45c77c1769e7fc5327e4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907a8d2cca2da84517b72527c3c15ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c2ce52bafe6fc7e8f53428dc59d8bc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44155c0ac3aff9ceb86e156872d2fd91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca574e654b406d8db9671bae5781b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935e1af7e2ec42c282116ff60e3f2d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ae5f6e1d547f9de37fce67b27ff8c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb9cb70016a9215ab5ad5191bdd545397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c415fb27fc518bf7769fa6343b734398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd3030413a1232a8001647501b7f63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d0eb91d4e5aefed2c1dcf496d83a0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d750c7cfce4a98fe2ca689d42c5726401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b40ac7dc1732032967cff51b524b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12814141cb85749a4f121529e0afb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6eff726621ab278e75f3af0dcc3ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7043e567df7d6a7792495856f03277405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b9959819695e29503434f9f67105406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16e7ecd67b7dbc298870e1e8efd4b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2e3ea165c44066201ea18f51a12d5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b3edc3633bc21f300195eeb5889f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f7552afb457f22df181a28068470410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6102da223f53a2c73bc8ccd2b94a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3574bef597937a2e0fdd1e3526cfeb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327acc632850dfd1ef0363c8d14a3f58413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2218f133b3ca8777a611f2fe9ff07414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5298bc1b9a9816873de18f917662cfb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341b6415c8fdd00641cbf4462574693416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba18b1eeaee66036e78a536aa6b359417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b9c029d283d784ed45510edf0473a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47eb37c799fec54f0aada5042ac22d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8b20e44f96c0656ae1b13d46a3605420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4bb1d1f453e2331d011c77bdebc6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c131f031856d708d3d31009d2dd946c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e73300a76b813922489eb7a122ee2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450989b0e584289197b5116089ff6702424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec7bd1ac912b8b824acc56d93979c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2e8be6509eeb16bd20628ebfa8b7b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3b51f615aed76d05a721b8f8d1e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7788b9e86d01f6cc1f15d119200fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf0dabaf4c5e785b3b3fe36629145f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f927b163e5f560bae7cee615c8e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c417b419ed36f41b16dcd8d1bb3381f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfbbe56ed6aaee8cc5586605b18c80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29999f2547d63f587692ed75bd61f45f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8d3a9ee102544dbf67db97f13628434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e223f1073449b50a872457f03a87aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae90a48d3a9717a30ba675041d6b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b65790503a7c8b5f1b608199b2992437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065277c399332d0125e04e8512da7ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34698ec9bb17c5e87246749d1aebe59439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39aa29e987d068da4ff3f3ae29aad8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882f110f23f6284d2e5c7702f4c3d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c3247e88cfd38d6c3b64675e2faf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7bf1b2ca570c3f33eb47a7bacde1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf786878b04b03e72de40d647bd56f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc407262e25da79eb87ba94ca38986d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74213f6e37993cfeb040fccfd1cc5e51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a165d92e86fbdeb92bee7fd329575447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24014839ffa2d0cef9e5cbc40c8a07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7f3456bac358cc538da5afe9368df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd88bedd027a7350a019c9a12739cba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d147d7bb667654f2d13955df135ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2547ffa1e6d725daa617788cbb78825452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d56f85bf1b37ca6599db811a746b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f8cafa7751a60bb5fa60f863283c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd1f0387be683358bab143898f518455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e27c26bc6820cece2028bc7a467ee8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd02daa36fa1fca23f2d278af24bbff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37019957c32e26dbcbf2a6d7eba4c6e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2337c9cf34db918196f0d783ec748f7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2c7e08323886a0819a7dcf59884c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575efdef817eec2c582fc3cc93e0c44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03298d56aa8a626dbabc9677a705988d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1062427eab910f09cb107a51b71d85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee232d1acbf59f341fe3e3385b03075464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef101b7fe9c6da8dc4d2f63d341d413465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e767d7f158fdcc61d6b7d50ee0e59b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94302272065c476ed64168f61a2024b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76e67f03c22a977daaa58a07cf3b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83200a06b54500f9994989e0fb650fb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4fa57ce3785a3e3b1a24f44d48c64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1ee8863fc0f75868e7d0909dcf513471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec48da26dbcd7d161355a457ad77f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708a825ee71ad31a07433e348a85b71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf992c33009e3ac9ca9c3b58b086dce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4491feeb1b1893ad15d269af9d7098475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a587645dc5f1fcbee4a2bd9d441d862476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa080c606a3469bbc75fef61839c924f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39b2f6d3922567d48d51c4aa2c572478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04f52bf062d32862a881117efd4eeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7d62a126edaa9139e8aaaafbfcdf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5aa5e5b430add4745f4e54fa05ca1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4878d4016d3c6727feabeb6cda9abb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a2b8eaaf51bb6bf45883f8903859f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765a7dc6980fb527c5b330c860179d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e311606cf3230be1fdfc28e7240dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b02c66f4cc6de018eb19f39562d71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddde95c986d1f2f87fe585e470437487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762999480dff39783a34ab379b7610488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ef67b2879d57f66526f22204d1538489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4b3cd4c3a8238440cfb0849970a3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66c02c70f23fdfe7ada5d9bcb2ee83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa828c493473500784c5abc8cf936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b626d4851d1886f177f8c0689d6b9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc272d4f9763ef86557f6fed2b8673494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30f532e5279f82b04268d15aa193e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea82510ce182c55b721a2d5b5868ee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a43a8694058470914116b55228b944497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7d180d187e17395c0fe1c82332212498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da636105d974e0b5d118a8e9b40ae876499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4974ac86df02546ac7f1e8ca0d6e3f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c7b75fc7283b2bef8300dfaaa5a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8903e007ec0dedba36a32fc1aa6b937502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4cb9ff22d325aa751fc109c8ecb02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227117d4f126e1514e6c8a056eee62a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ca1d25348cc61d32b671d0758e5cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a0f318becdb8536c6159476d5ab45506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf35cdae17d751f2e34de550cc30c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f86a692c235574043d157db4de99b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36377549b560fae1746d7e61ba0a153f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e681069713b83522828a2988045c1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da9f02f01de1292c6830839147b80e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585589275ee7c9da30f3eb200c5ec58512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327cd85c4589cdf9de9bff4d25bce5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4a33ed3518586868241311cd48521514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dd9c6d19cc89300c04aefca58b0b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eda8f16a83ab660c9fb2a0614bd377516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23f7a9300ed70b150289919f3a48d6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23705502290474edab665b7831c1821518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac496da921e6bb2f896e9c9c87e8d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442b3bc4ceeb771ed53cbc8a118ddf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8682e697a7b879c2f9e8bbb4b687521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e78c22ee86a95d8d1e1c5533ebeaf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3c67a15a89d8771e5faaee9ac69a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b4a4cd4b98d4d5537642f812e4e52524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeb54b8a7526725025e0cc165281457525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d89902b0a47d36ad2e234807feb695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511747af631122320cd46bf304651f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f3c3ae2d3dc0b5257779d75f26c24528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df1961ba84208e1a3827de75d51b81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ed2d97564e84b51d007720ec7f39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2634641b686c8a077aa5e57b03da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70adb4f20ef1cfa03e3f881c1490eca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc93e6412fa9bf4efc821d5ac1903f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83d11236330e5f6ad6d47c08574526534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9202fba2638c8aa3737f3a813d5cb78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f65d7414b56d4c05020d8d26fb8b34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd5833fb5dd5b944c4172f80568c81537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898efbc8aabe59d5b8da90bb68b9bbd3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73749f512192fa87fc67598482694871539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb4838625a2e9214d55a0a0de33f4e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8bfc307736045767706d733d0bb77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79845f0a61160f4a466eeabfeb1248542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0923e230e4d1629b44cbfea1e8f92543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcb6fcd70f36dd0583fad0f16ae7af544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651678a65621e36a73401b5e434b959b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a3057cb4efd5f02b0ba8e8988330546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc12aa9776eded4b0f7d276125b0a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971bf5472c9d8a72309658080159013548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274046e2704a91c6e40df5ab4fc7fba5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf28b8140807a333371e5a862ea2c79550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1427148899cac8e810bda3928c35654551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2256a9401a2b33cbfd9aa1be68e86f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaddbaec117b3809cf3bf117392d8b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768e35c7eb8f9a850dfdd02adcc5b64554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d22ad3fe6c09e87c5b9bce208f947555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93369150031ea6ba690e9e2ca4bda9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1c3792f5571c8e24b1844320f29dc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131f1f347abd93cf021137864d91bd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9069166bc4859a62bc73a51c5b55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ad9860fcca18b6b93e1148b6a3454560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680e6909c2df9459246724d2d82f6eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2d7629eaa9ae1bfae02461ef607b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d711f20910ff83544ea1b2593c71fe6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b658e14a57a97c000f684d0d45346c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc699f8108793d9570341ef51ef24565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdee6b86c585118eb0e28b62a355ccb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1bdf5abe76bc49b65abcda2616d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f76dd84fc9e0d6a5442957008fd174568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713022244dec0699e2bf82dc49f3bd33569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614fccacfdbb6cfde50b13d58cb4658570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8582e2b7bcf180c7725521362891c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb5fbc35a923590b876776c48e2f69d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f883f52236807718db83401e38bf5d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9924505138cd611b529ffc6b8023e9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa325d2ad1ae858390446c9ba4ec8638575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ac94c391945985123af27e4d972c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6295ef664707dac67a804ffc0052577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc35ac5295a45db2876357e252b8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187e03c8a93f5aaacf9667021f3733579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093ba34c857fc628d4b99a2943c77a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c30133c4d46e3468f1b94b01bdea47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1ba72740dc2487c417ca7737981a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58a5292295ec08de64460466421c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26a5aa630fb08831ecaaa8fd19bfd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a37a485ca5f48af04150882a3f9f6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62467346db036158481a0e5895e29bf9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef72293b46a02c7d188787ef63481587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19922a04d94501f4ac2755eabe4add588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae582b57c6be4f4f89b0f386b08a486589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e0b25c70a42f37dd00d192a604001590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b553d5d5ff0dad492c237615f90e24591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89648b4bed54ca71d192ace5abf434af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f33d032f1ba55eb3f1c27aad099e42593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb8a8bca84d2a30a09b3adaa5f1b4d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c116d55c4796987933caaa6ac7852595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44ed19e846cced773b514ab5d5bd56596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95276a5c7323360504a80beb785579597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d7df645821e92a19cfdd807e9e0fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8004f050ce498a88aeff745f423523a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee41c4c840a28de16d4facded703c1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63206e43543a5fa8309f15dba0d9aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac532d12322e13ed713da4729c9782cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17913f5b8ba95b579dc0f83509f008c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a0b2ff58f6391aecae1ec8e21355a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8d1115608d643800937e280a12fd9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5beef9ea694dbc3bb37a29aadedf5a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a754ba74ecac83d6b9bb11500f3f4ad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6729dc13a72ecf87a088395e4f467608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da03c071519a8913b03d8d1dfc2f71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccb47ebf8c7af29501da3c047ea6ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450272882f09f0252e35019b351483e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1370e403cd7dbe55076b80ff81f6b98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c158a1cf53fa489e1bfb41cb575b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502119c5193ba1b0b7054a99e7f15547614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c04b73f530ebe77c9aa168bf4e651e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d24edc5f2b4d5c360010f7bd56aae0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c5ca25cc5862ebf2610e33188f7f7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732098028460e5c5429cc3234f474ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12989ea769b5060e9775c92a7c4a3143619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e3e07169d2c433811c93a2a894116620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675913faf604d3ab7517701b8ba1bad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf90f88e56a613cbccd4087b58643a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2071e820badf602fa943c7a4d225003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9989e9173fd443f5ee96ef6884a9ab6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec6cd52a70d42dd16a7a6d627573c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a738e96119c0cc81492d72023ea3435626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc67f78a52c32e72084f6f233545b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb2e5e3788d05f58892cc5f38873aa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed719bb118ed3b827744763c62f4c9e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea921cf75ac0b6256a01fca18befd2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd78b8bd6a999018a1be170555b9bae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c219f0a384c025b215041e7abe3cc4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78e3b4b659cfaae3bdd3b2c792fc6c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64592241ec669250ef24ea2c738c01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0691a282fb2ab1ebf73378ac2d2c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a4a201783abb871f8f560a1740be6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d64a7c0db3f3d39f51db5e642941a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75215083851c9fcc3faaf08c440f9687638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b53d6f2434ccca3b2f88ddd6d3aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1605a131efdac072528f4e04d45b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd74a7259e5d0aa7b4535a2cea6722641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb22d89468c75fc43a8da6b01f90229642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11a106b2524ab79875b3539a557900643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303659550b38771f635119a874d03bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe64d315d9c45aa53771c114c413cf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6c69648358b1d1335f3a203438d83646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbe3e77a904a9c0fe7d23b9dcda596647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc2f3f58d0bf856b3e192e22c69c7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecacd4cad9ab02eb1d80fa7611dcac8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1aed8aab731c690c26649269d3b70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290143d4ca1d23eaf1ff3d25ceec955651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e73d8520a6d3c0eca9a5396a0e528652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c08ef78a0b483e77d8b0c380a53573653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984ac001c80e0f13eda36582ce7e0bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c596ba3eff768ebb3c205355b4dd08655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eda6f0169cb6a5a854ef5aefa332e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7002b2c1d3707f698c80ca90dec14e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a6fa811e373d544e9bbbe11983575658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa801c94aad45360d737a08af4c5b360659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4ac27ffead135fe621d4ee51308af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c78d84bd09a4fa22e36d11f88fc54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38385ce98ad2e3c3c952b3b6d36e62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451ce1756e9f58bdc8141cee897917663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc0936aba7d7140322b4b8d6c204e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706db9544face104502285aa3421481f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabfc3efcc38f592801386c70221ff3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894f8d469701e428ff4148e3512241b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9a0131b0b7f3dd12478b98b77b07b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04cbe1edb2b81d30fecd39332defef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055455189a0ff4ee0b7891a48b0d6bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be61ade469fdf3bc1ea11c401d14b18671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545ca4eebb854d6ea1b21759543e80c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4995ba1c9e3e2cb847c96346c330e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04412ef6af562084ff024ffab4ccf8a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b497c9df588cc2e873b9560a3bb47a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338681a06829c00e141e9b06308e07d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd116cfc6aafbad46347c40e5f6e78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1345a151cd370c893f0232471f87a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e327555f1334abace5e0fed42c9d98e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6590d6379efcba999a04601a2bbbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6058475eeb7be0d0b906ca18770b00c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe6d1ecd026a0f37b565779d5b835682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b1663bfa3a74e663b6144d9276f4c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8782cadfd67e6880d355cca9f69fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde60317683da463a2bc70187102cbb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496fdd38267a648d9eb6bb07dca5309686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688336e79647a8388e82b7622c28033687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de4bc5daec3cad69dcb6f606b96c2a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681708c26b23c98b13f7ce728fc2c592689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69147cb66c2b9619396fa4ca3cb596f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf76e388e13b2450d9ef1d0c416f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb70f10ca71c5a55557edc6f289941692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad34096e871fb639f8d267ffe03e367693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a86b1630f6ed36bc5b699eaf657cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc8d13dc2f91bdcb6ae26d61d9fc11695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b5d2fac1dfd9f1b56ccb76b6d1be2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a9820c8956f76aaf0772f1cc08f9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab185fe3af80ddea24cc7e85b8bf3cbb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d17d5aeaf67eae9a021911c892e04699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59ca25ea1260a931422ec591663da8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096e44988774bed1b87a913b3bfd8be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f236590006d9c93f3e24ec6adc6174702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ed2e07e3034e6308295ac289e49ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cb292088a9512fb0e96f88b7ea4a2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06f84c1d6f2074bdf7b5ef2166daf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595603c6c45a185357a304f68efbb66706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2422c7c976cb745b2f51167a42ff8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff02dbb5ff879c97833e6c799d9676708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70319914918c78f33c470ed276ae63bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59071b692b5c3007cc924259a63ae209710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59228cb973da7785ffd204c159faaaa8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a679e3165f9a9a7835dd5b9dc41e4b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fab498210bdbf6e9ce0c8e592c289f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee42bc76c0f88e3a98c7e6b7768c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff34211fa8fdb76507497697c554a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73266b008b40644dd96185c1abc5738716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cc4620c0e44ff345e8c16fc7bbab5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b501702910cafb91982c8d2567357718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eff09e02ecc2cc6aa3eccb9d929e6c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93f9b6b5db12b79c0e8e6e9100333e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd7d3c68aa8ff6daabf54b4f58a1fa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2cc9d39b7d7a6945f007a06602e60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4958fd3df42ee5707236164f3b933a7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b3313d983c88f3b57d2a5275a3b9e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381f0763620efab80a57772ffbe44fd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea51047268140b039712f92d70ae75726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a918615930faa3e16a0773bf3ecb6db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cce399711c59d00dc77c9b7f28a4ad728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f61807a66967ea3850498cf241db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb398ecbceb0e11c45bc213ea5fb60730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd1e6c6f376cb372c524a71d0169cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aebe06d93b9c2b52b2adf6d6d9a5bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8972e45e751e66d5de4d54ced769033733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e768be55b9c415ae9cff118719996734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0e035919296ab3d3aba44c064bbe8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb91b2c5dc9b14e3c25948c0dffb3fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ac458770c1de17486af0afa995823737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ab18a4ac61753802787c339fd2429738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f600d2f32695d6ccd48228f8eb51c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45275d1e4b920de95979449b576883f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320fefe499cb59f1c1f58dae8ae1f57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcc5895c9ae4a61fd830d176a14fc9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a1a988f719a2de940948d0dbcc0fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e39b424857d307b8a68af3974ba4ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeffcb648964ac9000e0a95f550040745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2a94130f1b386f1fbbc242b3c80fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb07da1504aa05a9fb34de34564ef41747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1088a132cd6cf8194b72d64c577f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2db67389afb939a584f36bb4b0adf1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcf621726dd0bc09285318e2541a666750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf2c8bce12dff76b9642519d8e7653751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756a87da6271f36132521d30ce753ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047b5b42350354589357a8c1324426b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb872109e7e5a70371b2ae6673599b32754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d9337399bd7d4fd04d6b9a1f07ab1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cce538d40fb6986f63fa73a622d3b7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc3081d470b2f43a437f60f6316cc5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85f535b4d45e9069886d2fbc676c9c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104fba8c9fa4090e48af9f0ac5a07cc759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb90bc8fb8d17d417e2c939c733bd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce4eabd5d55a6135d2bf16b685d008761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0001423554b28e54bb3f8fe1845cbb2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b54eba9be75f0a32f128e85f65a359763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6e7f62f9cade794eebb309723249764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f95c5b044b4b4b4c9fd2fdf57276b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82ac1258540b2741c02bdf536e31ff766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cc09be433bb7cb4e82525f07d61f7767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f260450b5d689ce839a9aaec61a56768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05dde3d46dc3ddd8a2636bffc8098e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ebcd3c6c699cd36d83500fcc327b0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb536f257fe70d26ab9da8f94cead80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c638e3dba6ee2909cf651fb8fd0ab772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968a9959ddd49188f661f4b74bc8f7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05dc353de9500f7f3cdca43fe25be4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056cbef2e03b0df2825ea10e84ad0e0775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e418041cae5afdbf8867a0a7ae550776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62cf50655cb7f38ee73fd42879521d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016cfcb91807380028b3683374e018f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a12071ce990a1938c6d6a723054f8779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43312792ead913f88dfe981ae3a72e89780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997950d6fb9b2e7094d1aa8717c6af7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d5fb2e3d1a0796dbb3f93721d7fe2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbcd436e7a9b47049318c146a4576fa783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b072f5169fd7a8c120b0e74ab0bb106784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c377a87b78fd8c05202efef10ac4028785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d50306a9cf8d744c669950ab6ada7c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ec115c8b4782d33f571fea3b687e4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01733660660ea40781ed14f56c85b91788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2a980884c734027923263dd83f769789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e14fb5e1486df2475c0f9d8f028045790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e28c2e9b2504b0769e8e18bc118579791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424abc7f6a8a62a7536cc1d4e207eae2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35b031532c05da0e1bd2f3fd14ac51793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f45bedb744f90f60ab8000b91429d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a32936c01572b5a790984196621dd9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d351e93bd730962f1b1b43b9f07464796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a11c79b88d7190b4b33b61214b1dd797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443ee0daef58ea9ef7b58d511e098b9798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206856e7ea6ffd5af445e9daa7d3029799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e12fe553085a43ab1a4f5a1e7afa9800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e7063d6453b3d3695178bacae8793801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7bedbdf3b12fa382071ffcff81c94802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5032fc5a901914df9b1d8ce3bb8e2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3555b0245a8f50bb4ec687c6d566010804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481446a96c7a6ba4a3b6487e9a285b26805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1efe6441d78333ffb2428a1bf1262806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ae66b820ba31f40698f4b73a7b5f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e0fb3ad78d4ff8a3342d1d0330dd808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27055eca30384b14fb5d53751a825795809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7007a83eca2db4acc5c034c91ec2b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4fc8d01e0a2f37b976d101e3ca3f0811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833a1d098e3aee62328b236e8147eac812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2fb7eff94093d4812b31c0a872127813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab03dd47fa087249026cc9e0f0f9c9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91401efb2969c4a0424fbe469d8bcd55815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950be428d74db875a6da3e1aefd7394816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5970676a115b67c11a5bfa043e57cee817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e8be34224234a9fe205d95ce6d10a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e7e7ec7546b158b0224b74b40d9fb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de38bb0798f071b175e08c05ff4117820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e167c9ce5e19ab1732f0d8d31f11d821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cdec67139e6037e4d5ec44c7d66ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6079b0c96538c4a29fed38ee21522002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cd4df3453ce0bf727229d2592bcb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533152789be34fc034806943b47b0b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec8f74bf0e31b168930e3bc61196c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f0a30e3dcefd3c310c59e9d1b664d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95581a0a7298531ac66db43b04268f417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f503150ae13074cf6cea54162cfd0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f245dd8d69f69b3bb5a7f0ec263c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748376ded9ae1d06aa6d51ef067ec5c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5af7b2d6b34f9e041c84871946cd611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ffcce2b19b03aa7db938ca0b1ce3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d174c5e601c5eff417bb3147cadddd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42535538513945fc1b6643aee6d3a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526828941ccf450a29575d7a62ba9f5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fbf13f9ef2596e1e314047d7a089716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e23ec3302ef7dcf71b4b57673da8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d473137cf8e1944255aff136b856f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb994b5df6c08cba2591ff6ac80213819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0237c8f512496006b3c4494cbf662f220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f754789aaa3cdd3e3bddb67cb120d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7b51cec0017e5cc1b2d9d88d688ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4254890ce2679158d8aaaee245b8a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314c17eac015b4567d7ce2f1b5a22624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96016663505b345f733dba130af94a4025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fe97cc326dd74c67c86589d3a924626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6953268ed6cae875eeef96e486e0f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c9fc4bafc87a3ea2b3060f63e68b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585404d0b0bf4be0c2b54d8ca0b5f11a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fcba94949073a625c1814c4b5f96d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2f7321c8530878372f8fd7061129f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f453fc8811c6cb4f9f5537a94fc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38aaa1a30fd4d350709f95b6060c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d4ce3d6c1b467c1d6d866e909a3ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31f2d67cd37e26dcaad551eec20d0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4971a48c851b37fc58ef7f6913d65736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da306902f243a934af8cbc8d0b4e24737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02673e266e6f6f027e37e918fbd090c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ce2cb4f0069401947a751409784d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f5eda19b332e4d899ddbe74a6864a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5407c89b1b897514b56d810ddf0c08541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f3b828d9de311a9b24c43b0c2f18142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3791c0077c817e3ce81e04cf284faa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed8f2985f09b46a7fa10b5f428fa9c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3113ab021af72d09529fe9cf873515645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95b5d0cb94eafc29af1d821d950fce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee445a2c8332840dd4ca68f1cf47947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5b2b4225fe82059f66ce8bd7bb78548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b57bae4cd548c61b26c8f2978438549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c9eb2082242b5e4a2caa2def63f1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203fc70d5c03be52ba0348818621d3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f0a411a45dec748417ca64327c50d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63419fd15b4715c611ae761b956c3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acbc9a0b82fd6c4539be624a31207e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3767b8f476131b21ab047a2834f2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcbe156e7ad982a680bb5a1bfc67956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836da2994361d43ea84aba04cdcff3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02298af880443c1fbc16d8bf3963b02958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d75179e1c664a787f796e34ef32b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111359ccb21869eb1ee44a1b266990660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8b64af900df31f651099636a4500b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073aeb16efd89e2950ced15c1fa304962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8df4e9d1c3f345d14368ae275f8e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281def4822f13762425f49bf5e6cb2f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc899502d915d105f010e5eb3938765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b472497f3fa51d770e5e9a41df44a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2829e583e8b5b457c33d7feb50a35967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da20b7667cc98331b611a7f9ddb73a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1cd3f233c6bfa526f146d8fe9e7d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685b1ead72a4f4cc26337bd06e2aee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d2c70d1eb3f6ba149ffd13f1f08471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be52c0183caa5ae7043439c5021f5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e2a05aa6d97bbdd68bcf24f2a211473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2dc2bba6b6eed4491ebd68adf424f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b99d478092b2bc426c48eb7e1483775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b1280f0093b1d50c5c60159ebc1e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227248d07c37b0f12de5503874a3f1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943b0a65638f37a331dfbf599f384d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de766574d552715fc9cbd501ffae43f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd75d386dbd546925eb8984939ce2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e988b2074b472a7e4f8b845f4628e8c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf384b6e63526e58e0658f9d7668364882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b83e213375ff3b0d875a0f9d9222e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62bb6e18e12c1d0c3c695e4e2df13684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d01fdca9ae31b56a88be3365b9e73a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350915651f1763ad180736ad56de412286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fcf00470d431b207164a7bc0930b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe7c646d665686bc722dd20d4ccf988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5fc69e5257d082088a6950c1f01e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b90ea77a93a39aae0bc88bdda399390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f0c536f44a5be0f942b6e4bd716591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b200ebc037b126051b4c7facf2074392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91db0f179d49344d2a3d0d982aa2b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9891af1fa20733a92ced150b8651494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e3e9bd1792c8fcef470be841327af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2f980d308597a41be2a68959b14396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512f284d07cce987bf83982305e25df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be7a7609b852446cdfbd165cef8ded98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94167e442420c2d309fb0d24c622ac199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d2e4ade926e91aa898ab48f42178a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d58187d9b8ff68bf43f0dd74da695c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493abbe8718a268649ec044b569ca7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc572b7807623b72be01128c811337f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746767aca8269f2892d10a2110c3e0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03caf335ab86a19b6ce60e9f34fc5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1086251de49f9142291f1455edc746c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f9726c1fb09a6d3a357030354c369107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf111a3eea0f802294b7e19554c2018108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5d1e58e436d1312e6f8002b445c9e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfae0f705272fdece3ab1c1c38115c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb632cabffb145460521716951786a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d2323a8252b70b42c725b39bc22d9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1918cfdab2e2b88504a8465f91a48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d93b819f40eb493aa7cd0b7125ca4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569537919f585e746fd99cc4449791eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521a34e73e635b21992716e27265864116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48d99b84374a30188ca6fb3fccaf19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d0b3d9bf8a205522575900daa855f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd563fb10a4df04ba46fde7bc9d2b76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc84afcc57eb8e72c12ac05a098d75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4dae2d7adbae7c8dd9b5dbf59b8db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ea291cdb235e11df6dffcf259e5cf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef545f2a1cb6f67164aaef55f1e94b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8fab0381844aed29e846a38bd536d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8f1128bb8eacd768642f1cc96051d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae6344a59648abcc3400aaec9dd46d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c05ab1294ef20d4821ea98ee7f556a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910ccea02c1573dc21cebed5c51beb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d1ebe36e9872f72322486d1169e84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8579fbb9dbed377e1d8c1d61c7a1c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5941b5818d1a511739c4b17d80690131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67c5cd3e6438ce3292cd47311dea60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5639e220d02e6cc940adc5cacd940133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9ec99b39376d6d17a59dd4da7575c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6aea6e859f6f6ed384957a64a509a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a157db0d6a876c89203b7ec38115c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8287f6bf1b87eb093ca4da60311ddce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8a56d2c73a9e797f7c01e7e749a83138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9685152bbd165e0fcdd167ffa603e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b98104b6c8783cc50b73fe8b2d32e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30111f7069002d481b0981c54d210be141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7d79ec2bba3b6365e4a9e8012ebef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e59abd399fd68138ee916dbca7296143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37310baf9dd22b152564e3030c7ead144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f06a960b15171d0a6c0c6506db38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a497d8d05dc4795654408632c5e08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ecce7b33a6f04d48154dc84dadf84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34d89152a878aaa77427565cf4b59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808e3410af015ee8a59e6fa910f6252149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148063c9637a3425ee842ad377565008150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136efc070cd3dfed0f1019a8226630e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e52774bede540677f38cf8f3b7994a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f509118419c1563d43c8d00c50073ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8707149daa6c8c1093357f88355fb49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9b2df7d8807fbe1e59f469ccfdb53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c1fa8ab0bbb2cbd87559d058eebbc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be353398778907dfbd42597de47ec00157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afbfa5a2ff2263b9a25fbcac651061158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7316c3f3bda054df6ee8e67627a87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ada7c19020ce04d4ca3a3ada6983a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da306d377ebc144491efe7c3f8560609161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0ee4ea5e3cb95c59a25af46e6d88f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a1a6fa7d9b46fd9f70a6743e8c188163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec41ff47426ff579474a07d77510b8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9af22c38d6be499399cc7dd371f9d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d382105f8e1b971722b98ec62d0db166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d35737c49c88957d34fa0dfdc5948167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a29fc39735da74838925be4405c0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f468844c47e3ee5db4023d30c900f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5147b28747795454958d5a2a8b913c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19675186244b27d995c25f62b3090d6c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541a8c76082056852856e6b95483229172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45ce469de47be8025c6e82022ee6df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75813f1c73c9078fea8717cca51cc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da4567a250815f525a9dbf9f45671e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41713f588cc65f2d1e307166790593176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249b6f985acfd35d5f5ec821bb891a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57c6cf3bcd1b2508e73954b491a85c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41bf861375c7587fcfffe0c9421829179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc40cb1b58fe8131f10bc2e1ee8e87e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387d3b27fd14c1e17094847d1081f77181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209be193eb5828061bf06556c5e3594182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7475c8b7cfd2dfad47b7bc53dd3c30183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494aaa6b84143bcc18b89b1ea62037184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188aee0499233d68b268b9d61d22c81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d01fb582da87f41fb16dcad3b98942186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f779c251b1b236d6fedcaa5f9c59b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224100d1dedee9ea2734f12b8c8d1e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5f3ce1a81a76fa5901017859902c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49b444ade174e10839258ae5c12566190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b608d62dca0e361722f4422563a244191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4710f3dbba76aeff3d707ee148d9a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536952a690f8e0dc56a07813b6e5fc0e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681f79dc9e8ced9c957d85a3bb61cb2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa3a7fceb2d1e9c1a27d452df2f6c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68a06c94241ff32baa1ce383dfcab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864e853ada89d07226749356af6fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba005a517fde4eaab2cde21efb470d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21954f440b2d6216910f7c2e82c81d7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6b6f803a32a59bed0bd36ddefef4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557b7cc3a6034b956ef74d12bea91a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdce608c5948c4c8ad5bd33fb8b8c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd29c5092bfc81a2a3163c001e4d259203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef944285d24918bbbadadeef7bb94c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3b75382e80828ef5402bb17f055c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae8a48fe3c8ed614ff4b731c0ae3ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95e997dfe025ba0572e5cf47cc0345207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd830f7a88ada7c63374f9217fc8b4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9726c6743610ab58510fb411d0ce68209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a4829168c0fdea0819ac9e5572afe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef65636362ba57ed4bd2c6c2e4cccb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11885be846f24171a2ad9c3b7203c74d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a4373425708adbffdc07c8bae8d25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cdbac77f47c91dc127135d52de771214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288c384f58972c2439743ad87505c70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53779fa142223eca698e6c509d587677216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf434b40da182f6b0aeb35f6058eaaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f60d8dff89c71ae0bdacde944045c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcc908d711e8a9a76c6feef37174d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3caf16fdf3fff0e5f92878d38cdb73220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb0b06055c928542bb149588c81baa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0e48e721675dd4e2e828bfaee108e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d465bf1210782eb75bcd142ef4df0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a19129f45d42ff2c24a3907d5513224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dcb3c478b1a865bcd0734eac06e24225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113a4130a9017656e56c0550e969cfb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2befa7131ef3765913659a44f93757f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e4e3f18cca87ea750e3642b906854228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aee200be868186615f38937216c88229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c141d3699699f54cf71f8286d108e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5db12a7f944edad751f8f0a463f3d7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca97911cabdd34f4d36c998db476171232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cc146c3bdf2c54b5169556807076a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8747205df44eb7336eaee8b81d9b11234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af0d4e6c6118d728e88fc161e116c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85813c7aa5f74a80b1b770095bb89e4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d341d14cd5936422f2e207b826a7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3aecb248d9e3ba9b0fbaaa65870ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665408cc0bc67641d05be8904e4029ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bfd9f4767d31e14f6ab92b4009a70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b826dd664226bfc49ed8401d1629da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b87b7a850630b1e98d51a83f7b0ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25869d2ccb660c637d8bd8daed6f318243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b20b69b3e8d6decfe7bdd62c685a14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298467705454c54e9325d65c90475a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9587fce9f96f4b9105dd4cee2de90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f94185c83b3119bbe6614a0bbea24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221160e8edf23c5d18212ead4f54da1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566582dcba1d5010940c2b1f48e5fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c64e9254f84a0aa8a65555425270250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ed2f3efbadf55e9f69de3049026d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beba0903a72db4b587cc89f91d0094252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29aa9698a89db0007d0beebcd224fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e5d20fe404f6f22faa96b59a8213f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d6a965db644625062f688fcb5dfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ff8127e85ed74959fd1c4d9a59de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d954a0e64b1b0b4f936cfe2e82f371f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42391f9fb33afb7218bb47de730728258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c7f5fad40ceae210d05b60734f4d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486ad9ca5e61f5484d68191da331b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4561cfc9c3343bcf97e93da33958d2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec45ee02274989ae603a115c2a523ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5610aefb4692e527dca8b54ecea5f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46438cc5b0a2d8a4fac701fc52292852264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d2bf220c73a87f5c389096167c4eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb6b496ddaf4dce60832ff2af1ceb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f4932b8bf0cf9b06013b84fd83b73267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98919eaf9eccb3ef3ecad15500430e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476a408dff619b544f35853dc9c03d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff54a2ebdd71abea837cda67ec4280270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d641918131eaef746efab9f2a4e7523f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362f3d8d1314fb86b323c9fba34e34f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a35ecf703f519cc5dfcd6a08dfb65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05725a8276c8f04d46453c6b89ebfefb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0cd5e4c963275b0a5e0c1acf1d258275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f8ab78985689536ba00ba24d17636276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240eb627d5ed955f04b70ed9b5d0f7e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c037c6707ad7fe1df2c9160bb3e7621278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee03fa5151bd470bfa783723c143b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82428891437dc8f01b639d732d6c4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd7ed3ab41d3f0f8d5e59e993d7ac9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cef4aa060dc0d6f889760e26f57f88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bb66c103fd2c170d8af4115cd93b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c1b948643d6146ea23eb1d80dfba0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612d62c25e06489488cfa76a0a745be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21b4100d48ab2029e72324bbd619bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ea3b1863d6ca4888ccaf2741d31a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c97a5e0ef1681aa3dfd8f194cd2e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858ec5007e5664fba8c191a0e280bde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b991591ee5c326cbe67551e01628e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b769497b8b4deb7bd9fc8868906f5b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed894116b9dc0015bc57d13a8d0d83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25669a4f8b75903a1489ae1bc0ac1e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9ffca747005b1057c58f74fe2a2d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ea6562a7febf5601f90dc571eadd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e99d1b85f4de5b56c7eb60804fced296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1987f236149dfc566776a86f48677aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28f4716f06e4e3d8d061629049cf81298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e838a8381e867385fe847cdff3b80d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb3a21291e7f4741b6e20f56d587ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8de7da6cf76e15ad19a932a36e6df301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9fb3de178ae495e23951ffc8d7323302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fdb01712603c342cdea8d3d2250cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e8c19b5df178f6c2c0df6b4533135304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89535f53d06154df2e678ce442f2c1df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec234babd4aac5c49f7d491e53913a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32399b72b5e179dce5e1a27eed0468d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3796191c471d3229139daa4d6ac4fd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a3f43f9d4b05214d210438bdfa60f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdca1b20061e8b5df3be385b9b0a8e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada240c3a7ec3e56066b58665c7476311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4cafc3a23ec02be6d9f87e0b45da312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5764d65810464a5e558aacc164763313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090fda295a961827cf461fec489104a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5fd5b8c84fbb65637c16700d54678315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf7572d5db1c349c913e3ee0b027a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f7899286ab96ac711d946b06b34f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c801bb0e6cba38dcd97644bd512c3e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bb4e4241e735f4321891e62f12fab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c6599b3ac8525a5b273ac9cfe5c4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7befa38ac4b3e0f98be62e03651baa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bad90e41b52cc0211bcfcd8306ea47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea966f752f1d43626d9284f76399f9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a451b88df16dbf61dfdf5155de7fb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a043ca845cc47b9dfe854a9248d85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948060ef410e33c593d71bdd64a8c92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a5fc2b503e7becdfe94210f0e5135327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7894dd42ecc92814553f1c49a336c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dedc183407ff14046e57bac0597707329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c3704523f97b48ae2e8ed6d823f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed70cc7ead478c7093f20f012858742331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54330d2eaf8d329e463fc4d377f9b4d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256effc46cb845abb5dd29e9d06b31c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e81005a36af8dbb873448f0b6424f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcc2fda0ff27bdbf574fc6622c90d0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8d006757f32c7f65f2b4247d8042336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3a38ecb80505d38cc547ebbc8cff3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e21be66e2778ce712dbf46029940d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c500c525d422357471c1530e6d4ac13339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b5439d220c1697a6dcaf2ae05ba06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197dc83c20aba6db6a0f3b56a693c9f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060259965c1f0eaca693f85dd609110342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc7ffe6e49c68a92be63f31283cec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed92fcc680ebf4b4a6d93435ec349a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6b46d62000fb94d03ec91e1354911345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf95f9a0d1a2a818e16d9c96283491346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa41efc8daf1499b914dbbb285b2a80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397351b78b8960d76ee08fcb2c7ca3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03b085199d87e3b38cf7cfbb45f3f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fecad1ef731a0fec1563f98ca7c74da350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d3ff1dbb87920790a3de3daeaf0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1e52ccce7ae1783f261240fd4c3e9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ee803ea56795941a0492025d19b60353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57457b78713517d9da24e7834d1af024354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9c0aae26acf2b559508b31fbe244355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8da202f1e8d2b3d47f406795e6d351356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ac97aeb7dd38ea1519d2f462ba5cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8804b52365050d0cf5857d19ede1b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f785289210de6b10e6a5d439424aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d01e89a1e9396d27715ee542b50241360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1710f40f64857177dc02e19d926aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee806b99fcab6c5f6e1cfc16ab3dd03362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab8714719e48446f91cadd50b16d7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0bd2f06dd15848cc408241ef4260a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60719a5a03f7e457ce9f4b82a8e3f819365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621d354827fdc55ea05579a0be40416366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945ad140f70a11a29bedaf324a10550367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28086edc57e12c0c32351e2d2a96758f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cacce7b255e26b854cd2b370dff491369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b091ebe0ba7cdab75e722b1b7807eb6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d020b4790e1c180f14f414e81b22dc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe0565c7602a2c005768bcbbc431c4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc5d0c1636ba6f3e8fd16c8e5a705f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8bf8895e8b97ea32dbd3c960cd79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3ef55a0dd66ec88800d0011edb63a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71122d0d79696e92cd6662760d2a6655376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4da1f99406d9f2cd758a3296def73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e16d56a2b48670cd13cd3967d61e12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d5f79f5072995eced6cd48e831fed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da274bfa98b2a77ce07733fc46302a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f245f197b2c9fb176a1a6b42839859c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e20e1de898c9567d3dc3177ad77728382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adf604d1349d3fb5c51053ec847ee7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ba0d0714af523c95e588ed48f3b59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6878be333e413a60397ae308abaa0a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154ab7ff988968ba7a3f5b524fcd7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b84827bcf230835c5a8074d8117093387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9422157b4f71b91ddf631b1c706c4a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92a9579af21b0491736617a035a816389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f180dd7d6812d3efbcdffc88ae2ccd0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d1e31b9853ee30ced75ec5d5a9756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646a03896f6b722b1767e1f2989f8a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2bc2c6e2593ee938ea2e09a02249d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edcc086796badcca55ac6d33d43b14394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe164cc8e949341a5087337acb1d5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6db59f725da9763254a7f9173ec3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423f0fcc8afa9bfa6636fcddfb1c14e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4072f3b70d6512557c4cd21c3d5998398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0d523a1cc443d414ecd6cfd3ba067399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94dce7a48c42570d51cff1bbb18ca7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a06349e0a9b88305874aea2faa3ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dff5d973628de2e885cc9c02402776402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295f61eda19e4a3024fc4a4e373ebea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a973dfdfb0b20ad53dbff7f695638bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1f5e2fb2ab40f7fa9b44cc3b7f638405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edec4a055e3a123c25131722bdbd84d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee8a728750af3187b2b1bafb07026407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb247576084bc4eb0b54c272c3fada7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541db8bffa29c475f174cffe6c1cdb59409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287e463b11b50ed1537bb91356f5beb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d9302ea7b742d1e1e8dcf1fe89874411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c85b709a544988d4935af9f225e087412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1ad8d8157059b51902d2f395c9152413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c2b8d0b680c0678aba399ad6c425414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c20a89edff4fe84c811ed8c7d6f1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10d200b683caa2f025e8154f922093416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeacac9d4932f59b050ad7f7a048d71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756fbccf9590219172d459247077f79418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3cdc34cd06f97dd2c2aecf8ebdd4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c19944f1318c61923022c7fc79de55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b59147dba8ad49b281635d33bb378c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a06fe5ba0006fed0e44245dbdc8c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5177e728ca0ff24c545b43a88017f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cd4afe768ce289025a0699d95c8da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71cd958b53c68e95219a925e38bcc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5cde963375f5fb98c8b302a407cf9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18e4bbef29df5a3cde8d8ac1ad4a46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691fe49c543adf29686c02eb3b58dc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf31fac0ae7e789913cc771345f509429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe791f13b478f0b4e3c90b295cd045430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a31a3633439229ae042ac051db60f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246410e0469e746f8eadad2b9178ca7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6211c713006e9eba8e7016c8906cfc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40268d504fc41a0a3c2665493cbbf56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7231c703cb5e63bde534393f7718ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d151d97eb8d7c4d460720af28e5068e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca6e208814899185dab1ae4cb4301b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661fe3fe93c916f5f9a6ba8a1ed43cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fc2c3b028eb5562f44ef4e1f3e917439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a604946e37ed87c056ed5ea3625e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21414c075f9f5ad3945eebcea645c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78c142a5f6a14fc7022e5aaf2bee6b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d126c479154e27bc2862d58f07ed1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a3281d4c090c5c8b54d687770453444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946e4d67dc8157f73dc23fb598dd6df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f7183feebbbe23e9d6be9c148733a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bf639afd701af0dd74c3de79a8cb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85bc21b9b144dd287bdbea30d6e58a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135ee40233f681949ac20da85389c79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595592444ce61e4a555b35e97e64d2d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4bae0db77e26ceeaa71575578443e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d00d5627fa0e84ab2d01aabda447b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b38117518e7d3d8383b69e72ff020b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4084f75ec61f9d506d2b99193383417454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358b24b0093e215072a5f70b3cf260455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df25c814770f8ad4d2b907d387448c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75faa41fe094b37dace8351067593e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c4e900179d973a662d7505c7e985e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410816a07f4baa1d250f72958cd90cd4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c4dd875a5949a4ea152ddde33e8b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a611dd34461cd26981c4d94f1a9e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cbf45b376af578dfb184846dece89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35333c5569d333325888a2396ca70bf8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59fd730f2e556fe3fbc29054e9ab50464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4171de58f5d3e7ffdfa4463cc37ffc8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964cc8d61d9231f60535795f2dbaf5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130f56e045510aa422c2103ef680f9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea71a2dc4bbda750c7ea2e5ebb1311468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414afde85717039cf03c03ddcdbb9bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f780427db83d970defdcdfaa0cf057470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336cca0f95f972d3a939bd0be5851f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3be55533818125f8e8e2b3ed492ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3299e8e122e5056bd1c120a33f0b209473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621a67821f82a54e17dd8ba2e9a45aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539751e05b003ff30eabd1611dc2f90a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75ae981aafe5c9512467b5879d9dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1764d63c9935509e573a3b30f4661477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65fbe43599e5533e5d1df7b7fd0607478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bb153cd1c01d2a75f5b584ea99435479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210c0fd817cc466d4b38097cb73683480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c08cfbca7767a4c783fc1d4d0f345481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda7511079f880397362bb03af55086482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34abb13382b19c6477eb73ab4cf00c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f781189f5cc0d5fcf84a8ee0fb9c84f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafec54e8c703601a88f55d7391a4320485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109baa3b11b5c0f6bd5b54a4f185375486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aacf2ee5a6f87d827f755b7f07d31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a47916f6760a1a25133ff74ce9c2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817365425b29c28bc00cbb0734941b25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd58c5269056561bbdd4d6b1df3d725490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b279a5b9156a1f8f633f73207ce8839491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ebd7c488e7d11bea12b16fc7d6887492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88825c97ca116d9d29993000f074aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894efa500ff7eee72b459964b41f755f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ecab5af9177b5d9e98a3b5f3dec2fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8a0f9bfa8422f8287344163433437496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d75e08fa457c9e5434faf901d02187497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578dd110681337931b2092028b3f0c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce49c0141a5b730392ee76899ac2464499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a04a668031a85c3905dbe4a5927407500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4125a2cbc6beb2430718ef230ed54501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e20cb849d65d7546c27dee47fa11e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38d35963dec0d8ad5ef0ef4ed16924503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155db245cd635d010a73a38ec4a4a182504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e1fc4a82a2b168bd00cf3ca991353505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a4d4e12c4197e808e87f6c62f9be7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd3ec01306277c643a94df5976f7d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2519dc864b1c229a8f6d99ada08ed20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa9e77b601ccf0567f4b51e2a27f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d3f84fd1cac8088a78a541d4f2ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d021fec8c050da50bb53948533943511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce64371d682e48bfb999462a1f3fc0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afda4ba505b970550209671792f27a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8234d0421fdc5e816ab1bfdc08546b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b4891009faee1a5d307e64ab1899f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaf1254df62f578e506135b6167ebd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c22f3d0f6be718aefe2e99ad1a28f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e8943d33d8f0e9d9de371830e14d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd4ed6b6c26209c6ba9a276c47823b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ce15d8bd41dd13b72b23d0a123808520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cae9718c3f09765367d9784fff314521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266bef7c9aff79ed10fb89b6d30d813522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a5a027dce84526cbd8439bffefa40523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595377e164630cedb1ecc661289d2419524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f797cad58eed1f68e85a75220e23d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688224c9c1fa475e2e9a540cca26a6f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afceec95f6aec9e83277d761bfb5e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4249f832ca5362ae1f3cf1781f73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45a241b935d85bc30fca991f022f77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d3b8bdadce89a894694465595cf03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49226ff21b0521007525acb70b7db2eb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf617a9ef2fe8c833a94abee2a70aaa5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c554002655759e985a105b2d69ea67d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7535856236877b9696f27d0f759ea71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae05a1e4e60f1ee8a35620e1effa93e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede048243b962b046f45b4df23ee6a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d381045c53b9f9cfc288180eca8174537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727769a542d3767f8b8845523355c2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ffcc03be78d6b286d8a4b40b36854539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78590a74173c531beab66f9c5c7f3850540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1323904cab04420b5da837e5e3f88d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78bbd36ab4103f366bef23ac0c7efd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37004083157718d1a8ba72a41a902869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6fda9842c183840a406c5c03e858544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976ce0634684c515fcb44231c5e86b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f602918281db7d7e937e23469cd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d45d2ecfc9e5b807d4aec25b80a4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b9968e36837375f20a7fa5e6deee8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a5cdf705b4e943adb62528d8fbea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a2dc4421a747d130307f7e12b90d0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d4a8c16d1472a8951fcb8ebdcecff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e5dc753f42decfecfbba3fed86e5a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48bcd72b9bb803ad95cd1982e2ac44553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f32ca32b07c2b43927454cc788c7e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad0236080e704daa429207ade76c23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903be135bbd3c900c933029857e1f83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64069d153cab2ad020ca8b3b5e69e62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615374fdd8b4a42e91bd43d14b2b3360558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43126d004399ae33d46d905ad212295d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dcc63c6de812ddf8c5f32ee558d801560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acff2fae893b6f8d458fe1cce0fb18f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0ce6c36171b651e1e2b85f7df88a5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d3ff4ceda41e86163b6e50069bc05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4be9d3f9ccd2c0858022f0895299c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46f0177681f3ffefc3fb7c4219407565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a675e817b50e8e518a5fb943cfab1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe5d92e8d30b4675174e4af191e437567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40fd10a1a1c8916bbf290a48a9f38a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091fff1ff5dd794db108ccd346daedee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d9ae6781d9d22436eaf4a51bc1266570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b5e5adf7e16ae2e1e89760b83f613571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1144a045265aa43b0f93cfd003a8e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572e384f84f212c1f4707d74f07be58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb78b1be154691c6933c514f939872574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b02d8759397fd7022de8852e38dfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fdc4ca641069b0d32fd2d6c10be67576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c46a7d99437aea99e0ed87d7f6ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98c79085a59ce86828f12daf49c779578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636db1aededfb295388724cc6f284465579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4580831de7db08e0c741035f75614580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49790a034e787d2428c69003fb81641581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93fae26107727123900afd46256106582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4638feb08c235121e30af66eab2ea42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e63a45bffbe9d57bb2afb32a4797cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a88ca2b1c55d38c1c5ab871309f7ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809351ed287bbbe0a5a19737e7681d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1039bc266f7db7adaffaeabfbf7e47b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423056c421c0631af23cfd5c60f7014588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a655e8ac0c89456b3c5f97b47b7be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca751242f0e1e5abdeb1d03c342bda590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e1e3d5f2dce3efe5ffca7b8b3f75f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d6e62ef2fc5d3a7c4e975ad221c3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad887844bad90ae6def14cd8f8fb587593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b0cdd1e632af9abdb5649c231818f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99c835632ea06651b9fa1e23d4b16f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702c5f2f9541cd26d1a42831768b26e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801fee783d1d35cbad1441fbd4d63b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffcf7a043f2960971ae1e6670ba1e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c3bb608397cafe9e40d8d049b7823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9cf191bb2070a465190e65f10b5c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920692e72cc9f1b60d6df969023ffc38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b559f52c1d2d685c02725ed734d2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5e51871adaa716533a4a2b944ce36603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c7677eda925ca0cc2d4c8b0d728da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95d0ee2a764a2bc1aeaf2e9b00ab4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6f6404a20a2a8e9f9c28753b5d985606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73275188bc593c207b5d8f2f8a181c24607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588184f9de534fbca9598459fad07bd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55278cfb235fbd83b4bce215315df7df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bc0f9696b145c6c51966e73441ba3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee79a6eb137b4a266f4d483f50fda0c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe9daf0159781846e9ec5cc61789c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d755c270e4a86aef757996f35a00f1c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3e0ab8c7efee7da389d73116acd2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a780142d6de369e6190d62d789b954615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ef4698c0e0ebf1121ace1abd451e1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc1abf906ab034ca19efe6b78797e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d348b5dedf0d5a23ea709cbb5c02f08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1da3c2264fb6da803c22799571f3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f42d4763b60d9a4403cbe2bbcff34620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47402fccb28a952f24a4e15718ec2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07525c917a8a5dcf84bd46ecbbd64663622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5759d8738170ea02b1e0cd617522b44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a17bbb1412d552766176faf4b5cd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47f50aee53f297ab22595172e3d6d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ee54bb519a510d34ccbb79218863626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0594ffbb5fe0d646898a98d118dc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06ab15b2f65843cd1c9ffdf43ca0ff628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2746eeef9f211129dfc899f28e5da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644973cff2824d94f396df045e570408630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3410063a56fb2ba6a7aa5a21840b1ed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a29bd5a43522f5fb2a702ad2d2f861632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf66409b063df0653b55316e5a2da1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e806ce3e13b3534a0b681cd0e66e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d048afd76fa48cf5de54d5b3c25a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4acce9df5d6e9f1547c69c8aafa0a94636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b1bd784066c2e6b576907ad85fda1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c3daa64929e09a9e5ddb349dac767638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8346608f513ad3869a8babd23d93a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eac4a9a32c6dbfac2ec1bb431d709e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e7eb7d4ef4282e5b3be6ea8d6cd4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ed8620f32d5d2c85cf45a0fea7e9f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a48df7d3885c34c6de1054cecf364e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbf1d2c25c4da7edc0ad59b050c55b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43355dee703adc001fecdafb3df0a4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb2ca39e59b848f6a531b3693ee54646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc724bdad96c227d37ac451086ee82a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10db9a7c9d7321dee88997a8ad1bdbf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be995b62c3da7e492e1563474b7e7b4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522fd16d2f1e7893b6efc1e170a9e95650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255621f11536bf41ce881d2d83064f11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5212555284c4ea2df610c2330d790c38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c651fd5e2e6b2ec3b0200ea2f29d6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75634695b363ab0d466d46975f791c05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f131241ee4676d6da4f88adf1cbc5ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f254d5884695ab6d97b36a99a83dc18656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274d93c941097d3a7bf77a44dfdd00e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ca74ad91e92d1b554a6a58901798658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b32f31b296fe0675af7fb14dabebc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9959f8a5ea6630bb369bcd783ce65660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8adad89525c83878b603ebd9628ac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23004fc9c4c1798f8da5c81dfb3f5970662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86600e30d09e0cd6bfaf9ab2bd473663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4a396f1b7f8aa9dcbf3340852bb07664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2790e0245eedd6728952d35d8b86a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a4582c2a0f954dc19020b8f638603666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c129a47ee2860649922172be50b2f88667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bf577fd853fddbfc51ce255bd6d19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf2af588c46fb3dac4e67bdcabefd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34cc06b5ff7cd76da6b1c639888e1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409f0daa56e9ef3551eed53d7ac71e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3661b42ff7e6830691f7521196fb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb7a76f37bf8bea1c3fce9ea085f3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdec9cf326759a2efe32e3a69516e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d829af727e71e10a7811aad870681675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaaf65e723b814cbaec5466d4019d5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007c7ac51d0ba7964aaeada66547da8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9732fd1ca9033a98273ea7e929a5945678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9ac7be6e38581e37d6c89d4cc5cf4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32ae75180363a552c99254b3b41043680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d09cac621de8f0ac91e003c87b2a2f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954eba6c895cac06c66ec188a25f8db682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a05eb1a2410e98d339b643a0660e0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da6169b0b33ffbd111e9de16606daf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ab5c054c2b3596cbc5b76fbe5dec2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd95903f7e7dbcb170e7d0dcfb9180686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402bd6bb4daa0c6fa4218b795a71781687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faa5eb62f88fead8fd1bb12f4556a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa1ce9929763384471d57687c7a8bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe544fdb5b6ed6f6b4b9fc1746a57f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665a12d1ed11ef859e84870a3dde47f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe195ae5b703804c4689d98bac0fd41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387de6b3b2683ff0b02c28d1d7896b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b3bbbd6262718e6cbb76271dcc7a2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cb1efceb9d8e2ed7393f29a2d35bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cbe46f282617a89104944f804e4c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19ebdebfb1668d339f2002c4afd2e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa926bab065dce72caf5aa699b6f6f77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806b34288c5466e4d6c325610c147b6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f0a66c1f8eacfe7b024f70f95dc56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de048c8e037253f19cfb888725545d6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98aa0a2bf69ab34dae723b4dfc296702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54d599cadd680330bb90b1100ce5f7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6865cabfb657c9161827e5e7ee75e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233921712942c63dd3fbf87a923217a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92676a23dc6a6d0895a21ea2ae5a13f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3bc9354e0e1ee2d2d3c85df71e219707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc1dc1cbff8f7877c3e90029980992708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dba00b98fcda580c674bff233467f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121221a2653fd58ed18a5073b9347b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e7fb49f484548390c21c4444911c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda00d9005d522c26777b299e61aa7a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ede9609a7b7be931724f129b7f5d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bbf3ba757ddcbc6a2617e6ca40fec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6d72a78425cf35cb565237be81839715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a015ad1e084c59cd23fab1ad51d026716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdcf7681cd2075552a0ea24988fd1b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8530dbebec905d3733b72b2d07ab4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c18e76696a92decf0a240a6de2500719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f3b1a9850714635aa5e65b61d927a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2619a9550c59a5fb98691cde260e5e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa8d2a8c52d919d27f9493b2f0b115722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa0e2c2d5c7b92659887c9a2eaff45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b209a41cf3bcf63905326d69bc925d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f67cc302dc1b18ff43faf53307d95725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b7baad5a9c72a8953aac07ac877ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255d035435272e51afd2096da5b5ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f8217224f22b39e3dbcc7a9bdabaa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5c4fba91eb5c7b3e77681cf381405729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57015f28379e8c177d5e062f0bfdaa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8cc3a96ad423faa165351ac0ee97731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8ab62c94763b54f9509fe35c7de0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13073d111b628fc5085f48822980aa0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef9e3a0a25de3c23674d0ff1a40c02734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76abcb2926173f45980cadecf64130735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a9adc50eadd71996cca7ad5d855d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f1d0328912dc8323e11fbf00104c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa4b11c73ae3c45adf4bd9d53bdac4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c7914208e04d3467766a9d0c4bafe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c638e44dfef286d0288218bda0185740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c68520d3dc68ebc5ff51c8b87b3a9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072a57527b9af1328c9f68b135fdd82742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736762026ee2f2594282d4f47a5c7ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676d94875a823800770f8f75a09c4dd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830f58b874cac3f7e4c72058d70de9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657804022bd4072ec556d8c6b7d2c7a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f3bb555ddb603d6b6e4fa0b5964a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711302acc62806f4025ac41ac91376f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac16484287b220fb10e6628fc98df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014768c35a28ee812a72c0d08dde466b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df372d6287c5da48b5fa168cd0647ae8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abbdd51b5a8605bf3f6c40de4db469752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd789f5a89a9e62a30aebd6494c097753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80bb521e1ae6bd67b87b51b3bf640c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0672bc0d64c1b9e86f730f368e56d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b07e56f3eb971e91412d11fb7018a5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da58b0a683497986a1df477f894f7a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a132d93a972e3758952505c5255a9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c5e22662783e273a829ee5c0692ae759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6bd1780bfa8ed30168909b0c5ef4d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f141c1350b12e5ec8265bec4b9de8b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87e281e464fc06946a849563e902b5762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dd0f2b2108e55d081ba9e80979b2d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d7f556e36db97c0fa3df23cc5d880764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f5e870e95222dc25a76c6931ef49d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d59c7c5195f91c615e3d92e95af60f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0082c35ebc6148d64c9c42d94d074767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b689a609c34bd2cab67b938f7444de3b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b0b55e70248075e197fddf47bfe93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035b35441da0c652ab77c137aa6e49d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a4fc427ca84bfba41fa899060c96b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b98ffd340115abcbcc0feb1acd72772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c675928ca2e2123ceeec957bebcf838773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc890860d6a7b533f6b2ac4b1012386774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921b9417a5e65f8a0deb051d4021251775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca451d2e10ca49d5d1872f30f5e67d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa03a2d1e4ecad8854a0a98c98055777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd93762023ffbed4e323c808fd2d704778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428810d01acc6d32484e2b912b9681b1779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd544dc54a3163ea1ac21874a862c737780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31103d68a956f4cfcd635ce890f7ed00781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62fea2c2fe8f20dde5dae39d287d83782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e238b49cd1e177e166aaef319cc47783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a70e8ca2caf2f74575a32de35d79784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0338442c37adf26029cf67931a54f6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0337689c6327a05a84df1281108c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bc6da406d0eb969a6e211424cdf9c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a796744640745f4e21c70e80376bb59788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca98ee9ed46651115f3ebe478cf0203789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee0bc7f21ecbf5fb2af50689bde096790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19ad0e097b5859c45b23a1fcd913c9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab8594609174f07b20a20a20c8bef792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ecd55327e1eed87fd2edced8c0d2f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a994cfe30e1d238dc491ba6ca437c88794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975d6533436ccf7cb2f6da88347fc8a795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7957501918f0e6990842620de6608796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f7dfdd2b4151f6d90a54d3798acaf797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1238854733e17eebb6b13dfc5ee8c0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ed4c50cae6105f1c26358c7e6b7a3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58a50760f8aa9e2b87225d082a8138800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f659ecd3ef79b1e1f470532c35bc1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352ffbb3f6aad4eb7855a45c3796710802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf17a3f1e0047125022f9c8b88663c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2a03af1412dff22b398cf02149362804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b15738b03d494b1987ae0c543829a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84386b476c8d14f1ed8cf574eef06fe806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fab13ab9655857bcc180d5e97ef5e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cd12ad9412ab240b1186ddfc656eb808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658beb7743d428982e39b65dd3e8743809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8ad2c91a2e6f126d604a1fea9f839810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26912d92e109edf17c4af618d3ec6d8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4314525a3fde47c8420399e2d22d1812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58862f68e6e986af270ffd2dbddab927813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edbc4b16095d131860dbc07dc698ed814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb219b22ed080ce00bea33ce3400082815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e97692289ece212d102600ba6d1d816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa971cb19cbe55347df1be52c9281f3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a543245334823d7fb35990e614481d818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe035dcc1d7d1cafa0bee32d14fd99e0819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f294cc665ea1923fe806241ebb4a9d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f0e92301116a5444368b2a1b55714821.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>