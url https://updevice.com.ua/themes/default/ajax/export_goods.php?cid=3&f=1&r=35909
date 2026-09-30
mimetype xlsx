--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1175">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -997,60 +997,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -3595,51 +3592,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005dba5c82eafed26edcfec659ffeea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd2b82ae0147733ff0ec65fc433f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b9750077b8cc4729f366160701e8d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984457c695568fe27d751687ed3d17a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e51607708ea1a10366b0896dab3d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dfa4c359cefd1d96c2ba3a1af7f45b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde482978f48072be9394a031e0a3567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e995ede93c88ea758175aad6fbfece8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756622e5d109ad4f462fedddc0bc05519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ae9c98fa5dcdfb5808081f5b0263910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b073c24dbf1f0e9b783dc7e9f0c230d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554011663722e104b71f508458b820bb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a14990efa946c4de12b6b9b6ceae1813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fddbbdc382cc261f6d3dc0279028714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86672625a9f791a67e54632bce3e223d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6f9275aaba1456acfafd6c867b65a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4503d8520101cc4ad4017248f504e3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9fc235f339c296a61cf4a235ccee8918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ada4db9c1216910dec3d3726a9f7c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ddb4a0eb6c59bf7a00cfa096f627020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd34a7f7f831f942278d5d6cc641b9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21266992d0f84befb472e39ba10f305422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e4a09580b5d6c684eaaeb09d84bb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0dcd29772d73150571a96edb338fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c873c2d443a694a48329d4eba153e4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620f0f7b8f4f4a528abf490f462ded26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbdeea7cc6bc8135ffc42bafaf1b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ad71df87c68c7717837e32f84c83328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2bc4eee97a6cf26bc2f7c51be435d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2b5b66d57bf7da906df4c7d4fa65230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbad3fb9f62b5cc411f4cccf6a4ed4031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1fef335bda9b0bf91bd67b4af3f7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a55a244cbf3508cd63875b954950a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9903fcfff7b39dbcc944f607c86c9d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62add3e706b5c32acf053aba5e2fc01535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e80a9f6cf39bd4c2809dcfa1c002d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32a5f9de27e04e9745276a732ddd7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebaf0160982b41f05af53b65775b03a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a591f427fa0df2f0234d6a3d07a2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb407de9aea2b30c69c90e0017957a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58bda3b4b122ee4e65da42e94d6b9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a20672bd86ade1161e962d3ee00f9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56bfcddf6d229c0f69a4a68e10de0543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6128c850a997f944553ccae76019344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70133c2f0ca098649533641952943ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb7b7d1d3f2c6636244e85084414846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74278925c8cec486af6bdba0cc9dc5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6207181910f2ea76df5722cb49dfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d722b72a5132f3185d884f6139f71a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8d39f356bed36dc3e338a2e6e50c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fbd1f3df49167b06b614dcfa95da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6febccb977a5f76071bccc27b421b8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18f857715ceff1648fb3a8a7be37853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc04afc2d76f7874dfda24899b9867b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e373e0b2c7c8e79a226e5b8ee5f54b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36772daaf934e020ba525f726fd7018a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e60e8639efe0bcf7b21f35d212b04e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5464a68223ab10ac55808dfddf9c4e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105de07f2d149f0681ae6941b29405ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4689508e40ede444acc170344a57f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bb90fd1c66510506e46f3926a879e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e1cbdfdfc0c111aff7a13895f4ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f98ef811defeda10dd6c717bc4a2a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50beb8c02546788e8c7fd5c574491e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d09afa03639301efe803856df6042a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba351b6f86434211a89fb1542f53f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcd6d2b69361d47e2274da6bf52c5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e125d9b63866cd3f64dfbcc196d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ae1e026b2d2f00f6cae9d0ecf67b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68125b74a1f7d6f3013d9df72160b1b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ab81d3f104d5c671ac6c62a7d20a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4e84d527c87df3790469fafe4cb2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a03d7f24136ee16d0b5eb0e93c14bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12c37a34652745c22b12b34f236c4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744783ebba7d13c8edf45b71a86db6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325caf50b4888ed94bbfc46c49029d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1b035958bcd5d19b6bbb613b09e0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3cd4bbb685245998ad9cbb6f5231078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44346b7ded408cb967e4c598541567eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975d186d9e61f0b7e69b19c1dd2310a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95b5537540b8663565ea31b6dcb66381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ea835b51864ef885f629bd335621782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7851921d4dfccb9a0be686dcf1848383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e570a9d1d3a8c1960e9f491d080ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6310f291dbc180741f94b3f4c8400d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64205cd8b03db531ab12f52caea13886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b825b7723be9535bec05cd2bd9e5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8259b1868d391c918f5ba3bd048fd3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c59d5a450ce2ebe78e909ee5afda589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0000dcffdc34254c6df34868a655e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775f43cb448157d59e8490d617535b491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c591ce01eac938739c17445cb66dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f3fb2d90b1a37a9a561a1774fcfa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84314a196815bee8a4435fed0c1f4bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec0ab923dee29c34b87f40079c9a6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea076c5b2f54a62318ed4c86708fa21a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb1ea1b2a46e5d55b20f1e765ae41797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854890eb05fbc7dfa8f33cb9c4ce0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b98b35f81f501219fe535f671407599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c7f4e8dd6ad42c43f054aa0ed8eab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a50d04adcc7aa794f73e1069722bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6577fef6ca97638ac19a4de66b15122102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe947cb580246d558d10e1c3774ad1f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc55cc6d2c843aa165c5eff99ccc605104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3217343bd006c3b7cdf5597528a25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504adea52c39e4b98935fa06307e74ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff12c85c7a061c3ab473c8b3ae546107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c8dada8fa24edd570e2233138842e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79220ac281dcdf4b2f9517c875c774dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96568f0cce20664dbfc9afe94c251e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922da93c1b7989ea9c0603164a6ea77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9899137c8e0b1fa75ac45d04ed6607112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f19fb8654235d602349e017aa2c70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3059cda9185b8934e6078cfc85e9255114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73d9b6fea80cf2cf4d05facd872218115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7abeef76be95692e4dbf989611cd4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9185bbb05b7ff98878c65a9c054769117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b3795c792a6656a56e7305806c8ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d8d71e32a6ef039f7c2ea4c10f8d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b3849612f3e981d1514cf6868d545120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e13ff1d13c63a3352d559d15052c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd01e7b638a633589505f28594ded122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27a9bd77fb99444db8fa043a98513e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a8190ae6b75464e81cafe20cf195f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600938d8ea426bcd5455fe69350d72b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83af03cdadb053f6c90d6a0d8518d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed237528cef4c3dc6d3792d0d0e0359127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bd1ab3cbfbe66c3e095a63fd3935c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8ce9a4cbe282c4b40d89c6c3665f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca648a83b0aeabbc0e78b95b9ee0c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc898b964a440def070ff1a9965700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed11c12f27a5c8b3c5419fa1991ea3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65888defebdf7f206e08d12bfa600ca2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff10a5043736fd8ee5477c981e89ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9d55fdce09bf43fe7178482ae16c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb16792e086965737a06a6c13368b76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aa6e65a7593ad26c90109ae16f4e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19567c138473371387e4e6544224654138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f5c1af321c50b3f669203a81ee0f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10476538904de052191355ba5cce48c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d30361614f08a4760239d2f40af16e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89147240b9e7089ded42fa23633124142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca7364a8e525959efd41b01a0b0b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0291898a92664fd01d4a22731748b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457df68dfa35a7f7c00fc60f5dd06fd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a261d65bb7986c102c7061a0cf685d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaf64cd1028f9dd085c31ad57b3bf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8958d503663c5d9e5aa13abb4caab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751dc1a0906b5ecf939d9eb097c8491149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8073b979b2a3bc1f0f37f962f0ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2c0afb561e84c29db25f02e781bf4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c456d62661f8092e796733c52420e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e087fd0894763bd001c3b6dcea6a1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5d2e6aad0416fe6562d594a7eac61154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb5058c1c68abc6292ffd716e7d3e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f0a63f5b5b2ca0d8e80b9f15a0c72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711c27b4570494de8d237341bcb074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6459bf3ec90954e67de8330f7eade6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746c9581827ce07d7229cbd06b669c8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c4cbe47e068f4f63cda71c7aff7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b8604ca282f2d6fede21249349c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437ed0f2378a42a1f4126e5718f0ae8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241065f5ea798406593122a2b08bad89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d159ac54ec1557f48ccbe8ae386aa0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e69d13d4325d77f86d09e91f34a94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418b9f374bab09a5611882cecef6499166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5991c5aa779d060a6848326256ba0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164e2560d7e50671d719fe22407a852168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d7f6bf0ce05424c67837e43d7792169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961dfe6db860f6e3a1740df13e50b55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57477a2aa6c56c11e58c06abba208f98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486273803df4cb98aa0cd086d2fdd5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad455e60e2f6ee6bb9ff71ef93de7cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88130621d56830e499e7df91921277ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3703b08e359ab26df63783875288bb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964cc522fd0de96b63de43a0daa0f3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f7eba4bb7192542bc9d233747ddf1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8dd7aa469685a57b693a577dd5fc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2146896c3940f98a82cedff5b68a0f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccaf0917e07f961e651b3afa98ddc6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41106befe4c083fd1244e960f20c5dbd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3caa5aa97395ca2e598b9e2ece562182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2572c28f26a288414088648c5633fe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2962fc5111af7ca4e03722b0ae726184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9968bd1bfeba83ecb208b8cb8eab6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76c52974f8b4815e1c9aa8a495b993186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448179a192c87b6e519860ea4c4cf6c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03265cbbd47aafb02b3a0f3a72f64ceb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e251e294a7d3810d7cea3d1fd52912189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59499fba6fecc134fa8e4bb082d83e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dceddb1980bc69fa39f12df2d6a09a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36c8e73e26e144ee981c47c7f722ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792f325f22fdc03d454527f1ab931c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b93939583dca020cbef39c319baa4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0288081159fe1c3aaeb7618912d52195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024479755912245d2102a7fe5c9261b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3880979ee569ec68e38943dc053ee9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed83107ba782a26781dc90714c08b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74183d89d6e2ec71ab573aad90c1501199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1ae323e5c1e4876823797c5a77487200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937de6558da89b5b9652253271a1a46e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1c495f7c9cd37079cb80975715c14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5cd51bf25239fbce50ef6c34254f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3d25c294f490fdb506f2bac4d4369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f09bb7326e062926bfd31764830d26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ac8353b0a864f89ca7d97fdaf99d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab64b943534a86e5556d5376defafc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f49b1b4e01f501bab89e13adb9a51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc15e01dd9c538b27c28ed483915724209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1f8db4fe2d3b79871803796230c62210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad932ac31bbabd67c6fc951404ea7c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1425e4d4062a208fc8a5d0fbe09c77212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a5ce518ec250720418a53f182bed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635115cfe9107e3f099768151e2f519b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723dffb8cca1f237b1112306bdaeab0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1326183a64c8b5def3913d7dff5a396216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc740fa02fd373f07bfcf3ced6b91b75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bb7fc7155af61f29850bd7354430f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d9b7d72e5709c6be83f13cfabb5df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5bd973c6aeaeb98581f3dd29c26e2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a67865079c81b4083e83851f976e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbe61f55256b294c394568be07762f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27359a145c1ef463db706fe4c59f7222223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1743ce880dcabe7eb67b4d387cb18e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09407e5f2cd63aaab73a7f55e714afac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373abfebf616016dde9b479526526787226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e835a2258043a26d0650538727437b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b023f939bb8e2d57f8827e3456f3f13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4a0c276569c4688f6b3b6380c702c1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ef1a7aed344ccf5dc6ffdee514687230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a562a6583aeae6c1f292531b0d468a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8efcd4e8e0ea9a613416622b2b229d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751043cbf4be5a0d6d8a558218650180233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaee898039fd96fb0d7d9da6ab88956234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5614dffc47f00a1562f6b9f51b2951235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92ef252b99c6d6ce991327ecdeca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122e5f77048dfee3cb7dd5de71b6577237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa18dc39b337947239f0d222a634dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d8cb1b75b0965b4cce21818e3d96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b42566f1bc10fe5f12b56027f7ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f443352c1ccf29eb59a4322689ca95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457356e90bf1debd1d610e78c65bbbb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7cc0fba53eff641f22ff02412f3a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a52ccaa740add760b321301624148f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae7f73b1b9c640f757d4239cd453e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91ff711822424d476a9fe7b6174997246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c08da18791c6425856355fd38f92a7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4e997b371ba550ea213f914685b8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ee02c2696ab3a08e9c6c21dda08fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408532def0d1afd1d6d7c977239a4a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b63fd61aaf772f4318d8e18af28f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3dac90b3d8f4eb440497e8291c3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8588c2d939bcc53fc3af27baf19d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90357ef6541233a1e7c97c163ac6cb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa51a3f35c09b7184e75b85ba500f34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5eb936d95a5bf037e3c30ffb6fd3ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048644b616216ddbc3feba43466febda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6b1e926db2fa4b6181d5615ef0499258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be70f6be4ca2158505359c629bb07f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb42b3b970a4ae820c8ec35b649a2a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e9fb2e4a885df4c7057c62b022e25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b2266e2ac43664fbae36a87360852262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14968c4ddfb34ad86bc99acafb08c5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca202ad9fd8ad3895d416fb3cba19626264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658baf3531756312e05867aba6ec48f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afb2b63d6be93dfff9bfc58f13ce6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c709dd6964f579328fbe7c61ed66a51267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a16509ca4e1f9fe0d4819f8929690e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9cac7e2ce9c434edb8582264be62f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bf7b74a2bde3066ae789e6707321d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1ca3ac07dea1dbf85af0cead27922271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f26129985363f9e782376937c1df84272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d378ef52e598d0f0a979394d0e5d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d0dafa2f158e70170de38239020d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee45c26ad1b93926542e6a9f6d2903275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2e993597f254e150eb355ae9215e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6dd70eb8bb3c73b8a04be60c9d5dde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552ce668a24273584ee4128fa55bd7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd2349fc90b4a0b73fdeaf93fff1c9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d018af971fdefb0380e8a070f79dafa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b1f4022fe83c65105872fe73bc6a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b84b7686556ca60196bac5d103025282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e7514a7f78b6bcce95e330598f167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18992a68366f015a88c2ba02a813ccbd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247c3944a5e486b393d62cdd1447067285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f63768d5c3bfb02a9e5f81735a6c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1831f95b5846229be6dc4bef54dda3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd29e77466b7fbd2e543f3637dd11c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b5dfb9c4c4940bdc9625f82626192289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f2f0f2603388ed6713706ab3862b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaae7d14e6b6c9bbd93d16c7e0e22f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3be4c97edc1943b2d05b9c4220ae5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de13fdf780185cfb40fb69a3a9e0cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b095654b9be6f4a9ed9380f63120381294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e702d7b21eef296f4eb6d64d74fdb4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38fd480ebef837d7ca6d16905047c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573af23dfb422effd992d335219b9184297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a20771c01925d3a024bf116772f2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119082e8acd875bb6d993ac4b0cacbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fcf6d1c05e72fb22d9deeeb9e3cae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c0424e3e058f274ee4c1899ae583301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732c7061d0958eff0b9f81ffc08bc72302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171feb532ede12c81f599b346d5a527303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4030557bc61636a3341c57dddd74c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7fbc99dfcbc0027621f0955d84a7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603aa744af3e3f7ebdfdcdd06ccdfa5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c379baf429ed77c2f7d12d027eba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd9047a5bdb6ce341e39532b8bdfd7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8994d74daaf9f8561696b9f70eab0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709288bb741f7913a267b28f6edf694310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0371470eecb3f10b342ac0616d18df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1aa2629458b50fa8522438c2ca42a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff887fc41a7cf2e6e6f8c6b0a3b5c1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264caa0d18476a27f9f2ee92c73d05c5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9921618b3710457b55e24f2831fd92315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02f46cb427992c3771f2fe0aa679e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f81ce1c43588a4792a8fca2dc677d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c0b85b20cd9ff6165611ced9c1c17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7951d42065a91dc1341b03603e1b231319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd103739587981aed5a6df4bb7d7c77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4307a28352cbe454bbab08f1c6af1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038dc45529e1bbe7968a4e604dc4591322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8adc3ac44fa5a7abca99c30a3e9b5f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c471017fa0c118ecb4bcc464dc636bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b434a5748ec36f30d4d3927d29a8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4580f1ec563368192862d657773aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96428d30ac24a7fba8d81fe97bce4956327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ff291622afa51798808e81e4b3fbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138aa1768e4fc3f1a284c1a76d3fa4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095e907f4ce29d15d3e85550084e127330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496aea9da49787ca537d68d662a054f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4baee9799097240b0de0cb13ab5028332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637c1abe138276ef13b38fd62102294333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3436b6b22565f3cecbbbf24e8ab97a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8771bb1621eb428127843604be4ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88fd695a15479226994539edca0d13336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d9b3bce47cb186a29e4a6bd26016a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671ba88c10ea64150125572e67404e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1854575e7c4d1d6658f04f2f61f30fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425be9137d10a2361f8cb9dba67318cf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58067f71c5c43175a1c108439a582f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52599509f5d78460a687c03565d2c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073f3fddeee6a141afb8cd34cb1ed68343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63b77f750e1c657bf942d785b23bbc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b384befee536f633dcdc21ff8a476b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb5f1e9c028d29152cf9d3be1c5424346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66634d2446c71293d5e8cb02a5f86a04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc266a1abdb8ab736e8c55fba134b552348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88e7c55fad22eaa8187700f5e48fdd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4752dd1f10351376bc172e95064ba40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc49244b38540b64ba2a7d401991a22351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7555349cf3b63a8be45f0e23e21020352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db87d04b8e749345d73dd6276429faa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef3f5b440b151233befcaad88f6d31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa09a34fabaf3b05060511328c54122355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c8054fd536c0daeb5b51cc7e1e6b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25787acb7e93d2bbecdffdce18627b03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e8062729541fce6dc1049e336275f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d3c70785acd39772c244842263c83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8fd514cf482221f10a5d737bea8aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268dd136c61ba468f41e9326a953ff0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bf657ce58bee1c7c7f411dc24d85d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f71f3fe5518757b21390ec6d98fd26363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df7dc06e16ea87b4cc314d33526fa2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fa4afcdd31eec440d5be989ef6e20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6222cd521a2a93eee0a1f6dbd5dfbf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25860a91ade10328c07cd8988501f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683a40ca69c5894eba4d28aeb63faf6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0722afcbd2b5d15d02a5325c9bc27369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183f5ff4fb35a5b52c5c808cd8bc3a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779d39610fa7e31ba25659d21a697b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffe5855e5158461b41e3e17647e3ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051c98db5e3c8e24845b867215fbc82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc1fc40cfa765e463d54a49cf89623374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3356abfd741e9250876d37dc733fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354f4937beab9acc1767ff81836aae6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68c6ea38a95f98b2538cca14629e1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4dad1283f8f295cc3f7a5a36622e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de32b5f78e80f0d4095abc619d7015379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3ee83a7efaf8bb6e2ca32422349a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a75645e8a6fbe6ad2d758e1d67f4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3a743ae0ea806b82fd012d1a0b724382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825f2713a976423a9eddce3f9af959c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2078040a14a1dee7cba245b6f1b16d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e20a6426af447c5da69e0dcbda0f1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e546fe8d878dfee426cf9b9a83a1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9bdbc6f1359b03fbc7685c032d50c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fc5bb6f2bf4fe4025d50184d42605388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ecebf346d02f23c77135496fcd910389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3f4efd4285dafe7c05bd8dfedc0f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df0f1aba8930299012c2311779d580391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1534c6adf9af8ea98aae2fa929b016392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b77eac81bf41f0f04df6a5258e89e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a1d5b093a7d43f9a6122bc88ccf00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cd102fdb193a0094233231a4579e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f8322b7aef0d60f7ac2d7b04b9882396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c76d9dc4569d5fc68c7657c7fed61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6a640292ecdeb82e54e5e82d500e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cadf756e27ec79da0621d0b6d330203399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd83500812678f50d63fad00e7d2da0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd07785b089a97fc2678278b801b938401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf183c6a51227b59b976ceb16be8cf7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee2833d1b781b311ea26ef1eb298b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13649979da807d2e40bddf991774a453404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998f16be4b336964a70611df8d03c2e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12dacb568f6a77aece88c3aedef49f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd68a6ec11d183612d1d9b335fa3b7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cbec7420a17c62197a00052579b18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f6cb35642193319455fd5f33c493c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9c652952dd8e7aa8ba55b5b53fb00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad5ca4e49f90d4585133b64e121544411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1dce624432026503cffd504c7d2c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c67e645436f171845ab15e782a8d94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55eb12cb9b8fa8677875ef004c8c38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5d4a27e00ed2eb27adbfcaa36b557415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ecce841ec9389c9639d3165ed64198416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3143c22c6e6b11372acf7b2b0f86b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44a3b28586f239cb57582ee427e18c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93bb47d3482e5f1ec4870dc661e1545419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a98f5667c5c1d11977d5df859b3fd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e4ae37767d57f9189ecc6f3db2c80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd0d59eaaeb3c506a1d8e0250b119422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae74d672361b8c136ff89a5eff3f35e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d6896ad47d414205412f2b0eccd7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30159c9421f95840a1d53afe5c858010425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970f8c153781ab542298f3e1b70adc9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd640ddc26d1c150036efdc251e83a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f603f10bb6789a71ade900fd92571428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430b1f3d3f0afd18e3d567296763a07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabcd095d09efb41c8b07efa7e0e2f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c3d23fd8b813390c42f837429c55e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422382d43fa759bc22d71fd1f05759f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c7e6939c9a08ab62514c78316d972433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5f5665ee419003d4edec3841ad475434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b3db03d65b699a74875eb9bc4ce56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3456376e0c00fc532fad0835547af01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfaee6d7f5d45966d2264580bf94e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ee5a6e5257e9797b788228f1d98e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1b2a24969f58696e7053120a22974439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b789870f857f9fff9aa5d92597aa3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830eb0f18e165899659e6188ec138c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc1c0acd514057aba02b7e7390d161442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6fed90d813b8e448613c921758b94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d42ee7e85b5c07b5afa027206b8f97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978303f42e495e1afde6517b839bd33a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5be5730ec9c2bb596e51bb108f22e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2616ca2d6703c7f7058f4ebe9dbfa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a3006b0576bc6b60a14bfbda26944448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8158138ad85588434b14cfc95bf9a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ebc3f53ff2912538ed21904a8eac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfe2e5ee91f7bfffd4ccb0602d1261451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6e6150762db8cf6e932454ae9a048452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf997331559a697e7635bdf873ef6f51453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c462e8a3273db1397cb1d6ace7da51454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e7a3b1e072321f94016db08d5996c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815070eb5aed9eb36c147dc2282f96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d73f86babe4ab680516c6d18833f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3a7eaafdd2da11e51725f1765559458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577490122661459a5bc5347f00261b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75251adce3a3b3ae03d2d2be764326460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9ce1d3ce985fe22ab13c93b5119ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41b67d41e0a95486db45ac804517ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817faede866d5ad95adcb853913550cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70243085ea36f86afa6a1b891d1e36b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687fbe5e80daccecf851b2bcdb2c93c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879185db8bee23b00043148b312ba142466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8322b0e2e672bde9291f8331ec8c04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ee7ad61bf75d31b5dfc383ca75071468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b1b3ec5a439877fe4b214a42fac2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f1966d9aeb23227b53110dc304f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ac52ef6ba86f018002e3ac783795471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f75b0a3eb67bad1683398d00f69694472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd0c18f2aa99d08e6174e0f54d9ff8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b4c30811c556694dd54d92c1ce9b5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f22f2a545165c30cc92c57e4c5e6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb9b85c0a0d0b22c92ea54fb0304d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e003d3e0286bda64b1a1d8863d5d879477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f0f3b691415ac2b3e15cbca90a782478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe443a65472a72e4b08cd967f069ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356289e8a90c10ef83a760a1b93dc5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50186ff4de57bf05760b801f6afdcf5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa375373fa069af90d3b62001987fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de084151ad102c321b7ec066d44b2884483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dcd2069e8432f37e908dc1ba7f462484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a89480124701592f406487016c3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9992d07a1ffd48b137a26a97f3ad8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a77cac3b057081cb7c2ea8f5e4da5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa218cccc290bd22f02fbe188d9a55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9b2912bb9be6e2306d49af7323a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b0d09294e361ffefa1aa414e1439e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ceaf7b6cc05365a21d899854ded75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418be8fc44f77202dd0e477d2bd4425a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cd2b43ee05e518ff62a3ca6754458493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708dbd0346a2c0c0dfcc82f081b0104494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57308c5eee6c7053939a863286239b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98038485d7ee6ab364b1c0745ea0d05e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34b422103c3d82a0776e072632f32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c6e6d66ea35a9a2b74cc84a95ea34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f5666aeee3a81bb8c5147753c3200499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f64025fc0e94cf5d870b87f07e5b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f21325234e1ec312f4a942734063c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacf0b7669188536c8f23d7dcfdaa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8670e017a4ad845091ef931fe51b0bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcca1c48fcf91e4f0238beb4b07c6f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452302115352560a976ebb7f3fb900c3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dda0915b8ff233ff65e2f5dbcddbe7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6571500f91eceb0621694f772168656507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb29ddfcc5ffbcb07e039561a49df2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b587d0097ac7b3a2b343f2f51f2f8d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6bb8bc8f366989014710fd61fa7c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd288c2b13e46fb6037ccc24ea666a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ca206fb122d81002c0c5750eeab1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb55d3a44ed882bffafafb808f65161513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f0bb3fb51bfe08379fc166cd64440514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79de195d4e8e0eeb3acafda02acd6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27966b111b3d07c75c0f686a58b4dca9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd10181b480db612534c1c3f18f8eda517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffc7fa47d01aec320c99f840829883518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cdb497e336e76908860bad9d6a17d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab994ccd5d3e8dc4b240b38c5b8f1a42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec022004eb295ff19d70f193909b8482521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091538366154dbaa9f4cc80c0f8c9cb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04201c5930bfb91fae11bab708ce8250523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee37af3ca9d8a4fd05427c7b1cac29f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69103a92105b0b3739997a41805c5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47100399c1e32fb671b6c2f5edd4c18f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32693d353ea88aa991d009579b4053c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61df4678c289a7e409d3335adc323b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5da2ca585300be850fa5820b731ee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141d3f99ba2ed6adcebd531e08bfb0e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90626bf16c937bf24a31c33bcaa1c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba27629ff45fb62968a322cdc7cdcd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96784dcbbe567d556249a532965441c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adfbc81b357b9d2f08df015ee07c56534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ea0564241f0af74e93f9df6c8dff9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17147f09467acf08161bd324df606d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295cf6b219568a3dfe173d58afc4848537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8aef68461dbffa007fbacef7e5b6d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc60f12d2589c93c212fe02c78e41539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6917f47bc2a7b71875536fcfd454d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305a6854c73bc2316f30e0a20562c32541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be561fb53b83d41a8e11c3cb4a80c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fc8089a0ed93d2b4b9cb6ccca246f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc6a23bbee20ab834c7691caae3f10544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f97741bafe9d16dfa902aa2d296d34545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57d0584b6f393e5034d570f388fc7e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656538a8057f03c2ed98287f63088c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc436169788e1dfb284981cdbdf7f2c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265182016ae148e0785c21a0e31cac3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837cac6d62081d60f926c754d35afbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fa5cc8589943028aaafe936c4b5b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da86fa81e5f5ceb87d57246d4c0cbeb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9f20f737669930455f24a34ee7710553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8399882f89b2f71ac113d5145033bfb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6deb1c31f8749c6e783c356256bb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aeb4f4f3e1910bed3b7165ceb21820556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413dcbff5b98621277f2f6d9736eea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944e26c6cd4977454f10f2517eac270558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b056a71da3876863e1bf26c58742f4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07d480e9b4ea63b601693ad9827a09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acad73d8306ae66ae54142d85ffb58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5207d70635a1c240821779555f4358e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518b7eb26854a8199f16d8cd157401c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e8e6bcdbdc7b54c52927bcd20390f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6d3762e08258fb6018840fdb7d19b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4610ae0fa2b1ebf066968d3fc13732566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b78d0e0a911d8f03b9383302566328567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ac17d754e615f1557127153f3d05a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e78619203f10b1f114333dcb4adca3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4e530acd100594f6f2a2dbd3647a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e69e47a490caa7ecc160d5aac9bdcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff59966056b46d830d263c77b5003f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059772962e41a27f9be4542aa0cb3185573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c2d4a7d84bb98293c2a5028923490574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594db8f80c1894c41c009363f2def8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d88dc5b56ebc27a39586fd5768b8a2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89abee4653c1dddb7a7a107480281577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23211138cdd45eec36bb30fb81fbf1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3391bc2feb9669df7d0ff857ba1874579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7728dea2d31c348aee5cb000769f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543981ff415163f56935d74e50e6a08a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a78d5b700f056e42ec927942785537582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015c8102f8330a6755b5f693b976893583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc1b37534219a2a7ff89777cdea1c44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216a4487269371ca54e60abca4f3b59585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3426ace4e7703a38994c7cb11982b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101284c519dfa160d3bcaefd7fe5d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f880500db132317cde20657c25d6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb0e91824f59e83013150a820d9462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91d5bece473e726840d28d5c8dc55590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f10c0a090f46d93c63e46b427749df591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cd578390761b4c69d3eab4b510a58592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d3834ec62fd1b6b379e8893bf3c16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe9aa35006bb0d300cff494c94e6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926d2cd53311c3554505af3b2846507595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d853a6b0238c638571ff14365f61bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae009fc5de98b9df02d58b8a62c7fbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef7e255c711972e36703f4f1ca6ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03897968a2e5e985f5b9e6b09578943599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c26b54bb54055dad8d8d34a5d4a243600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1867b7a194d9f0d7f6cb70f37a3ea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fbb557cc0dd69435cce5aa8154fca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44f7d2c1588e29b12c66c67aa6f521603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f21483f7e727e2e886de1fa3a89151604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dd19a72fdd3144ebc8ca0ffe1f0f8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da650b7d27456b3cdf4b4ad2ea802b9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414aac663f79dfb4e4a6dd97dd52ec41607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f18855be0def7567136b4bc29c880608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02d4b9dc4ddac52e46ad2dab38f55c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8a26a580984bb03b1f7524ff999a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fcbf88dcd459c21b02ea50de8da21611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751304cd0961c104d188dd6ee0a0f47e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceb1244d66fbd2d58078ff194692f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b15ea01f057b423ce49d714fd0c5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f613ce9a10cdb04a915df9b44e1b76615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ab547f93cf09767ee0dfcd9ac150f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be00ebadd3baa7ab0ff235841a150f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5ada15523df4587d63f93062b7cb1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a3961dd6fee52835100759821aeb83619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae26084d4530e57a9ad113a3f954deb4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad4958321401e58d9ea3a30c96ed26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e4dd9cac29be9e23138fa4288bc46622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0911b3272dbb9e7007c4939d1db31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53cc6af0f68028ce5ec77bab55c2df624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbb6d520871b837136363ca8c8b1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f07a6c543dfc64a93aaba01142c4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13231847cf6b06e2016a41aa75a0a629627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092396ca150a30481195901f946951bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec61a9fb25ce5837cc40de77eaed92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc31ed6c698c1c680f6fa8af7fed3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e549c1f8bcc0fedc3a83189e7384d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d02e466f3f3176a0d4edd7763ffca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744f83c9ecdd1af45b142bbd1676cbf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d927a97d0532a5040f5890199bc3dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a868cf2ce4e70701515674f28aaf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759c5abf0909ee400293f5c64f6d8b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5892a53ef6d30b8c22160d8d08b6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574f5951fde2a9ec3f03a009abc2a06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc05e3314534d69f773e03298d9356639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64f40bf99475cff329b2802afc6cbb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc203ed0c3e019dda95fcf45fb44eac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6318bfae9a5fd8c50f07c4eae00fc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05bd0b8864bb08a2f35e5940004ac5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2825a4462f266b8b5de512b5cb5d6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62675a3d07b420c7d2237853a85af4c0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8573bbebc94c593a3d0218151600f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbdf25538a9173af33b44c7108b1e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898fe057b023aaec10bd036318af85f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077b06d4a839ed9466469912f3e4d08649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee0d1ee2916d668333f9c6db289564650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898aac797ded0c42be9141ded5933e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41e65a03e1c873323c5c7b619c7b7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f34a98aa854bcf85ea015181bf28a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e0720b4c8098af7dab01b7bd48218654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b45f3a36c6671b6b9dfbb7021115655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824942a6a4f9151e727551ceb430b65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df2ee0de55bc48e0cc1892b544c958657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f9eb1bb03692dd304274ab9ecd5b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334496e43bb46ad2171c0a18f7d3d877659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bfc7ebb3e1b33acefa999e73eac3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d47e13fb0cd32276a9e99b6d5edcb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1491be5de904a8ef22a421256964ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe4920cc8c5b63b86ccbf449e4c8a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a88fb5da89770c521c66a20bfff23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78da63c1279887e82281dd0bd04c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd335d075522f6d13e62906442b194666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84545b2154eb5d014ed3d430804b0eac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419868633e44cfbdf0f4853135ae8d98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5dd03958335f143cf20e770548d53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca18220b0599481561d84b2deaf3e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882d1528397373103bdd6aac6f0727d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671ba3656936a3a6be915e5bda670b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20053556f30382e6eaab0a04a3e840c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a82d601950c3efb0a53e57a85cd3c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfdb4d3f29ce57b21eb6a8157a5d5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41d73db1da1803efe29762770b108c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535ff767aaf0c7e4fe756d9fe7fb7c1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66576a50d7e49f11e442c2ea5fed92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd563e9f6ae4521287688be9822c8ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fbee61d2670a7400f7883ef70c13d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e74763ad31bab1b97a002fe406bd62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290db85985765437ad2f7f68add94051682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab35a405ad57bf8eab1200982e68ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce86f104d249310912e469d475ad2a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396b0c39d8553c1aaf80c46df07ad0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda96a40aab5278c5146ea2ebf0958e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd23effb28bf8e9c6c01d067b26b6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f168d500ae49cb84c38bc0c75eb5dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54754beff03430261814bff93fabc7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3c66566f10d791175a95f6756a439690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac738600fda405c8609fe5630ec79a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae454152c66e0e596fa50e0c7f4f37f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5b8e26fc57e1de131cd1530867d0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e08192ad64e9fb48633f676e2ef654694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e479463597157641e1be887c03987695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175d7cef81cdf2802a7f7d0234fb53696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85990d484a9de216cc389c87a7b48fac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bd93a01e3f4961b2fd29bc871d403698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9c34edd6ca32ecf81a2813d09df7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915e8449c8b30f88a468ad4aa571a73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa650439e9f746f6bd6863541c2da81701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c191f3094961530d9d5c559a88b39702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292d1872c44e7144d813a6520fd571703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e33619be64141fcf47dad19610cea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaac0dcb5e2c102a3977453ac443165705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0485b4acd82a6fb67db5d0eac8112706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae94e469775e3ad842682f109ceab5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422377253621a6c1c015ee72e034d473708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738865b8f44508cc6de88133fd69f563709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a286c9f70da41922840843a6af617b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d056a1ca09456244477c2706a6bc8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef13596df7c4264e786fd6d5fc19ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7ce10e37923a3c63d00f47d51eb75713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf0c6263e17b1cf49bdc22fd7d2b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4da96e7454aab77608bfcf2a2a4864715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e679ecc4b035b621574ba94787974716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a22c4926151d369c5d5f9fad7aa8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722b78bf9b910d4e2124d3d123f19c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fcb540a5cede8f8dcb30987968396719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b7d2c43cb42743484a0f78ef4ec92720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b211ddf52077f9cc2ca76097cc025721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d9edf71fe48ae605e7470be8418ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf545fe0fb73a607a4a0fbecbf17aeb3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8968c385219eaf51b3b296dacaac9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9f8417c4c1aa81409486f61031520725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d07ac8c765049b4f684aeb337c211726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c656b53e2b8ea3202624f1c3829e51727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed6d98570be904f7919796b8770a1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ed0a5547e8a06c765963ed2c6cee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4c2dfdf416f742fdba67cbf737815730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68320bb48ca992deb7e1799b8cbcd25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36bcf34ec9ea749db53b7fe692490d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149823a00da9c98536f77a056277349733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81011893bd15d8199ec33bdbf071155a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b16c267c69c540375a72a7d25d4e4d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22335df93f059e406039a9626c1391736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6cb358c77271a192037f1e3ea6899737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc425bfd8193dcef2b051d57f5aa0e11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5cafd9962b2b224e5b74499558266739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df88c0f3ec05a1bb6be92aecc2586fb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711d3d87a4038e4c517f1492f28743741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1456fa48b383ce52f867d43a458c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b54e5ff464950dd01486c1b6ed3c51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc75661fbf9d0a8c1264a2710570db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498fdb36751a7ab1160cc29d51e2fca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcb61dcc5cacc5249792173378bd96746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399536dc7881c2ecf6718090b8931ee6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8af49e23391e6c6d2dcfa2d9b8b34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc5d2d3a707f0944eb0a4e4693c4c4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc438352faeef2b944811e88186f607750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cadc4a79ff493dd8d9b2fae453f83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efa9f498abb361965d7bade9c5a442752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4ea59c5c58d053afb1408bd638853753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01040e1bb326d699857683ac320a00754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887fca682f7aa537cf5dd69449beb59c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bbdce472786a44f9afa4de45d8437756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50885822db8aa8cb46f656c6a8dd074e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68a71d4dd2173b13279a4f92d819c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d0443047e607666fe1ea2b637cbac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099e862a27c6f27b2876173dbce8e3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d95cd416e60ff291e2d850d73847df761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd464e3dd167bc3b34322031b829cd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1d55570c1a96d4f72259adf730371763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8caabd8c1887cb42052de605e614c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce66e0fe36bb756b84697a3437d298765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f02405e9c6982a0a07b76278f68e1766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398223f133bec1c6a27857d58eb2c849767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973a452963ba9bc21e9510e3595dfb5768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b664041f3eca3e4805860d503449cc769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8417f70aa207bc9ab7ff41fa80626770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958c14cd88e8f03e068f2377ec13c2b771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba222483ad181f7292cfe3d4eaf4cb772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336f0c2ae82441ab18e16224176115e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3b0be7fabf3b41cc54d4f9b02d292774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f53bc88911a2911197ec4eadff4ab775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20648d5ddce00474ed8d0248f5fee8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90940301da6d752345ff546169eacbd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72739f456926f572890a87ed0308ec778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749001bf4f5b5d14dd55334839e2e5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c4f59a47bec602719320575b08d91780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60791ed9a0aae85393567138bd94908781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ec0a4ff2a66824fabfd7fee388b84782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b24bee1f7d34ca573fa236a43d3a83783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f37f6d0901f96a5a8e7f741ff0c994784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271253c0a30941446e8eafd4c19d96785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ef26b1eb599fd300564f28982a1b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c474f2271e3ce4accfc96bd44b1c8b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4c0a2b83c913238799ebbc15ac27788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89dac693b766ebcd04dc4668384201789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f672b576dcd798c5eacc7fab93bbced790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a38eceea6213a666b4a7a81e8bb6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c076f1103f0cb828960b0f7792401792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85368e7f5acf057de2e66b4e5daf14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bb23be73954017769f34d583001be794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc128bb469bd8d6fa20959e7a6d1718c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e88f33e48cbc013b57136b9753a29796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851f114b1d47bbd0b3da8d17cba4323797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c79d33573c707dde2198130cbf2e4a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285f48ab488baddc2cacbea235341d3799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a150ef64d6987b52b8e7d69df7372800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a2463b16671b2bd3ba2d60a4596c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b265f6da96ce7e83a008dcb2e1b161802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4195f8ef3091b43bc4513e89efa12a7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50562ebc47b768fec54c48efcf7447d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb74125ca916394c1a6d29f4419366805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cb09648bf87c8257b8c53d1569d47806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7f683543fec8ed5a7e63136c556b8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754264324e933c44989003983590f41e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10e37d8d0a662bb31bb45ef71e31ff809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0aa2f048c9afbab5e865f183103f6810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a300736f5e71d8b188aa3db309f1205811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce1f02811fdf38b79c29643d4da90c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c06afcc7a8c10e4e4cfa2e6759925813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b907d731dbe83a7bdbb69e361b7b24814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346fae3a082261cf27dfdeababf9d43815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64703f89317bda880c8937bd8e2928816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093a122810215db7b9437e9ac79655a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f560aac911a3418522341a83964b1818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3393a666e911e341d35cf92c2b4779819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68568e509421260a20a706fe5154b3cf820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6831961173557e38023ea134f1637821.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124dc101d9c736bfb8be261acbec84e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf08c5cbdc9f6640c72f51460a024242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d71928d3c71e3e6dc85fdfb672427a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff656cd656826ea71d8cbced4a019f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93786b1fb7e112c65b72b59e92811bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51308ee43c6a4e89e927289dd92ec2b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4267114121e46091fce91af11962937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3498405befc7630c2ac7241e4d019ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391674a2104ef185f27eb1f6547f1af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ff874a63e9a38904d0b91ba34101310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbcced7498379965070d42de3f637111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987008c783f1129e9613e7f8698de912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249130ba2f1d57e0b5e68a09ff7ae5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787a8962c41825ed7b8438e6a796dd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4921331b3d46c70aa610dbd91a253e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ab0bfafe11a4ec0c7197880e907a316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4778eab3379c21f874991d61688912617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2155fdf7e8ec14976a71f25f497bcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e51c9f0e8259ef5ebb634cbf12a5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56585d236b3ccadc742e59d9595f714320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1eba2cca93e26bb8c8789c7bacf2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94923a585ee3c916ed849bf87f3129ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b3fcebc4764dcad5848f90bbffa123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dd30cdea89cb0dda3c775ca70a5f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0b61997c13b7f6be6444c8248997c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33947e76fb31b09861b2e8ee302a2f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acf2055fed32c59cb538ebebce365b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9f0358ebc527c35aefbd660591e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd818bc1a3dc3de4ab0d8b5022e976f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3784e479e2e5416b1676a0bd5ed398130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b28d72d98c3465c62b644a768d56131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403529bb8e4b0ab25c4102721b363a4732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b03d1dd83286c1e917b3a3b02a53833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34250c81d4d73f0a6bfa154e751f7b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ea0677a4c3a7720b0c44612a6556335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f04f37c51a9f79bc505e02884b46a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963596145e723b75f7c0f6db794a290e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c3cf0b39a172c7034bb90d900167638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e295ea54b5eb1455a74202c8e22657e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984e07b0f495a7379dc78a51dc433b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05afdc32ee0bb9cc46fc876b73625bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22136867c15bddc2f2f169d0b32f0bc842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86706f66e5eb987f2e5cf922cda9b7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336561bbb514c74e7545546773a5eae244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29c0eb50f18d398b040631f861785e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6bf7436728cc3f895ebad76b1d5fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff499c865300d9f4931027b8a9cd747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c1261441773d5d5ec10d778d5906848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5af685d83dad7bc54deae9cc2eb2fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7b65d0cfb331ec72d6f67aa1db2ca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b6a73148b01eae073b21af76f914951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e09a3748426d65cb02753adc54eb0d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99414d7483b5aaf691d59b39cd030ace53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fae5198ff09a82a4f1bc26caa722354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a480371f60044e3d5ef0f3ec26f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bca293ebe34cabe69ef5390272a9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bbbfe84f0e0f8323ed3a09b6b33bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adea9d3783ba365803f80e818f9d2658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbbf9d531c2366ba70a70792d2159359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5940b7f95c4c2b0d23c2540506b9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a85cd1ac716c8142e55a6c2d1c2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8ce69935651cc2ce9a62628e1d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e808e09d709e1fa87808e292279cc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028b3a5e2bed35f9cfad2f4ab98752c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725cb02a7e69b4c59f2537b215cce6865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff3aa4060f40720e2e7f5a472b5b4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5726285ba6a9627f3c3d39cefc495867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23f689e6e00852d0a2eda291f820068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e84044958dc635f720a9869cf1dc9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f71395c54c121f91e9b8db45c82bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea6ce866f6f524462be3f651695ed871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcbe06b923dd2ca28633daa7750d0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ecfa8ecc8dddd15ca5cba0093a786373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983b4b74fcab75f9c426a657996246e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a71f59003e60a2887d286a60da9f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3029a25a3ae05f9452fa9c0803424876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a30d6a9b74127c65bb78de451d91f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035e220593db8ce7b3d2d183239552678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3a99eed669d37c2606ad63a2f6e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912f711f52b5180c3210a5042b734780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89194a0263ec88268fc89df59fc06d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af2402b96b20eac10210a5d0b97d6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250be1996e8ba586d0f9be9f154352383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148875fe4f1e39bcf98cacf1253b74484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa5c43a6129bb7cf0f94f7d35b13a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f096b8955dfede3ff39890a29e4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3efd1d75de174c8f09e5271d165fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670bbe80ac86a1bda423b1caae03a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cf0c11295f6cda95469be8902436789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa3b4f5d1483a5390d6ed8c1be88990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45a3769e0f5ad551d017095ed3ef2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1690c0bb6204714874fb80114694392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98103f56f092b77c805bd795b687863493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ae964bcea9cb84157d9f60fa6216b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b40b1fcf5fa9089449f996d81686095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66269c9536400b3c4153a7f5b62a3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32321e00a667c50a22ecc20c2cb7948397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21842735bdc158c93a4f09a292818498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5308c102f521903832ea6f4c91397899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a4f1845550bae3ae8b874f7deeeaf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e32875bdfcd091a1894863d110166101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3f698167d0b580b3c9c411bf99b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2055a64ad8b3c756c9f1c74ca8a9f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a91039b8c3163ce7ef2a6ee47cce4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1ae92e91b9fc35ff9453e8fd7d80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b96603fba5d1242fcd2e9f06ae5e64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca88f1d85cfee0238b15e79c65cab0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c5f56b633f230a5507aa70a3d79ba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa875b9fea7dd59a8f636064a6d06d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8d84657f31a7ddbd38cd68d476a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca76d642929dcfd5d47040ed2e5995111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04550b09723300fc585411ec9916f481112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882824f3536a6fc2ef80be119d247bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14e21a856bac4ac1008249676c0fa8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c290a1d9d296b9b8f1a611680891ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e38ede011d3e59a8ad8413a17c4777116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd7341d8ec4ed9611747ecfdaaf4b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4591003a27b1509d2d1b438571fce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f04e7a03b61f34c23153fba07e2dbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b11db0dc571d0351880200b492d712120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54140198c9379323b34757413901230d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bc97df1c28d035157f3c817c6272d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe173bae55f8a717ae924afb3a4d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b4435c029484f6cf22e41f8100cbd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d5a346ff68e8c0915e109b10b80cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d223d373913986bb7132964b69fe66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0dfe61d52132fd3878ef95dc5582f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3e11f70303f7853d0a266581aa30b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d87b14c2fca3a4809b158b210dc09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1697ebb8d535af9373fdbf2e967968130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad494c260c4d9b942fc506bdf6007824131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e414b1e780e3be0d788d55d231b465132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361a1df3988f520d39704e104138847133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f165ca7e92486adfd50f2f49b1b6dbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a64701828706b132ee45b6e269d45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6814058932351a08c345dd493a0ce2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcba3db3c31de620aa9dc8ed51e4df0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791105ce97c42620a0cc659ecab092a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9500d2d911864e4647e261a2afe2e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7a5e41bb3e7aabc4662b5a5f6a9db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77df9974fa322051b9a587e065b604141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8f96e7f1343645016ca8ddf61ac23142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcabfcb0d03568179842b9ce172c6bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a16d4248684c801f11496ff02a8e5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe9b2c3f4b562e323550b1361697ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b53eafb764b8f1c17033e3c38b4b91146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bc05c024b2d103e6eba53d9fde513147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375e2d3359f406ecaac2a662409ddad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15dacb45366ad145f58239da48d554149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e94a64e2660c397e10b624a79c78a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0303a100e77ed2bd02243888d8516151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11957f8e4b5da3c700dd8aebf628209152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cdf8c223947ead2f610e0ce8e717153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883970113901219950f0d16fa3749bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74b0397ae0320fda27077b5a248866155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb66b817ae9664c8c850ab9d41652b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a75e0eb815eb4676b74d75ba0c0366157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bb70699a1d92897c1a80a73cf6cb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2f4b5621c738828937938f4803f0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0fd7b9599b96e01ea6232b85a442c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f62f481ba44037895d5a74d1b97b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411a1a779dbcf1865485d9ae5b54cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17017c63ffcf18c222d8b7cb95c4767163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33650e7285e11e545356e521be77548d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885dc8e395f1b839625f7ef0c90d77f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b60ab420f3ddb4d15569da027d10166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6964745d84737897d28c2bb332638c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f84b753d12142528713382894eb1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eeee0905d9dfb412734a58ecd91d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a387ae6f83bef9def036067fe9031b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ae00d1c87bfe891a79336f252144a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359108447df30be859796a331d6f9bdf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541471ef9dcd447553026851576293f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a717c1e82d75128e5d14c2aea56b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef89c9d70f4a1c06b4634f16c5d2d3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176f1cb30f28e6b775cba4c261a360c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559afb9e5d44b20f8ab545fc14342bf3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb43033fad01ae3b6428b9283766f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e496250998296906a6368f14880abd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6987bc7dbf652497fd3bc4c18967180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cdb9abb85b5c5cb705dd5e9bb0f6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6f37ebb680b10cb142e0d3c0ec14f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e371b899b73698ba46dc3fef068869183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a274d2088571888ea2f616485fd7f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb20eafe9de7d294a97126432994af185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82659b156a39fe985461cb56cdcab235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e77e5218a2eb24b5ff31f9e9c691d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74741ed4b647f208f4408c47d8c14d52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674f84d786b53179f061222d5ada8d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37520a5c7d87a1e568893e1b6690fc7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d23bc93af7bc3a9a042a6e87aa3672191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a450c14f21108f2d458916080f733192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacb7b9ce6d0d7af683e1a6da7eb7d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e513c8de34043fa927a997aead4ed76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca8c2f36a4fd61795bd108dd7242a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31c31f02b4b349a884c5132df56ff8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30d076de7c7fbdd41c83eea7829553197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd387d444ba89ff39d61a6543c381e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9f567a3918d8de3aa16dc4495e71c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273d89bc3e8a9cb1c7116b1a830e782200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fedb695f6b3eaa380a429f6ea85f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e48ffe28b06e3fe54050c7956cbf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92784f4c205b0f460f817fd942af3e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eecef7485b7ddc725fc68650b28181204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad19df136650905dbfc188831912b33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a358486bdd6c4e17351429ebe4680ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6076fb5535e178d9c2ba0bca2a8d3e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e775d4703526a06b879f96dc795c7b5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8658c0c782634905bbf3948c7f2bb6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c2064db6951b53c64b50b97ddd5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9207eb62bfcf59ccb01b1a26815cb89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7004d9ed3a6bb4b061725bde5e36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc99273fea9d63ecfe82d033dfed1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb7daba36a7c0ece65530a52530644214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f5aa75c1f39109a8440cd34002411215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd51b103efb9b337a711e30759031b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f5add18c6bd7f7f09e416864dca4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b78416ddd6d52b974fdd20d64c1f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a40b654298981bc15ae1ca368826219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29803af2a395fc49b18e673df68106220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d061299c1b0dbeb6b496b86f01e3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779160d96a393906582184f23f1fb23d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9472f77449fbf787aaa01ede196522d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996007e52572a3c3d603b295abc84d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4bd82170ebad0a278700993da20dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859cfb5857d9560b95edd6507438a37226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf601cdf769e2bba8c44f808bf1f34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff856c584854e63d9073d19876875fd5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec5c93ddd16fbcabfdd543ecdaa348229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352bb4df333d314c75041a6637de478230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420d5d5a1bbaef548c444e228214742231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac12fd2e5be93c50e2f96796266b16a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41558ff8485664c12ba7e79befb4cde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608ad7014bd62ef6c6fec9f1326fec3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4110f6349a7d7f9d0411fd2b36ea2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa87fbe3ae863d3538401ba625045a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ced6603e663e3d8e1bcda3ff3a3ccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ac097103f3c814ed86902ae06357c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2172c5051f0ee306a8c01696d69c8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4deb1322edec6227164592953c7b36240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ac8e4ac0e25f7acc0dd6c052ac86e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cc9e2aab6d9ce3b04c1257bdfcc40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57771dde56525eff49a299dff4d11a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07dd91f500f2e2d9dc5f564e5334af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e5ea0d840b7b4ab0e9fc6657101a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c603bdfbfdd67f9257954a6a434b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0643f1f1350630b57cc7255bd2d6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebb6b8b530c18295145457a6478c48248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47585e73fae2b9503a4763c878cd8c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc1c6868fa746713bcd834973d5d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7a6926cde3b4430636a1c2b34b87251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cb393ab3ec213ac8d0a07a13ecfef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42e055c412ed2da6b264f22af44436253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4447e41866a1ccc0d9449178acb504254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a1836ef9357c56359903f61fa3d2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c137846dab2b38de576b4a98ba593256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf3b9209990634f69012c53ac585c6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec71679d5259acc4968cc4ea9f7d0b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0ceabb1f5f8e8a5f97b616e82067b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50437d78681f64421a59ea71d17cca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f836e04d9b5adfd183b4880e33d2a62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4520cbbdef697d2bf2b4370e26ff0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2783349134a0fa6cd2673a2a17d1831263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccedf68223cb9fadf084a6e34f615d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a1845fc17bc126b900d22a68131e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cf7a56227e78227908fa71cb35513266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5dd6ea94ba861f0879088f804a7ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8a0c29bb95654a4598067652e11d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea662c9a432bf3e84ac3d703cc9532269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f84590b2628b7feea6ec6d92c6f4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b4011412c67fe5b0fd1a250463860271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907552d2fb386af17327b4370231f3b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91cd108ed35e66aa3b46c26228a7131273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc84e20ae288a24dec913de296706a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba94d936edfb99c9e3b4d0c8abbee4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020e40fa7cf6d5b5e08176e7351d5a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5570c37b33a1c6f20ad7a703e089b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b9d010d6f53020d29ed9e1fc42be3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e713e507c54c8d79ff3004b1c349a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a38ba92b5949c54757a0cddc7d2366280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af349fb1585a33884eb37e768842a016281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72bb601888e7bc243cbba8e559e972282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb639225cbb59b197f1a3b3e5dcda5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a00fde89e204e749ffbaa352771d58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec97e518a66e52f7acabec4a37cf17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e34e9537ddf7b67182c885a5bc366286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c663f504e60f3c97f8a062cf0c58b47287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdc1b75cd56d6ffb4ec026acf4a9ff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab94384a22e3d287000999925421af4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de295edfecbdc429552c8b8717efbd2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee2fa53ab164cb410c333e058f75b8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd345206eaf4437aab40bdfaece8eec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c8ce0b90fa23e18da5d2521b0b9d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb317988a11692d4881c52072e7392a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1691b4f4242e7ebf444f3a7b0aa35295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408273469ae4c69800331ccb5c8b5435296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6315a02a50c78fb759b63f4dbdfc84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e56fc1846d1b4a0b0fab95876f123298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096bceb11dfef900d2c9e9d2f47c8a0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c13fd1c6c56096456a8067c7a3d04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6cea2257920675d1a24664f2858ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b82542c691ee6880d652c8aca0497302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01338093e002bea33e7270028099218303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de31b8768d729d1045b0fa9fad818d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6c7c05a9a58e6a8f3677945355fcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3018665ea85c3aa62484b1fc80d3bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773421585713ae65bab3de8b2f820fd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d03a3c0a1c380f5f29307192286a55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aeceb24de874e90b253fee807be66309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d097f1903c67b191c7501c5b5996f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c5499c7e9aed0c651d432a7aa352a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13fcfb195fa09c56106df41ac715e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb30eb4b1f09157b11067f970b5766313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24528500ca7743225be92f3b7904e7fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b519bb95b4c10393e6283311e305f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2700fb77002c471935c59adec74baa3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3501d72befa1808d6f5df30821d9dc6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e825c798f02994da2b0224c843b1999318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5b48d44b140e578d76704eda03ec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22b55e32c218678fe93a566c6a5946320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7d9d44d997278d605cc9e6680d154321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320cc111a038a7c5e630dc617c621ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209ec5d53f0243c7268f8a63b6e62fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092fe61e5afdfbb5f41345830963b86324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89e0604bac415429464494188e651f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3a9462e1e16d8860f3a72aacfbf4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab83a77920212a60c619d22e823b17327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d106a95cb5f1ecfa9f66336bbe252f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae2a6354ad35f8410734fba5638ef1c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f04739478948f1336c79ac95ac30b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7a8c76aa4c5e56ef0abc601450055331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de4c1a6ef4aff8a3ab06d0fc13e286332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946ebc4e8805d10442fa7f21641a0e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a31aa2cc6a54d708adc73d3b3e6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87733ddddedc54bd8145a68e281a10ff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1d657967e31987d6d452ce46cc35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc37e2e90acef1ae276b54ebe3ce679337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06e48cb3dcd93d35099e757ed9ce4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f40cb2402baaf250651b4d0bc98d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1fc683cf74060e36ffcdc3db32bc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7af43f1dfc1328cecd69da4bdacacd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31674a4d5ad88a83882dcf03b097b456342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7e0aa8a9c1695434ea4962871ccb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee763b1c4e78eab10dd8c2bc8d2a43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa924c03fad3f51aff7f0c71150a9d13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3166e802b49d522063453201bc29c138346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de3d42b6be27eb3504385935a4838b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3396b4cc353be5bcdcf91aa951b626348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88027d3e4056ece0a6f0c472e7d56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f420581b5a66847620ee3cb2e41e19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07987df4552866c190da73a80e8b858f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f7bb40b2dc179c4f0274e987e63bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf270342864bd6cb6ca26e88668e6a58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959aaa66e936c4b2e34a1e102b5bd54a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca40ef74d1ca6b39572742927d76a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641148091483083f1bfc88af4a88c989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487f30f31e64f7fe4fbcad05a561a44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f825237e48a9738a726f3544e4ee02e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88680fca21e153505eb1c3572a6d9d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07ca63589b410f69901641bae5faea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a84720773cf6c13188b5c23ceef7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709a0e85d7b34eaca51cefb46ed22ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3b6026b08fd2c29ab414ba104dae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993b9c3d58a7ad2237a33f655bc6047364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcd1fcbe9b738c8ace4f20d2222740365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396090083898254eff3583cbb72986c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9941c095827a2378b2414b9d10c3344367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bfd4adb4e4ab882a658520f681540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99249977ae152a9da03a00b03e7d3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056eefb7a36614a54a9f70d0a2cb8310370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7278542797e486b7682e5c08af361e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8526a0273940a704c15b9b026000a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167f4a570f38cdab275f760199c39e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345ce52af3ac0e47ab39efbfed25bd1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c052133786bad609c41e0e37a5917375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fabaa4a64aa2d6b243227e17eb0b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f1f63295a8703679230343d7ae8e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba855eab2bf4f5dfcbddb460a75a89a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a97fde4d8cb6dbd50e00beaf12ffa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5889df40dc62778b91f3d6730a0492380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9a78f2c53c12c6b1166614d7e2c8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3f1e61ce21e2bfab8bd4e19d5e25c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc41fac8ab0ddfea5eca6bfe7eaf011383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b00f0388ec59915cd3c6ff9683a4e9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444b3d4e154e382b2078e557fb7b068385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e891078d4ad8797ae051c026375d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea796480b436c3742f48ee198a01161387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e05827675612f46eb5de66a507d3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c71c98e55abe79bac7cff624ed122389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5f3f365ac2fb3b89613263465994390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4abd77dd9dfcef9a8f9ccfcdd88041391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0143f8d4df730c824a63b4d8d98f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abb54c3644b61222dce6213eea4d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e6b13a7d50ca93c47af121f40ffc1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8ea4024f77ba7bbc56aa4decf240c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dcf12559763e8d100e9f78b01da7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f72fe80a9896585815b0cd4e76bca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad7fa1c0541dbb78b34b56471f84c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477ab04315bc54ca4f008d5eb3e5a8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c40be99affcca82b16e7199ee25ccd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea618c30e6bae134c66289b6c51a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691721b70b6cda81a0fd63c81254d181402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab732d7522efe3cb3fee7408f9084407403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e1f2027946ffce8dc7f8f2a95c63d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90d4520109921a39aae5ebfcfdd05e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a2c6402605f30d3c971a20ba3cf4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a92aa01e3108d6522b7472e2cadd99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809e9eb9489863ed644060276d1b5b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bf26af856ef2b5fec9d9815eb4b7b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbfec726cca2b9c0a762cf8c18a127410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fb325bcbdad49562e327cc009d038411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638203aa0b18a7fb50ff6abcfe60d017412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc626553c057d3f75f1afe6584c59f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ffb16ae001c226c7ea83d79877e7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff580ab72c278c05590c07360c22ed69415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91db2a60148fcfa45c3b28caccfce6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832440a1c98fc917c77a896e604993d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479c350da91991a4f16f021d48c9ff9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b851cea81c6b9340fff618f97ce3c17e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b999f18e202db77b9cef50fa04f8a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53cae3af63a3bca2ab3908563127c84421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cd814cf2476912fdbf5e55d765d86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c48aa8be8544bdebfc433163a15fc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc4bc713090b1ccab3d2ebe1613664424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece416d01035bccb896b494ba44195425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34305b2abf4ff4b765f35306e2f2f7c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844136e7e09bfe9c9b062f2920171237427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f78c37c7b5f8a256e377bc2ad91b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192869c1023cab042a811bd35cc90459429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f6ab6b8928c60389fc910680caacf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063598ec86abd606bedc45c6790a07e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7e96b3f24978e842bc6d6c6a57d67432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694defaa9f15e28579d0fe0b34127a38433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f855da4a0fc7d433c9dd90014e0e4d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33ebbeae10d61edf7dedb4daee865b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ec54c047f040bbd50368ad5d11b5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd66e64891d1b39165892ac9a5bf55a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6fe8bd7211126c49b5b65b26ab187438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536e70e6954e4a64544e6460aeb7f92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6c22e6401aa3979939e509d1dabd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705557caa866c4fc83cc38d065b43e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445e01f43217d73bf112052167bb12a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39479461c0a886a571aae89170798d5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d769d6c3ef7fea12ef31dc5a33acb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374a06348df244f73b4bf8d18ee673445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43208e1e02135593a3bff4ff732d3cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364020b9e215382f654c9a5e00a581a1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d9e3d2681c6589e53276b5b2af5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b56c39eda6e421acec88f7bbbb61c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34382c6a732fe7db3da9614376c5b20450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d5c0067cc98a094cff327a59d923c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735c97c5963dea490ffa819ce3580d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedd049b94f5639080b42da25cb7b2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7031d9ffde567b822cfc0a04f019b59454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9536847593ba39ebe683e8c6f99756455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574a6642dbdae411f68ee189229c652456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd49e316e5d9f0b33eeb0e1b9b6210457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34088f1eff953f5908ae52e01ece5b10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3ed448c3d59dc964b4486cb9655a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2208c60aac89202dfd5d8305d468460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e44c7a7f8754c96ec16c085779af7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838474946bd457db188bf16463d497e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610201855560ec7a613cb5e77809ef21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f1e5e1aa0f75b1f99f7c895ffa1b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09c29e718f1bde5617fddc75d919f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be1ee83da08a28038ea2f21cd2115b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b403850f29d69919c76684a3c6c13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b7511267b81d7a1939cb487ba4b84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44644e756c35d6f6b5ee68e0d4fd0fe9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e557f844ad72565927e05f976c6bd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce876e07fc7766a35ef39b37bc0223d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a8f8dbfdf4a65f99c2e00dfa4153a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69633ae337407b6ed0f9122423c12e8d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48827b8c9d0ade632afe04e8ebad800f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b30354c701905c0d4b44b8f0d129d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778b8922ac2a6ea7fdfe3b19a9bc5e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b4c9ba57ad75a6760e4651f3066ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b13d68349e4a37d7ec4da67e4ba05b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb0a0124aa33957e663fa79bfd874d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8821f6ac3d7ec24e4e37af758517aa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a57316ffa79908eb884ae17291e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9b165e1a97e89ed4d2c0c0da80ed5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc1b80975c00110ef82c93553e6558483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf360ba1d1d70ea724547db2140046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30e79a1aa98c6f61f9f7c8d298373b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e02da3affeb6a8810b60178ed4f50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0cb977f5f2e2d42cf5035314f784487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11730119632124b053ea0b23ce6fffec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772c4b3b3f5a519be9aaf992966ff3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40362c50ffe39e4a3595f2c8ca3f7185490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c9976527150b42cb17fb3993e4cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61f9a5440e35228d390293dbdc8f0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40786c09705aecf45e8fa098745cee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b67c87813646fcfe48d259fe70beca4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94005d3ef296a2a2272c8124a569b9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8762f727158033fbbac039a9577bea496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440010aef589878a5035149715e9d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435875293e4fa86fe12f6aee204a665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53f5fa97f0acdd25fb7f9e708764ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1067fe4c843c75f0898e3e505beb9ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b61ba20e555b3ff319424d86ad94f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b751c69b66b6ce710eeb7247a8535502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbaa4656cbc3303255acef29cbd176503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058292ae3f92a7e447656acf09cec056504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e89b700092699ac41a54b9e23dc5d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf1f0ebb75e444bb69783cfc1a250f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc00815dd8d5dee2bb018cc14baf5a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00bb1ae5eddec3910aa3b4c270ee8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c9db80e93f0e30cc472b55fbcb33b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e1939b13ab61fd0d8561245516f13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9ffae880a5df5f4ba9c78e12ec44d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5def6c2ed2f95bf1d5697978b5d5f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304353641f22d84b8f31006358a6f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec26e9e1dd2acbdca12e49e36867e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff7e165e96f9579901dc61edd41e42515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f803e629ab839915a516eb07ca63b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a583f5c8fcd601a291d69a63687252517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fec3f15aaf8c1276706dba906a035a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f37289d5e146d95b74e11addb183d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75799a49db99dec55ed4ee03bbf0795520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d219f57db88bb44d2f5e2d99ac42ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d085d9ed4a2efc83df777047726bc3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21699491a0a8ce36771c31efd075d133523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711a1df69fe2f0232dc42bd18fd947d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49932946f753c0dea599f3f015e4e4e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2ef6456410b0f4c44c1e15c003b36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e619bb7b22b6d42ad27ce9cf50fb32f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5fa9fa7491f2294a40a67857c0ac1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197e0183b16cf4c8bdee696bb72ca28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf9691ff360d9e31499ddcc05a4deb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ebf4d30c33363daa091e4f7c5a32e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab3ca8c094ece5d2a6aa3b99919b38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91d3d8705b5c8fa85f82f410d49751e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bce479818039952bba23c33f80b79f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9468d7c4b9ef62de59531155e8c560535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb3569dc9b19e28a49e9d1e4394119536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5fdcb5c2b3cd57d5efe99879baeaa3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093dc093011a48a5bd2b52092b3f909538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257e3a1cc9a4cf6b267e0acb61c2835539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045140aa229f3f0d3b7264f3b77fdc10540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e8d59bf36a50a500848d21077977541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9e29da3ed9608738320544100addc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e66050691d2f4241a5b8add9341457543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f889ef407437c5a51ce645cae00fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706b1b1768ce34ed8c1ed4d5ebb15a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397b96151ef1ae21bededf11cefe3a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d52fd1d34fbbd70849e50f37b7c99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfd0515694a68b71503473b9851d4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14bce299d4214e0c440787b0d1455f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5f59c326983eef70954c4f695304e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506a447b60e658560b68a7911ba955a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8201239e0d40307cff605d5f2a1dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d14b90263a836709d55dc84177fe8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efa801918ff992b6cb6eb13c4f1def554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2be1d358b0ed083302c19396d52df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102bbb470998b4b942f115cd029491556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faa5747d23e10cb3076d1648c77f26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4765356302dba4f3c41bd49266c85b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5f48f1161fdb99d3c38db590a1fc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dfa8afd7f9d62ea59cc059d6e9bc4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4a38ac55322d66c5ae03655fc400e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644e20f5f644bd54e3a1a1de0aa1ae3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ebb7fbb7ec02bf8836b69770f7893563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aa71321a00f4d355573d8a4ae256f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc68e194d6185ddab5915c12e48eeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1b06a5fc16e311d306263a98852a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5d3e31e3f52e0a3e31eab3f348edf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4dca120867cd5c706cf36d42cc17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16101720ad7b29739864db58f8589348569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034569429ecb3b1a7bf5207c6603999570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c740892d1e25f28e103bb94358b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf29e5c631c7dafca7d5ff565ccdace572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69379aec8dc916c7dab5f881d9803628573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ca390f1a0b11a03499d3b948b969574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9339876f2139c453e1e927d808bebe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42210697bfb2337f431e5eb730f8e871576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5c850231a5dd509abac04979bf4e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea975900e3eb59df391bd64abd7c786578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0762ad59599f14400d06bc1d38381494579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef838b812d0f73284de05cfe63c92d26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d603fdbbd72b6d8c75f4956a0ef87581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944d459d37200d1664f486e6b2262e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14ecddae5055620c2dd5e5419a3dce5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9763f5120f424b87e7d4c1480dc8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52436ad5b5ee8ad94694525388db1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9c58a4e8c10e80ff41e51cfe9e5f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a675743e8718e4782c22adcd007d048587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362d8e9e2321495ab2b86f1d8cffbd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f16d30fb41d61a856928a222e73adc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d9da7f26edc317c1bc3510197d7aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72033b988f4a606fa94c55aad93b69b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee698f20d28b64e7ab92f7388c95f61d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ac8302f97443c293cf856f78cfc05593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93cc817ddc7fc1c8af6fd8e45dc4c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb40192e9ee0c56402fa34eecc4380595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342cdd41725cc4da35ebc0ad4ff5a31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e236dcafea6e1b20b93dff6683b9d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a58c23a502e0a8d258b61091d2f07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30761a6b84ce299f8cee9e49ed9f8a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618238c1650df3b8ff611723209479e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eef6c2e922fa250934153ed169322601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c753ff3a9817db543fe592d0279e8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feda388e6d850061e8c4ae422a39b1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a4be77fe233ef2a0baf538af39ebe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc187bde542da8c0518dc7b80101ab06605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59d85cd99f9fa8f3d484f2581b870f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a44070ab4b104d67bbb374af08678607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c964c8f8801308e0439d904a8c8e73608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4af02d65c25b8b0f1b33dd6c5c0d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e604bf834b8a7361d522cc8ed2bb2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad5f9cc3acf8d3e239338e7977cac0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5375bae7048a493cea95f40ee4b95f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ba4e6e57e74ea53320ee6cf44d820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da01aeef05a59b2390e13463c4503ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca52063fe4590f6ff426578114d0fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6752c44cb8f0c1ae46e7ce44bb17032616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368f6293d527c8681f6a08ac3e2b719617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b876164c43ebbbbdf0ed521d20002618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021ebc3ff25c19c17be7a6d431db5c14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128c53da575bfceb27ef57437b5577b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea201c45ebe389510bbfdd277142aaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e109ffad3de1b2b0295abf106d09622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe018df927376954540efdad765aa5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26221269a25fa4b53d3b02b115ce066624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d54fd305f82730a91606c0e13887b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d693c3deee205acf6162302d3f5125626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a78c7180be70b23bf5ad8956c7dd8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f16c0ea8c2541b0d60ff8bdf7225d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d915c82e8ed6075378a2dc462c72e96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8298e35c03617d1b96400a7fcd62b8f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8f068143235a487338d77498adbfc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981b319a1c5b9ac469cffcda18502cb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5198fcfedcf18eb4646135fbf9da4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d12b8b37ca95cb50425fd6115ba0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2b8338718f6916d7cdbc7a1d32d97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de3063f11edcd8c466b66671c0ad4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e30fb0d795df8053b8a6bac5630de637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d647d977d8925e3a266ef1b289bfef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d31befc352e2cd824a1b183d3c506639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99e55de2854f52918aeb310550ae5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fb30d5f8cbad75d047e13872ae364641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684775ce38a49fdf7ce1286aa198951642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b4aedd358d053efb413b2744cb13643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be62058bd8422c15d1f7fd7376b522644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2d2c38d7a2f4d35fdee80f314974b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71182949ec92a6cd0e4abdbb0e08e9c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802c037480ff77f92e5e7baded86df5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb38a1565b7fff9f67c882324bbed7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b555da867bdc1c60c1e9053409e120649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da16c737e84222df9b80954e75d138650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e18314bf67500754ea214d4f054127651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0879175be57bf51f93c5904d1362df652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e493bf574259c71c87a7aca8aefc75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b810988345379142cf81957eab6b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d22e1b929b0292ff76d4eb6908390b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a369795545fa7a7d14bbfa8c90104656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e247a81658e511dd4c0c287325bde2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef0ed855183c9f863bd3dab7f38452658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e700189d0b6aea279563fecc92f452659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c533a6c489ef69177d8f4689cd4d76660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31135d58b33757f7d6e843721222b9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c0e3012dca855b7cfe8db8038229662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6421395c2e872f742d689f423edc9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eefe7a4c6a2e937d386c044a6cc355664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0185b8433ae3cab38890940c7b8325665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71adceea7b5426c135b1946ccd975dc1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56d12905bf78551eba1244e6b129be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab0accdb495cb8898200541ac11ea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8a8159e14f06a859b7f8fe0b90146669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15912acc220ca54b8305afd166da1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa0cafcfd665c649e2b5bab82c57f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638b478342eb16b1abee8eb44449004672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc10ef1063ba0e1a1dc61959a00769673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b994b2a5510df9f2691e402f2ba8cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f375c78974897e1f10a6665cfb72675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a3a403e1efcefd28c5967b10b2944676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309827ebc1b0dcc504f1b57c9c93f8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18efd045c5da79689235672e1c69a89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b462918f7c878438ac08be34338f665679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0637ed0c8a881805a726154f2787c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f83242858858c381ba34d2c905403681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c98d0b1273e7293814a0c267e8cee8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7bbb2218732ede85e7481a2a0dded683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddd5d1355307a7a702e59ed03fb924684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04926e4fdca981913a145c90aab7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbb4804c5daef5b9d3dc828566368f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2aabc227aa4fa92e59c256ab7024a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15073c2ca6f5b9a28e664005d29a6a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888508e5a685dd3781b2869df7071d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd17231d39621dcaea01b6a59fa30c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6824030c241820ba7a49f0f5c2b78691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136268d4e07be689f35283f817e93441692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb0d07e6bfb61d729801b4c79e2504693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d95336834071c11b4673e9cc97d28f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9773d288b55d7e682a7bf1bc7f46a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1333e29a6a123b744c710939ca0d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ccd79fb55493c92880957bc39a2a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedeb46934491c673b5987b2d996987698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5648e36770d1071358e16d85989fe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cb0b9c4ee959028fcd0ddd27afe3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cfbc9a42f8787f01c1b5574eb905e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d22aa241162160500ac84fad83be3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155e9ebbe4476082b9281f88838270c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e855ec234658e9bc678b3c65b45a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e970536ab06759b2b7cad0e53584f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c79243e40a64e14f307f1ec1ebcd11706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7d832bd1a9abc2125c059f20316f5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afcaa74d7b6cde1f0461ced9992646708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81db536b4ca3ee79ed2470335fb75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0077a19234699504d6de3f04f87e7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59001421dfc7711c281739db68961711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794caf89087a8e36e5df595a167ab86712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbef1d90fecdb72b8760b962e27f9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cec5b30ba2149b81b535bbfaefe776714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d0aa964104f1cab3695757c7e674715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535196332db56cc50e7565d0f52a7d27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785e7a293118004169beaa9dac7bb45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75279855a01dfa099136bdeec85d66c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647fa246f26400be0b5763bc8087bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8229a68deee6fc58e4b636f5972776720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550cc556d2410cc76de720e0ec6e5cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ccb549203afbf23eae7fc7b64b0a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40667d9958fde6f5c015322270988d89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8986036245b4f0df2ef7c52ac11d92f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab9fb8ac84bb18d1114282cd337fa9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0f31787034a1c32b4054a186d580e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6e05ea1d07a9366dac37fb5b1e52c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d544abf99668109846628b5476a0f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a20eb16440a351203e3ceac25a297d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d35724ceb8b986b2d494d042f172a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd884d15961c7416373538a1ae9e2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec2836cd2c497a9aa1597563c5175a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e5eed820eabfed0a6dceb2e7f789733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cc1c9a17b598ab3f85ec723ad23ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64f5898e05e41da99bba7bc22d1f58735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612eae853dc481728d6147a8c7070e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f659a677f6ccf19d58b88da519fc04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e07f112cdd4146ed7175cd84659853738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc596f3eec007b4e783721d94867aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edc5cfdf838225d1f4db741baba22740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56543c4fed1689be722e4dae442b73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a876b0843c4e417bdb9acfc65a37c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c035ad9ab85538a5b42a616c765ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2379050b2ef7f16f70cffccb92cb262744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429062906021ef9bf096b686162d8c7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1041d557a6d0982501eb29f89681a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f6947f6603d98f60b3dc7282bf33f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ad60c352dadcef8543ec142ea365748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2f87a06d2779b627bf07a6b068eab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965b8c5e693d6fa10fc6c99ec0110d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf3067b4ffc8acdb7f0f4a9a2d3c9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a49c132e8461af022ecd27b27b056752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4ed45bfd0c2b68e0d59c3db85d3e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b94fcbf6c4da20f63fac4ab54e1ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb98cafea8b8fb09b3fc7fb8f39843c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059009e91a6b20240582bdf011e87b3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53f43589943f182f198c33ccbcf944757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d9605290b0cc68a7186db70faaac2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9680e0f8a7056cb36dabdc0d3e3b3c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e3de39629ba814d38f215522f2a3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d621c8b36738686d518ca898e19d9c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebc83dfbef9dd9943543e5ac618715762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dcf0aa4c88319476cf00917596957763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87667eba6a3f3ad01cb644867312a26a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909767cb29124d543d45e0577720e71d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7883b497ebee0cdc436f55cb91905766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c7c91d960077c3c60ae561a8edf66767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a901cb6f87c0a5f6e673355b12c063768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e04426f1ae5f92e08e80e67522b07a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c98129897c2d8f93935c35be85f4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f69720eba7fa6a2a903ca274e7a34c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f849b9e75a6223e832c797e4585747f772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f825e9ad8094ce9e23eee4b4a843d86773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e28a69180e0ccc410bf75b12c2607774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6541b5c0238a76422c45fedb89492e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8392d0d2166afda74fd7072b87a88776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5acfc8207d9522520ac354ebe952b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a508a18e1c76ebf83e620c933eff8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c42df9ade674b99514160fdd55f648779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39e1c5896570124f5f0c1135b33e1b780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3a3ac804b5c0724c12d0c57c30193781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f86070a369ae7f9d76256a577e2ab782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b508bd8cea7286c32804f50399569b5783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e26c91cfa83caef2d5c51ff978577784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0883a909064da323c9e4bd90cac2c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b56f5bcdd4f248f0e76c81c52308d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff2fc480a4e4495d076268bae70c99787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d7f5ef19026cdf2be0482b25f19b6788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690abc93f117e25a78f22420717d5f13789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59973ec07dd9ca2663a4a6b4f4ed11790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d0f8273596ed369c02d5d58bc07e2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09696128c061830b343bd4bca78b9f78792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19028cd827bf7447be5a07630de3bc1b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e02e3c6c93c5992f87c73019f13e6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba75b3f442400831216274bd091b8c5795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd39ceda3468482bb98ecaa7c6eb1a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74200338cc7e090ad6dfe6bcf4033d38797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4d501ae6b066b43d84e799e6b597e798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee212dc3a48c02c97f34f859d18437d7799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca451c336068894837b1e67a22463e8e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5fa56bbcb07740dfcfb60a51f1b96801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c261253cccdbb5f824602dc18d6d578802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb112cf61d206e7ce33d759a5c35f9803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70c0bc82d07ec82998f47f747af98804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e95c4350a1a1cee13144262336dfc9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd86d1698d9b8baeb1e7d1a4b8d4d4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35857aec03cdeb945d2c2d0fcd07b4f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242f9fd59d799f4fdca3649cee8604808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c60371e7327c5813a8da9c3c24117809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306e2a5a8f3fd6d4702101b40a46515810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92a976d3641c82c5ee4307285164fd811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8976a582987fccc68a79ab549d79761812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7384e88b3f9b8fcc81e9063a121645813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89066fbab40a6c6ab934e1a026ac587814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9649f5e352b74359479ca0f66c768f2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bc4c6af8536a89ddd3a780e377d9b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad98c995b786012feba40fefbbdbdd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713f1401e93cef5bca74044e12ba658818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c950754da98c8278bd75e58eb5eacdf819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -17017,51 +17014,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="638175"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17137,51 +17134,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="638175"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17192,81 +17189,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>227</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -17887,51 +17884,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -17947,51 +17944,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="742950"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19507,51 +19504,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19567,51 +19564,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="685800"/>
+    <xdr:ext cx="952500" cy="704850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19627,51 +19624,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="704850"/>
+    <xdr:ext cx="952500" cy="676275"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19687,51 +19684,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="676275"/>
+    <xdr:ext cx="952500" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -19747,51 +19744,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="666750"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -22657,141 +22654,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1009650"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -28157,110 +28154,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -28527,51 +28464,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J412"/>
+  <dimension ref="A1:J411"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31487,7405 +31424,7380 @@
         <v>294</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="0">
         <v>3.93</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>17419</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="0">
         <v>2.66</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>44</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I119" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>11</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I120" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I121" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I122" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>17439</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>342</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I123" s="0">
         <v>8.92</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>345</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I127" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>17446</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>355</v>
       </c>
-      <c r="E128" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F128" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I128" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>17446</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I129" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>11</v>
+        <v>339</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>142</v>
+        <v>187</v>
       </c>
       <c r="I131" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>340</v>
+        <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I132" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>17518</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>368</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>366</v>
       </c>
-      <c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F133" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I133" s="0">
         <v>6.33</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>369</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I134" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I135" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I136" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I137" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I138" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="F139" s="0"/>
       <c r="G139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I139" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="F140" s="0"/>
+        <v>388</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>145</v>
+      </c>
       <c r="G140" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>11</v>
+        <v>275</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I143" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>18318</v>
       </c>
       <c r="D144" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E144" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E144" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F144" s="0" t="s">
-        <v>275</v>
+        <v>57</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I144" s="0">
         <v>4.25</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I145" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>18323</v>
       </c>
       <c r="D147" s="0" t="s">
+        <v>406</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>404</v>
       </c>
-      <c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F147" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="0">
         <v>19.21</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>407</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I148" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I149" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I150" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>18372</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>414</v>
       </c>
-      <c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I151" s="0">
         <v>5.74</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>417</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I152" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I153" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>18374</v>
+        <v>12748</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I154" s="0">
-        <v>11.5</v>
+        <v>7.32</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>12748</v>
+        <v>12916</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I155" s="0">
-        <v>7.32</v>
+        <v>18.92</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>12916</v>
+        <v>17470</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I156" s="0">
-        <v>18.92</v>
+        <v>11.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17470</v>
+        <v>18376</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I157" s="0">
-        <v>11.76</v>
+        <v>10.52</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18376</v>
+        <v>18377</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="0">
-        <v>10.52</v>
+        <v>15</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18377</v>
+        <v>12665</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>440</v>
       </c>
       <c r="G159" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I159" s="0">
-        <v>15</v>
+        <v>5.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>12665</v>
       </c>
       <c r="D160" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="E160" s="0" t="s">
         <v>439</v>
       </c>
-      <c r="E160" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F160" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I160" s="0">
         <v>5.22</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>12665</v>
+        <v>12687</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>444</v>
+        <v>44</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I161" s="0">
-        <v>5.22</v>
+        <v>3.11</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>12687</v>
       </c>
       <c r="D162" s="0" t="s">
+        <v>447</v>
+      </c>
+      <c r="E162" s="0" t="s">
         <v>445</v>
       </c>
-      <c r="E162" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F162" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I162" s="0">
         <v>3.11</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>12687</v>
+        <v>12997</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>142</v>
+        <v>103</v>
       </c>
       <c r="I163" s="0">
-        <v>3.11</v>
+        <v>2.11</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>12997</v>
+        <v>12419</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>2.11</v>
+        <v>13.84</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>12419</v>
+        <v>12478</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="I165" s="0">
-        <v>13.84</v>
+        <v>11.48</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>12478</v>
+        <v>12795</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I166" s="0">
-        <v>11.48</v>
+        <v>11.74</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>12795</v>
+        <v>12928</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I167" s="0">
-        <v>11.74</v>
+        <v>12.52</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>460</v>
+        <v>463</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>12928</v>
+        <v>12976</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>463</v>
+        <v>103</v>
       </c>
       <c r="I168" s="0">
-        <v>12.52</v>
+        <v>0.32</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>12976</v>
+        <v>12992</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I169" s="0">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I170" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18047</v>
+        <v>18111</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>107</v>
+        <v>462</v>
       </c>
       <c r="I171" s="0">
-        <v>11.5</v>
+        <v>16.99</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18111</v>
+        <v>18114</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I172" s="0">
-        <v>16.99</v>
+        <v>5.56</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18114</v>
+        <v>18130</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>463</v>
+        <v>25</v>
       </c>
       <c r="I173" s="0">
-        <v>5.56</v>
+        <v>7.71</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18130</v>
+        <v>18131</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="0">
-        <v>7.71</v>
+        <v>13.65</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18131</v>
+        <v>18197</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I175" s="0">
-        <v>13.65</v>
+        <v>21.5</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18197</v>
+        <v>17103</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G176" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I176" s="0">
-        <v>21.5</v>
+        <v>7.72</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G177" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I177" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>17104</v>
+        <v>17175</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>44</v>
+        <v>496</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>463</v>
+        <v>107</v>
       </c>
       <c r="I178" s="0">
-        <v>12.54</v>
+        <v>13.21</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>17175</v>
+        <v>17176</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>497</v>
+        <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I179" s="0">
-        <v>13.21</v>
+        <v>18.38</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>17176</v>
+        <v>17177</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I180" s="0">
-        <v>18.38</v>
+        <v>18.76</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>17177</v>
+        <v>17178</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>107</v>
+        <v>187</v>
       </c>
       <c r="I181" s="0">
-        <v>18.76</v>
+        <v>20.4</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>17178</v>
+        <v>17179</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>509</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I182" s="0">
-        <v>20.4</v>
+        <v>102.12</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>17179</v>
       </c>
       <c r="D183" s="0" t="s">
+        <v>511</v>
+      </c>
+      <c r="E183" s="0" t="s">
         <v>508</v>
       </c>
-      <c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I183" s="0">
         <v>102.12</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>17179</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I184" s="0">
         <v>102.12</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>17179</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I185" s="0">
         <v>102.12</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>17179</v>
+        <v>17180</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>509</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I186" s="0">
-        <v>102.12</v>
+        <v>125.86</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>17180</v>
+        <v>17181</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I187" s="0">
-        <v>125.86</v>
+        <v>84.63</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>17181</v>
+        <v>17182</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I188" s="0">
-        <v>84.63</v>
+        <v>91.14</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>17182</v>
+        <v>17183</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I189" s="0">
-        <v>91.14</v>
+        <v>93.31</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>17183</v>
+        <v>17242</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I190" s="0">
-        <v>93.31</v>
+        <v>14.83</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>17242</v>
+        <v>17346</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I191" s="0">
-        <v>14.83</v>
+        <v>9.640000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>17346</v>
+        <v>17411</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I192" s="0">
-        <v>9.640000000000001</v>
+        <v>18.11</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>17411</v>
+        <v>17412</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="0">
-        <v>18.11</v>
+        <v>21.27</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>17412</v>
+        <v>17410</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>542</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I194" s="0">
-        <v>21.27</v>
+        <v>152.38</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>17410</v>
+        <v>17431</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>544</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>543</v>
+        <v>11</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I195" s="0">
-        <v>152.38</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>17431</v>
+        <v>17448</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I196" s="0">
-        <v>9.800000000000001</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>17448</v>
+        <v>17474</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>25</v>
+        <v>462</v>
       </c>
       <c r="I197" s="0">
-        <v>8.710000000000001</v>
+        <v>12.67</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>17474</v>
+        <v>17475</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I198" s="0">
-        <v>12.67</v>
+        <v>12.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>17475</v>
+        <v>17525</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I199" s="0">
-        <v>12.43</v>
+        <v>11.64</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>17525</v>
+        <v>17563</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>16</v>
+        <v>103</v>
       </c>
       <c r="I200" s="0">
-        <v>11.64</v>
+        <v>4.98</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>17563</v>
+        <v>17594</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I201" s="0">
-        <v>4.98</v>
+        <v>12.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>17594</v>
+        <v>17595</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I202" s="0">
-        <v>12.69</v>
+        <v>14.74</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>17595</v>
+        <v>17607</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I203" s="0">
-        <v>14.74</v>
+        <v>3.32</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17607</v>
+        <v>17609</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I204" s="0">
-        <v>3.32</v>
+        <v>0.33</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17609</v>
+        <v>17610</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="0">
-        <v>0.33</v>
+        <v>1.11</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>17610</v>
+        <v>17662</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I206" s="0">
-        <v>1.11</v>
+        <v>4.05</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I207" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>17663</v>
+        <v>18282</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I208" s="0">
-        <v>17.73</v>
+        <v>48.05</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
         <v>18282</v>
       </c>
       <c r="D209" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="E209" s="0" t="s">
         <v>584</v>
       </c>
-      <c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I209" s="0">
         <v>48.05</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>18282</v>
+        <v>18283</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>587</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>44</v>
+        <v>589</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I210" s="0">
-        <v>48.05</v>
+        <v>20.55</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>18283</v>
+        <v>18387</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>590</v>
+        <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I211" s="0">
-        <v>20.55</v>
+        <v>10.86</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18387</v>
+        <v>12326</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I212" s="0">
-        <v>10.86</v>
+        <v>5.05</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>12326</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>595</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I213" s="0">
         <v>5.05</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>12326</v>
+        <v>12902</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>599</v>
+        <v>44</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>142</v>
+        <v>601</v>
       </c>
       <c r="I214" s="0">
-        <v>5.05</v>
+        <v>12.2</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>12902</v>
+        <v>18097</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>602</v>
+        <v>16</v>
       </c>
       <c r="I215" s="0">
-        <v>12.2</v>
+        <v>3</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>18097</v>
       </c>
       <c r="D216" s="0" t="s">
+        <v>606</v>
+      </c>
+      <c r="E216" s="0" t="s">
         <v>604</v>
       </c>
-      <c r="E216" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="0">
         <v>3</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>18097</v>
+        <v>17117</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>607</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I217" s="0">
-        <v>3</v>
+        <v>3.09</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>17117</v>
+        <v>17260</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I218" s="0">
-        <v>3.09</v>
+        <v>24.23</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17260</v>
+        <v>17304</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I219" s="0">
-        <v>24.23</v>
+        <v>9.06</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17304</v>
+        <v>17516</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I220" s="0">
-        <v>9.06</v>
+        <v>5.78</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17516</v>
+        <v>11841</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>16</v>
+        <v>142</v>
       </c>
       <c r="I221" s="0">
-        <v>5.78</v>
+        <v>31.48</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>11841</v>
+        <v>11842</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I222" s="0">
-        <v>31.48</v>
+        <v>11.19</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>11842</v>
+        <v>11879</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>142</v>
+        <v>68</v>
       </c>
       <c r="I223" s="0">
-        <v>11.19</v>
+        <v>18.27</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>11879</v>
+        <v>11881</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="F224" s="0" t="s">
-        <v>444</v>
+        <v>509</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I224" s="0">
-        <v>18.27</v>
+        <v>18.66</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>11881</v>
+        <v>11882</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>510</v>
+        <v>633</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I225" s="0">
-        <v>18.66</v>
+        <v>19.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>11882</v>
       </c>
       <c r="D226" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E226" s="0" t="s">
         <v>632</v>
       </c>
-      <c r="E226" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F226" s="0" t="s">
-        <v>634</v>
+        <v>440</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I226" s="0">
         <v>19.51</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>11882</v>
+        <v>11924</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>633</v>
+        <v>626</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>441</v>
+        <v>514</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I227" s="0">
-        <v>19.51</v>
+        <v>15.64</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
-      <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>11924</v>
+        <v>11925</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I228" s="0">
-        <v>15.64</v>
+        <v>19.1</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
+      <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>11925</v>
+        <v>11927</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>443</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I229" s="0">
-        <v>19.1</v>
+        <v>15.37</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>11927</v>
+        <v>11928</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>444</v>
+        <v>514</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I230" s="0">
-        <v>15.37</v>
+        <v>15.76</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>11928</v>
+        <v>11933</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I231" s="0">
-        <v>15.76</v>
+        <v>11.34</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>11933</v>
+        <v>11935</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I232" s="0">
-        <v>11.34</v>
+        <v>5.04</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>11935</v>
+        <v>11941</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I233" s="0">
-        <v>5.04</v>
+        <v>17.09</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>11941</v>
+        <v>11943</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I234" s="0">
-        <v>17.09</v>
+        <v>14.6</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>11943</v>
+        <v>11959</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I235" s="0">
-        <v>14.6</v>
+        <v>8.68</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>11959</v>
+        <v>11960</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I236" s="0">
-        <v>8.68</v>
+        <v>11.36</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>11960</v>
+        <v>26024</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I237" s="0">
-        <v>11.36</v>
+        <v>20.28</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>26024</v>
+        <v>26026</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I238" s="0">
-        <v>20.28</v>
+        <v>12.85</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>26026</v>
+        <v>26034</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I239" s="0">
-        <v>12.85</v>
+        <v>10.9</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>26034</v>
+        <v>26070</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I240" s="0">
-        <v>10.9</v>
+        <v>11.24</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>26070</v>
+        <v>26097</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I241" s="0">
-        <v>11.24</v>
+        <v>9.6</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>26097</v>
+        <v>26099</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>682</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I242" s="0">
-        <v>9.6</v>
+        <v>15.18</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>680</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>26099</v>
+        <v>26104</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>683</v>
+        <v>542</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I243" s="0">
-        <v>15.18</v>
+        <v>8.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>26104</v>
+        <v>26109</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>543</v>
+        <v>51</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I244" s="0">
-        <v>8.81</v>
+        <v>20.62</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>26109</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>688</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I245" s="0">
         <v>20.62</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>26109</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>691</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>11</v>
+        <v>160</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I246" s="0">
         <v>20.62</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>26109</v>
+        <v>26110</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I247" s="0">
-        <v>20.62</v>
+        <v>24.61</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>26110</v>
+        <v>26114</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I248" s="0">
-        <v>24.61</v>
+        <v>17.58</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>26114</v>
+        <v>26119</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I249" s="0">
-        <v>17.58</v>
+        <v>15.94</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>26119</v>
+        <v>26121</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>68</v>
+        <v>703</v>
       </c>
       <c r="I250" s="0">
-        <v>15.94</v>
+        <v>10.94</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>26121</v>
+        <v>26123</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E251" s="0" t="s">
+        <v>706</v>
+      </c>
+      <c r="F251" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="G251" s="0" t="s">
         <v>703</v>
       </c>
-      <c r="F251" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I251" s="0">
-        <v>10.94</v>
+        <v>13.63</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>26123</v>
+        <v>26164</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>704</v>
+        <v>16</v>
       </c>
       <c r="I252" s="0">
-        <v>13.63</v>
+        <v>12.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>26164</v>
+        <v>26176</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>634</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I253" s="0">
-        <v>12.72</v>
+        <v>15.86</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>26176</v>
+        <v>26251</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>147</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I254" s="0">
-        <v>15.86</v>
+        <v>18.69</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26251</v>
+        <v>26296</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>147</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I255" s="0">
-        <v>18.69</v>
+        <v>10.77</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26296</v>
+        <v>26297</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I256" s="0">
-        <v>10.77</v>
+        <v>14.35</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26297</v>
+        <v>26314</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I257" s="0">
-        <v>14.35</v>
+        <v>22.5</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26314</v>
+        <v>26317</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I258" s="0">
-        <v>22.5</v>
+        <v>19.29</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26317</v>
+        <v>26319</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I259" s="0">
-        <v>19.29</v>
+        <v>19.15</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26319</v>
+        <v>26320</v>
       </c>
       <c r="D260" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E260" s="0" t="s">
         <v>730</v>
-      </c>
-[...1 lines deleted...]
-        <v>731</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I260" s="0">
-        <v>19.15</v>
+        <v>19.98</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26320</v>
+        <v>26321</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I261" s="0">
-        <v>19.98</v>
+        <v>13.82</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>26321</v>
+        <v>26323</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I262" s="0">
-        <v>13.82</v>
+        <v>37.07</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>26323</v>
+        <v>18030</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I263" s="0">
-        <v>37.07</v>
+        <v>14.56</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>18030</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>743</v>
+      </c>
+      <c r="E264" s="0" t="s">
         <v>741</v>
       </c>
-      <c r="E264" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F264" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I264" s="0">
         <v>14.56</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>18030</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>744</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I265" s="0">
         <v>14.56</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18030</v>
+        <v>11744</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>68</v>
+        <v>747</v>
       </c>
       <c r="I266" s="0">
-        <v>14.56</v>
+        <v>5.07</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>11744</v>
+        <v>12797</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>751</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>748</v>
+        <v>462</v>
       </c>
       <c r="I267" s="0">
-        <v>5.07</v>
+        <v>14.84</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>12797</v>
+        <v>12798</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>752</v>
+        <v>509</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I268" s="0">
-        <v>14.84</v>
+        <v>13.73</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>12798</v>
+        <v>12799</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I269" s="0">
         <v>13.73</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>12799</v>
+        <v>12800</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>513</v>
+        <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I270" s="0">
-        <v>13.73</v>
+        <v>14.84</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>12800</v>
+        <v>12801</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>514</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="I271" s="0">
-        <v>14.84</v>
+        <v>17.86</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>12801</v>
+        <v>26106</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>463</v>
+        <v>16</v>
       </c>
       <c r="I272" s="0">
-        <v>17.86</v>
+        <v>11.57</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26106</v>
       </c>
       <c r="D273" s="0" t="s">
+        <v>768</v>
+      </c>
+      <c r="E273" s="0" t="s">
         <v>766</v>
       </c>
-      <c r="E273" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F273" s="0" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="0">
         <v>11.57</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>26106</v>
+        <v>26177</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="0">
-        <v>11.57</v>
+        <v>11.92</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>26177</v>
+        <v>26185</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>515</v>
+        <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>16</v>
+        <v>774</v>
       </c>
       <c r="I275" s="0">
-        <v>11.92</v>
+        <v>6.19</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>26185</v>
+        <v>26186</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I276" s="0">
-        <v>6.19</v>
+        <v>7.99</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>26186</v>
+        <v>26215</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="I277" s="0">
-        <v>7.99</v>
+        <v>23.33</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26215</v>
+        <v>26379</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>784</v>
       </c>
       <c r="G278" s="0" t="s">
-        <v>775</v>
+        <v>16</v>
       </c>
       <c r="I278" s="0">
-        <v>23.33</v>
+        <v>10.67</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26379</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>786</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I279" s="0">
         <v>10.67</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26379</v>
+        <v>26392</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>784</v>
+        <v>789</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I280" s="0">
-        <v>10.67</v>
+        <v>25.44</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>786</v>
+        <v>791</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26392</v>
+        <v>26393</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="E281" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="F281" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I281" s="0">
-        <v>25.44</v>
+        <v>28.34</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26393</v>
+        <v>26541</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>791</v>
+        <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I282" s="0">
-        <v>28.34</v>
+        <v>5.75</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26541</v>
+        <v>26549</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I283" s="0">
-        <v>5.75</v>
+        <v>11.03</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>26549</v>
       </c>
       <c r="D284" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="E284" s="0" t="s">
         <v>799</v>
       </c>
-      <c r="E284" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I284" s="0">
         <v>11.03</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I285" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>26569</v>
+        <v>26659</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I286" s="0">
-        <v>12.1</v>
+        <v>14.46</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>26659</v>
+        <v>26698</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I287" s="0">
-        <v>14.46</v>
+        <v>7.37</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>26698</v>
+        <v>26716</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I288" s="0">
-        <v>7.37</v>
+        <v>23.81</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>26716</v>
+        <v>26718</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I289" s="0">
-        <v>23.81</v>
+        <v>18.88</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>26718</v>
+        <v>26719</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I290" s="0">
-        <v>18.88</v>
+        <v>22.17</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>26719</v>
+        <v>26721</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I291" s="0">
-        <v>22.17</v>
+        <v>15.69</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>26721</v>
+        <v>26777</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I292" s="0">
-        <v>15.69</v>
+        <v>11.21</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>26777</v>
+        <v>26820</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I293" s="0">
-        <v>11.21</v>
+        <v>8.94</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>26820</v>
+        <v>26821</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I294" s="0">
-        <v>8.94</v>
+        <v>7.15</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>26821</v>
+        <v>26822</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I295" s="0">
-        <v>7.15</v>
+        <v>8.94</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>26822</v>
+        <v>26839</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>187</v>
+        <v>837</v>
       </c>
       <c r="I296" s="0">
-        <v>8.94</v>
+        <v>26.24</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>26839</v>
+        <v>26850</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>838</v>
+        <v>68</v>
       </c>
       <c r="I297" s="0">
-        <v>26.24</v>
+        <v>28.72</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>26850</v>
+        <v>26851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I298" s="0">
-        <v>28.72</v>
+        <v>25.45</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>26851</v>
+        <v>26852</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I299" s="0">
-        <v>25.45</v>
+        <v>23.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>26852</v>
+        <v>26853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I300" s="0">
-        <v>23.81</v>
+        <v>25.45</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>26853</v>
+        <v>26854</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I301" s="0">
-        <v>25.45</v>
+        <v>23.74</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>26854</v>
+        <v>26855</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I302" s="0">
-        <v>23.74</v>
+        <v>15.32</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>26855</v>
+        <v>26856</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I303" s="0">
-        <v>15.32</v>
+        <v>11.76</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>26856</v>
+        <v>26858</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I304" s="0">
-        <v>11.76</v>
+        <v>13.96</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>26858</v>
+        <v>26870</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I305" s="0">
-        <v>13.96</v>
+        <v>19.82</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>26870</v>
+        <v>26878</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I306" s="0">
-        <v>19.82</v>
+        <v>17.99</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>26878</v>
+        <v>26879</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I307" s="0">
-        <v>17.99</v>
+        <v>18.19</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>26879</v>
+        <v>26880</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I308" s="0">
-        <v>18.19</v>
+        <v>11.68</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>26880</v>
+        <v>26881</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I309" s="0">
-        <v>11.68</v>
+        <v>12.45</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>26881</v>
+        <v>26924</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>107</v>
+        <v>837</v>
       </c>
       <c r="I310" s="0">
-        <v>12.45</v>
+        <v>22.72</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>26924</v>
+        <v>12519</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>838</v>
+        <v>107</v>
       </c>
       <c r="I311" s="0">
-        <v>22.72</v>
+        <v>12.83</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>12519</v>
+        <v>12572</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I312" s="0">
-        <v>12.83</v>
+        <v>8.880000000000001</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>12572</v>
+        <v>12573</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0">
-        <v>8.880000000000001</v>
+        <v>8.9</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>12573</v>
+        <v>12659</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0">
-        <v>8.9</v>
+        <v>23.88</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>12659</v>
+        <v>12660</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I315" s="0">
-        <v>23.88</v>
+        <v>3.19</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>12660</v>
+        <v>12786</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I316" s="0">
-        <v>3.19</v>
+        <v>31.12</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>12786</v>
       </c>
       <c r="D317" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
-      <c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I317" s="0">
         <v>31.12</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>12786</v>
+        <v>12790</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="G318" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I318" s="0">
-        <v>31.12</v>
+        <v>27.79</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>12790</v>
+        <v>12927</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0">
-        <v>27.79</v>
+        <v>7.4</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>12927</v>
+        <v>17054</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I320" s="0">
-        <v>7.4</v>
+        <v>4.6</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17054</v>
+        <v>18021</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
-        <v>25</v>
+        <v>103</v>
       </c>
       <c r="I321" s="0">
-        <v>4.6</v>
+        <v>5.56</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>18021</v>
+        <v>18098</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
-        <v>103</v>
+        <v>16</v>
       </c>
       <c r="I322" s="0">
-        <v>5.56</v>
+        <v>7.79</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>18098</v>
+        <v>18133</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I323" s="0">
-        <v>7.79</v>
+        <v>6.49</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>18133</v>
+        <v>18175</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I324" s="0">
-        <v>6.49</v>
+        <v>14.36</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>18175</v>
+        <v>17433</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I325" s="0">
-        <v>14.36</v>
+        <v>11.64</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17433</v>
+        <v>17445</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I326" s="0">
-        <v>11.64</v>
+        <v>12.6</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17445</v>
+        <v>17530</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I327" s="0">
-        <v>12.6</v>
+        <v>34.96</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I328" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17531</v>
+        <v>17574</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I329" s="0">
-        <v>50.75</v>
+        <v>18.53</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17574</v>
+        <v>17578</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I330" s="0">
-        <v>18.53</v>
+        <v>12.45</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17578</v>
+        <v>17603</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I331" s="0">
-        <v>12.45</v>
+        <v>26.07</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
         <v>17603</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>942</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>940</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>11</v>
+        <v>598</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0">
         <v>26.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17603</v>
+        <v>17604</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0">
-        <v>26.07</v>
+        <v>33.95</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
         <v>17604</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0">
         <v>33.95</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17604</v>
+        <v>17633</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I335" s="0">
-        <v>33.95</v>
+        <v>20.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17633</v>
+        <v>18262</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I336" s="0">
-        <v>20.22</v>
+        <v>41.58</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
         <v>18262</v>
       </c>
       <c r="D337" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E337" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I337" s="0">
         <v>41.58</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18262</v>
+        <v>18263</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I338" s="0">
-        <v>41.58</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>18263</v>
+        <v>18264</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I339" s="0">
-        <v>9.050000000000001</v>
+        <v>22.17</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18264</v>
+        <v>18280</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I340" s="0">
-        <v>22.17</v>
+        <v>7.79</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18280</v>
+        <v>18299</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I341" s="0">
-        <v>7.79</v>
+        <v>29.16</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18299</v>
+        <v>18300</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="0">
-        <v>29.16</v>
+        <v>22.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18300</v>
+        <v>18302</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0">
-        <v>22.94</v>
+        <v>11.82</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18302</v>
+        <v>18328</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I344" s="0">
-        <v>11.82</v>
+        <v>14.42</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18328</v>
+        <v>18329</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I345" s="0">
-        <v>14.42</v>
+        <v>13.98</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18329</v>
+        <v>18330</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I346" s="0">
-        <v>13.98</v>
+        <v>20.49</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
         <v>18330</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E347" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F347" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I347" s="0">
         <v>20.49</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18330</v>
+        <v>18331</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I348" s="0">
-        <v>20.49</v>
+        <v>14.73</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18331</v>
+        <v>18332</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I349" s="0">
-        <v>14.73</v>
+        <v>16.84</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18332</v>
+        <v>18333</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I350" s="0">
-        <v>16.84</v>
+        <v>7.15</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18333</v>
+        <v>18350</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>145</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I351" s="0">
-        <v>7.15</v>
+        <v>8.41</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>18350</v>
+        <v>18351</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>8.41</v>
+        <v>6.61</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18351</v>
+        <v>18361</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>6.61</v>
+        <v>7.21</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18361</v>
+        <v>18375</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I354" s="0">
-        <v>7.21</v>
+        <v>26.54</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18375</v>
+        <v>18388</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I355" s="0">
-        <v>26.54</v>
+        <v>8.07</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18388</v>
+        <v>18389</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I356" s="0">
-        <v>8.07</v>
+        <v>11.97</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18389</v>
+        <v>18390</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I357" s="0">
-        <v>11.97</v>
+        <v>4.66</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18390</v>
+        <v>12541</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I358" s="0">
-        <v>4.66</v>
+        <v>6.95</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>12541</v>
+        <v>12588</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I359" s="0">
-        <v>6.95</v>
+        <v>4.57</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>12588</v>
+        <v>12589</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I360" s="0">
-        <v>4.57</v>
+        <v>2.86</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>12589</v>
+        <v>12793</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I361" s="0">
-        <v>2.86</v>
+        <v>7.71</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>12793</v>
+        <v>12794</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I362" s="0">
-        <v>7.71</v>
+        <v>9.42</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>12794</v>
+        <v>17051</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>25</v>
+        <v>68</v>
       </c>
       <c r="I363" s="0">
-        <v>9.42</v>
+        <v>2.48</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17051</v>
+        <v>17053</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>68</v>
       </c>
       <c r="I364" s="0">
-        <v>2.48</v>
+        <v>9.02</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17053</v>
+        <v>18087</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I365" s="0">
-        <v>9.02</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18087</v>
+        <v>18141</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I366" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.34</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18141</v>
+        <v>18173</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I367" s="0">
-        <v>2.34</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18173</v>
+        <v>17218</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I368" s="0">
-        <v>0.5600000000000001</v>
+        <v>6.24</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17218</v>
+        <v>17219</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I369" s="0">
-        <v>6.24</v>
+        <v>10.34</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17219</v>
+        <v>17222</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I370" s="0">
-        <v>10.34</v>
+        <v>2.68</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17222</v>
+        <v>17223</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>187</v>
       </c>
       <c r="I371" s="0">
-        <v>2.68</v>
+        <v>10.34</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17223</v>
+        <v>17224</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>187</v>
+        <v>107</v>
       </c>
       <c r="I372" s="0">
-        <v>10.34</v>
+        <v>1.63</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17224</v>
+        <v>17225</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I373" s="0">
-        <v>1.63</v>
+        <v>3.68</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17225</v>
+        <v>17226</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I374" s="0">
-        <v>3.68</v>
+        <v>8.17</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17226</v>
+        <v>18301</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I375" s="0">
-        <v>8.17</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18301</v>
+        <v>18150</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="F376" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I376" s="0">
-        <v>0.9399999999999999</v>
+        <v>50.04</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18150</v>
+        <v>17095</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>1071</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>50.04</v>
+        <v>7.71</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1069</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>17095</v>
+        <v>17281</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1070</v>
+        <v>1073</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>1071</v>
+        <v>1074</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>1072</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I378" s="0">
-        <v>7.71</v>
+        <v>3.28</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>17281</v>
+        <v>17479</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
-        <v>16</v>
+        <v>187</v>
       </c>
       <c r="I379" s="0">
-        <v>3.28</v>
+        <v>28.59</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>17479</v>
+        <v>17608</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
-        <v>187</v>
+        <v>16</v>
       </c>
       <c r="I380" s="0">
-        <v>28.59</v>
+        <v>5.49</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>17608</v>
+        <v>17664</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1081</v>
-[...3 lines deleted...]
-      </c>
+        <v>1083</v>
+      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I381" s="0">
-        <v>5.49</v>
+        <v>13.08</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>17664</v>
+        <v>18386</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F382" s="0"/>
+        <v>1086</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G382" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I382" s="0">
-        <v>13.08</v>
+        <v>6.64</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>18386</v>
+        <v>11932</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="F383" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G383" s="0" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="I383" s="0">
-        <v>6.64</v>
+        <v>6.07</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>11932</v>
+        <v>26299</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="F384" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G384" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I384" s="0">
-        <v>6.07</v>
+        <v>18.25</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>26299</v>
+        <v>26313</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="E385" s="0" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="F385" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G385" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I385" s="0">
-        <v>18.25</v>
+        <v>13.14</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>26313</v>
+        <v>26426</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="F386" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G386" s="0" t="s">
-        <v>68</v>
+        <v>107</v>
       </c>
       <c r="I386" s="0">
-        <v>13.14</v>
+        <v>10.22</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>26426</v>
+        <v>26467</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="E387" s="0" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="F387" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G387" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I387" s="0">
-        <v>10.22</v>
+        <v>11.62</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>26467</v>
+        <v>26425</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="F388" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G388" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I388" s="0">
-        <v>11.62</v>
+        <v>10.15</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>26425</v>
+        <v>26629</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="F389" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G389" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I389" s="0">
-        <v>10.15</v>
+        <v>8.369999999999999</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>26629</v>
+        <v>26708</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G390" s="0" t="s">
-        <v>107</v>
+        <v>25</v>
       </c>
       <c r="I390" s="0">
-        <v>8.369999999999999</v>
+        <v>7.49</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>26708</v>
+        <v>26715</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F391" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G391" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I391" s="0">
-        <v>7.49</v>
+        <v>8.34</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>26715</v>
+        <v>26882</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="F392" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G392" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I392" s="0">
-        <v>8.34</v>
+        <v>5.17</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
-        <v>26882</v>
+        <v>26883</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
       <c r="F393" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>107</v>
       </c>
       <c r="I393" s="0">
-        <v>5.17</v>
+        <v>10.91</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>26883</v>
+        <v>29941</v>
       </c>
       <c r="D394" s="0" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="F394" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G394" s="0" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="I394" s="0">
-        <v>10.91</v>
+        <v>6.75</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
       <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>29941</v>
+        <v>18048</v>
       </c>
       <c r="D395" s="0" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
       <c r="F395" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G395" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="I395" s="0">
-        <v>6.75</v>
+        <v>23.95</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
       <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>18048</v>
+        <v>18050</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
       <c r="F396" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G396" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I396" s="0">
-        <v>23.95</v>
+        <v>9.23</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>18050</v>
+        <v>18214</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="F397" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G397" s="0" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="I397" s="0">
-        <v>9.23</v>
+        <v>8.74</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>18214</v>
+        <v>17437</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
       <c r="F398" s="0" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="G398" s="0" t="s">
-        <v>107</v>
+        <v>68</v>
       </c>
       <c r="I398" s="0">
-        <v>8.74</v>
+        <v>23.99</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>17437</v>
+        <v>17654</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
       <c r="F399" s="0" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="G399" s="0" t="s">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c r="I399" s="0">
-        <v>23.99</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>17654</v>
+        <v>18258</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="F400" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G400" s="0" t="s">
-        <v>16</v>
+        <v>68</v>
       </c>
       <c r="I400" s="0">
-        <v>9.140000000000001</v>
+        <v>25.72</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>18258</v>
+        <v>18378</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="F401" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G401" s="0" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="I401" s="0">
-        <v>25.72</v>
+        <v>14.72</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>18378</v>
+        <v>17125</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="F402" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G402" s="0" t="s">
-        <v>25</v>
+        <v>142</v>
       </c>
       <c r="I402" s="0">
-        <v>14.72</v>
+        <v>12.41</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>17125</v>
+        <v>17258</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
       <c r="F403" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G403" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I403" s="0">
-        <v>12.41</v>
+        <v>9.27</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>17258</v>
+        <v>17259</v>
       </c>
       <c r="D404" s="0" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
       <c r="F404" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G404" s="0" t="s">
         <v>142</v>
       </c>
       <c r="I404" s="0">
-        <v>9.27</v>
+        <v>7.94</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>17259</v>
+        <v>17389</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
       <c r="F405" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G405" s="0" t="s">
-        <v>142</v>
+        <v>16</v>
       </c>
       <c r="I405" s="0">
-        <v>7.94</v>
+        <v>29.07</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>17389</v>
+        <v>17390</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="F406" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G406" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I406" s="0">
-        <v>29.07</v>
+        <v>5.4</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>17390</v>
+        <v>17391</v>
       </c>
       <c r="D407" s="0" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
       <c r="F407" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G407" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I407" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>17391</v>
+        <v>17463</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="F408" s="0" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="G408" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I408" s="0">
-        <v>7.52</v>
+        <v>19.02</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>17463</v>
+        <v>17602</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
       <c r="F409" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G409" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I409" s="0">
-        <v>19.02</v>
+        <v>17.23</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>17602</v>
+        <v>18304</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="F410" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G410" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I410" s="0">
-        <v>17.23</v>
+        <v>11.95</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>18304</v>
+        <v>18394</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="F411" s="0" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="G411" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I411" s="0">
-        <v>11.95</v>
+        <v>3.11</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>1172</v>
-[...11 lines deleted...]
-      <c r="E412" s="0" t="s">
         <v>1174</v>
-      </c>
-[...10 lines deleted...]
-        <v>1175</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>